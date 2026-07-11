--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -227,51 +227,51 @@
   <si>
     <t>39404</t>
   </si>
   <si>
     <t>Arabesque Perfumes Naema 50 мл (OAЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/arabesque-perfumes-naema-50-ml-oae-/</t>
   </si>
   <si>
     <t>39406</t>
   </si>
   <si>
     <t>Arabesque Perfumes Safari 50 мл (OAЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/arabesque-perfumes-safari-50-ml-oae-/</t>
   </si>
   <si>
     <t>Armaf</t>
   </si>
   <si>
     <t>39408</t>
   </si>
   <si>
-    <t>Armaf Club De Nuit Blue Iconic 105 мл</t>
+    <t>Armaf Club De Nuit Blue Iconic 105 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/armaf-club-de-nuit-blue-iconic-2600_1/</t>
   </si>
   <si>
     <t>ART-94359591</t>
   </si>
   <si>
     <t>Armaf Club De Nuit Man Intense Eau De Toilette 105 мл (ОРИГИНАЛ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/armaf-club-de-nuit-man-intense-eau-de-toilette-105-ml/</t>
   </si>
   <si>
     <t>39412</t>
   </si>
   <si>
     <t>Armaf Club De Nuit Milestone 105 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/armaf-club-de-nuit-milestone-105-ml/</t>
   </si>
   <si>
     <t>39414</t>
   </si>
@@ -1669,51 +1669,51 @@
       <c r="D34" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>1</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>2700</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>2</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
         <v>2900</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>3</v>
       </c>
       <c r="B37" s="10" t="s">
@@ -1777,51 +1777,51 @@
         <v>86</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
         <v>2700</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>7</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>2700</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>8</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>1900</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>9</v>
       </c>
       <c r="B43" s="10" t="s">