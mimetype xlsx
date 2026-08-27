--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,112 +12,112 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Арабская парфюмерия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>39276</t>
+  </si>
+  <si>
+    <t>Ard Al Zaafaran Mousuf 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/ard-al-zaafaran-mousuf-100-ml/</t>
+  </si>
+  <si>
     <t>ART-93889544</t>
   </si>
   <si>
     <t>Rasasi Rumz Al Rasasi 9325 Zebra For Her 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-her-75-ml/</t>
   </si>
   <si>
-    <t>39276</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/ard-al-zaafaran-mousuf-100-ml/</t>
+    <t>39278</t>
+  </si>
+  <si>
+    <t>Ard Al Zaafaran Mousuf Ramadi 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/ard-al-zaafaran-mousuf-ramadi-100-ml/</t>
   </si>
   <si>
     <t>ART-93899545</t>
   </si>
   <si>
     <t>Rasasi Rumz Al Rasasi 9325 Zebra For Him 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-him-75-ml/</t>
   </si>
   <si>
-    <t>39278</t>
-[...7 lines deleted...]
-  <si>
     <t>39313</t>
   </si>
   <si>
     <t>Парфюмерная вода Johnwin Aiyssa Eau De Opra 80 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-opra-80-ml-oae-/</t>
   </si>
   <si>
     <t>39297</t>
   </si>
   <si>
     <t>Memories 100 мл ОАЭ</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/memories-100-ml-oae-/</t>
   </si>
   <si>
     <t>39328</t>
   </si>
   <si>
     <t>Парфюмерная вода Johnwin Eau De Narcissus Red 100 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-narcissus-red-80-ml-oae-/</t>
@@ -378,50 +378,59 @@
     <t>39432</t>
   </si>
   <si>
     <t>Ard Al Zaafaran Saheb 70 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ard-al-zaafaran-saheb-70-ml/</t>
   </si>
   <si>
     <t>50952</t>
   </si>
   <si>
     <t>Ard Al Zaafaran Mousuf Azure 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ard-al-zaafaran-mousuf-azure-100-ml/</t>
   </si>
   <si>
     <t>51023</t>
   </si>
   <si>
     <t>Ard Al Zaafaran Mousuf Wardi 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ard-al-zaafaran-mousuf-wardi-100-ml/</t>
+  </si>
+  <si>
+    <t>53746</t>
+  </si>
+  <si>
+    <t>Ard Al Zaafaran Saheb Emotions 70 мл (Оригинал)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/ard-al-zaafaran-saheb-emotions-70-ml-original/</t>
   </si>
   <si>
     <t>Johnwin</t>
   </si>
   <si>
     <t>39471</t>
   </si>
   <si>
     <t>Парфюмерная вода Johnwin De'Eau Johnwin Pour Homme (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-johnwin-de-eau-johnwin-pour-homme-100-ml-oae-/</t>
   </si>
   <si>
     <t>39487</t>
   </si>
   <si>
     <t>Парфюмерная вода Johnwin Good Boy 100 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-johnwin-good-boy-100-ml-oae-/</t>
   </si>
   <si>
     <t>39491</t>
   </si>
@@ -1098,62 +1107,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-him-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-opra-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memories-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-narcissus-red-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-enjoy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-100-ml-oae-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-the-one-only-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-pistachio-kunafa-dubai-chocolate-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/afnan-9am-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-elusive-musk-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-kohel-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-naema-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-safari-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-blue-iconic-2600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-man-intense-eau-de-toilette-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-milestone-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-sillage-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-white-imperiale-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-magnificent-pour-femme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-magnificent-pour-homme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-intense-woman-105-ml-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-heavenly-pheromone-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-extrait-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-ramadi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-wardi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-azure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-de-eau-johnwin-pour-homme-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-good-boy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-goodness-blue-diamond-90-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-ajwad-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-emaan-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-haya-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-al-maleky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-gold-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-qaed-al-fursan-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-moi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-tous-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-candy-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-teriaq-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-afeef-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-amber-rouge-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-oud-saffron-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-royal-amber-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-velvet-gold-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rasasi-hawas-for-him-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-him-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-opra-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memories-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-narcissus-red-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-enjoy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-100-ml-oae-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-the-one-only-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-pistachio-kunafa-dubai-chocolate-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/afnan-9am-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-elusive-musk-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-kohel-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-naema-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-safari-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-blue-iconic-2600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-man-intense-eau-de-toilette-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-milestone-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-sillage-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-white-imperiale-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-magnificent-pour-femme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-magnificent-pour-homme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-intense-woman-105-ml-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-heavenly-pheromone-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-extrait-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-ramadi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-wardi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-azure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-emotions-70-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-de-eau-johnwin-pour-homme-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-good-boy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-goodness-blue-diamond-90-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-ajwad-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-emaan-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-haya-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-al-maleky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-gold-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-qaed-al-fursan-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-moi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-tous-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-candy-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-teriaq-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-afeef-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-amber-rouge-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-oud-saffron-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-royal-amber-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-velvet-gold-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rasasi-hawas-for-him-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F92"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F92" sqref="F92"/>
+      <selection activeCell="F93" sqref="F93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1177,105 +1186,105 @@
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>1426</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>1360</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>1426</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>1360</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
@@ -1991,811 +2000,830 @@
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
         <v>1360</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>7</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
         <v>1360</v>
       </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="5" t="s">
+      <c r="A54" s="4">
+        <v>8</v>
+      </c>
+      <c r="B54" s="10" t="s">
         <v>122</v>
       </c>
-      <c r="B54" s="6"/>
-[...1 lines deleted...]
-      <c r="D54" s="6"/>
+      <c r="C54" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>124</v>
+      </c>
       <c r="E54" s="6"/>
-      <c r="F54" s="14"/>
+      <c r="F54" s="14">
+        <v>2100</v>
+      </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55" s="3" t="s">
+      <c r="A55" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B55" s="6"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="6"/>
+      <c r="E55" s="6"/>
+      <c r="F55" s="14"/>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B55" s="9" t="s">
+      <c r="B56" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C55" s="11" t="s">
+      <c r="C56" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D55" s="12" t="s">
+      <c r="D56" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E55" s="13" t="s">
+      <c r="E56" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F55" s="15" t="s">
+      <c r="F56" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="59" spans="1:6">
-      <c r="A59" s="5" t="s">
+      <c r="A59" s="4">
+        <v>3</v>
+      </c>
+      <c r="B59" s="10" t="s">
         <v>132</v>
       </c>
-      <c r="B59" s="6"/>
-[...1 lines deleted...]
-      <c r="D59" s="6"/>
+      <c r="C59" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>134</v>
+      </c>
       <c r="E59" s="6"/>
-      <c r="F59" s="14"/>
+      <c r="F59" s="14">
+        <v>950</v>
+      </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60" s="3" t="s">
+      <c r="A60" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B60" s="6"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="14"/>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="9" t="s">
+      <c r="B61" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C60" s="11" t="s">
+      <c r="C61" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D60" s="12" t="s">
+      <c r="D61" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E60" s="13" t="s">
+      <c r="E61" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F60" s="15" t="s">
+      <c r="F61" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>2450</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>2550</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>1550</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>1350</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>1250</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>1250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
         <v>1250</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>1350</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>3700</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
         <v>3700</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>2900</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>2500</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>2800</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>1250</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>1750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>1700</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="5" t="s">
+      <c r="A84" s="4">
+        <v>23</v>
+      </c>
+      <c r="B84" s="10" t="s">
         <v>202</v>
       </c>
-      <c r="B84" s="6"/>
-[...1 lines deleted...]
-      <c r="D84" s="6"/>
+      <c r="C84" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>204</v>
+      </c>
       <c r="E84" s="6"/>
-      <c r="F84" s="14"/>
+      <c r="F84" s="14">
+        <v>1700</v>
+      </c>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="3" t="s">
+      <c r="A85" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B85" s="6"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="14"/>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B85" s="9" t="s">
+      <c r="B86" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C85" s="11" t="s">
+      <c r="C86" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D85" s="12" t="s">
+      <c r="D86" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E85" s="13" t="s">
+      <c r="E86" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F85" s="15" t="s">
+      <c r="F86" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="5" t="s">
+      <c r="A90" s="4">
+        <v>4</v>
+      </c>
+      <c r="B90" s="10" t="s">
         <v>215</v>
       </c>
-      <c r="B90" s="6"/>
-[...1 lines deleted...]
-      <c r="D90" s="6"/>
+      <c r="C90" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>217</v>
+      </c>
       <c r="E90" s="6"/>
-      <c r="F90" s="14"/>
+      <c r="F90" s="14">
+        <v>1850</v>
+      </c>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="3" t="s">
+      <c r="A91" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B91" s="6"/>
+      <c r="C91" s="7"/>
+      <c r="D91" s="6"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="14"/>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B91" s="9" t="s">
+      <c r="B92" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C91" s="11" t="s">
+      <c r="C92" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D91" s="12" t="s">
+      <c r="D92" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E91" s="13" t="s">
+      <c r="E92" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F91" s="15" t="s">
+      <c r="F92" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="92" spans="1:6">
-      <c r="A92" s="4">
+    <row r="93" spans="1:6">
+      <c r="A93" s="4">
         <v>1</v>
       </c>
-      <c r="B92" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F92" s="14">
+      <c r="B93" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="E93" s="6"/>
+      <c r="F93" s="14">
         <v>1300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A45:F45"/>
-    <mergeCell ref="A54:F54"/>
-[...2 lines deleted...]
-    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A91:F91"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_39"/>
-    <hyperlink ref="D61" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="D86" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_66"/>
-    <hyperlink ref="D92" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_68"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>