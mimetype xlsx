--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -269,59 +269,50 @@
   <si>
     <t>Armaf Club De Nuit Milestone 105 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/armaf-club-de-nuit-milestone-105-ml/</t>
   </si>
   <si>
     <t>39414</t>
   </si>
   <si>
     <t>Armaf Club De Nuit Sillage 105 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/armaf-club-de-nuit-sillage-105-ml/</t>
   </si>
   <si>
     <t>39417</t>
   </si>
   <si>
     <t>Armaf Club De Nuit White Imperiale 105 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/armaf-club-de-nuit-white-imperiale-105-ml/</t>
   </si>
   <si>
-    <t>ART-1400714244</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1103811194</t>
   </si>
   <si>
     <t>Armaf Magnificent Pour Homme Eau De Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/armaf-magnificent-pour-homme-eau-de-parfum-100-ml/</t>
   </si>
   <si>
     <t>52521</t>
   </si>
   <si>
     <t>Armaf Island Bliss 100 мл (копия)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya/</t>
   </si>
   <si>
     <t>52521-28567</t>
   </si>
   <si>
     <t>Armaf Island Bliss 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya-1/</t>
@@ -410,59 +401,50 @@
   <si>
     <t>https://parfumeria24.ru/ard-al-zaafaran-saheb-emotions-70-ml-original/</t>
   </si>
   <si>
     <t>Johnwin</t>
   </si>
   <si>
     <t>39471</t>
   </si>
   <si>
     <t>Парфюмерная вода Johnwin De'Eau Johnwin Pour Homme (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-johnwin-de-eau-johnwin-pour-homme-100-ml-oae-/</t>
   </si>
   <si>
     <t>39487</t>
   </si>
   <si>
     <t>Парфюмерная вода Johnwin Good Boy 100 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-johnwin-good-boy-100-ml-oae-/</t>
   </si>
   <si>
-    <t>39491</t>
-[...7 lines deleted...]
-  <si>
     <t>Lattafa</t>
   </si>
   <si>
     <t>39553</t>
   </si>
   <si>
     <t>Lattafa Ajwad 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lattafa-ajwad-60-ml/</t>
   </si>
   <si>
     <t>39557</t>
   </si>
   <si>
     <t>Lattafa Emaan 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lattafa-emaan-100-ml-/</t>
   </si>
   <si>
     <t>39561</t>
   </si>
   <si>
     <t>Lattafa Haya 100 мл</t>
@@ -627,50 +609,68 @@
     <t>53463</t>
   </si>
   <si>
     <t>Lattafa Give me Gourmand Whipped Pleasure 75 мл (Копия)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/</t>
   </si>
   <si>
     <t>53464</t>
   </si>
   <si>
     <t>Lattafa Give me Gourmand Choco Overdose 75 мл (Копия)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/</t>
   </si>
   <si>
     <t>53465</t>
   </si>
   <si>
     <t>Lattafa Give me Gourmand Berry On Top 75 мл (Копия)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/</t>
+  </si>
+  <si>
+    <t>53773</t>
+  </si>
+  <si>
+    <t>Lattafa Her Confession 100 мл (Оригинал)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lattafa-her-confession-100-ml-original/</t>
+  </si>
+  <si>
+    <t>53774</t>
+  </si>
+  <si>
+    <t>Lattafa His Confession 100 мл (Оригинал)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lattafa-his-confession-100-ml-original/</t>
   </si>
   <si>
     <t>Orientica</t>
   </si>
   <si>
     <t>39573</t>
   </si>
   <si>
     <t>Orientica Amber Rouge 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/orientica-amber-rouge-80-ml/</t>
   </si>
   <si>
     <t>39575</t>
   </si>
   <si>
     <t>Orientica Oud Saffron 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/orientica-oud-saffron-80-ml/</t>
   </si>
   <si>
     <t>39577</t>
   </si>
@@ -1107,51 +1107,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-him-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-opra-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memories-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-narcissus-red-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-enjoy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-100-ml-oae-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-the-one-only-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-pistachio-kunafa-dubai-chocolate-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/afnan-9am-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-elusive-musk-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-kohel-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-naema-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-safari-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-blue-iconic-2600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-man-intense-eau-de-toilette-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-milestone-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-sillage-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-white-imperiale-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-magnificent-pour-femme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-magnificent-pour-homme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-intense-woman-105-ml-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-heavenly-pheromone-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-extrait-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-ramadi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-wardi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-azure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-emotions-70-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-de-eau-johnwin-pour-homme-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-good-boy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-goodness-blue-diamond-90-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-ajwad-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-emaan-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-haya-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-al-maleky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-gold-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-qaed-al-fursan-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-moi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-tous-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-candy-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-teriaq-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-afeef-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-amber-rouge-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-oud-saffron-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-royal-amber-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-velvet-gold-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rasasi-hawas-for-him-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-him-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-opra-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memories-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-aiyssa-eau-de-narcissus-red-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-enjoy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-100-ml-oae-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-the-one-only-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-pistachio-kunafa-dubai-chocolate-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/afnan-9am-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-elusive-musk-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-kohel-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-naema-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/arabesque-perfumes-safari-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-blue-iconic-2600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-man-intense-eau-de-toilette-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-milestone-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-sillage-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-white-imperiale-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-magnificent-pour-homme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-island-bliss-100-ml-kopiya-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armaf-club-de-nuit-intense-woman-105-ml-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-heavenly-pheromone-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-extrait-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-ramadi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-wardi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-azure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-emotions-70-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-de-eau-johnwin-pour-homme-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-johnwin-good-boy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-ajwad-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-emaan-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-haya-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-al-maleky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-hayaati-gold-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-qaed-al-fursan-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-moi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-tous-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-candy-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-teriaq-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-afeef-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-her-confession-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-his-confession-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-amber-rouge-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-oud-saffron-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-royal-amber-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orientica-velvet-gold-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rasasi-hawas-for-him-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F93" sqref="F93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1768,825 +1768,825 @@
         <v>83</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
         <v>2700</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>6</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>2700</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>7</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>2900</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>8</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>1900</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>9</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>3900</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="4">
-[...2 lines deleted...]
-      <c r="B44" s="10" t="s">
+      <c r="A44" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="C44" s="7" t="s">
+      <c r="B44" s="6"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="14"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="4">
+        <v>1</v>
+      </c>
+      <c r="B46" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="D44" s="6" t="s">
+      <c r="C46" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="E44" s="6"/>
-[...5 lines deleted...]
-      <c r="A45" s="5" t="s">
+      <c r="D46" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B45" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E46" s="6"/>
+      <c r="F46" s="14">
+        <v>1950</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>1950</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>1950</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
         <v>1950</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>1950</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>1850</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
         <v>1360</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>1360</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="4">
-[...2 lines deleted...]
-      <c r="B54" s="10" t="s">
+      <c r="A54" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="C54" s="7" t="s">
+      <c r="B54" s="6"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="6"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="14"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E55" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F55" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="4">
+        <v>1</v>
+      </c>
+      <c r="B56" s="10" t="s">
         <v>123</v>
       </c>
-      <c r="D54" s="6" t="s">
+      <c r="C56" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="E54" s="6"/>
-[...5 lines deleted...]
-      <c r="A55" s="5" t="s">
+      <c r="D56" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="B55" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E56" s="6"/>
+      <c r="F56" s="14">
+        <v>950</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="58" spans="1:6">
-      <c r="A58" s="4">
+      <c r="A58" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="14"/>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B58" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="7" t="s">
+      <c r="B59" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F59" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="4">
+        <v>1</v>
+      </c>
+      <c r="B60" s="10" t="s">
         <v>130</v>
       </c>
-      <c r="D58" s="6" t="s">
+      <c r="C60" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="E58" s="6"/>
-[...8 lines deleted...]
-      <c r="B59" s="10" t="s">
+      <c r="D60" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="E60" s="6"/>
+      <c r="F60" s="14">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="4">
+        <v>2</v>
+      </c>
+      <c r="B61" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="D59" s="6" t="s">
+      <c r="C61" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="E59" s="6"/>
-[...5 lines deleted...]
-      <c r="A60" s="5" t="s">
+      <c r="D61" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="B60" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E61" s="6"/>
+      <c r="F61" s="14">
+        <v>2450</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>2050</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>2450</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>2550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>1650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>1350</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>1250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>1250</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>1250</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>1350</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>3700</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>3700</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>2900</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>2500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>2800</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>1250</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>1750</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>1700</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>1700</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5" t="s">
         <v>205</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="7"/>
       <c r="D85" s="6"/>
       <c r="E85" s="6"/>
       <c r="F85" s="14"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D86" s="12" t="s">
         <v>5</v>
       </c>
@@ -2705,97 +2705,97 @@
       </c>
       <c r="B93" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
         <v>1300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A33:F33"/>
-    <mergeCell ref="A45:F45"/>
-[...1 lines deleted...]
-    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A58:F58"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A91:F91"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_28"/>
-    <hyperlink ref="D44" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D54" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_38"/>
-    <hyperlink ref="D58" r:id="rId_hyperlink_39"/>
-    <hyperlink ref="D59" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_65"/>