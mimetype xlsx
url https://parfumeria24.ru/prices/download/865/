--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -1382,59 +1382,50 @@
   <si>
     <t>Shaik 20 мл M157 (Christian Dior Dior Homme Cologne 2013)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-m157-citrus-aromatic-dior-homme-cologne-20-ml/</t>
   </si>
   <si>
     <t>ART-1171311869</t>
   </si>
   <si>
     <t>Shaik 20 мл M179 (Bvlgari Le Gemme Tygar)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-m179-citrus-aromatic-bvlgari-le-gemme-tygar-for-men-20-ml/</t>
   </si>
   <si>
     <t>ART-1171511871</t>
   </si>
   <si>
     <t>Shaik 20 мл M209 (Paco Rabanne Invictus Aqua)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-m209-woody-aquatic-paco-rabanne-invictus-aqua-20-ml/</t>
   </si>
   <si>
-    <t>ART-1170011856</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1170111857</t>
   </si>
   <si>
     <t>Shaik 20 мл M39 (Clinique Happy for Men)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-m39-citrus-happy-for-men-20-ml/</t>
   </si>
   <si>
     <t>ART-1170211858</t>
   </si>
   <si>
     <t>Shaik 20 мл M59 (Giorgio Armani Armani Code Pour Homme)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-m59-oriental-spicy-giorgio-armani-code-black-for-men-20-ml/</t>
   </si>
   <si>
     <t>ART-1170811864</t>
   </si>
   <si>
     <t>Shaik 20 мл M81 (Hugo Boss Boss Bottled (№6))</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-m81-woody-spicy-hugo-boss-6-for-men-20-ml/</t>
@@ -1553,59 +1544,50 @@
   <si>
     <t>Shaik 20 мл W242 (Thierry Mugler Alien)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-w242-oriental-woody-thierry-mugler-alien-for-women-20-ml/</t>
   </si>
   <si>
     <t>ART-1172011876</t>
   </si>
   <si>
     <t>Shaik 20 мл W248 (Chanel Gabrielle)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-w248-floral-chanel-gabrielle-for-women-20-ml/</t>
   </si>
   <si>
     <t>ART-1172411880</t>
   </si>
   <si>
     <t>Shaik 20 мл W260 (Azzaro Mademoiselle L'Eau Très Belle)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-w260-floral-fruity-gourmand-azzaro-mademoiselle-l-eau-tres-belle-for-women-20-ml/</t>
   </si>
   <si>
-    <t>ART-1172211878</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1172311879</t>
   </si>
   <si>
     <t>Shaik 20 мл W264 (Guerlain Mon Guerlain EDP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-w264-oriental-woody-guerlain-mon-for-women-20-ml/</t>
   </si>
   <si>
     <t>ART-1172511881</t>
   </si>
   <si>
     <t>Shaik 20 мл W270 (K By Kilian Killing Me Slowly)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-w270-floral-aldehyde-kilian-killing-me-slowly-for-women-20-ml/</t>
   </si>
   <si>
     <t>ART-1172611882</t>
   </si>
   <si>
     <t>Shaik 20 мл W272 (Lacoste Eau de Lacoste L.12.12 Pour Elle Sparkling)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-new-w272-floral-fruity-gourmand-lacoste-l-12-12-pour-elle-sparkling-for-women-20-ml/</t>
@@ -8333,51 +8315,51 @@
   <si>
     <t>https://parfumeria24.ru/tester-25-ml-shaik-mw201-zarkoperfume-pink-molecule-090-09/</t>
   </si>
   <si>
     <t>51919</t>
   </si>
   <si>
     <t>Тестер 25 мл Shaik MW221 (Сilian Black Phantom)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-25-ml-shaik-mw221-silian-black-phantom/</t>
   </si>
   <si>
     <t>52021</t>
   </si>
   <si>
     <t>Тестер 25 мл Shaik MW259 (Cilian I Don't Need A Prince By My Side To Be A Princess)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-25-ml-shaik-mw259-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess/</t>
   </si>
   <si>
     <t>52034</t>
   </si>
   <si>
-    <t>Тестер 25 мл Shaik MW269 (Le Labo Santal 33)</t>
+    <t>Тестер 25 мл Shaik MW269 (L L Santal 33)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-25-ml-shaik-mw269-le-labo-santal-33/</t>
   </si>
   <si>
     <t>53421</t>
   </si>
   <si>
     <t>Тестер 25 мл MW5524 Dubai 1 Limited Edition</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-25-ml-mw5524-dubai-1-limited-edition/</t>
   </si>
   <si>
     <t>53426</t>
   </si>
   <si>
     <t>Тестер 25 мл Shaik MW5525 Symphony (Louis Vuitton Symphony)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-25-ml-shaik-mw5525-symphony-louis-vuitton-symphony/</t>
   </si>
   <si>
     <t>53429</t>
   </si>
@@ -11039,51 +11021,51 @@
   <si>
     <t>https://parfumeria24.ru/shaik-w262-byredo-la-tulipe-/</t>
   </si>
   <si>
     <t>52023</t>
   </si>
   <si>
     <t>Shaik MW265 (Tom Ford Lost Cherry), 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-mw265-tom-ford-lost-cherry-50-ml/</t>
   </si>
   <si>
     <t>52026</t>
   </si>
   <si>
     <t>Shaik W266 (Jo Malone Blackberry &amp; Bay), 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-w266-jo-malone-blackberry-bay-50-ml/</t>
   </si>
   <si>
     <t>52033</t>
   </si>
   <si>
-    <t>Shaik MW269 (Le Labo Santal 33), 50 ml</t>
+    <t>Shaik MW269 (L L Santal 33), 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-mw269-le-labo-santal-33-50-ml/</t>
   </si>
   <si>
     <t>ART-83918547</t>
   </si>
   <si>
     <t>Shaik W270 (K By Kilian Killing Me Slowly), 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-w270-by-kilian-kiling-me-slowly-/</t>
   </si>
   <si>
     <t>ART-83908546</t>
   </si>
   <si>
     <t>Shaik W276 (Simimi Blanc d'Anna), 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shaik-w276-simimi-blanc-d-anna-/</t>
   </si>
   <si>
     <t>ART-83968552</t>
   </si>
@@ -13374,50 +13356,68 @@
     <t>53428</t>
   </si>
   <si>
     <t>SevavereK M5033 Omerta (Creed Aventus for Men), 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/sevaverek-m5033-omerta-creed-aventus-for-men-50-ml/</t>
   </si>
   <si>
     <t>53436</t>
   </si>
   <si>
     <t>SevavereK MW5528 Patchouli Ardendt (Guerlain Patchouli Ardent), 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/sevaverek-mw5528-patchouli-ardendt-guerlain-patchouli-ardent-50-ml/</t>
   </si>
   <si>
     <t>53449</t>
   </si>
   <si>
     <t>SevavereK MW5520 Moscow III Megamare (Orto Parisi Megamare), 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/</t>
+  </si>
+  <si>
+    <t>53661</t>
+  </si>
+  <si>
+    <t>SevavereK MW5527 Moscow II Extrait, 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-mw5527-moscow-ii-extrait-50-ml/</t>
+  </si>
+  <si>
+    <t>53662</t>
+  </si>
+  <si>
+    <t>SevavereK MW5532 Russia I (Amouage Guidance), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-mw5532-russia-i-amouage-guidance-50-ml/</t>
   </si>
   <si>
     <t>ART-91599315</t>
   </si>
   <si>
     <t>NROTICuERSe (Alexandre. J "Black Muscs") 100 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nroticuerse-alexandre-j-black-muscs-100-ml/</t>
   </si>
   <si>
     <t>ART-91979353</t>
   </si>
   <si>
     <t>NROTICuERSe (Atelier Cologne "Cedre Atlas") 100 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nroticuerse-atelier-cologne-cedre-atlas-100-ml/</t>
   </si>
   <si>
     <t>ART-91699325</t>
   </si>
   <si>
     <t>NROTICuERSe (By Cillian "Cilling Me Slowly") 100 ml</t>
   </si>
@@ -14073,51 +14073,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5001-blue-seduction-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5010-tendree-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5030-la-vie-bel/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5036-lady-millon-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5038-brigt-crystalo-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5048-scandal-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-eau-par-pour-homme-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-j-oedre-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-cread-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-fleur-narcotique-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-12-12-blanc-pure-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-1-millien-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-versacci-bright-crystal-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-tobacco-vanille-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-salvage-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-moskow-ll-limited-escentric-molecules-escentric-02-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5605-escentric-molecules-escentric-02-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5606-xerjoff-sospiro-erba-pura-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5627-orto-parisi-megamare-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5603-ex-nihilo-fleur-narcotique-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5601-escentric-molecules-escentric-01-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5136-lanvin-eclat-d-arpege-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5172-giorgio-armani-my-way-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5134-lancome-la-vie-est-belle-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5174-salvatore-ferragamo-incanto-shine-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5184-haute-fragrance-company-devil-s-intrigue-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5186-moschino-toy-2-bubble-gum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5178-moschino-funny-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5176-lanvin-modern-princess-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5182-parfums-de-marly-delina-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5146-victoria-s-secret-bombshell-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5180-versace-bright-crystal-absolu-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5156-silian-good-girl-gone-bad-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5124-giorgio-armani-acqua-di-gioia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5138-kenzo-l-eau-par-kenzo-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5142-trussardi-donna-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5152-carolina-herrera-good-girl-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5116-chanel-chance-eau-fraiche-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5132-lacoste-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5130-givenchy-ange-ou-demon-le-secret-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5166-lancome-idole-le-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5162-christian-dior-miss-dior-cherie-blooming-bouquet-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5128-givenchy-ange-ou-demon-le-secret-elixir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5154-hugo-boss-the-scent-for-her-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5158-yves-saint-laurent-black-opium-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5148-montale-roses-musk-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5126-giorgio-armani-si-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5144-xerjoff-sospiro-accento-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5123-paco-rabanne-invictus-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5137-christian-dior-sauvage-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5127-lacoste-eau-de-lacoste-l-12-12-blanc-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5611-tiziana-terenzi-kirke-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5622-ex-nihilo-fleur-narcotique-extrait-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5625-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5615-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5624-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5623-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5607-cilian-good-girl-gone-bad-extreme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5613-nasomatto-black-afgano-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5612-tiziana-terenzi-andromeda-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5604-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5621-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5620-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5114-chanel-chance-eau-tendre-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5110-chanel-coco-mademoiselle-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5122-dolce-gabbana-3-l-imperatrice-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5112-chanel-chance-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5111-giorgio-armani-acqua-di-gio-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5113-versace-eros-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5105-chanel-bleu-de-chanel-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5107-chanel-egoiste-platinum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5101-antonio-banderas-blue-seduction-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5103-chanel-allure-homme-sport-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w890-carolina-herrera-good-girl-blush-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw901-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw889-ard-al-zaafaran-saheb-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw887-tiziana-terenzi-kirke-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-m883-paco-rabanne-invictus-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw903-tom-ford-lost-cherry-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w882-lacoste-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w886-lanvin-eclat-d-arpege-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-m879-creed-aventus-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w884-silian-good-girl-gone-bad-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w880-dolce-gabbana-3-l-imperatrice-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw885-ex-nihilo-fleur-narcotique-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-m881-chanel-allure-homme-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m247-king-of-king-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m05-antonio-banderas-blue-seduction-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m09-thierry-mugler-a-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m103-jean-paul-gaultier-le-male-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m105-issey-miyake-l-eau-d-issey-pour-homme-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m107-lacoste-essential-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m109-lacoste-essential-sport-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m11-20ml-invictus-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m125-hermes-terre-d-hermes-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m149-intense-cafe-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m17-chanel-allure-homme-sport-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m177-shaik-chik-shaik-blue-70-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m181-j-morning-musk-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m19-chanel-bleu-de-chanel-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m21-chanel-egoiste-platinum-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m25-20-ml-212-sexy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m31-christian-dior-fahrenheit-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m49-dolce-gabbana-light-blue-pour-homme-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m51-dolce-gabbana-the-one-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-armani-aqua-di-gio-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m65-givenchy-pour-homme-blue-label-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-versace-man-eau-fraiche-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m91-paco-rabanne-1-million-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w136-christian-dior-poison-hypnotic-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w148-paco-rabanne-lady-million-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w160-trussardi-donna-trussardi-2011-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w180-paco-rabanne-olympea-intense-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w186-narciso-rodriguez-for-her-edp-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w208-montale-roses-musk-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w228-hugo-boss-boss-ma-vie-pour-femme-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w232-gucci-rush-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w234-carolina-herrera-good-girl-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w238-hugo-boss-the-scent-for-her-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w24-carolina-herrera-212-sexy-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w252-christian-dior-miss-dior-cherie-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w256-amouage-honour-woman-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w34-chanel-5-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w38-20ml-chanel-chance-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w40-20ml-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w48-cacharel-amor-amor-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w52-20ml-christian-dior-dior-addict-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w54-christian-dior-j-adore-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w56-calvin-klein-euphoria-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w66-dolce-gabbana-3-l-imperatrice-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w70-dolce-gabbana-the-one-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w78-escada-magnetism-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w92-givenchy-ange-ou-demon-le-secret-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-moskow-ll-limited-escentric-molecules-escentric-02-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m01-oriental-shaik-opulent-shaik-blue-77-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m157-citrus-aromatic-dior-homme-cologne-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m179-citrus-aromatic-bvlgari-le-gemme-tygar-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m209-woody-aquatic-paco-rabanne-invictus-aqua-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m37-woody-aromatic-ck-euphoria-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m39-citrus-happy-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m59-oriental-spicy-giorgio-armani-code-black-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m81-woody-spicy-hugo-boss-6-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m83-aromatic-hugo-boss-bottled-sport-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m85-oriental-spicy-baldessarini-ambre-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w06-oriental-floral-paco-rabanne-olympea-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w08-floral-armand-basi-in-red-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w102-floral-gucci-flora-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w104-fresh-aquatic-gucci-flora-eau-fraiche-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w106-woody-musk-gucci-priemiere-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w204-oriental-vanilla-montale-vanille-absolu-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w212-floral-fruity-montale-candy-rose-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w222-floral-gucci-bamboo-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w224-oriental-floral-versace-crystal-noir-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w226-oriental-vanilla-guerlain-la-petite-robe-noire-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w242-oriental-woody-thierry-mugler-alien-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w248-floral-chanel-gabrielle-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w260-floral-fruity-gourmand-azzaro-mademoiselle-l-eau-tres-belle-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w262-floral-byredo-parfums-la-tulipe-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w264-oriental-woody-guerlain-mon-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w270-floral-aldehyde-kilian-killing-me-slowly-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w272-floral-fruity-gourmand-lacoste-l-12-12-pour-elle-sparkling-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w278-floral-fruity-simimi-memoire-d-anna-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w280-floral-aquatic-shaik-chic-shaik-blue-30-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w282-oriental-vanilla-d-g-the-only-one-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w292-oriental-floral-ysl-manifesto-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w302-chypre-floral-rasasi-rumz-al-rasasi-zebra-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w36-woody-floral-musk-chanel-coco-noir-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w84-floral-aquatic-giorgio-armani-acqua-dl-gioia-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w96-floral-givenchy-un-air-d-escapade-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m75-versace-eros-pour-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw89-tom-ford-black-orchid/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w22-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w26-carolina-herrera-212-vip-for-women/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w32-chanel-coco-mademoiselle/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w60-dkny-be-delicious/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w70-dolce-gabbana-the-one/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w144-kenzo-l-eau-par-kenzo-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw164-escentric-molecules-escentric-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw545-essential-parfums-bois-imp-rial/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw166-escentric-molecules-escentric-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m117-kenzo-l-eau-par-pour-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m131-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw151-montale-mukhallat/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w200-xerjoff-sospiro-accento/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw165-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw167-maison-francis-kurkdjian-baccarat-rouage-540/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw169-byredo-bal-d-afrique/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw173-xerjoff-sospiro-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw175-silian-good-girl-gone-bad-extreme/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw183-alexandre-j-black-muscs/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw185-silian-vodka-on-the-rocks/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw193-franck-boclet-cocaine/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw195-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw197-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw201-zarkoperfume-pink-molecule-090-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w202-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw203-tiziana-terenzi-kirke/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw205-tiziana-terenzi-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw207-byredo-marijuana/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw211-atelier-cologne-gold-leather/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw213-tiziana-terenzi-gumin/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw215-byredo-oliver-peoples/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw216-montale-chocolate-greedy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw217-ex-nihilo-amber-sky/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw219-franck-boclet-sugar/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw221-silian-black-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw223-cillian-intoxicated/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw225-montale-kabul-aoud/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m227-amouage-interlude-man/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m229-silian-straight-to-heaven/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w230-lancome-la-vie-est-belle-l-absolu/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m231-cilian-dark-lord/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw233-atelier-cologne-cedre-atlas/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw236-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m241-roja-dove-amber-aoud/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w240-lolita-lempicka-lolita-lempicka/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m243-carolina-herrera-bad-boy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w244-by-kilan-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw245-xerjoff-sospiro-soprano/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w246-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m249-rasasi-rumz-al-rasasi-pour-lui-9325/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w250-jean-paul-gaultier-scandal/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m251-montblanc-legend/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m253-trussardi-uomo-2011/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w254-christian-dior-miss-dior-cherie-blooming-bouquet/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m255-yves-saint-laurent-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m257-paco-rabanne-pure-xs-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w258-azzaro-mademoiselle/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw259-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw265-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w266-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m267-giorgio-armani-emporio-armani-stronger-with-you/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w268-kenzo-world/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m273-christian-dior-dior-homme-sport/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w274-lacoste-pour-femme-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m275-chanel-allure-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w276-simimi-blanc-d-anna/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m277-chanel-allure-homme-sport-cologne/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m279-chanel-bleu-de-chanel-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m281-clive-christian-vii-queen-anne-rock-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m285-creed-aventus-cologne/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m287-giorgio-armani-armani-code-sport/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w288-silian-love-don-t-be-shy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m289-giorgio-armani-armani-code-profumo/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w290-shiseido-zen/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m291-hugo-boss-boss-bottled-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m295-tom-ford-noir-extreme/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m297-escentric-molecules-kinski/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w300-lancome-idole/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m655-paco-rabanne-phantom-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5526-lust-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m5033-omerta-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w332-dolce-gabbana-sexy-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m19-chanel-bleu-de-chanel-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m21-chanel-egoiste-platinum-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w06-paco-rabanne-olympea-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w40-chanel-chance-eau-tendre-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w84-giorgio-armani-acqua-di-gioia-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w102-gucci-flora-by-gucci-edp-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw166-escentric-molecules-escentric-02-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw303-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m247-dolce-gabbana-k-by-dolce-gabbana-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m17-chanel-allure-homme-sport-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-man-eau-fraiche-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw169-byredo-bal-d-afrique-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m05-antonio-banderas-blue-seduction-for-men-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw203-tiziana-terenzi-kirke-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw205-tiziana-terenzi-andromeda-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw165-ex-nihilo-fleur-narcotique-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw475-escentric-molecules-molecule-01-mandarin-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw167-maison-francis-kurkdjian-baccarat-rouage-540-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw173-xerjoff-sospiro-erba-pura-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw265-tom-ford-lost-cherry-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w202-victoria-s-secret-bombshell-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw499-vilhelm-parfumerie-mango-skin-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w304-victoria-s-secret-sexy-little-things-noir-tease-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w234-carolina-herrera-good-girl-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w160-trussardi-donna-2011-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w38-chanel-chance-eau-de-parfum-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w300-lancome-idole-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w244-by-kilan-good-girl-gone-bad-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w54-christian-dior-j-adore-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w466-paco-rabanne-fame-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w22-chloe-eau-de-parfum-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w66-dolce-gabbana-3-l-imperatrice-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w464-haute-fragrance-company-devil-s-intrigue-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m01-shaik-opulent-blue-77-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m05-antonio-banderas-blue-seduction-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m17-chanel-allure-homme-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m19-chanel-bleu-de-chanel-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m21-chanel-egoiste-platinum-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m31-christian-dior-fahrenheit-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m35-christian-dior-dior-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m37-calvin-klein-euphoria-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m39-clinique-happy-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m51-dolce-gabbana-the-one-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m69-gucci-guilty-pour-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m75-versace-eros-pour-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-man-eau-fraiche-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m83-hugo-boss-boss-bottled-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m85-baldessarini-ambre-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw89-tom-ford-black-orchid-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m91-paco-rabanne-1-million-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m93-paco-rabanne-black-xs-for-him-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w06-paco-rabanne-olympea-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w08-armand-basi-in-red-edt-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w16-burberry-weekend-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w22-chloe-eau-de-parfum-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w36-chanel-coco-noir-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w38-chanel-chance-eau-de-parfum-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w52-christian-dior-addict-2-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w54-christian-dior-j-adore-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w56-calvin-klein-euphoria-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w60-dkny-be-delicious-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w68-dolce-gabbana-the-one-desire-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w70-dolce-gabbana-the-one-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w84-giorgio-armani-acqua-di-gioia-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w92-givenchy-ange-ou-demon-le-secret-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w124-lancome-miracle-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w148-paco-rabanne-lady-million-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w160-trussardi-donna-2011-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw164-escentric-molecules-escentric-01-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw166-escentric-molecules-escentric-02-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m107-lacoste-essential-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m109-lacoste-essential-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw535-mancera-red-tobacco-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m119-yves-saint-laurent-l-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m125-hermes-terre-d-hermes-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m131-creed-aventus-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw149-montale-intense-cafe-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m157-christian-dior-dior-homme-cologne-2013-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw165-ex-nihilo-fleur-narcotique-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw167-maison-francis-kurkdjian-baccarat-rouage-540-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw169-byredo-bal-d-afrique-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw173-xerjoff-sospiro-erba-pura-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw175-silian-good-girl-gone-bad-extreme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw185-silian-vodka-on-the-rocks-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw193-franck-boclet-cocaine-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw195-jo-malone-wood-sage-sea-salt-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w202-victoria-s-secret-bombshell-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw203-tiziana-terenzi-kirke-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w212-montale-candy-rose-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw216-montale-chocolate-greedy-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w228-hugo-boss-ma-vie-pour-femme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w234-carolina-herrera-good-girl-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw236-nasomatto-black-afgano-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w238-hugo-boss-the-scent-for-her-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m243-carolina-herrera-bad-boy-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w244-by-kilan-good-girl-gone-bad-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m247-dolce-gabbana-k-by-dolce-gabbana-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w254-christian-dior-miss-dior-cherie-blooming-bouquet-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m255-yves-saint-laurent-y-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m257-paco-rabanne-pure-xs-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw259-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw265-tom-ford-lost-cherry-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w266-jo-malone-blackberry-bay-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m273-christian-dior-dior-homme-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m275-chanel-allure-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w276-simimi-blanc-d-anna-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m277-chanel-allure-homme-sport-cologne-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m279-chanel-bleu-de-chanel-eau-de-parfum-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m281-clive-christian-vii-queen-anne-rock-rose-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m285-creed-aventus-cologne-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m287-giorgio-armani-armani-code-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m289-giorgio-armani-armani-code-profumo-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m291-hugo-boss-boss-bottled-intense-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w292-yves-saint-laurent-manifesto-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m295-tom-ford-noir-extreme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m297-escentric-molecules-kinski-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw543-richard-white-chocola-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m10-013-invictus-vanilla-10-ml/?sku=37851" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m10-013-invictus-vanilla-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m109-lacoste-essential-sport-10-ml/?sku=37853" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m109-lacoste-essential-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-10-ml/?sku=37855" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m117-kenzo-l-eau-par-kenzo-pour-homme-10-ml/?sku=37857" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m117-kenzo-l-eau-par-kenzo-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m119-yves-saint-laurent-l-homme-10-ml/?sku=37859" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m119-yves-saint-laurent-l-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m125-hermes-terre-d-hermes-10-ml/?sku=37861" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m125-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m131-creed-aventus-for-men-10-ml/?sku=37863" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m131-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-10-ml/?sku=37865" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m163-hugo-boss-boss-the-scent-for-him-10-ml/?sku=37867" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m163-hugo-boss-boss-the-scent-for-him-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m209-paco-rabanne-invictus-aqua-10-ml/?sku=37869" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m209-paco-rabanne-invictus-aqua-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m243-carolina-herrera-bad-boy-10-ml/?sku=37871" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m243-carolina-herrera-bad-boy-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m255-yves-saint-laurent-y-10-ml/?sku=37873" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m255-yves-saint-laurent-y-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-10-ml/?sku=37875" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m39-clinique-happy-for-men-10-ml/?sku=37877" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m39-clinique-happy-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m51-dolce-gabbana-the-one-for-men-10-ml/?sku=37879" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m51-dolce-gabbana-the-one-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-10-ml/?sku=37881" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m629-christian-dior-sauvage-elixir-10-ml/?sku=37883" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m629-christian-dior-sauvage-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m65-givenchy-pour-homme-blue-label-10-ml/?sku=37885" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m65-givenchy-pour-homme-blue-label-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-man-eau-fraiche-10-ml/?sku=37887" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-man-eau-fraiche-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m83-hugo-boss-boss-bottled-sport-10-ml/?sku=37889" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m83-hugo-boss-boss-bottled-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m85-baldessarini-ambre-10-ml/?sku=37891" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m85-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m91-paco-rabanne-1-million-10-ml/?sku=37893" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m91-paco-rabanne-1-million-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-10-ml/?sku=37895" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw149-montale-intense-cafe-10-ml/?sku=37897" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw149-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw166-escentric-molecules-escentric-02-10-ml/?sku=37899" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw166-escentric-molecules-escentric-02-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw207-byredo-marijuana-10-ml/?sku=37901" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw207-byredo-marijuana-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw373-montale-starry-night-10-ml/?sku=37903" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw373-montale-starry-night-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w06-paco-rabanne-olympea-10-ml/?sku=37905" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w06-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-10-ml/?sku=37907" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-10-ml/?sku=37909" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-10-ml/?sku=37911" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w148-paco-rabanne-lady-million-10-ml/?sku=37913" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w148-paco-rabanne-lady-million-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w152-versace-versense-10-ml/?sku=37915" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w152-versace-versense-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-10-ml/?sku=37917" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w180-paco-rabanne-olympea-intense-10-ml/?sku=37919" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w180-paco-rabanne-olympea-intense-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-10-ml/?sku=37921" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-10-ml/?sku=37923" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w300-lancome-idole-10-ml/?sku=37925" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w300-lancome-idole-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w32-chanel-coco-mademoiselle-10-ml/?sku=37927" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w32-chanel-coco-mademoiselle-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w40-chanel-chance-eau-tendre-10-ml/?sku=37929" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w40-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-10-ml/?sku=37931" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w52-christian-dior-addict-2-10-ml/?sku=37933" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w52-christian-dior-addict-2-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-pour-femme-10-ml/?sku=37935" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w84-giorgio-armani-acqua-di-gioia-10-ml/?sku=37937" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w84-giorgio-armani-acqua-di-gioia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-10-ml/?sku=37939" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-01-shaik-opulent-blue-77-10-ml/?sku=37941" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-01-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-11-paco-rabanne-invictus-intense-10-ml/?sku=37943" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-11-paco-rabanne-invictus-intense-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-15-bvlgari-aqva-pour-homme-10-ml/?sku=37945" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-15-bvlgari-aqva-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-26-carolina-herrera-212-vip-for-women-10-ml/?sku=37947" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-26-carolina-herrera-212-vip-for-women-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-31-christian-dior-fahrenheit-10-ml/?sku=37949" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-31-christian-dior-fahrenheit-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-34-chanel-chanel-5-10-ml/?sku=37951" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-34-chanel-chanel-5-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-60-dkny-be-delicious-10-ml/?sku=37953" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-60-dkny-be-delicious-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-66-dolce-gabbana-3-l-imperatrice-10-ml/?sku=37955" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-66-dolce-gabbana-3-l-imperatrice-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-69-gucci-guilty-pour-homme-10-ml/?sku=37957" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-69-gucci-guilty-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-75-versace-eros-pour-homme-10-ml/?sku=37959" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-75-versace-eros-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-76-elizabeth-arden-green-tea-10-ml/?sku=37961" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-76-elizabeth-arden-green-tea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-moskow-ll-limited-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m107-lacoste-essential-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5526-lust-louis-vuitton-ombre-nomade-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5033-omerta-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5521-imagination-louis-vuitton-imagination-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5525-symphony-louis-vuitton-symphony-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m01-shaik-opulent-blue-77-/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m05-antonio-banderas-blue-seduction-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m107-lacoste-essential-/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m109-lacoste-essential-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m11-paco-rabanne-invictus-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/?sku=37981" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m117-kenzo-l-eau-par-pour-homme-/?sku=37983" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m117-kenzo-l-eau-par-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m119-yves-saint-laurent-l-homme-/?sku=37985" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m119-yves-saint-laurent-l-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m125-hermes-terre-d-hermes-/?sku=37987" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m125-hermes-terre-d-hermes-/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m131-creed-aventus-for-men-/?sku=37989" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m131-creed-aventus-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m133-azzaro-chrome-for-men-/?sku=37991" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m133-azzaro-chrome-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m139-christian-dior-dior-homme-parfum-/?sku=37993" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m139-christian-dior-dior-homme-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m15-bvlgari-aqva-pour-homme-/?sku=37995" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m15-bvlgari-aqva-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m157-christian-dior-dior-homme-cologne-2013-/?sku=37997" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m157-christian-dior-dior-homme-cologne-2013-/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m159-christian-dior-sauvage-/?sku=37999" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m163-hugo-boss-boss-the-scent-for-him-/?sku=38001" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m163-hugo-boss-boss-the-scent-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m17-chanel-allure-homme-sport-/?sku=38003" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m17-chanel-allure-homme-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m177-shaik-chic-shaik-70-/?sku=38005" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m177-shaik-chic-shaik-70-/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m179-bvlgari-le-gemme-tygar-/?sku=38007" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m179-bvlgari-le-gemme-tygar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m19-chanel-bleu-de-chanel-/?sku=38009" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m209-paco-rabanne-invictus-aqua-/?sku=38011" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m209-paco-rabanne-invictus-aqua-/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m21-chanel-egoiste-platinum-/?sku=38013" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m21-chanel-egoiste-platinum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m23-carolina-herrera-212-vip-men-/?sku=38015" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m23-carolina-herrera-212-vip-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m243-carolina-herrera-bad-boy-/?sku=38017" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m243-carolina-herrera-bad-boy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m247-dolce-gabbana-k-by-dolce-gabbana-/?sku=38019" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m247-dolce-gabbana-k-by-dolce-gabbana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m249-rasasi-rumz-al-rasasi-pour-lui-9325-/?sku=38021" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m249-rasasi-rumz-al-rasasi-pour-lui-9325-/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m25-carolina-herrera-212-sexy-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m251-montblanc-legend-/?sku=38025" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m251-montblanc-legend-/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m253-trussardi-uomo-2011-/?sku=38027" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m253-trussardi-uomo-2011-/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m255-yves-saint-laurent-y-/?sku=38029" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m255-yves-saint-laurent-y-/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m257-paco-rabanne-pure-xs-for-men-/?sku=38031" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m257-paco-rabanne-pure-xs-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-/?sku=38033" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m27-carolina-herrera-212-men-/?sku=38035" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m27-carolina-herrera-212-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m273-christian-dior-dior-homme-sport-/?sku=38037" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m273-christian-dior-dior-homme-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m275-chanel-allure-homme-/?sku=38039" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m275-chanel-allure-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m277-chanel-allure-homme-sport-cologne-/?sku=38041" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m277-chanel-allure-homme-sport-cologne-/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m279-chanel-bleu-de-chanel-eau-de-parfum-/?sku=38043" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m279-chanel-bleu-de-chanel-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m285-creed-aventus-cologne-/?sku=38045" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m285-creed-aventus-cologne-/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m287-giorgio-armani-armani-code-sport-/?sku=38047" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m287-giorgio-armani-armani-code-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m289-giorgio-armani-armani-code-profumo-/?sku=38049" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m289-giorgio-armani-armani-code-profumo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m291-hugo-boss-boss-bottled-intense-/?sku=38051" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m291-hugo-boss-boss-bottled-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m295-tom-ford-noir-extreme-/?sku=38053" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m295-tom-ford-noir-extreme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m297-escentric-molecules-kinski-/?sku=38055" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m297-escentric-molecules-kinski-/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m31-christian-dior-fahrenheit-/?sku=38057" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m31-christian-dior-fahrenheit-/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m33-christian-dior-fahrenheit-absolute-/?sku=38059" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m33-christian-dior-fahrenheit-absolute-/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m35-christian-dior-dior-homme-/?sku=38061" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m35-christian-dior-dior-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m37-calvin-klein-euphoria-men-/?sku=38063" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m37-calvin-klein-euphoria-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m39-clinique-happy-for-men-/?sku=38065" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m39-clinique-happy-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m49-dolce-gabbana-light-blue-pour-homme-/?sku=38067" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m49-dolce-gabbana-light-blue-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m51-dolce-gabbana-the-one-for-men-/?sku=38069" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m51-dolce-gabbana-the-one-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m55-giorgio-armani-armani-mania-pour-homme-/?sku=38071" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m55-giorgio-armani-armani-mania-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-/?sku=38073" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m59-giorgio-armani-armani-code-pour-homme-/?sku=38075" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m59-giorgio-armani-armani-code-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m65-givenchy-pour-homme-blue-label-/?sku=38077" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m65-givenchy-pour-homme-blue-label-/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m69-gucci-guilty-pour-homme-/?sku=38079" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m69-gucci-guilty-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m75-versace-eros-pour-homme-/?sku=38081" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m75-versace-eros-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m77-versace-man-eau-fraiche-/?sku=38083" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m77-versace-man-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m79-versace-pour-homme-/?sku=38085" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m79-versace-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m81-hugo-boss-boss-bottled-6-/?sku=38087" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m81-hugo-boss-boss-bottled-6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m85-baldessarini-ambre-/?sku=38089" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m85-baldessarini-ambre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m87-hugo-boss-hugo-for-men-/?sku=38091" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m87-hugo-boss-hugo-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m91-paco-rabanne-1-million-/?sku=38093" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m91-paco-rabanne-1-million-/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m93-paco-rabanne-black-xs-for-him-/?sku=38095" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m93-paco-rabanne-black-xs-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m95-paco-rabanne-invictus-/?sku=38097" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw149-montale-intense-cafe-/?sku=38099" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw164-escentric-molecules-escentric-01-/?sku=38101" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw164-escentric-molecules-escentric-01-/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw165-ex-nihilo-fleur-narcotique-/?sku=38103" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw167-maison-francis-kurkdjian-baccarat-rouage-540-/?sku=38105" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw167-maison-francis-kurkdjian-baccarat-rouage-540-/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw169-byredo-bal-d-afrique-/?sku=38107" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw169-byredo-bal-d-afrique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw173-xerjoff-sospiro-erba-pura-/?sku=38109" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw173-xerjoff-sospiro-erba-pura-/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw175-silian-good-girl-gone-bad-extreme-/?sku=38111" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw175-silian-good-girl-gone-bad-extreme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw185-silian-vodka-on-the-rocks-/?sku=38113" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw185-silian-vodka-on-the-rocks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw193-franck-boclet-cocaine-/?sku=38115" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw193-franck-boclet-cocaine-/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw197-tom-ford-tobacco-vanille-/?sku=38117" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw197-tom-ford-tobacco-vanille-/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw199-zarkoperfume-molecule-8-/?sku=38119" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw199-zarkoperfume-molecule-8-/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw203-tiziana-terenzi-kirke-/?sku=38121" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw205-tiziana-terenzi-andromeda-/?sku=38123" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw205-tiziana-terenzi-andromeda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw233-atelier-cologne-cedre-atlas-/?sku=38125" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw233-atelier-cologne-cedre-atlas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw236-nasomatto-black-afgano-/?sku=38127" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw236-nasomatto-black-afgano-/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw265-tom-ford-lost-cherry-/?sku=38129" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw265-tom-ford-lost-cherry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw303-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-/?sku=38131" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw303-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw313-silian-bamboo-harmony-/?sku=38133" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw313-silian-bamboo-harmony-/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20230822_1/?sku=38135" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20230822_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw329-memo-marfa-/?sku=38137" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw329-memo-marfa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw331-memo-kedu-/?sku=38139" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw331-memo-kedu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw335-attar-collection-musk-kashmir-/?sku=38141" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw335-attar-collection-musk-kashmir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw339-mancera-cedrat-boise-/?sku=38143" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw339-mancera-cedrat-boise-/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw341-escentric-molecules-molecule-01-/?sku=38145" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw341-escentric-molecules-molecule-01-/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw343-escentric-molecules-escentric-05-/?sku=38147" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw343-escentric-molecules-escentric-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw345-escentric-molecules-molecule-05-/?sku=38149" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw345-escentric-molecules-molecule-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw347-tom-ford-fucking-fabulous-/?sku=38151" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw347-tom-ford-fucking-fabulous-/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw89-tom-ford-black-orchid-/?sku=38153" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw89-tom-ford-black-orchid-/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w02-prada-candy-/?sku=38155" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w02-prada-candy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w06-paco-rabanne-olympea-/?sku=38157" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w06-paco-rabanne-olympea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w08-armand-basi-in-red-edt-/?sku=38159" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w08-armand-basi-in-red-edt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w102-gucci-flora-by-gucci-edp-/?sku=38161" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w102-gucci-flora-by-gucci-edp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w104-gucci-flora-by-gucci-eau-fraiche-/?sku=38163" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w104-gucci-flora-by-gucci-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w106-gucci-premiere-/?sku=38165" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w106-gucci-premiere-/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w108-gucci-envy-me-/?sku=38167" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w108-gucci-envy-me-/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w110-gucci-guilty-/?sku=38169" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w110-gucci-guilty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w112-lacoste-pour-femme-/?sku=38171" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w112-lacoste-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w114-guerlain-la-petite-robe-noire-/?sku=38173" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w114-guerlain-la-petite-robe-noire-/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w116-hugo-boss-boss-women-/?sku=38175" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w116-hugo-boss-boss-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w120-gucci-eau-de-parfum-ii-/?sku=38177" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w120-gucci-eau-de-parfum-ii-/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w122-lacoste-touch-of-pink-/?sku=38179" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w122-lacoste-touch-of-pink-/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w124-lancome-miracle-/?sku=38181" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w124-lancome-miracle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w126-lancome-hypnose-/?sku=38183" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w126-lancome-hypnose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w128-lancome-tresor-midnight-rose-/?sku=38185" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w128-lancome-tresor-midnight-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w130-lancome-climat-/?sku=38187" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w130-lancome-climat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w132-lancome-magie-noire-/?sku=38189" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w132-lancome-magie-noire-/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w134-lancome-la-vie-est-belle-/?sku=38191" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w134-lancome-la-vie-est-belle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w136-christian-dior-hypnotic-poison-/?sku=38193" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w136-christian-dior-hypnotic-poison-/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w138-lanvin-eclat-d-arpege-/?sku=38195" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w138-lanvin-eclat-d-arpege-/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w14-burberry-burberry-for-women-/?sku=38197" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w14-burberry-burberry-for-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w142-kenzo-flower-by-kenzo-/?sku=38199" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w142-kenzo-flower-by-kenzo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-/?sku=38201" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w148-paco-rabanne-lady-million-/?sku=38203" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w148-paco-rabanne-lady-million-/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w150-paco-rabanne-black-xs-for-her-/?sku=38205" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w150-paco-rabanne-black-xs-for-her-/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w152-versace-versense-/?sku=38207" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w152-versace-versense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w154-versace-bright-crystal-/?sku=38209" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w154-versace-bright-crystal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w16-burberry-weekend-/?sku=38211" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w16-burberry-weekend-/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w160-trussardi-donna-2011-/?sku=38213" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w160-trussardi-donna-2011-/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w168-nina-ricci-premier-jour-/?sku=38215" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w168-nina-ricci-premier-jour-/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w170-nina-ricci-nina-/?sku=38217" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w170-nina-ricci-nina-/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w172-nina-ricci-ricci-ricci-/?sku=38219" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w172-nina-ricci-ricci-ricci-/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w180-paco-rabanne-olympea-intense-/?sku=38221" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w180-paco-rabanne-olympea-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w186-narciso-rodriguez-for-her-edp-/?sku=38223" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w186-narciso-rodriguez-for-her-edp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w196-cerruti-1881-/?sku=38225" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w196-cerruti-1881-/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w198-burberry-my-burberry-/?sku=38227" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w198-burberry-my-burberry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w202-victoria-s-secret-bombshell-/?sku=38229" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w202-victoria-s-secret-bombshell-/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w204-montale-vanille-absolu-/?sku=38231" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w204-montale-vanille-absolu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w208-montale-roses-musk-/?sku=38233" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w208-montale-roses-musk-/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w210-montale-roses-elixir-/?sku=38235" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w210-montale-roses-elixir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w22-chloe-eau-de-parfum-/?sku=38237" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w22-chloe-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w220-chanel-chance-eau-vive-/?sku=38239" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w220-chanel-chance-eau-vive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w222-gucci-bamboo-/?sku=38241" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w222-gucci-bamboo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w224-versace-crystal-noir-/?sku=38243" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w224-versace-crystal-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w228-hugo-boss-ma-vie-pour-femme-/?sku=38245" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w228-hugo-boss-ma-vie-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w230-lancome-la-vie-est-belle-l-absolu-/?sku=38247" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w230-lancome-la-vie-est-belle-l-absolu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w232-gucci-rush-/?sku=38249" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w232-gucci-rush-/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w234-carolina-herrera-good-girl-/?sku=38251" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w234-carolina-herrera-good-girl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w238-hugo-boss-the-scent-for-her-/?sku=38253" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w238-hugo-boss-the-scent-for-her-/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w24-carolina-herrera-212-sexy-for-women-/?sku=38255" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w24-carolina-herrera-212-sexy-for-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w244-by-kilian-good-girl-gone-bad-/?sku=38257" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w244-by-kilian-good-girl-gone-bad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w246-yves-saint-laurent-black-opium-/?sku=38259" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w246-yves-saint-laurent-black-opium-/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w248-chanel-gabrielle-/?sku=38261" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w248-chanel-gabrielle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w250-jean-paul-gaultier-scandal-/?sku=38263" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w252-christian-dior-miss-dior-cherie-/?sku=38265" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w252-christian-dior-miss-dior-cherie-/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w254-christian-dior-miss-dior-cherie-blooming-bouquet-/?sku=38267" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w254-christian-dior-miss-dior-cherie-blooming-bouquet-/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w256-amouage-honour-woman-/?sku=38269" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w256-amouage-honour-woman-/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w258-azzaro-mademoiselle-/?sku=38271" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w258-azzaro-mademoiselle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w26-carolina-herrera-212-vip-for-women-/?sku=38273" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w26-carolina-herrera-212-vip-for-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w260-azzaro-mademoiselle-l-eau-tr-s-belle-/?sku=38275" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w260-azzaro-mademoiselle-l-eau-tr-s-belle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w262-byredo-la-tulipe-/?sku=38277" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w262-byredo-la-tulipe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w264-guerlain-mon-guerlain-edp-/?sku=38279" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w264-guerlain-mon-guerlain-edp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w266-jo-malone-blackberry-bay-/?sku=38281" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w266-jo-malone-blackberry-bay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w268-kenzo-world-/?sku=38283" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w268-kenzo-world-/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w270-k-by-kilian-killing-me-slowly-/?sku=38285" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w270-k-by-kilian-killing-me-slowly-/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w272-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-/?sku=38287" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w272-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w274-lacoste-pour-femme-intense-/?sku=38289" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w274-lacoste-pour-femme-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w276-simimi-blanc-d-anna-/?sku=38291" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w276-simimi-blanc-d-anna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w28-carolina-herrera-212-vip-rose-/?sku=38293" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w28-carolina-herrera-212-vip-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w280-shaik-chic-shaik-30-/?sku=38295" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w280-shaik-chic-shaik-30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w282-dolce-gabbana-the-only-one-/?sku=38297" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w282-dolce-gabbana-the-only-one-/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w288-silian-love-don-t-be-shy-/?sku=38299" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w288-silian-love-don-t-be-shy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w290-shiseido-zen-/?sku=38301" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w290-shiseido-zen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w292-yves-saint-laurent-manifesto-/?sku=38303" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w292-yves-saint-laurent-manifesto-/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w30-chanel-allure-for-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w300-lancome-idole-/?sku=38309" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w300-lancome-idole-/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w302-rasasi-rumz-al-rasasi-9325-pour-elle-/?sku=38311" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w302-rasasi-rumz-al-rasasi-9325-pour-elle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w304-victoria-s-secret-sexy-little-things-noir-tease-/?sku=38313" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w304-victoria-s-secret-sexy-little-things-noir-tease-/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w308-cilian-forbidden-games-/?sku=38315" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w308-cilian-forbidden-games-/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w310-cilian-playing-with-the-devil-/?sku=38317" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w310-cilian-playing-with-the-devil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w312-antonio-banderas-blue-seduction-for-woman-/?sku=38319" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w312-antonio-banderas-blue-seduction-for-woman-/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w314-armand-basi-in-red-eau-de-parfum-/?sku=38321" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w314-armand-basi-in-red-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w316-burberry-my-burberry-blush-/?sku=38323" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w316-burberry-my-burberry-blush-/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w318-bvlgari-omnia-coral-/?sku=38325" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w318-bvlgari-omnia-coral-/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w32-chanel-coco-mademoiselle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w320-bvlgari-omnia-crystalline-/?sku=38331" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w320-bvlgari-omnia-crystalline-/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w322-giorgio-armani-my-way-/?sku=38333" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w324-byredo-blanche-/?sku=38335" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w324-byredo-blanche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w326-christian-dior-joy-/?sku=38337" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w326-christian-dior-joy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w330-christian-dior-pure-poison-/?sku=38339" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w330-christian-dior-pure-poison-/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w332-dolce-gabbana-sexy-chocolate-/?sku=38341" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w332-dolce-gabbana-sexy-chocolate-/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w334-dolce-gabbana-the-only-one-2-/?sku=38343" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w334-dolce-gabbana-the-only-one-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w336-dkny-be-delicious-fresh-blossom-/?sku=38345" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w336-dkny-be-delicious-fresh-blossom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w338-giorgio-armani-emporio-armani-because-it-s-you-/?sku=38347" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w338-giorgio-armani-emporio-armani-because-it-s-you-/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w34-chanel-chanel-5-/?sku=38349" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w34-chanel-chanel-5-/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w340-escada-island-kiss-2011-/?sku=38351" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w340-escada-island-kiss-2011-/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w342-escada-cherry-in-the-air-/?sku=38353" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w342-escada-cherry-in-the-air-/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w344-escada-rockin-rio-limited-edition-/?sku=38355" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w344-escada-rockin-rio-limited-edition-/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w346-giorgio-armani-si-passione-/?sku=38357" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w346-giorgio-armani-si-passione-/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w348-givenchy-l-interdit-eau-de-parfum-/?sku=38359" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w348-givenchy-l-interdit-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w350-givenchy-ange-ou-demon-/?sku=38361" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w350-givenchy-ange-ou-demon-/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w352-hugo-boss-boss-femme-/?sku=38363" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w352-hugo-boss-boss-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w354-salvatore-ferragamo-incanto-shine-/?sku=38365" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w354-salvatore-ferragamo-incanto-shine-/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w356-salvatore-ferragamo-signorina-/?sku=38367" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w356-salvatore-ferragamo-signorina-/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w358-kenzo-l-eau-par-kenzo-ice-pour-femme-/?sku=38369" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w358-kenzo-l-eau-par-kenzo-ice-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w36-chanel-coco-noir-/?sku=38371" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w36-chanel-coco-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w360-kenzo-l-eau-kenzo-intense-pour-femme-/?sku=38373" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w360-kenzo-l-eau-kenzo-intense-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w362-lacoste-eau-de-lacoste-/?sku=38375" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w362-lacoste-eau-de-lacoste-/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w364-lancome-la-nuit-tresor-/?sku=38377" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w364-lancome-la-nuit-tresor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w366-lanvin-rumeur-2-rose-/?sku=38379" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w366-lanvin-rumeur-2-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w368-lanvin-jeanne-/?sku=38381" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w368-lanvin-jeanne-/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w370-lanvin-modern-princess-/?sku=38383" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w370-lanvin-modern-princess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w374-escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-/?sku=38385" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w374-escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w376-moschino-funny-/?sku=38387" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w376-moschino-funny-/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w378-narciso-rodriguez-narciso-poudree-/?sku=38389" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w378-narciso-rodriguez-narciso-poudree-/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w38-chanel-chance-eau-de-parfum-/?sku=38391" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w38-chanel-chance-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w380-nina-ricci-nina-l-elixir-/?sku=38393" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w380-nina-ricci-nina-l-elixir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w382-sergio-tacchini-donna-/?sku=38395" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w382-sergio-tacchini-donna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w384-sisley-soir-de-luna-/?sku=38397" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w384-sisley-soir-de-luna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w386-trussardi-delicate-rose-/?sku=38399" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w386-trussardi-delicate-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w388-versace-bright-crystal-absolu-/?sku=38401" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w388-versace-bright-crystal-absolu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w396-yves-saint-laurent-libre-/?sku=38403" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w396-yves-saint-laurent-libre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w398-hugo-boss-alive-/?sku=38405" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w398-hugo-boss-alive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w40-chanel-chance-eau-tendre-/?sku=38407" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w40-chanel-chance-eau-tendre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w402-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-/?sku=38409" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w402-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w406-parfums-de-marly-delina-/?sku=38411" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w406-parfums-de-marly-delina-/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w408-christian-dior-addict-eau-fraiche-/?sku=38413" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w408-christian-dior-addict-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w42-chanel-chance-eau-fraiche-/?sku=38415" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w42-chanel-chance-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w450-roja-dove-a-goodnight-kiss-/?sku=38417" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w450-roja-dove-a-goodnight-kiss-/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w46-cacharel-scarlett-/?sku=38419" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w46-cacharel-scarlett-/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w464-haute-fragrance-company-devil-s-intrigue-/?sku=38421" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w464-haute-fragrance-company-devil-s-intrigue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w52-christian-dior-addict-2-/?sku=38423" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w52-christian-dior-addict-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w54-christian-dior-j-adore-/?sku=38425" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w54-christian-dior-j-adore-/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w56-calvin-klein-euphoria-/?sku=38427" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w56-calvin-klein-euphoria-/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w60-dkny-be-delicious-/?sku=38429" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w60-dkny-be-delicious-/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w64-dolce-gabbana-light-blue-/?sku=38431" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w64-dolce-gabbana-light-blue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w66-dolce-gabbana-3-l-imperatrice-/?sku=38433" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w66-dolce-gabbana-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w70-dolce-gabbana-the-one-/?sku=38435" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w70-dolce-gabbana-the-one-/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w76-elizabeth-arden-green-tea-/?sku=38437" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w76-elizabeth-arden-green-tea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w78-escada-magnetism-/?sku=38439" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w78-escada-magnetism-/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w80-giorgio-armani-emporio-armani-for-her-2008-/?sku=38441" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w80-giorgio-armani-emporio-armani-for-her-2008-/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w84-giorgio-armani-acqua-di-gioia-/?sku=38443" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w84-giorgio-armani-acqua-di-gioia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w86-giorgio-armani-code-pour-femme-/?sku=38445" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w86-giorgio-armani-code-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w88-giorgio-armani-si-/?sku=38447" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w88-giorgio-armani-si-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-/?sku=38449" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w92-givenchy-ange-ou-demon-le-secret-/?sku=38451" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w92-givenchy-ange-ou-demon-le-secret-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w96-givenchy-un-air-d-escapade-/?sku=38453" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w96-givenchy-un-air-d-escapade-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-shaik-moskow-ll-limited-25-ml/?sku=38455" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-shaik-moskow-ll-limited-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw535-mancera-red-tobacco/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw553-tom-ford-vanille-fatale-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw183-alexandre-j-black-muscs/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw201-zarkoperfume-pink-molecule-090-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw221-silian-black-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw259-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw269-le-labo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m5521-imagination-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw569-gaba-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw543-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-04-avon-little-black-dress-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-112-lacoste-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-naomi-campbell-cat-deluxe-at-night-w-174/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-06-p-r-olempea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-08-armand-basi-in-red-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10-006-olympea-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10-010-rose-musk-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10-012-sweet-shaik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10002-la-casa-de-papel-tokyo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10004-la-casa-de-papel-nairobi-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-102-gucci-by-flora-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-104-gucci-by-flora-fresh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-106-gucci-priemer-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-108-gucci-envy-me-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-110-gucci-guilty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-114-guerlain-la-petite-robe-noire-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-116-hugo-boss-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-118-hugo-boss-jour-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-12-britney-fantasie-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-120-gucci-parfum-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-122-lacoste-touch-of-pink-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-136-c-d-poison-hypnotik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-138-lanvin-eclat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-14-burberry-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-142-kenzo-flower-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-146-poco-rabane-ultraviolet-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-148-poco-rabane-lady-million-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-150-poco-rabane-black-xs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-152-versace-versense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-154-versace-bright-crystal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-156-valentino-rocri-rose-couture-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-158-vanilla-spesial-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-16-burberry-weekend-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-160-trusardi-donna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-168-nina-ricci-premer-jour-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-170-nina-ricci-nina-red-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-172-nina-ricci-ricci-ricci-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-18-chanel-candy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-180-roberto-cavalli-nero-assoluto-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-182-rihanna-rebil-fleur-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-186-narciso-rodriguez-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-188-narciso-rodriguez-toilette-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-192-lalique-encre-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-194-lalique-amethyst-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-198-burbery-my-parfum-floral-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-20-wish-chopard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-202-sospiro-laylati-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-208-montale-roses-musk-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-210-montale-roses-elixir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-212-montale-candy-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-22-chloe-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-220-chanel-chance-vive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-222-gucci-bamboo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-224-versace-crystal-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-228-hugo-boss-ma-vie-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-24-carolina-herrera-212-sexy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-248-chanel-gabrielle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-26-carolina-herrera-212-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-28-carolina-herrera-212-vip-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-294-oriental-floral-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-296-chypre-floral-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-298-oriantal-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-30-chanel-allure-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-304-floral-fruity-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-306-oriental-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-32-chanel-coco-mademoiselle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-34-chanel-5-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-36-chanel-coco-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-38-chanel-cance-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-40-chanel-cance-tender-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-42-chanel-cance-friesh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-46-cacharel-scarlett-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-48-cacharel-amor-amor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-52-c-d-addikt-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-54-c-d-jador-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-56-c-k-euphoria-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-60-dkny-be-delicious-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-66-d-g-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-68-d-g-the-one-desire-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-70-d-g-the-one-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-74-diezel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-76-elisabet-arden-green-tea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-78-escada-magnetism-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-80-emporio-armani-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-84-emporio-armani-acqua-di-gioia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-86-emporio-armani-armani-kod-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-88-emporio-armani-si-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-90-givenchy-ange-demon-le-secret-elexir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-92-givenchy-ange-demon-le-secret-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-94-givenchy-play-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-96-givenchy-d-escapade-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w10-bvlgari-jasmin-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w234-carolina-herrera-good-girl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w254-christian-dior-miss-dior-cherie-blooming-bouqet-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w264-guerlain-mon-guerlain-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w272-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w286-jimmy-choo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w288-kilian-love-by-kilian-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w458-paco-rabanne-olympea-solar-50-ml/?sku=39048" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w458-paco-rabanne-olympea-solar-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w460-jean-paul-gaultier-scandal-le-parfum-50-ml/?sku=39050" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w460-jean-paul-gaultier-scandal-le-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w462-chanel-n-1-de-chanel-l-eau-rouge-50-ml/?sku=39052" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w462-chanel-n-1-de-chanel-l-eau-rouge-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-470-kajal-dahab-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w476-moschino-cheap-chic-i-love-love-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w44-cacharel-noa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w72-davidoff-cool-water-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w274-lacoste-pour-femme-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w124-lancome-miracle-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w126-lancome-hypnose-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w128-lancome-tresor-midnight-rose-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w130-lancome-climat-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w132-lancome-magie-noire-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w176-yves-saint-laurent-elle-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w178-yves-rocher-comme-une-evidence-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w196-cerruti-1881-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w204-montale-vanille-absolu-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w226-guerlain-la-petite-robe-noire-macon-lesquoy-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w230-lancome-la-vie-est-belle-l-absolu-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w232-gucci-rush-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w238-hugo-boss-the-scent-for-her-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w240-lolita-lempicka-lolita-lempicka-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w242-thierry-mugler-alien-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w252-christian-dior-miss-dior-cherie-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w258-azzaro-mademoiselle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w260-azzaro-mademoiselle-l-eau-tres-belle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w268-kenzo-world-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w282-dolce-gabbana-the-only-one-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w290-shiseido-zen-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w292-yves-saint-laurent-manifesto-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w300-lancome-idole-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-139-dior-homme-eau-for-man-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-01-opulent-shaik-classic-no-77-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-03-armand-basi-in-blue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-05-antonio-banderas-seduction-blue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-09-thierry-mugler-a-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10-013-invictus-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10001-la-casa-de-papel-el-profesor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10003-la-casa-de-papel-denver-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10005-la-casa-de-papel-rio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10007-la-casa-de-papel-moscu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10009-la-casa-de-papel-berlin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-101-jean-paul-gaultier-kokorico-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-103-jean-paul-gaultier-le-male-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-105-issey-miyake-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-107-lakoste-essential-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-109-lakoste-essential-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-11-paco-rabanne-invictus-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-111-lakoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-113-lakoste-style-in-play-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-115-rochas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-119-yves-saint-laurent-l-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-125-terre-hermes-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-131-creed-aventus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-133-chrome-azzaro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-137-dunhill-desire-blue-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-141-fahrenheit-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-15-bvlgari-aqva-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-155-lacoste-l-12-12-yellow-joune-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-157-christian-dior-homme-cologne-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-161-explore-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-163-hugo-boss-the-scent-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-17-chanel-allure-nomme-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-177-chic-shaik-70-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-209-paco-rabanne-invictus-aqua-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-21-chanel-egoiste-platinum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-23-carolina-herrera-212-vip-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-243-carolina-herrera-bad-boy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-247-dolce-gabbana-k-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-249-rasasi-rumz-al-rasasi-9325-zebra-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-25-carolina-herrera-212-sexy-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-251-mont-blanc-legend-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-253-trussardi-uomo-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-255-yves-saint-laurent-y-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-257-paco-rabanne-pure-xs-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-27-carolina-herrera-212-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-29-carolina-herrera-chic-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-31-c-d-fahrenheit-red-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-33-c-d-fahrenheit-absolute-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-35-c-d-dior-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-37-c-k-euphoria-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-39-clinique-happy-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-41-caramel-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-43-davidoff-cool-water-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-47-diesel-only-the-brave-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-49-d-g-light-blue-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-51-d-g-the-one-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-53-d-g-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-57-giorgio-armani-acqua-di-gio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-59-giorgio-armani-armani-black-kod-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-61-givenchy-ultra-marina-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-63-givenchy-pi-neo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-65-givenchy-blue-label-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-67-givenchy-play-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-69-gucci-guilty-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-71-gucci-guilty-intense-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-73-gucci-by-gucci-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-75-versace-eros-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-77-versace-versace-men-fresh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-79-versace-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-81-hugo-boss-6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-83-hugo-boss-botllet-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-85-baldessarini-ambre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-91-paco-rabanne-1-million-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-93-paco-rabanne-black-xs-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m637-paco-rabanne-1-million-elixir-50-ml/?sku=39142" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m637-paco-rabanne-1-million-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-639-jean-paul-gaultier-scandal-pour-homme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m87-hugo-boss-hugo-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m641-givenchy-pour-homme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m117-kenzo-l-eau-par-pour-homme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m179-bvlgari-le-gemme-tygar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m273-christian-dior-dior-homme-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m275-chanel-allure-homme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m277-chanel-allure-homme-sport-cologne-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m279-chanel-bleu-de-chanel-eau-de-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m283-paco-rabanne-invictus-onyx-collector-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m285-creed-aventus-cologne-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m287-giorgio-armani-armani-code-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m289-giorgio-armani-armani-code-profumo-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m291-hugo-boss-boss-bottled-intense-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m297-escentric-molecules-kinski-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw175-kilian-good-girl-gone-bad-extreme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m211-atelier-cologne-gold-leather-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m213-tiziana-terenzi-gumin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m215-byredo-oliver-peoples-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m217-ex-nihilo-amber-sky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m219-franck-boclet-sugar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m221-kilian-black-phantom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m223-kilian-intoxicated-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m225-montale-paris-kabul-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m227-amouage-interlude-man-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-10-011-baccara-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-183-alexandre-j-black-muscs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-185-kilian-vodka-on-the-rocks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-191-chanel-paris-venise-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-193-franck-boclet-cocaine-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-195-jm-wood-sage-sea-salt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-197-tom-ford-tobacco-vanille-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-245-sospiro-soprano-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-263-lutern-cedre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw181-alexandre-j-morning-muscs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w229-kilian-straight-to-heaven-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w244-kilian-good-girl-gone-bad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w278-simimi-memoire-d-anna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw537-cherry-smoke-tom-ford-cherry-smoke-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw539-elektric-cherry-tom-ford-electric-cherry-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw89-tom-ford-black-orchid-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w472-haute-fragrance-company-wear-love-everywhere-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw541-vilhelm-parfumerie-dear-polly-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw543-richard-white-chocola-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw545-essential-parfums-bois-imp-rial-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw164-escentric-molecules-escentric-01-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-166-e-m-escentric-02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw535-mancera-red-tobacco-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw553-tom-ford-vanille-fatale-2024-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-143-montale-amber-spices-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw151-montale-mukhallat-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-153-montale-orange-flowers-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-200-sospiro-accento-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-w-167-maison-francis-kurkdjian-baccarat-rouge-54-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-w-169-byredo-bal-d-afrique-unisex-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw173-xerjoff-sospiro-erba-pura-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw199-zarkoperfume-molecule-no-8-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw201-zarkoperfume-pink-molecule-090-09-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw205-tiziana-terenzi-andromeda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw207-byredo-marijuana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw216-montale-chocolate-greedy-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-218-montale-wild-pears-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m231-cilian-dark-lord-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw233-atelier-cologne-cedre-atlas-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w236-nasomatto-black-afgano-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m241-roja-dove-amber-aoud-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw239-mustang-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w256-amouage-honour-woman-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw259-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w262-byredo-la-tulipe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw265-tom-ford-lost-cherry-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w266-jo-malone-blackberry-bay-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw269-le-labo-santal-33-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w270-by-kilian-kiling-me-slowly-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w276-simimi-blanc-d-anna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w280-shaik-chik-shaik-blue-30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m281-clive-christian-vii-queen-anne-rock-rose-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m295-tom-ford-noir-extreme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m299-montale-wood-spices-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw569-gaba-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1060-montale-vanille-absolu-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1178-hfc-devil-s-intrigue-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-a-men-30-ml-1003-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-acento-for-women-30-ml-1036-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-adventure-for-men-30-ml-1023-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-aliene-for-women-30-ml-1042-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-amperatrice-no-3-for-women-30-ml-1016-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-apregee-for-women-30-ml-1026-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-baccara-vanilla-unisex-30-ml-2015-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bad-boy-for-men-30-ml-1031-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-black-optimum-for-women-30-ml-1058-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-black-phantom-unisex-30-ml-2013-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-blue-men-30-ml-1007-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-blue-seduction-for-men-30-ml-1001-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-ciyo-for-men-30-ml-1011-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-crystall-for-women-30-ml-1030-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-dendre-for-women-30-ml-1010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-dolce-gabbana-k-30-ml-1033/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-elixir-for-women-30-ml-1022-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-fraiche-for-women-30-ml-1012-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-got-girl-gone-bat-for-women-30-ml-1040-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-homme-sport-for-men-30-ml-1005-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-hypnotic-poison-for-woman-30-ml-1052-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-in-red-for-women-30-ml-1004-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-invictus-vanilla-for-men-30-ml-1037-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-inviktus-for-men-30-ml-1017-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-l-12-12-white-for-men-30-ml-1019-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-la-bela-for-women-30-ml-1024-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-lady-milion-30-ml-1028-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-liight-blue-for-women-30-ml-1014-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-lost-cherry-unisex-30-ml-2019-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-love-don-t-for-woman-30-ml-1050-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-madamaslli-for-women-30-ml-1006-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-misi-cheria-for-women-30-ml-1048-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-moskow-ll-limited-escentric-molecules-escentric-02-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-noir-tease-for-women-30-ml-1074-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-olympea-vanilla-for-women-30-ml-1064-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-olympei-for-women-30-ml-1002-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-parfume-for-women-30-ml-1008-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-rodriguez-for-women-30-ml-1034-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-sauvaje-for-men-30-ml-1025-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-scandal-for-women-30-ml-1046-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-scandal-vanilla-for-women-30-ml-1066-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-sekret-bombshel-for-women-30-ml-1038-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-shaik-77-for-men-30-ml-1029-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-sii-for-women-30-ml-1020-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-sweet-shaik-for-women-30-ml-1070-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-the-one-for-women-30-ml-1018-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-to-be-a-princess-unisex-30-ml-2017-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-vanille-rouge-for-women-30-ml-1072-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-wan-million-for-men-30-ml-1015-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-y-got-girl-gone-bat-for-women-30-ml-1044-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-zebra-for-men-30-ml-1035-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-zebra-for-women-30-ml-1062-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1009-platinum-chanel-egoiste-platinum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1013-fraiche-versace-man-eau-fraiche-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1021-terre-t-men-hermes-terre-d-hermes-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1032-danna-2018-trussardi-donna-2018-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1039-stronger-with-you-giorgio-armani-emporio-armani-stronger-with-you-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1041-code-profumo-giorgio-armani-armani-code-profumo-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1043-noir-extreme-tom-ford-noir-extreme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1045-baldesa-ambre-baldessarini-ambre-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1047-l-eu-par-kenzo-l-eau-par-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1051-homme-sport-christian-dior-dior-homme-sport-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1053-kinki-kiski-escentric-molecules-kinski-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1054-idol-lancome-idole-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1055-legend-mont-blanc-legend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1056-l-femme-lacoste-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1057-uomo-trussardi-uomo-2011-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1067-fahren-christian-dior-fahrenheit-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1068-rose-musk-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1073-the-one-dolce-gabbana-the-one-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1077-eros-e-versace-eros-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1080-si-passione-giorgio-armani-si-passione-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1082-la-nuit-lancome-la-nuit-tresor-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1086-weekend-burberry-weekend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1088-xloye-chloe-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1090-addict-ii-christian-dior-addict-2-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1092-j-aldoro-christian-dior-j-adore-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1094-ciyo-gioia-giorgio-armani-acqua-di-gioia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1096-dimon-le-secret-givenchy-ange-ou-demon-le-secret-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1098-d-escapade-givenchy-un-air-d-escapade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1100-l-eu-par-kenzo-l-eau-par-kenzo-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1102-roses-musk-montale-roses-musk-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1104-ma-vie-hugo-boss-ma-vie-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1106-the-scent-hugo-boss-the-scent-for-her-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1108-mademoiselle-azzaro-mademoiselle-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1114-joy-by-christian-dior-joy-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1116-cherry-air-escada-cherry-in-the-air-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1118-l-interdit-givenchy-l-interdit-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1120-femme-hugo-boss-boss-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1122-rumur-ii-rose-lanvin-rumeur-2-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1124-modern-princess-lanvin-modern-princess-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1126-clive-co-tiffany-co-tiffany-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2001-eskentrik-0001-escentric-molecules-escentric-01-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2002-eskentrik-0002-escentric-molecules-escentric-02-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2003-narcotique-ex-nixilo-fleur-narcotique-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2004-rouage-54000-maison-francis-kurkdjian-baccarat-rouge-540-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2005-a-frique-byredo-bal-d-afrique-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2006-erba-pire-xerjoff-sospiro-erba-pura-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2007-black-muscs-alexandre-j-black-muscs-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2008-kirike-tiziana-terenzi-kirke-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2009-andrameta-tiziana-terenzi-andromeda-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2010-black-afkans-nasomatto-black-afgano-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2011-tabacco-vanille-tom-ford-tobacco-vanille-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2025-esentric-escentric-molecules-escentric-05-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2029-fucking-fabulous-tom-ford-fucking-fabulous-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2031-ambre-nuit-christian-dior-ambre-nuit-2018-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2033-oud-ispahan-christian-dior-oud-ispahan-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2035-bois-d-argent-christian-dior-bois-d-argent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2039-baccarat-extrait-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2043-franch-leather-memo-french-leather-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2044-musk-kasmir-attar-collection-musk-kashmir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2045-esentric-01-escentric-molecules-molecule-01-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1188-dahhab-kajal-dahab-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1111-y-man-yves-saint-laurent-y-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2112-red-tabacco-mancera-red-tobacco-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1204-crystall-parfum-versace-bright-crystal-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1200-la-bela-rose-extraordinar-lancome-la-vie-est-belle-rose-extraordinaire-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1206-my-way-nectar-giorgio-armani-my-way-nectar-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1208-libre-flovers-and-flames-yves-saint-laurent-libre-flowers-flames-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2124-bois-imperial-essential-parfums-bois-imp-rial-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2110-megamare-orto-parisi-megamare-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1101-adventure-cologne-creed-aventus-cologne-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2138-barois-tillia-marc-antoine-barrois-tilia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2122-white-chocola-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2128-beast-love-montale-beast-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2136-zafaran-sahab-ard-al-zaafaran-saheb-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2134-blue-talisman-ex-nihilo-blue-talisman-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2108-no-4-apres-amour-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2116-electric-cherry-tom-ford-electric-cherry-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2106-rozen-vanilla-blend-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2100-black-pepper-amber-neroli-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2094-ganymede-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2092-amber-wood-ajmal-amber-wood-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2086-mandarin-escentric-molecules-molecule-01-mandarin-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2076-cassopea-tiziana-terenzi-cassiopea-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2072-guamin-tiziana-terenzi-gumin-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2068-pink-molecule-090-09-zarkoperfume-pink-molecule-090-09-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2012-narcotique-cocaine-special-franck-boclet-cocaine-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1202-got-girl-blush-carolina-herrera-good-girl-blush-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1198-b-optimum-over-red-yves-saint-laurent-black-opium-over-red-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1194-i-love-love-moschino-cheap-chic-i-love-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1182-skandal-le-perfume-jean-paul-gaultier-scandal-le-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1164-funny-moschino-funny-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1162-ice-femme-kenzo-l-eau-par-kenzo-ice-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1152-d-anna-simimi-blanc-d-anna-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1150-l12-l12-sparkling-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1136-flora-eau-fraiche-gucci-flora-by-gucci-eau-fraiche-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1130-very-sexy-orchid-victoria-s-secret-very-sexy-orchid-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1084-libre-yves-saint-laurent-libre-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1078-my-way-giorgio-armani-my-way-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1127-skandalle-parfum-intense-jean-paul-gaultier-scandal-pour-hommeintense-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1123-inviktus-parfum-paco-rabanne-invictus-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1121-k-parfum-intens-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-intense-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1119-y-elixir-yves-saint-laurent-y-l-elixir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1115-pour-homme-givenchy-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1103-wan-million-elixir-paco-rabanne-1-million-elixir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1097-sauvaje-elixir-christian-dior-sauvage-elixir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1095-code-sport-giorgio-armani-armani-code-sport-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1093-invitus-aqua-paco-rabanne-invictus-aqua-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1089-homme-cologne-2013-christian-dior-dior-homme-cologne-2013-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1087-chrome-azzaro-chrome-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1079-clasic-hugo-boss-boss-bottled-6-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1075-blue-label-givenchy-pour-homme-blue-label-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1071-light-blue-dolce-gabbana-light-blue-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1049-l-homme-yves-saint-laurent-l-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1059-enrice-noir-lalique-encre-noire-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1061-invitus-victory-paco-rabanne-invictus-victory-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1065-invitus-intens-paco-rabanne-invictus-intense-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1069-happy-clinique-happy-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1081-essintial-lacoste-essential-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1083-essintial-sport-lacoste-essential-sport-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1091-the-scent-hugo-boss-boss-the-scent-for-him-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1099-homme-l-rose-maison-francis-kurkdjian-l-homme-a-la-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1105-2-2-heroes-carolina-herrera-212-men-heroes-forever-young-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1107-hero-burberry-hero-eau-de-toilette-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1109-h24-hermes-h24-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1129-omerta-creed-aventus-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5524-dubai-1-limited-edition-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5526-lust-louis-vuitton-ombre-nomade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5521-louis-vuitton-imagination-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5525-symphony-louis-vuitton-symphony-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5528-patchouli-ardendt-guerlain-patchouli-ardent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2102-d-amalfi-tom-ford-rose-d-amalfi-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2098-rosemary-lemon-z-r-rosemary-l-neroli-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2096-rozen-fiction-z-r-fiction-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2090-slow-dance-byredo-slow-dance-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2082-oud-tabacco-montale-oud-tobacco-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2078-starry-night-de-parfum-montale-starry-night-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2074-intoxicated-cillian-intoxicated-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1113-skandal-jean-paul-gaultier-scandal-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5003-hom-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5005-bleu-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5007-egoist-platin-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-m-5009-1-sexy-man-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5011-siyo-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5013-blu-label-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-m-5015-1-million-dollars-for-man-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5017-l-12-white-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-m-5019-1-dark-man-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5023-dilor-savuaj-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5501-escentric-molecules-escentric-01-50-ml/?sku=38900" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5501-escentric-molecules-escentric-01-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5502-escentric-molecules-escentric-02-50-ml/?sku=38902" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5502-escentric-molecules-escentric-02-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-5503-fluer-narcotiqu-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5504-xerjoff-sospiro-erba-pura-50-ml/?sku=38905" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5504-xerjoff-sospiro-erba-pura-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5505-tom-ford-black-orchid-50-ml/?sku=38907" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5505-tom-ford-black-orchid-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mw-5506-1-baccarat-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mw-5507-1-love-kirke-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mw-5508-1-hard-intoxicated-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mw-5509-1-noir-afgano-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5002-olympea-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5004-chol-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5006-coco-madam-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5008-chance-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5012-fraiche-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5014-1-overseas-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-5016-imperatrice-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5018-1-cinderella-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5020-si-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5022-1-temptation-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-5024-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5026-1-one-night-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5028-1-indesent-proposal-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5032-1-insatiable-night-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5034-aprege-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5040-vtry-bomsbshell-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5042-vie-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5044-1-young-africa-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5046-1-the-exhibitionist-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w-5050-christian-dior-miss-dior-cherie-50-ml/?sku=38932" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w-5050-christian-dior-miss-dior-cherie-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5052-1-good-girl-gone-bad-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m-5029-carolina-herrera-bad-boy-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5513-escentric-molecules-escentric-05-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5514-escentric-molecules-molecule-05-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5515-vertus-narcos-is-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5518-initio-parfums-prives-oud-for-happiness-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5521-louis-vuitton-imagination-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5524-dubai-1-limited-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5526-louis-vuitton-ombre-nomade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5522-ganimmed-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5525-symphony-louis-vuitton-symphony-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5033-omerta-creed-aventus-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5528-patchouli-ardendt-guerlain-patchouli-ardent-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-alexandre-j-black-muscs-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-atelier-cologne-cedre-atlas-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-by-kilian-killing-me-slowly-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-by-kilian-vodka-on-the-rocks-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-by-kilian-good-girl-gone-bad-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-chance-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-coco-mademoisele-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-christian-dior-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-christian-dior-j-adore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-christian-dior-miss-dior-blooming-bouguet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-dolce-gabbana-light-blue-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-dolce-gabbana-light-blue-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-hugo-boss-boss-the-scent-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-nasomatto-black-afgano-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-paco-rabanne-invictus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-paco-rabanne-olympea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-sospiro-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-victoria-s-secret-bombshell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-zarkoperfume-pink-mol-cule-090-09-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5001-blue-seduction-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5010-tendree-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5030-la-vie-bel/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5036-lady-millon-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5038-brigt-crystalo-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5048-scandal-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-eau-par-pour-homme-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-j-oedre-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-cread-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-fleur-narcotique-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-12-12-blanc-pure-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-1-millien-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-versacci-bright-crystal-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-tobacco-vanille-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-salvage-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-moskow-ll-limited-escentric-molecules-escentric-02-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5605-escentric-molecules-escentric-02-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5606-xerjoff-sospiro-erba-pura-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5627-orto-parisi-megamare-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5603-ex-nihilo-fleur-narcotique-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5601-escentric-molecules-escentric-01-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5136-lanvin-eclat-d-arpege-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5172-giorgio-armani-my-way-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5134-lancome-la-vie-est-belle-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5174-salvatore-ferragamo-incanto-shine-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5184-haute-fragrance-company-devil-s-intrigue-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5186-moschino-toy-2-bubble-gum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5178-moschino-funny-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5176-lanvin-modern-princess-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5182-parfums-de-marly-delina-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5146-victoria-s-secret-bombshell-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5180-versace-bright-crystal-absolu-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5156-silian-good-girl-gone-bad-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5124-giorgio-armani-acqua-di-gioia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5138-kenzo-l-eau-par-kenzo-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5142-trussardi-donna-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5152-carolina-herrera-good-girl-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5116-chanel-chance-eau-fraiche-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5132-lacoste-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5130-givenchy-ange-ou-demon-le-secret-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5166-lancome-idole-le-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5162-christian-dior-miss-dior-cherie-blooming-bouquet-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5128-givenchy-ange-ou-demon-le-secret-elixir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5154-hugo-boss-the-scent-for-her-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5158-yves-saint-laurent-black-opium-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5148-montale-roses-musk-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5126-giorgio-armani-si-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5144-xerjoff-sospiro-accento-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5123-paco-rabanne-invictus-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5137-christian-dior-sauvage-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5127-lacoste-eau-de-lacoste-l-12-12-blanc-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5611-tiziana-terenzi-kirke-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5622-ex-nihilo-fleur-narcotique-extrait-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5625-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5615-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5624-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5623-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5607-cilian-good-girl-gone-bad-extreme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5613-nasomatto-black-afgano-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5612-tiziana-terenzi-andromeda-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5604-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5621-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5620-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5114-chanel-chance-eau-tendre-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5110-chanel-coco-mademoiselle-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5122-dolce-gabbana-3-l-imperatrice-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5112-chanel-chance-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5111-giorgio-armani-acqua-di-gio-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5113-versace-eros-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5105-chanel-bleu-de-chanel-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5107-chanel-egoiste-platinum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5101-antonio-banderas-blue-seduction-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5103-chanel-allure-homme-sport-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w890-carolina-herrera-good-girl-blush-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw901-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw889-ard-al-zaafaran-saheb-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw887-tiziana-terenzi-kirke-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-m883-paco-rabanne-invictus-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw903-tom-ford-lost-cherry-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w882-lacoste-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w886-lanvin-eclat-d-arpege-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-m879-creed-aventus-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w884-silian-good-girl-gone-bad-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-w880-dolce-gabbana-3-l-imperatrice-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-mw885-ex-nihilo-fleur-narcotique-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-don-t-stop-m881-chanel-allure-homme-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m247-king-of-king-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m05-antonio-banderas-blue-seduction-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m09-thierry-mugler-a-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m103-jean-paul-gaultier-le-male-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m105-issey-miyake-l-eau-d-issey-pour-homme-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m107-lacoste-essential-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m109-lacoste-essential-sport-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m11-20ml-invictus-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m125-hermes-terre-d-hermes-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m149-intense-cafe-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m17-chanel-allure-homme-sport-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m177-shaik-chik-shaik-blue-70-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m181-j-morning-musk-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m19-chanel-bleu-de-chanel-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m21-chanel-egoiste-platinum-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m25-20-ml-212-sexy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m31-christian-dior-fahrenheit-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m49-dolce-gabbana-light-blue-pour-homme-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m51-dolce-gabbana-the-one-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-armani-aqua-di-gio-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m65-givenchy-pour-homme-blue-label-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-versace-man-eau-fraiche-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m91-paco-rabanne-1-million-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w136-christian-dior-poison-hypnotic-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w148-paco-rabanne-lady-million-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w160-trussardi-donna-trussardi-2011-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w180-paco-rabanne-olympea-intense-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w186-narciso-rodriguez-for-her-edp-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w208-montale-roses-musk-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w228-hugo-boss-boss-ma-vie-pour-femme-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w232-gucci-rush-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w234-carolina-herrera-good-girl-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w238-hugo-boss-the-scent-for-her-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w24-carolina-herrera-212-sexy-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w252-christian-dior-miss-dior-cherie-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w256-amouage-honour-woman-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w34-chanel-5-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w38-20ml-chanel-chance-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w40-20ml-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w48-cacharel-amor-amor-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w52-20ml-christian-dior-dior-addict-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w54-christian-dior-j-adore-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w56-calvin-klein-euphoria-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w66-dolce-gabbana-3-l-imperatrice-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w70-dolce-gabbana-the-one-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w78-escada-magnetism-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w92-givenchy-ange-ou-demon-le-secret-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-moskow-ll-limited-escentric-molecules-escentric-02-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m01-oriental-shaik-opulent-shaik-blue-77-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m157-citrus-aromatic-dior-homme-cologne-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m179-citrus-aromatic-bvlgari-le-gemme-tygar-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m209-woody-aquatic-paco-rabanne-invictus-aqua-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m39-citrus-happy-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m59-oriental-spicy-giorgio-armani-code-black-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m81-woody-spicy-hugo-boss-6-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m83-aromatic-hugo-boss-bottled-sport-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-m85-oriental-spicy-baldessarini-ambre-for-men-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w06-oriental-floral-paco-rabanne-olympea-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w08-floral-armand-basi-in-red-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w102-floral-gucci-flora-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w104-fresh-aquatic-gucci-flora-eau-fraiche-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w106-woody-musk-gucci-priemiere-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w204-oriental-vanilla-montale-vanille-absolu-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w212-floral-fruity-montale-candy-rose-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w222-floral-gucci-bamboo-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w224-oriental-floral-versace-crystal-noir-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w226-oriental-vanilla-guerlain-la-petite-robe-noire-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w242-oriental-woody-thierry-mugler-alien-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w248-floral-chanel-gabrielle-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w260-floral-fruity-gourmand-azzaro-mademoiselle-l-eau-tres-belle-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w264-oriental-woody-guerlain-mon-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w270-floral-aldehyde-kilian-killing-me-slowly-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w272-floral-fruity-gourmand-lacoste-l-12-12-pour-elle-sparkling-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w278-floral-fruity-simimi-memoire-d-anna-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w280-floral-aquatic-shaik-chic-shaik-blue-30-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w282-oriental-vanilla-d-g-the-only-one-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w292-oriental-floral-ysl-manifesto-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w302-chypre-floral-rasasi-rumz-al-rasasi-zebra-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w36-woody-floral-musk-chanel-coco-noir-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w84-floral-aquatic-giorgio-armani-acqua-dl-gioia-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-new-w96-floral-givenchy-un-air-d-escapade-for-women-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m75-versace-eros-pour-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw89-tom-ford-black-orchid/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w22-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w26-carolina-herrera-212-vip-for-women/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w32-chanel-coco-mademoiselle/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w60-dkny-be-delicious/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w70-dolce-gabbana-the-one/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w144-kenzo-l-eau-par-kenzo-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw164-escentric-molecules-escentric-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw545-essential-parfums-bois-imp-rial/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw166-escentric-molecules-escentric-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m117-kenzo-l-eau-par-pour-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m131-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw151-montale-mukhallat/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w200-xerjoff-sospiro-accento/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw165-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw167-maison-francis-kurkdjian-baccarat-rouage-540/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw169-byredo-bal-d-afrique/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw173-xerjoff-sospiro-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw175-silian-good-girl-gone-bad-extreme/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw183-alexandre-j-black-muscs/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw185-silian-vodka-on-the-rocks/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw193-franck-boclet-cocaine/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw195-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw197-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw201-zarkoperfume-pink-molecule-090-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w202-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw203-tiziana-terenzi-kirke/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw205-tiziana-terenzi-andromeda/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw207-byredo-marijuana/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw211-atelier-cologne-gold-leather/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw213-tiziana-terenzi-gumin/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw215-byredo-oliver-peoples/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw216-montale-chocolate-greedy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw217-ex-nihilo-amber-sky/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw219-franck-boclet-sugar/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw221-silian-black-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw223-cillian-intoxicated/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw225-montale-kabul-aoud/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m227-amouage-interlude-man/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m229-silian-straight-to-heaven/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w230-lancome-la-vie-est-belle-l-absolu/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m231-cilian-dark-lord/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw233-atelier-cologne-cedre-atlas/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw236-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m241-roja-dove-amber-aoud/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w240-lolita-lempicka-lolita-lempicka/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m243-carolina-herrera-bad-boy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w244-by-kilan-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw245-xerjoff-sospiro-soprano/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w246-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m249-rasasi-rumz-al-rasasi-pour-lui-9325/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w250-jean-paul-gaultier-scandal/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m251-montblanc-legend/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m253-trussardi-uomo-2011/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w254-christian-dior-miss-dior-cherie-blooming-bouquet/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m255-yves-saint-laurent-y/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m257-paco-rabanne-pure-xs-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w258-azzaro-mademoiselle/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw259-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw265-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w266-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m267-giorgio-armani-emporio-armani-stronger-with-you/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w268-kenzo-world/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m273-christian-dior-dior-homme-sport/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w274-lacoste-pour-femme-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m275-chanel-allure-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w276-simimi-blanc-d-anna/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m277-chanel-allure-homme-sport-cologne/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m279-chanel-bleu-de-chanel-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m281-clive-christian-vii-queen-anne-rock-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m285-creed-aventus-cologne/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m287-giorgio-armani-armani-code-sport/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w288-silian-love-don-t-be-shy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m289-giorgio-armani-armani-code-profumo/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w290-shiseido-zen/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m291-hugo-boss-boss-bottled-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m295-tom-ford-noir-extreme/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m297-escentric-molecules-kinski/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w300-lancome-idole/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m655-paco-rabanne-phantom-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5526-lust-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m5033-omerta-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-w332-dolce-gabbana-sexy-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m19-chanel-bleu-de-chanel-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m21-chanel-egoiste-platinum-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w06-paco-rabanne-olympea-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w40-chanel-chance-eau-tendre-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w84-giorgio-armani-acqua-di-gioia-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w102-gucci-flora-by-gucci-edp-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw166-escentric-molecules-escentric-02-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw303-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m247-dolce-gabbana-k-by-dolce-gabbana-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m17-chanel-allure-homme-sport-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-man-eau-fraiche-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw169-byredo-bal-d-afrique-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m05-antonio-banderas-blue-seduction-for-men-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw203-tiziana-terenzi-kirke-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw205-tiziana-terenzi-andromeda-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw165-ex-nihilo-fleur-narcotique-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw475-escentric-molecules-molecule-01-mandarin-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw167-maison-francis-kurkdjian-baccarat-rouage-540-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw173-xerjoff-sospiro-erba-pura-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw265-tom-ford-lost-cherry-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w202-victoria-s-secret-bombshell-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw499-vilhelm-parfumerie-mango-skin-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w304-victoria-s-secret-sexy-little-things-noir-tease-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w234-carolina-herrera-good-girl-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w160-trussardi-donna-2011-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w38-chanel-chance-eau-de-parfum-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w300-lancome-idole-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w244-by-kilan-good-girl-gone-bad-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w54-christian-dior-j-adore-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w466-paco-rabanne-fame-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w22-chloe-eau-de-parfum-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w66-dolce-gabbana-3-l-imperatrice-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w464-haute-fragrance-company-devil-s-intrigue-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m01-shaik-opulent-blue-77-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m05-antonio-banderas-blue-seduction-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m17-chanel-allure-homme-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m19-chanel-bleu-de-chanel-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m21-chanel-egoiste-platinum-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m31-christian-dior-fahrenheit-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m35-christian-dior-dior-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m37-calvin-klein-euphoria-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m39-clinique-happy-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m51-dolce-gabbana-the-one-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m69-gucci-guilty-pour-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m75-versace-eros-pour-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-man-eau-fraiche-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m83-hugo-boss-boss-bottled-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m85-baldessarini-ambre-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw89-tom-ford-black-orchid-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m91-paco-rabanne-1-million-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m93-paco-rabanne-black-xs-for-him-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w06-paco-rabanne-olympea-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w08-armand-basi-in-red-edt-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w16-burberry-weekend-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w22-chloe-eau-de-parfum-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w36-chanel-coco-noir-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w38-chanel-chance-eau-de-parfum-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w52-christian-dior-addict-2-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w54-christian-dior-j-adore-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w56-calvin-klein-euphoria-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w60-dkny-be-delicious-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w68-dolce-gabbana-the-one-desire-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w70-dolce-gabbana-the-one-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w84-giorgio-armani-acqua-di-gioia-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w92-givenchy-ange-ou-demon-le-secret-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w124-lancome-miracle-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w148-paco-rabanne-lady-million-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w160-trussardi-donna-2011-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw164-escentric-molecules-escentric-01-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw166-escentric-molecules-escentric-02-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m107-lacoste-essential-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m109-lacoste-essential-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw535-mancera-red-tobacco-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m119-yves-saint-laurent-l-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m125-hermes-terre-d-hermes-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m131-creed-aventus-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw149-montale-intense-cafe-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m157-christian-dior-dior-homme-cologne-2013-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw165-ex-nihilo-fleur-narcotique-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw167-maison-francis-kurkdjian-baccarat-rouage-540-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw169-byredo-bal-d-afrique-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw173-xerjoff-sospiro-erba-pura-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw175-silian-good-girl-gone-bad-extreme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw185-silian-vodka-on-the-rocks-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw193-franck-boclet-cocaine-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw195-jo-malone-wood-sage-sea-salt-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w202-victoria-s-secret-bombshell-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw203-tiziana-terenzi-kirke-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w212-montale-candy-rose-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw216-montale-chocolate-greedy-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w228-hugo-boss-ma-vie-pour-femme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w234-carolina-herrera-good-girl-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw236-nasomatto-black-afgano-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w238-hugo-boss-the-scent-for-her-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m243-carolina-herrera-bad-boy-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w244-by-kilan-good-girl-gone-bad-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m247-dolce-gabbana-k-by-dolce-gabbana-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w254-christian-dior-miss-dior-cherie-blooming-bouquet-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m255-yves-saint-laurent-y-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m257-paco-rabanne-pure-xs-for-men-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw259-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw265-tom-ford-lost-cherry-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w266-jo-malone-blackberry-bay-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m273-christian-dior-dior-homme-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m275-chanel-allure-homme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w276-simimi-blanc-d-anna-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m277-chanel-allure-homme-sport-cologne-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m279-chanel-bleu-de-chanel-eau-de-parfum-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m281-clive-christian-vii-queen-anne-rock-rose-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m285-creed-aventus-cologne-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m287-giorgio-armani-armani-code-sport-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m289-giorgio-armani-armani-code-profumo-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m291-hugo-boss-boss-bottled-intense-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w292-yves-saint-laurent-manifesto-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m295-tom-ford-noir-extreme-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m297-escentric-molecules-kinski-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw543-richard-white-chocola-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m10-013-invictus-vanilla-10-ml/?sku=37851" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m10-013-invictus-vanilla-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m109-lacoste-essential-sport-10-ml/?sku=37853" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m109-lacoste-essential-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-10-ml/?sku=37855" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m117-kenzo-l-eau-par-kenzo-pour-homme-10-ml/?sku=37857" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m117-kenzo-l-eau-par-kenzo-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m119-yves-saint-laurent-l-homme-10-ml/?sku=37859" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m119-yves-saint-laurent-l-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m125-hermes-terre-d-hermes-10-ml/?sku=37861" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m125-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m131-creed-aventus-for-men-10-ml/?sku=37863" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m131-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-10-ml/?sku=37865" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m163-hugo-boss-boss-the-scent-for-him-10-ml/?sku=37867" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m163-hugo-boss-boss-the-scent-for-him-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m209-paco-rabanne-invictus-aqua-10-ml/?sku=37869" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m209-paco-rabanne-invictus-aqua-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m243-carolina-herrera-bad-boy-10-ml/?sku=37871" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m243-carolina-herrera-bad-boy-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m255-yves-saint-laurent-y-10-ml/?sku=37873" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m255-yves-saint-laurent-y-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-10-ml/?sku=37875" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m39-clinique-happy-for-men-10-ml/?sku=37877" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m39-clinique-happy-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m51-dolce-gabbana-the-one-for-men-10-ml/?sku=37879" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m51-dolce-gabbana-the-one-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-10-ml/?sku=37881" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m629-christian-dior-sauvage-elixir-10-ml/?sku=37883" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m629-christian-dior-sauvage-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m65-givenchy-pour-homme-blue-label-10-ml/?sku=37885" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m65-givenchy-pour-homme-blue-label-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-man-eau-fraiche-10-ml/?sku=37887" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m77-versace-man-eau-fraiche-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m83-hugo-boss-boss-bottled-sport-10-ml/?sku=37889" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m83-hugo-boss-boss-bottled-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m85-baldessarini-ambre-10-ml/?sku=37891" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m85-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m91-paco-rabanne-1-million-10-ml/?sku=37893" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m91-paco-rabanne-1-million-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-10-ml/?sku=37895" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m95-paco-rabanne-invictus-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw149-montale-intense-cafe-10-ml/?sku=37897" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw149-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw166-escentric-molecules-escentric-02-10-ml/?sku=37899" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw166-escentric-molecules-escentric-02-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw207-byredo-marijuana-10-ml/?sku=37901" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw207-byredo-marijuana-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw373-montale-starry-night-10-ml/?sku=37903" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw373-montale-starry-night-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w06-paco-rabanne-olympea-10-ml/?sku=37905" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w06-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-10-ml/?sku=37907" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w112-lacoste-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-10-ml/?sku=37909" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-10-ml/?sku=37911" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w138-lanvin-eclat-d-arpege-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w148-paco-rabanne-lady-million-10-ml/?sku=37913" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w148-paco-rabanne-lady-million-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w152-versace-versense-10-ml/?sku=37915" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w152-versace-versense-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-10-ml/?sku=37917" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w154-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w180-paco-rabanne-olympea-intense-10-ml/?sku=37919" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w180-paco-rabanne-olympea-intense-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-10-ml/?sku=37921" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-10-ml/?sku=37923" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w300-lancome-idole-10-ml/?sku=37925" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w300-lancome-idole-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w32-chanel-coco-mademoiselle-10-ml/?sku=37927" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w32-chanel-coco-mademoiselle-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w40-chanel-chance-eau-tendre-10-ml/?sku=37929" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w40-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-10-ml/?sku=37931" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w42-chanel-chance-eau-fraiche-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w52-christian-dior-addict-2-10-ml/?sku=37933" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w52-christian-dior-addict-2-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-pour-femme-10-ml/?sku=37935" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w84-giorgio-armani-acqua-di-gioia-10-ml/?sku=37937" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w84-giorgio-armani-acqua-di-gioia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-10-ml/?sku=37939" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w88-giorgio-armani-si-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-01-shaik-opulent-blue-77-10-ml/?sku=37941" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-01-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-11-paco-rabanne-invictus-intense-10-ml/?sku=37943" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-11-paco-rabanne-invictus-intense-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-15-bvlgari-aqva-pour-homme-10-ml/?sku=37945" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-15-bvlgari-aqva-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-26-carolina-herrera-212-vip-for-women-10-ml/?sku=37947" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-26-carolina-herrera-212-vip-for-women-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-31-christian-dior-fahrenheit-10-ml/?sku=37949" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-31-christian-dior-fahrenheit-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-34-chanel-chanel-5-10-ml/?sku=37951" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-34-chanel-chanel-5-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-60-dkny-be-delicious-10-ml/?sku=37953" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-60-dkny-be-delicious-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-66-dolce-gabbana-3-l-imperatrice-10-ml/?sku=37955" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-66-dolce-gabbana-3-l-imperatrice-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-69-gucci-guilty-pour-homme-10-ml/?sku=37957" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-69-gucci-guilty-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-75-versace-eros-pour-homme-10-ml/?sku=37959" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-75-versace-eros-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-76-elizabeth-arden-green-tea-10-ml/?sku=37961" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-76-elizabeth-arden-green-tea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-moskow-ll-limited-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m107-lacoste-essential-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5526-lust-louis-vuitton-ombre-nomade-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5033-omerta-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5521-imagination-louis-vuitton-imagination-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5525-symphony-louis-vuitton-symphony-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m01-shaik-opulent-blue-77-/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m05-antonio-banderas-blue-seduction-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m107-lacoste-essential-/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m109-lacoste-essential-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m11-paco-rabanne-invictus-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/?sku=37981" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m117-kenzo-l-eau-par-pour-homme-/?sku=37983" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m117-kenzo-l-eau-par-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m119-yves-saint-laurent-l-homme-/?sku=37985" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m119-yves-saint-laurent-l-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m125-hermes-terre-d-hermes-/?sku=37987" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m125-hermes-terre-d-hermes-/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m131-creed-aventus-for-men-/?sku=37989" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m131-creed-aventus-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m133-azzaro-chrome-for-men-/?sku=37991" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m133-azzaro-chrome-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m139-christian-dior-dior-homme-parfum-/?sku=37993" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m139-christian-dior-dior-homme-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m15-bvlgari-aqva-pour-homme-/?sku=37995" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m15-bvlgari-aqva-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m157-christian-dior-dior-homme-cologne-2013-/?sku=37997" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m157-christian-dior-dior-homme-cologne-2013-/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m159-christian-dior-sauvage-/?sku=37999" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m163-hugo-boss-boss-the-scent-for-him-/?sku=38001" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m163-hugo-boss-boss-the-scent-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m17-chanel-allure-homme-sport-/?sku=38003" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m17-chanel-allure-homme-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m177-shaik-chic-shaik-70-/?sku=38005" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m177-shaik-chic-shaik-70-/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m179-bvlgari-le-gemme-tygar-/?sku=38007" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m179-bvlgari-le-gemme-tygar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m19-chanel-bleu-de-chanel-/?sku=38009" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m209-paco-rabanne-invictus-aqua-/?sku=38011" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m209-paco-rabanne-invictus-aqua-/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m21-chanel-egoiste-platinum-/?sku=38013" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m21-chanel-egoiste-platinum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m23-carolina-herrera-212-vip-men-/?sku=38015" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m23-carolina-herrera-212-vip-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m243-carolina-herrera-bad-boy-/?sku=38017" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m243-carolina-herrera-bad-boy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m247-dolce-gabbana-k-by-dolce-gabbana-/?sku=38019" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m247-dolce-gabbana-k-by-dolce-gabbana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m249-rasasi-rumz-al-rasasi-pour-lui-9325-/?sku=38021" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m249-rasasi-rumz-al-rasasi-pour-lui-9325-/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m25-carolina-herrera-212-sexy-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m251-montblanc-legend-/?sku=38025" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m251-montblanc-legend-/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m253-trussardi-uomo-2011-/?sku=38027" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m253-trussardi-uomo-2011-/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m255-yves-saint-laurent-y-/?sku=38029" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m255-yves-saint-laurent-y-/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m257-paco-rabanne-pure-xs-for-men-/?sku=38031" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m257-paco-rabanne-pure-xs-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-/?sku=38033" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m27-carolina-herrera-212-men-/?sku=38035" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m27-carolina-herrera-212-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m273-christian-dior-dior-homme-sport-/?sku=38037" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m273-christian-dior-dior-homme-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m275-chanel-allure-homme-/?sku=38039" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m275-chanel-allure-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m277-chanel-allure-homme-sport-cologne-/?sku=38041" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m277-chanel-allure-homme-sport-cologne-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m279-chanel-bleu-de-chanel-eau-de-parfum-/?sku=38043" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m279-chanel-bleu-de-chanel-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m285-creed-aventus-cologne-/?sku=38045" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m285-creed-aventus-cologne-/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m287-giorgio-armani-armani-code-sport-/?sku=38047" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m287-giorgio-armani-armani-code-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m289-giorgio-armani-armani-code-profumo-/?sku=38049" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m289-giorgio-armani-armani-code-profumo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m291-hugo-boss-boss-bottled-intense-/?sku=38051" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m291-hugo-boss-boss-bottled-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m295-tom-ford-noir-extreme-/?sku=38053" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m295-tom-ford-noir-extreme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m297-escentric-molecules-kinski-/?sku=38055" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m297-escentric-molecules-kinski-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m31-christian-dior-fahrenheit-/?sku=38057" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m31-christian-dior-fahrenheit-/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m33-christian-dior-fahrenheit-absolute-/?sku=38059" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m33-christian-dior-fahrenheit-absolute-/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m35-christian-dior-dior-homme-/?sku=38061" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m35-christian-dior-dior-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m37-calvin-klein-euphoria-men-/?sku=38063" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m37-calvin-klein-euphoria-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m39-clinique-happy-for-men-/?sku=38065" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m39-clinique-happy-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m49-dolce-gabbana-light-blue-pour-homme-/?sku=38067" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m49-dolce-gabbana-light-blue-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m51-dolce-gabbana-the-one-for-men-/?sku=38069" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m51-dolce-gabbana-the-one-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m55-giorgio-armani-armani-mania-pour-homme-/?sku=38071" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m55-giorgio-armani-armani-mania-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-/?sku=38073" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m57-giorgio-armani-acqua-di-gio-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m59-giorgio-armani-armani-code-pour-homme-/?sku=38075" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m59-giorgio-armani-armani-code-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m65-givenchy-pour-homme-blue-label-/?sku=38077" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m65-givenchy-pour-homme-blue-label-/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m69-gucci-guilty-pour-homme-/?sku=38079" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m69-gucci-guilty-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m75-versace-eros-pour-homme-/?sku=38081" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m75-versace-eros-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m77-versace-man-eau-fraiche-/?sku=38083" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m77-versace-man-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m79-versace-pour-homme-/?sku=38085" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m79-versace-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m81-hugo-boss-boss-bottled-6-/?sku=38087" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m81-hugo-boss-boss-bottled-6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m85-baldessarini-ambre-/?sku=38089" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m85-baldessarini-ambre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m87-hugo-boss-hugo-for-men-/?sku=38091" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m87-hugo-boss-hugo-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m91-paco-rabanne-1-million-/?sku=38093" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m91-paco-rabanne-1-million-/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m93-paco-rabanne-black-xs-for-him-/?sku=38095" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m93-paco-rabanne-black-xs-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m95-paco-rabanne-invictus-/?sku=38097" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw149-montale-intense-cafe-/?sku=38099" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw164-escentric-molecules-escentric-01-/?sku=38101" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw164-escentric-molecules-escentric-01-/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw165-ex-nihilo-fleur-narcotique-/?sku=38103" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw167-maison-francis-kurkdjian-baccarat-rouage-540-/?sku=38105" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw167-maison-francis-kurkdjian-baccarat-rouage-540-/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw169-byredo-bal-d-afrique-/?sku=38107" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw169-byredo-bal-d-afrique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw173-xerjoff-sospiro-erba-pura-/?sku=38109" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw173-xerjoff-sospiro-erba-pura-/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw175-silian-good-girl-gone-bad-extreme-/?sku=38111" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw175-silian-good-girl-gone-bad-extreme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw185-silian-vodka-on-the-rocks-/?sku=38113" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw185-silian-vodka-on-the-rocks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw193-franck-boclet-cocaine-/?sku=38115" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw193-franck-boclet-cocaine-/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw197-tom-ford-tobacco-vanille-/?sku=38117" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw197-tom-ford-tobacco-vanille-/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw199-zarkoperfume-molecule-8-/?sku=38119" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw199-zarkoperfume-molecule-8-/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw203-tiziana-terenzi-kirke-/?sku=38121" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw205-tiziana-terenzi-andromeda-/?sku=38123" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw205-tiziana-terenzi-andromeda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw233-atelier-cologne-cedre-atlas-/?sku=38125" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw233-atelier-cologne-cedre-atlas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw236-nasomatto-black-afgano-/?sku=38127" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw236-nasomatto-black-afgano-/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw265-tom-ford-lost-cherry-/?sku=38129" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw265-tom-ford-lost-cherry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw303-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-/?sku=38131" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw303-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw313-silian-bamboo-harmony-/?sku=38133" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw313-silian-bamboo-harmony-/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20230822_1/?sku=38135" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20230822_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw329-memo-marfa-/?sku=38137" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw329-memo-marfa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw331-memo-kedu-/?sku=38139" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw331-memo-kedu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw335-attar-collection-musk-kashmir-/?sku=38141" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw335-attar-collection-musk-kashmir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw339-mancera-cedrat-boise-/?sku=38143" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw339-mancera-cedrat-boise-/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw341-escentric-molecules-molecule-01-/?sku=38145" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw341-escentric-molecules-molecule-01-/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw343-escentric-molecules-escentric-05-/?sku=38147" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw343-escentric-molecules-escentric-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw345-escentric-molecules-molecule-05-/?sku=38149" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw345-escentric-molecules-molecule-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw347-tom-ford-fucking-fabulous-/?sku=38151" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw347-tom-ford-fucking-fabulous-/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw89-tom-ford-black-orchid-/?sku=38153" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw89-tom-ford-black-orchid-/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w02-prada-candy-/?sku=38155" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w02-prada-candy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w06-paco-rabanne-olympea-/?sku=38157" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w06-paco-rabanne-olympea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w08-armand-basi-in-red-edt-/?sku=38159" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w08-armand-basi-in-red-edt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w102-gucci-flora-by-gucci-edp-/?sku=38161" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w102-gucci-flora-by-gucci-edp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w104-gucci-flora-by-gucci-eau-fraiche-/?sku=38163" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w104-gucci-flora-by-gucci-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w106-gucci-premiere-/?sku=38165" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w106-gucci-premiere-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w108-gucci-envy-me-/?sku=38167" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w108-gucci-envy-me-/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w110-gucci-guilty-/?sku=38169" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w110-gucci-guilty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w112-lacoste-pour-femme-/?sku=38171" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w112-lacoste-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w114-guerlain-la-petite-robe-noire-/?sku=38173" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w114-guerlain-la-petite-robe-noire-/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w116-hugo-boss-boss-women-/?sku=38175" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w116-hugo-boss-boss-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w120-gucci-eau-de-parfum-ii-/?sku=38177" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w120-gucci-eau-de-parfum-ii-/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w122-lacoste-touch-of-pink-/?sku=38179" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w122-lacoste-touch-of-pink-/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w124-lancome-miracle-/?sku=38181" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w124-lancome-miracle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w126-lancome-hypnose-/?sku=38183" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w126-lancome-hypnose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w128-lancome-tresor-midnight-rose-/?sku=38185" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w128-lancome-tresor-midnight-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w130-lancome-climat-/?sku=38187" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w130-lancome-climat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w132-lancome-magie-noire-/?sku=38189" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w132-lancome-magie-noire-/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w134-lancome-la-vie-est-belle-/?sku=38191" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w134-lancome-la-vie-est-belle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w136-christian-dior-hypnotic-poison-/?sku=38193" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w136-christian-dior-hypnotic-poison-/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w138-lanvin-eclat-d-arpege-/?sku=38195" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w138-lanvin-eclat-d-arpege-/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w14-burberry-burberry-for-women-/?sku=38197" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w14-burberry-burberry-for-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w142-kenzo-flower-by-kenzo-/?sku=38199" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w142-kenzo-flower-by-kenzo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-/?sku=38201" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w148-paco-rabanne-lady-million-/?sku=38203" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w148-paco-rabanne-lady-million-/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w150-paco-rabanne-black-xs-for-her-/?sku=38205" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w150-paco-rabanne-black-xs-for-her-/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w152-versace-versense-/?sku=38207" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w152-versace-versense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w154-versace-bright-crystal-/?sku=38209" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w154-versace-bright-crystal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w16-burberry-weekend-/?sku=38211" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w16-burberry-weekend-/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w160-trussardi-donna-2011-/?sku=38213" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w160-trussardi-donna-2011-/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w168-nina-ricci-premier-jour-/?sku=38215" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w168-nina-ricci-premier-jour-/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w170-nina-ricci-nina-/?sku=38217" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w170-nina-ricci-nina-/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w172-nina-ricci-ricci-ricci-/?sku=38219" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w172-nina-ricci-ricci-ricci-/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w180-paco-rabanne-olympea-intense-/?sku=38221" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w180-paco-rabanne-olympea-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w186-narciso-rodriguez-for-her-edp-/?sku=38223" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w186-narciso-rodriguez-for-her-edp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w196-cerruti-1881-/?sku=38225" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w196-cerruti-1881-/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w198-burberry-my-burberry-/?sku=38227" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w198-burberry-my-burberry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w202-victoria-s-secret-bombshell-/?sku=38229" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w202-victoria-s-secret-bombshell-/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w204-montale-vanille-absolu-/?sku=38231" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w204-montale-vanille-absolu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w208-montale-roses-musk-/?sku=38233" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w208-montale-roses-musk-/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w210-montale-roses-elixir-/?sku=38235" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w210-montale-roses-elixir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w22-chloe-eau-de-parfum-/?sku=38237" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w22-chloe-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w220-chanel-chance-eau-vive-/?sku=38239" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w220-chanel-chance-eau-vive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w222-gucci-bamboo-/?sku=38241" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w222-gucci-bamboo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w224-versace-crystal-noir-/?sku=38243" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w224-versace-crystal-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w228-hugo-boss-ma-vie-pour-femme-/?sku=38245" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w228-hugo-boss-ma-vie-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w230-lancome-la-vie-est-belle-l-absolu-/?sku=38247" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w230-lancome-la-vie-est-belle-l-absolu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w232-gucci-rush-/?sku=38249" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w232-gucci-rush-/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w234-carolina-herrera-good-girl-/?sku=38251" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w234-carolina-herrera-good-girl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w238-hugo-boss-the-scent-for-her-/?sku=38253" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w238-hugo-boss-the-scent-for-her-/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w24-carolina-herrera-212-sexy-for-women-/?sku=38255" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w24-carolina-herrera-212-sexy-for-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w244-by-kilian-good-girl-gone-bad-/?sku=38257" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w244-by-kilian-good-girl-gone-bad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w246-yves-saint-laurent-black-opium-/?sku=38259" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w246-yves-saint-laurent-black-opium-/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w248-chanel-gabrielle-/?sku=38261" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w248-chanel-gabrielle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w250-jean-paul-gaultier-scandal-/?sku=38263" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w252-christian-dior-miss-dior-cherie-/?sku=38265" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w252-christian-dior-miss-dior-cherie-/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w254-christian-dior-miss-dior-cherie-blooming-bouquet-/?sku=38267" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w254-christian-dior-miss-dior-cherie-blooming-bouquet-/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w256-amouage-honour-woman-/?sku=38269" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w256-amouage-honour-woman-/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w258-azzaro-mademoiselle-/?sku=38271" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w258-azzaro-mademoiselle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w26-carolina-herrera-212-vip-for-women-/?sku=38273" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w26-carolina-herrera-212-vip-for-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w260-azzaro-mademoiselle-l-eau-tr-s-belle-/?sku=38275" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w260-azzaro-mademoiselle-l-eau-tr-s-belle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w262-byredo-la-tulipe-/?sku=38277" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w262-byredo-la-tulipe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w264-guerlain-mon-guerlain-edp-/?sku=38279" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w264-guerlain-mon-guerlain-edp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w266-jo-malone-blackberry-bay-/?sku=38281" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w266-jo-malone-blackberry-bay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w268-kenzo-world-/?sku=38283" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w268-kenzo-world-/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w270-k-by-kilian-killing-me-slowly-/?sku=38285" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w270-k-by-kilian-killing-me-slowly-/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w272-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-/?sku=38287" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w272-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w274-lacoste-pour-femme-intense-/?sku=38289" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w274-lacoste-pour-femme-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w276-simimi-blanc-d-anna-/?sku=38291" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w276-simimi-blanc-d-anna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w28-carolina-herrera-212-vip-rose-/?sku=38293" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w28-carolina-herrera-212-vip-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w280-shaik-chic-shaik-30-/?sku=38295" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w280-shaik-chic-shaik-30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w282-dolce-gabbana-the-only-one-/?sku=38297" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w282-dolce-gabbana-the-only-one-/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w288-silian-love-don-t-be-shy-/?sku=38299" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w288-silian-love-don-t-be-shy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w290-shiseido-zen-/?sku=38301" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w290-shiseido-zen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w292-yves-saint-laurent-manifesto-/?sku=38303" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w292-yves-saint-laurent-manifesto-/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w30-chanel-allure-for-women-/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w300-lancome-idole-/?sku=38309" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w300-lancome-idole-/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w302-rasasi-rumz-al-rasasi-9325-pour-elle-/?sku=38311" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w302-rasasi-rumz-al-rasasi-9325-pour-elle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w304-victoria-s-secret-sexy-little-things-noir-tease-/?sku=38313" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w304-victoria-s-secret-sexy-little-things-noir-tease-/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w308-cilian-forbidden-games-/?sku=38315" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w308-cilian-forbidden-games-/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w310-cilian-playing-with-the-devil-/?sku=38317" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w310-cilian-playing-with-the-devil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w312-antonio-banderas-blue-seduction-for-woman-/?sku=38319" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w312-antonio-banderas-blue-seduction-for-woman-/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w314-armand-basi-in-red-eau-de-parfum-/?sku=38321" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w314-armand-basi-in-red-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w316-burberry-my-burberry-blush-/?sku=38323" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w316-burberry-my-burberry-blush-/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w318-bvlgari-omnia-coral-/?sku=38325" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w318-bvlgari-omnia-coral-/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w32-chanel-coco-mademoiselle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w320-bvlgari-omnia-crystalline-/?sku=38331" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w320-bvlgari-omnia-crystalline-/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w322-giorgio-armani-my-way-/?sku=38333" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w324-byredo-blanche-/?sku=38335" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w324-byredo-blanche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w326-christian-dior-joy-/?sku=38337" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w326-christian-dior-joy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w330-christian-dior-pure-poison-/?sku=38339" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w330-christian-dior-pure-poison-/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w332-dolce-gabbana-sexy-chocolate-/?sku=38341" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w332-dolce-gabbana-sexy-chocolate-/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w334-dolce-gabbana-the-only-one-2-/?sku=38343" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w334-dolce-gabbana-the-only-one-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w336-dkny-be-delicious-fresh-blossom-/?sku=38345" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w336-dkny-be-delicious-fresh-blossom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w338-giorgio-armani-emporio-armani-because-it-s-you-/?sku=38347" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w338-giorgio-armani-emporio-armani-because-it-s-you-/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w34-chanel-chanel-5-/?sku=38349" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w34-chanel-chanel-5-/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w340-escada-island-kiss-2011-/?sku=38351" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w340-escada-island-kiss-2011-/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w342-escada-cherry-in-the-air-/?sku=38353" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w342-escada-cherry-in-the-air-/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w344-escada-rockin-rio-limited-edition-/?sku=38355" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w344-escada-rockin-rio-limited-edition-/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w346-giorgio-armani-si-passione-/?sku=38357" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w346-giorgio-armani-si-passione-/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w348-givenchy-l-interdit-eau-de-parfum-/?sku=38359" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w348-givenchy-l-interdit-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w350-givenchy-ange-ou-demon-/?sku=38361" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w350-givenchy-ange-ou-demon-/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w352-hugo-boss-boss-femme-/?sku=38363" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w352-hugo-boss-boss-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w354-salvatore-ferragamo-incanto-shine-/?sku=38365" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w354-salvatore-ferragamo-incanto-shine-/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w356-salvatore-ferragamo-signorina-/?sku=38367" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w356-salvatore-ferragamo-signorina-/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w358-kenzo-l-eau-par-kenzo-ice-pour-femme-/?sku=38369" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w358-kenzo-l-eau-par-kenzo-ice-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w36-chanel-coco-noir-/?sku=38371" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w36-chanel-coco-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w360-kenzo-l-eau-kenzo-intense-pour-femme-/?sku=38373" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w360-kenzo-l-eau-kenzo-intense-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w362-lacoste-eau-de-lacoste-/?sku=38375" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w362-lacoste-eau-de-lacoste-/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w364-lancome-la-nuit-tresor-/?sku=38377" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w364-lancome-la-nuit-tresor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w366-lanvin-rumeur-2-rose-/?sku=38379" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w366-lanvin-rumeur-2-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w368-lanvin-jeanne-/?sku=38381" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w368-lanvin-jeanne-/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w370-lanvin-modern-princess-/?sku=38383" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w370-lanvin-modern-princess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w374-escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-/?sku=38385" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w374-escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w376-moschino-funny-/?sku=38387" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w376-moschino-funny-/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w378-narciso-rodriguez-narciso-poudree-/?sku=38389" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w378-narciso-rodriguez-narciso-poudree-/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w38-chanel-chance-eau-de-parfum-/?sku=38391" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w38-chanel-chance-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w380-nina-ricci-nina-l-elixir-/?sku=38393" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w380-nina-ricci-nina-l-elixir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w382-sergio-tacchini-donna-/?sku=38395" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w382-sergio-tacchini-donna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w384-sisley-soir-de-luna-/?sku=38397" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w384-sisley-soir-de-luna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w386-trussardi-delicate-rose-/?sku=38399" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w386-trussardi-delicate-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w388-versace-bright-crystal-absolu-/?sku=38401" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w388-versace-bright-crystal-absolu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w396-yves-saint-laurent-libre-/?sku=38403" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w396-yves-saint-laurent-libre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w398-hugo-boss-alive-/?sku=38405" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w398-hugo-boss-alive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w40-chanel-chance-eau-tendre-/?sku=38407" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w40-chanel-chance-eau-tendre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w402-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-/?sku=38409" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w402-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w406-parfums-de-marly-delina-/?sku=38411" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w406-parfums-de-marly-delina-/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w408-christian-dior-addict-eau-fraiche-/?sku=38413" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w408-christian-dior-addict-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w42-chanel-chance-eau-fraiche-/?sku=38415" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w42-chanel-chance-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w450-roja-dove-a-goodnight-kiss-/?sku=38417" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w450-roja-dove-a-goodnight-kiss-/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w46-cacharel-scarlett-/?sku=38419" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w46-cacharel-scarlett-/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w464-haute-fragrance-company-devil-s-intrigue-/?sku=38421" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w464-haute-fragrance-company-devil-s-intrigue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w52-christian-dior-addict-2-/?sku=38423" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w52-christian-dior-addict-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w54-christian-dior-j-adore-/?sku=38425" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w54-christian-dior-j-adore-/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w56-calvin-klein-euphoria-/?sku=38427" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w56-calvin-klein-euphoria-/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w60-dkny-be-delicious-/?sku=38429" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w60-dkny-be-delicious-/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w64-dolce-gabbana-light-blue-/?sku=38431" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w64-dolce-gabbana-light-blue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w66-dolce-gabbana-3-l-imperatrice-/?sku=38433" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w66-dolce-gabbana-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w70-dolce-gabbana-the-one-/?sku=38435" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w70-dolce-gabbana-the-one-/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w76-elizabeth-arden-green-tea-/?sku=38437" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w76-elizabeth-arden-green-tea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w78-escada-magnetism-/?sku=38439" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w78-escada-magnetism-/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w80-giorgio-armani-emporio-armani-for-her-2008-/?sku=38441" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w80-giorgio-armani-emporio-armani-for-her-2008-/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w84-giorgio-armani-acqua-di-gioia-/?sku=38443" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w84-giorgio-armani-acqua-di-gioia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w86-giorgio-armani-code-pour-femme-/?sku=38445" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w86-giorgio-armani-code-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w88-giorgio-armani-si-/?sku=38447" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w88-giorgio-armani-si-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-/?sku=38449" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w90-givenchy-ange-ou-demon-le-secret-elixir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w92-givenchy-ange-ou-demon-le-secret-/?sku=38451" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w92-givenchy-ange-ou-demon-le-secret-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w96-givenchy-un-air-d-escapade-/?sku=38453" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w96-givenchy-un-air-d-escapade-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-shaik-moskow-ll-limited-25-ml/?sku=38455" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-shaik-moskow-ll-limited-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw535-mancera-red-tobacco/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw553-tom-ford-vanille-fatale-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw183-alexandre-j-black-muscs/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw201-zarkoperfume-pink-molecule-090-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw221-silian-black-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw259-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw269-le-labo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m5521-imagination-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw569-gaba-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw543-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-04-avon-little-black-dress-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-112-lacoste-pour-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-naomi-campbell-cat-deluxe-at-night-w-174/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-06-p-r-olempea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-08-armand-basi-in-red-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10-006-olympea-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10-010-rose-musk-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10-012-sweet-shaik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10002-la-casa-de-papel-tokyo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-10004-la-casa-de-papel-nairobi-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-102-gucci-by-flora-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-104-gucci-by-flora-fresh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-106-gucci-priemer-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-108-gucci-envy-me-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-110-gucci-guilty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-114-guerlain-la-petite-robe-noire-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-116-hugo-boss-femme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-118-hugo-boss-jour-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-12-britney-fantasie-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-120-gucci-parfum-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-122-lacoste-touch-of-pink-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-136-c-d-poison-hypnotik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-138-lanvin-eclat-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-14-burberry-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-142-kenzo-flower-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-146-poco-rabane-ultraviolet-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-148-poco-rabane-lady-million-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-150-poco-rabane-black-xs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-152-versace-versense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-154-versace-bright-crystal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-156-valentino-rocri-rose-couture-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-158-vanilla-spesial-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-16-burberry-weekend-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-160-trusardi-donna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-168-nina-ricci-premer-jour-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-170-nina-ricci-nina-red-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-172-nina-ricci-ricci-ricci-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-18-chanel-candy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-180-roberto-cavalli-nero-assoluto-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-182-rihanna-rebil-fleur-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-186-narciso-rodriguez-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-188-narciso-rodriguez-toilette-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-192-lalique-encre-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-194-lalique-amethyst-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-198-burbery-my-parfum-floral-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-20-wish-chopard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-202-sospiro-laylati-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-208-montale-roses-musk-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-210-montale-roses-elixir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-212-montale-candy-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-22-chloe-eau-de-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-220-chanel-chance-vive-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-222-gucci-bamboo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-224-versace-crystal-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-228-hugo-boss-ma-vie-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-24-carolina-herrera-212-sexy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-248-chanel-gabrielle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-26-carolina-herrera-212-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-28-carolina-herrera-212-vip-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-294-oriental-floral-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-296-chypre-floral-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-298-oriantal-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-30-chanel-allure-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-304-floral-fruity-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-306-oriental-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-32-chanel-coco-mademoiselle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-34-chanel-5-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-36-chanel-coco-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-38-chanel-cance-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-40-chanel-cance-tender-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-42-chanel-cance-friesh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-46-cacharel-scarlett-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-48-cacharel-amor-amor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-52-c-d-addikt-2-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-54-c-d-jador-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-56-c-k-euphoria-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-60-dkny-be-delicious-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-66-d-g-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-68-d-g-the-one-desire-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-70-d-g-the-one-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-74-diezel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-76-elisabet-arden-green-tea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-78-escada-magnetism-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-80-emporio-armani-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-84-emporio-armani-acqua-di-gioia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-86-emporio-armani-armani-kod-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-88-emporio-armani-si-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-90-givenchy-ange-demon-le-secret-elexir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-92-givenchy-ange-demon-le-secret-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-94-givenchy-play-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-96-givenchy-d-escapade-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w10-bvlgari-jasmin-noir-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w234-carolina-herrera-good-girl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w254-christian-dior-miss-dior-cherie-blooming-bouqet-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w264-guerlain-mon-guerlain-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w272-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w286-jimmy-choo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w288-kilian-love-by-kilian-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w458-paco-rabanne-olympea-solar-50-ml/?sku=39048" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w458-paco-rabanne-olympea-solar-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w460-jean-paul-gaultier-scandal-le-parfum-50-ml/?sku=39050" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w460-jean-paul-gaultier-scandal-le-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w462-chanel-n-1-de-chanel-l-eau-rouge-50-ml/?sku=39052" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w462-chanel-n-1-de-chanel-l-eau-rouge-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w64-dolce-gabbana-light-blue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-470-kajal-dahab-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w476-moschino-cheap-chic-i-love-love-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w44-cacharel-noa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w72-davidoff-cool-water-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w274-lacoste-pour-femme-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w124-lancome-miracle-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w126-lancome-hypnose-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w128-lancome-tresor-midnight-rose-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w130-lancome-climat-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w132-lancome-magie-noire-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w134-lancome-la-vie-est-belle-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w144-kenzo-l-eau-par-kenzo-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w176-yves-saint-laurent-elle-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w178-yves-rocher-comme-une-evidence-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w196-cerruti-1881-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w204-montale-vanille-absolu-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w226-guerlain-la-petite-robe-noire-macon-lesquoy-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w230-lancome-la-vie-est-belle-l-absolu-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w232-gucci-rush-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w238-hugo-boss-the-scent-for-her-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w240-lolita-lempicka-lolita-lempicka-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w242-thierry-mugler-alien-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w246-yves-saint-laurent-black-opium-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w250-jean-paul-gaultier-scandal-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w252-christian-dior-miss-dior-cherie-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w258-azzaro-mademoiselle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w260-azzaro-mademoiselle-l-eau-tres-belle-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w268-kenzo-world-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w282-dolce-gabbana-the-only-one-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w290-shiseido-zen-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w292-yves-saint-laurent-manifesto-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w300-lancome-idole-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-139-dior-homme-eau-for-man-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-01-opulent-shaik-classic-no-77-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-03-armand-basi-in-blue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-05-antonio-banderas-seduction-blue-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-09-thierry-mugler-a-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10-013-invictus-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10001-la-casa-de-papel-el-profesor-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10003-la-casa-de-papel-denver-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10005-la-casa-de-papel-rio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10007-la-casa-de-papel-moscu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-10009-la-casa-de-papel-berlin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-101-jean-paul-gaultier-kokorico-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-103-jean-paul-gaultier-le-male-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-105-issey-miyake-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-107-lakoste-essential-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-109-lakoste-essential-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-11-paco-rabanne-invictus-intense-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-111-lakoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-113-lakoste-style-in-play-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-115-rochas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-119-yves-saint-laurent-l-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-125-terre-hermes-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-131-creed-aventus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-133-chrome-azzaro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-137-dunhill-desire-blue-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-141-fahrenheit-parfum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-15-bvlgari-aqva-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-155-lacoste-l-12-12-yellow-joune-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-157-christian-dior-homme-cologne-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-161-explore-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-163-hugo-boss-the-scent-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-17-chanel-allure-nomme-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-177-chic-shaik-70-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-209-paco-rabanne-invictus-aqua-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-21-chanel-egoiste-platinum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-23-carolina-herrera-212-vip-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-243-carolina-herrera-bad-boy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-247-dolce-gabbana-k-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-249-rasasi-rumz-al-rasasi-9325-zebra-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-25-carolina-herrera-212-sexy-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-251-mont-blanc-legend-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-253-trussardi-uomo-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-255-yves-saint-laurent-y-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-257-paco-rabanne-pure-xs-for-him-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-27-carolina-herrera-212-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-29-carolina-herrera-chic-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-31-c-d-fahrenheit-red-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-33-c-d-fahrenheit-absolute-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-35-c-d-dior-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-37-c-k-euphoria-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-39-clinique-happy-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-41-caramel-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-43-davidoff-cool-water-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-47-diesel-only-the-brave-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-49-d-g-light-blue-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-51-d-g-the-one-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-53-d-g-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-57-giorgio-armani-acqua-di-gio-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-59-giorgio-armani-armani-black-kod-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-61-givenchy-ultra-marina-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-63-givenchy-pi-neo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-65-givenchy-blue-label-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-67-givenchy-play-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-69-gucci-guilty-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-71-gucci-guilty-intense-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-73-gucci-by-gucci-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-75-versace-eros-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-77-versace-versace-men-fresh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-79-versace-pour-homme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-81-hugo-boss-6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-83-hugo-boss-botllet-sport-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-85-baldessarini-ambre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-91-paco-rabanne-1-million-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-93-paco-rabanne-black-xs-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m637-paco-rabanne-1-million-elixir-50-ml/?sku=39142" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m637-paco-rabanne-1-million-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-639-jean-paul-gaultier-scandal-pour-homme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m87-hugo-boss-hugo-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m641-givenchy-pour-homme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m117-kenzo-l-eau-par-pour-homme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m179-bvlgari-le-gemme-tygar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m267-giorgio-armani-emporio-armani-stronger-with-you-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m273-christian-dior-dior-homme-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m275-chanel-allure-homme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m277-chanel-allure-homme-sport-cologne-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m279-chanel-bleu-de-chanel-eau-de-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m283-paco-rabanne-invictus-onyx-collector-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m285-creed-aventus-cologne-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m287-giorgio-armani-armani-code-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m289-giorgio-armani-armani-code-profumo-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m291-hugo-boss-boss-bottled-intense-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m297-escentric-molecules-kinski-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw175-kilian-good-girl-gone-bad-extreme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m211-atelier-cologne-gold-leather-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m213-tiziana-terenzi-gumin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m215-byredo-oliver-peoples-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m217-ex-nihilo-amber-sky-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m219-franck-boclet-sugar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m221-kilian-black-phantom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m223-kilian-intoxicated-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m225-montale-paris-kabul-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m227-amouage-interlude-man-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-10-011-baccara-vanilla-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-183-alexandre-j-black-muscs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-185-kilian-vodka-on-the-rocks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-191-chanel-paris-venise-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-193-franck-boclet-cocaine-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-195-jm-wood-sage-sea-salt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-197-tom-ford-tobacco-vanille-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-245-sospiro-soprano-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw-263-lutern-cedre-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw181-alexandre-j-morning-muscs-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w229-kilian-straight-to-heaven-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w244-kilian-good-girl-gone-bad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w278-simimi-memoire-d-anna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw537-cherry-smoke-tom-ford-cherry-smoke-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw539-elektric-cherry-tom-ford-electric-cherry-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw89-tom-ford-black-orchid-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w472-haute-fragrance-company-wear-love-everywhere-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw541-vilhelm-parfumerie-dear-polly-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw543-richard-white-chocola-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw545-essential-parfums-bois-imp-rial-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw164-escentric-molecules-escentric-01-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-166-e-m-escentric-02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw535-mancera-red-tobacco-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw553-tom-ford-vanille-fatale-2024-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-143-montale-amber-spices-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw151-montale-mukhallat-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-153-montale-orange-flowers-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-200-sospiro-accento-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-w-167-maison-francis-kurkdjian-baccarat-rouge-54-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m-w-169-byredo-bal-d-afrique-unisex-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw173-xerjoff-sospiro-erba-pura-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw199-zarkoperfume-molecule-no-8-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw201-zarkoperfume-pink-molecule-090-09-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw205-tiziana-terenzi-andromeda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw207-byredo-marijuana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw216-montale-chocolate-greedy-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w-218-montale-wild-pears-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m231-cilian-dark-lord-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw233-atelier-cologne-cedre-atlas-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w236-nasomatto-black-afgano-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m241-roja-dove-amber-aoud-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw239-mustang-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w256-amouage-honour-woman-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw259-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w262-byredo-la-tulipe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw265-tom-ford-lost-cherry-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w266-jo-malone-blackberry-bay-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw269-le-labo-santal-33-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w270-by-kilian-kiling-me-slowly-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w276-simimi-blanc-d-anna-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w280-shaik-chik-shaik-blue-30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m281-clive-christian-vii-queen-anne-rock-rose-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m295-tom-ford-noir-extreme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m299-montale-wood-spices-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw569-gaba-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1060-montale-vanille-absolu-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1178-hfc-devil-s-intrigue-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-a-men-30-ml-1003-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-acento-for-women-30-ml-1036-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-adventure-for-men-30-ml-1023-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-aliene-for-women-30-ml-1042-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-amperatrice-no-3-for-women-30-ml-1016-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-apregee-for-women-30-ml-1026-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-baccara-vanilla-unisex-30-ml-2015-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bad-boy-for-men-30-ml-1031-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-black-optimum-for-women-30-ml-1058-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-black-phantom-unisex-30-ml-2013-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-blue-men-30-ml-1007-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-blue-seduction-for-men-30-ml-1001-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-ciyo-for-men-30-ml-1011-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-crystall-for-women-30-ml-1030-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-dendre-for-women-30-ml-1010-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-dolce-gabbana-k-30-ml-1033/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-elixir-for-women-30-ml-1022-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-fraiche-for-women-30-ml-1012-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-got-girl-gone-bat-for-women-30-ml-1040-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-homme-sport-for-men-30-ml-1005-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-hypnotic-poison-for-woman-30-ml-1052-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-in-red-for-women-30-ml-1004-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-invictus-vanilla-for-men-30-ml-1037-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-inviktus-for-men-30-ml-1017-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-l-12-12-white-for-men-30-ml-1019-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-la-bela-for-women-30-ml-1024-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-lady-milion-30-ml-1028-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-liight-blue-for-women-30-ml-1014-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-lost-cherry-unisex-30-ml-2019-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-love-don-t-for-woman-30-ml-1050-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-madamaslli-for-women-30-ml-1006-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-misi-cheria-for-women-30-ml-1048-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-moskow-ll-limited-escentric-molecules-escentric-02-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-noir-tease-for-women-30-ml-1074-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-olympea-vanilla-for-women-30-ml-1064-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-olympei-for-women-30-ml-1002-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-parfume-for-women-30-ml-1008-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-rodriguez-for-women-30-ml-1034-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-sauvaje-for-men-30-ml-1025-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-scandal-for-women-30-ml-1046-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-scandal-vanilla-for-women-30-ml-1066-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-sekret-bombshel-for-women-30-ml-1038-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-shaik-77-for-men-30-ml-1029-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-sii-for-women-30-ml-1020-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-sweet-shaik-for-women-30-ml-1070-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-the-one-for-women-30-ml-1018-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-to-be-a-princess-unisex-30-ml-2017-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-vanille-rouge-for-women-30-ml-1072-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-wan-million-for-men-30-ml-1015-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-y-got-girl-gone-bat-for-women-30-ml-1044-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-zebra-for-men-30-ml-1035-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-zebra-for-women-30-ml-1062-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1009-platinum-chanel-egoiste-platinum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1013-fraiche-versace-man-eau-fraiche-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1021-terre-t-men-hermes-terre-d-hermes-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1032-danna-2018-trussardi-donna-2018-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1039-stronger-with-you-giorgio-armani-emporio-armani-stronger-with-you-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1041-code-profumo-giorgio-armani-armani-code-profumo-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1043-noir-extreme-tom-ford-noir-extreme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1045-baldesa-ambre-baldessarini-ambre-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1047-l-eu-par-kenzo-l-eau-par-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1051-homme-sport-christian-dior-dior-homme-sport-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1053-kinki-kiski-escentric-molecules-kinski-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1054-idol-lancome-idole-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1055-legend-mont-blanc-legend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1056-l-femme-lacoste-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1057-uomo-trussardi-uomo-2011-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1067-fahren-christian-dior-fahrenheit-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1068-rose-musk-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1073-the-one-dolce-gabbana-the-one-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1077-eros-e-versace-eros-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1080-si-passione-giorgio-armani-si-passione-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1082-la-nuit-lancome-la-nuit-tresor-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1086-weekend-burberry-weekend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1088-xloye-chloe-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1090-addict-ii-christian-dior-addict-2-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1092-j-aldoro-christian-dior-j-adore-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1094-ciyo-gioia-giorgio-armani-acqua-di-gioia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1096-dimon-le-secret-givenchy-ange-ou-demon-le-secret-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1098-d-escapade-givenchy-un-air-d-escapade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1100-l-eu-par-kenzo-l-eau-par-kenzo-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1102-roses-musk-montale-roses-musk-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1104-ma-vie-hugo-boss-ma-vie-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1106-the-scent-hugo-boss-the-scent-for-her-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1108-mademoiselle-azzaro-mademoiselle-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1114-joy-by-christian-dior-joy-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1116-cherry-air-escada-cherry-in-the-air-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1118-l-interdit-givenchy-l-interdit-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1120-femme-hugo-boss-boss-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1122-rumur-ii-rose-lanvin-rumeur-2-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1124-modern-princess-lanvin-modern-princess-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1126-clive-co-tiffany-co-tiffany-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2001-eskentrik-0001-escentric-molecules-escentric-01-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2002-eskentrik-0002-escentric-molecules-escentric-02-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2003-narcotique-ex-nixilo-fleur-narcotique-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2004-rouage-54000-maison-francis-kurkdjian-baccarat-rouge-540-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2005-a-frique-byredo-bal-d-afrique-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2006-erba-pire-xerjoff-sospiro-erba-pura-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2007-black-muscs-alexandre-j-black-muscs-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2008-kirike-tiziana-terenzi-kirke-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2009-andrameta-tiziana-terenzi-andromeda-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2010-black-afkans-nasomatto-black-afgano-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2011-tabacco-vanille-tom-ford-tobacco-vanille-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2025-esentric-escentric-molecules-escentric-05-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2029-fucking-fabulous-tom-ford-fucking-fabulous-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2031-ambre-nuit-christian-dior-ambre-nuit-2018-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2033-oud-ispahan-christian-dior-oud-ispahan-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2035-bois-d-argent-christian-dior-bois-d-argent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2039-baccarat-extrait-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2043-franch-leather-memo-french-leather-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2044-musk-kasmir-attar-collection-musk-kashmir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2045-esentric-01-escentric-molecules-molecule-01-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1188-dahhab-kajal-dahab-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1111-y-man-yves-saint-laurent-y-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2112-red-tabacco-mancera-red-tobacco-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1204-crystall-parfum-versace-bright-crystal-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1200-la-bela-rose-extraordinar-lancome-la-vie-est-belle-rose-extraordinaire-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1206-my-way-nectar-giorgio-armani-my-way-nectar-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1208-libre-flovers-and-flames-yves-saint-laurent-libre-flowers-flames-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2124-bois-imperial-essential-parfums-bois-imp-rial-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2110-megamare-orto-parisi-megamare-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1101-adventure-cologne-creed-aventus-cologne-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2138-barois-tillia-marc-antoine-barrois-tilia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2122-white-chocola-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2128-beast-love-montale-beast-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2136-zafaran-sahab-ard-al-zaafaran-saheb-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2134-blue-talisman-ex-nihilo-blue-talisman-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2108-no-4-apres-amour-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2116-electric-cherry-tom-ford-electric-cherry-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2106-rozen-vanilla-blend-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2100-black-pepper-amber-neroli-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2094-ganymede-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2092-amber-wood-ajmal-amber-wood-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2086-mandarin-escentric-molecules-molecule-01-mandarin-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2076-cassopea-tiziana-terenzi-cassiopea-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2072-guamin-tiziana-terenzi-gumin-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2068-pink-molecule-090-09-zarkoperfume-pink-molecule-090-09-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2012-narcotique-cocaine-special-franck-boclet-cocaine-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1202-got-girl-blush-carolina-herrera-good-girl-blush-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1198-b-optimum-over-red-yves-saint-laurent-black-opium-over-red-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1194-i-love-love-moschino-cheap-chic-i-love-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1182-skandal-le-perfume-jean-paul-gaultier-scandal-le-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1164-funny-moschino-funny-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1162-ice-femme-kenzo-l-eau-par-kenzo-ice-pour-femme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1152-d-anna-simimi-blanc-d-anna-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1150-l12-l12-sparkling-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1136-flora-eau-fraiche-gucci-flora-by-gucci-eau-fraiche-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1130-very-sexy-orchid-victoria-s-secret-very-sexy-orchid-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1084-libre-yves-saint-laurent-libre-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1078-my-way-giorgio-armani-my-way-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1127-skandalle-parfum-intense-jean-paul-gaultier-scandal-pour-hommeintense-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1123-inviktus-parfum-paco-rabanne-invictus-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1121-k-parfum-intens-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-intense-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1119-y-elixir-yves-saint-laurent-y-l-elixir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1115-pour-homme-givenchy-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1103-wan-million-elixir-paco-rabanne-1-million-elixir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1097-sauvaje-elixir-christian-dior-sauvage-elixir-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1095-code-sport-giorgio-armani-armani-code-sport-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1093-invitus-aqua-paco-rabanne-invictus-aqua-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1089-homme-cologne-2013-christian-dior-dior-homme-cologne-2013-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1087-chrome-azzaro-chrome-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1079-clasic-hugo-boss-boss-bottled-6-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1075-blue-label-givenchy-pour-homme-blue-label-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1071-light-blue-dolce-gabbana-light-blue-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1049-l-homme-yves-saint-laurent-l-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1059-enrice-noir-lalique-encre-noire-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1061-invitus-victory-paco-rabanne-invictus-victory-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1065-invitus-intens-paco-rabanne-invictus-intense-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1069-happy-clinique-happy-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1081-essintial-lacoste-essential-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1083-essintial-sport-lacoste-essential-sport-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1091-the-scent-hugo-boss-boss-the-scent-for-him-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1099-homme-l-rose-maison-francis-kurkdjian-l-homme-a-la-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1105-2-2-heroes-carolina-herrera-212-men-heroes-forever-young-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1107-hero-burberry-hero-eau-de-toilette-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1109-h24-hermes-h24-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1129-omerta-creed-aventus-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5524-dubai-1-limited-edition-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5526-lust-louis-vuitton-ombre-nomade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5521-louis-vuitton-imagination-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5525-symphony-louis-vuitton-symphony-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5528-patchouli-ardendt-guerlain-patchouli-ardent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2102-d-amalfi-tom-ford-rose-d-amalfi-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2098-rosemary-lemon-z-r-rosemary-l-neroli-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2096-rozen-fiction-z-r-fiction-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2090-slow-dance-byredo-slow-dance-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2082-oud-tabacco-montale-oud-tobacco-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2078-starry-night-de-parfum-montale-starry-night-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2074-intoxicated-cillian-intoxicated-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1113-skandal-jean-paul-gaultier-scandal-pour-homme-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5003-hom-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5005-bleu-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5007-egoist-platin-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-m-5009-1-sexy-man-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5011-siyo-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5013-blu-label-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-m-5015-1-million-dollars-for-man-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5017-l-12-white-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-m-5019-1-dark-man-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5023-dilor-savuaj-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5501-escentric-molecules-escentric-01-50-ml/?sku=38900" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5501-escentric-molecules-escentric-01-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5502-escentric-molecules-escentric-02-50-ml/?sku=38902" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5502-escentric-molecules-escentric-02-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-5503-fluer-narcotiqu-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5504-xerjoff-sospiro-erba-pura-50-ml/?sku=38905" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5504-xerjoff-sospiro-erba-pura-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5505-tom-ford-black-orchid-50-ml/?sku=38907" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5505-tom-ford-black-orchid-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mw-5506-1-baccarat-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mw-5507-1-love-kirke-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mw-5508-1-hard-intoxicated-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mw-5509-1-noir-afgano-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5002-olympea-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5004-chol-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5006-coco-madam-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5008-chance-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5012-fraiche-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5014-1-overseas-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-5016-imperatrice-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5018-1-cinderella-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5020-si-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5022-1-temptation-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-5024-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5026-1-one-night-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5028-1-indesent-proposal-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5032-1-insatiable-night-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5034-aprege-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5040-vtry-bomsbshell-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-5042-vie-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5044-1-young-africa-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5046-1-the-exhibitionist-for-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w-5050-christian-dior-miss-dior-cherie-50-ml/?sku=38932" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w-5050-christian-dior-miss-dior-cherie-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-w-5052-1-good-girl-gone-bad-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m-5029-carolina-herrera-bad-boy-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5513-escentric-molecules-escentric-05-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5514-escentric-molecules-molecule-05-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5515-vertus-narcos-is-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw-5518-initio-parfums-prives-oud-for-happiness-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5521-louis-vuitton-imagination-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5524-dubai-1-limited-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5526-louis-vuitton-ombre-nomade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5522-ganimmed-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5525-symphony-louis-vuitton-symphony-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5033-omerta-creed-aventus-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5528-patchouli-ardendt-guerlain-patchouli-ardent-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5527-moscow-ii-extrait-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5532-russia-i-amouage-guidance-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-alexandre-j-black-muscs-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-atelier-cologne-cedre-atlas-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-by-kilian-killing-me-slowly-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-by-kilian-vodka-on-the-rocks-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-by-kilian-good-girl-gone-bad-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-chance-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-coco-mademoisele-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-christian-dior-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-christian-dior-j-adore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-christian-dior-miss-dior-blooming-bouguet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-dolce-gabbana-light-blue-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-dolce-gabbana-light-blue-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-hugo-boss-boss-the-scent-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-nasomatto-black-afgano-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-paco-rabanne-invictus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-paco-rabanne-olympea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-sospiro-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-victoria-s-secret-bombshell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nroticuerse-zarkoperfume-pink-mol-cule-090-09-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1639"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1639" sqref="F1639"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -18934,69 +18934,69 @@
         <v>787</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="6"/>
       <c r="F272" s="14">
         <v>490</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>174</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>789</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="6"/>
       <c r="F273" s="14">
-        <v>490</v>
+        <v>750</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>175</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>792</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="6"/>
       <c r="F274" s="14">
-        <v>490</v>
+        <v>750</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>176</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>795</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="6"/>
       <c r="F275" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>177</v>
       </c>
       <c r="B276" s="10" t="s">
@@ -19006,23942 +19006,23942 @@
         <v>799</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>800</v>
       </c>
       <c r="E276" s="6"/>
       <c r="F276" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>178</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>801</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>803</v>
       </c>
       <c r="E277" s="6"/>
       <c r="F277" s="14">
-        <v>750</v>
+        <v>490</v>
       </c>
     </row>
     <row r="278" spans="1:6">
-      <c r="A278" s="4">
-[...2 lines deleted...]
-      <c r="B278" s="10" t="s">
+      <c r="A278" s="5" t="s">
         <v>804</v>
       </c>
-      <c r="C278" s="7" t="s">
+      <c r="B278" s="6"/>
+      <c r="C278" s="7"/>
+      <c r="D278" s="6"/>
+      <c r="E278" s="6"/>
+      <c r="F278" s="14"/>
+    </row>
+    <row r="279" spans="1:6">
+      <c r="A279" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B279" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C279" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D279" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E279" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F279" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280" s="4">
+        <v>1</v>
+      </c>
+      <c r="B280" s="10" t="s">
         <v>805</v>
       </c>
-      <c r="D278" s="6" t="s">
+      <c r="C280" s="7" t="s">
         <v>806</v>
       </c>
-      <c r="E278" s="6"/>
-[...8 lines deleted...]
-      <c r="B279" s="10" t="s">
+      <c r="D280" s="6" t="s">
         <v>807</v>
       </c>
-      <c r="C279" s="7" t="s">
+      <c r="E280" s="6"/>
+      <c r="F280" s="14">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281" s="4">
+        <v>2</v>
+      </c>
+      <c r="B281" s="10" t="s">
         <v>808</v>
       </c>
-      <c r="D279" s="6" t="s">
+      <c r="C281" s="7" t="s">
         <v>809</v>
       </c>
-      <c r="E279" s="6"/>
-[...5 lines deleted...]
-      <c r="A280" s="5" t="s">
+      <c r="D281" s="6" t="s">
         <v>810</v>
       </c>
-      <c r="B280" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E281" s="6"/>
+      <c r="F281" s="14">
+        <v>1400</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>811</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>813</v>
       </c>
       <c r="E282" s="6"/>
       <c r="F282" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>814</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>816</v>
       </c>
       <c r="E283" s="6"/>
       <c r="F283" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>817</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>819</v>
       </c>
       <c r="E284" s="6"/>
       <c r="F284" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>820</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>822</v>
       </c>
       <c r="E285" s="6"/>
       <c r="F285" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>823</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>824</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>826</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>828</v>
       </c>
       <c r="E287" s="6"/>
       <c r="F287" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>829</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>831</v>
       </c>
       <c r="E288" s="6"/>
       <c r="F288" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>832</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>834</v>
       </c>
       <c r="E289" s="6"/>
       <c r="F289" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>835</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>836</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>837</v>
       </c>
       <c r="E290" s="6"/>
       <c r="F290" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>838</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>840</v>
       </c>
       <c r="E291" s="6"/>
       <c r="F291" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>841</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>842</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>843</v>
       </c>
       <c r="E292" s="6"/>
       <c r="F292" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>844</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>846</v>
       </c>
       <c r="E293" s="6"/>
       <c r="F293" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>847</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>848</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>849</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>850</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>852</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>853</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>855</v>
       </c>
       <c r="E296" s="6"/>
       <c r="F296" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>856</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>857</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>858</v>
       </c>
       <c r="E297" s="6"/>
       <c r="F297" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>859</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>861</v>
       </c>
       <c r="E298" s="6"/>
       <c r="F298" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>862</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>863</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>864</v>
       </c>
       <c r="E299" s="6"/>
       <c r="F299" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>865</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>867</v>
       </c>
       <c r="E300" s="6"/>
       <c r="F300" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>868</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>869</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>870</v>
       </c>
       <c r="E301" s="6"/>
       <c r="F301" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>871</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>873</v>
       </c>
       <c r="E302" s="6"/>
       <c r="F302" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>874</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>875</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>876</v>
       </c>
       <c r="E303" s="6"/>
       <c r="F303" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>877</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>879</v>
       </c>
       <c r="E304" s="6"/>
       <c r="F304" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B305" s="10" t="s">
         <v>880</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>882</v>
       </c>
       <c r="E305" s="6"/>
       <c r="F305" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B306" s="10" t="s">
         <v>883</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>884</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>885</v>
       </c>
       <c r="E306" s="6"/>
       <c r="F306" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>886</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>888</v>
       </c>
       <c r="E307" s="6"/>
       <c r="F307" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B308" s="10" t="s">
         <v>889</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>890</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>891</v>
       </c>
       <c r="E308" s="6"/>
       <c r="F308" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>892</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>894</v>
       </c>
       <c r="E309" s="6"/>
       <c r="F309" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>895</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>896</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>897</v>
       </c>
       <c r="E310" s="6"/>
       <c r="F310" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>898</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>900</v>
       </c>
       <c r="E311" s="6"/>
       <c r="F311" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>901</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>902</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>903</v>
       </c>
       <c r="E312" s="6"/>
       <c r="F312" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>904</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>906</v>
       </c>
       <c r="E313" s="6"/>
       <c r="F313" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>907</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>908</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>909</v>
       </c>
       <c r="E314" s="6"/>
       <c r="F314" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>910</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>911</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>912</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>913</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>914</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>915</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>916</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>917</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>918</v>
       </c>
       <c r="E317" s="6"/>
       <c r="F317" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>919</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>920</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>921</v>
       </c>
       <c r="E318" s="6"/>
       <c r="F318" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>922</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>924</v>
       </c>
       <c r="E319" s="6"/>
       <c r="F319" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>925</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>926</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>927</v>
       </c>
       <c r="E320" s="6"/>
       <c r="F320" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>928</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>930</v>
       </c>
       <c r="E321" s="6"/>
       <c r="F321" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>931</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>932</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>933</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>934</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>936</v>
       </c>
       <c r="E323" s="6"/>
       <c r="F323" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>937</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>939</v>
       </c>
       <c r="E324" s="6"/>
       <c r="F324" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>940</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>942</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>943</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>944</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>945</v>
       </c>
       <c r="E326" s="6"/>
       <c r="F326" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>946</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>948</v>
       </c>
       <c r="E327" s="6"/>
       <c r="F327" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="328" spans="1:6">
-      <c r="A328" s="4">
-[...2 lines deleted...]
-      <c r="B328" s="10" t="s">
+      <c r="A328" s="5" t="s">
         <v>949</v>
       </c>
-      <c r="C328" s="7" t="s">
+      <c r="B328" s="6"/>
+      <c r="C328" s="7"/>
+      <c r="D328" s="6"/>
+      <c r="E328" s="6"/>
+      <c r="F328" s="14"/>
+    </row>
+    <row r="329" spans="1:6">
+      <c r="A329" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B329" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C329" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D329" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E329" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F329" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330" s="4">
+        <v>1</v>
+      </c>
+      <c r="B330" s="10" t="s">
         <v>950</v>
       </c>
-      <c r="D328" s="6" t="s">
+      <c r="C330" s="7" t="s">
         <v>951</v>
       </c>
-      <c r="E328" s="6"/>
-[...8 lines deleted...]
-      <c r="B329" s="10" t="s">
+      <c r="D330" s="6" t="s">
         <v>952</v>
       </c>
-      <c r="C329" s="7" t="s">
+      <c r="E330" s="6"/>
+      <c r="F330" s="14">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" s="4">
+        <v>2</v>
+      </c>
+      <c r="B331" s="10" t="s">
         <v>953</v>
       </c>
-      <c r="D329" s="6" t="s">
+      <c r="C331" s="7" t="s">
         <v>954</v>
       </c>
-      <c r="E329" s="6"/>
-[...5 lines deleted...]
-      <c r="A330" s="5" t="s">
+      <c r="D331" s="6" t="s">
         <v>955</v>
       </c>
-      <c r="B330" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E331" s="6"/>
+      <c r="F331" s="14">
+        <v>1050</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>956</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>958</v>
       </c>
       <c r="E332" s="6"/>
       <c r="F332" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B333" s="10" t="s">
         <v>959</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>961</v>
       </c>
       <c r="E333" s="6"/>
       <c r="F333" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>962</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>964</v>
       </c>
       <c r="E334" s="6"/>
       <c r="F334" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B335" s="10" t="s">
         <v>965</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>967</v>
       </c>
       <c r="E335" s="6"/>
       <c r="F335" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B336" s="10" t="s">
         <v>968</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>970</v>
       </c>
       <c r="E336" s="6"/>
       <c r="F336" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>971</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>973</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>974</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>976</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B339" s="10" t="s">
         <v>977</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>979</v>
       </c>
       <c r="E339" s="6"/>
       <c r="F339" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>980</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>982</v>
       </c>
       <c r="E340" s="6"/>
       <c r="F340" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>983</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>985</v>
       </c>
       <c r="E341" s="6"/>
       <c r="F341" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>986</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>988</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>989</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>991</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>992</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>994</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>995</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>997</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B346" s="10" t="s">
         <v>998</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="E346" s="6"/>
       <c r="F346" s="14">
-        <v>1050</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>1001</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>1004</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
-        <v>1150</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>1007</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>1010</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>1013</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="E351" s="6"/>
       <c r="F351" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B352" s="10" t="s">
         <v>1016</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="E352" s="6"/>
       <c r="F352" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>1019</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="E353" s="6"/>
       <c r="F353" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>1022</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="E354" s="6"/>
       <c r="F354" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>1025</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="E355" s="6"/>
       <c r="F355" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B356" s="10" t="s">
         <v>1028</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="E356" s="6"/>
       <c r="F356" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B357" s="10" t="s">
         <v>1031</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="E357" s="6"/>
       <c r="F357" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B358" s="10" t="s">
         <v>1034</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="E358" s="6"/>
       <c r="F358" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B359" s="10" t="s">
         <v>1037</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="E359" s="6"/>
       <c r="F359" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B360" s="10" t="s">
         <v>1040</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1041</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="E360" s="6"/>
       <c r="F360" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B361" s="10" t="s">
         <v>1043</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="E361" s="6"/>
       <c r="F361" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B362" s="10" t="s">
         <v>1046</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="E362" s="6"/>
       <c r="F362" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B363" s="10" t="s">
         <v>1049</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="E363" s="6"/>
       <c r="F363" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B364" s="10" t="s">
         <v>1052</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="E364" s="6"/>
       <c r="F364" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B365" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="E365" s="6"/>
       <c r="F365" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B366" s="10" t="s">
         <v>1058</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="E366" s="6"/>
       <c r="F366" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B367" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1062</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>1063</v>
       </c>
       <c r="E367" s="6"/>
       <c r="F367" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B368" s="10" t="s">
         <v>1064</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="E368" s="6"/>
       <c r="F368" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>1067</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>1068</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="E369" s="6"/>
       <c r="F369" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>1070</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1071</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>1072</v>
       </c>
       <c r="E370" s="6"/>
       <c r="F370" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>1073</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="E371" s="6"/>
       <c r="F371" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>1076</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="E372" s="6"/>
       <c r="F372" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>1079</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="E373" s="6"/>
       <c r="F373" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>1082</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="E374" s="6"/>
       <c r="F374" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>1085</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="E375" s="6"/>
       <c r="F375" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="14">
-        <v>1050</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B377" s="10" t="s">
         <v>1091</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="E377" s="6"/>
       <c r="F377" s="14">
-        <v>1050</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B378" s="10" t="s">
         <v>1094</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="E378" s="6"/>
       <c r="F378" s="14">
-        <v>1150</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B379" s="10" t="s">
         <v>1097</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>1099</v>
       </c>
       <c r="E379" s="6"/>
       <c r="F379" s="14">
-        <v>1150</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B380" s="10" t="s">
         <v>1100</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1101</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B381" s="10" t="s">
         <v>1103</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1104</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>1105</v>
       </c>
       <c r="E381" s="6"/>
       <c r="F381" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>1106</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="E382" s="6"/>
       <c r="F382" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>1109</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1110</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="E383" s="6"/>
       <c r="F383" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>1112</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="E384" s="6"/>
       <c r="F384" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B385" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1116</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="E385" s="6"/>
       <c r="F385" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B386" s="10" t="s">
         <v>1118</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="E386" s="6"/>
       <c r="F386" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B387" s="10" t="s">
         <v>1121</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1122</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>1123</v>
       </c>
       <c r="E387" s="6"/>
       <c r="F387" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B388" s="10" t="s">
         <v>1124</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="E388" s="6"/>
       <c r="F388" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>1127</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1128</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>1129</v>
       </c>
       <c r="E389" s="6"/>
       <c r="F389" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B390" s="10" t="s">
         <v>1130</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="E390" s="6"/>
       <c r="F390" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B391" s="10" t="s">
         <v>1133</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="E391" s="6"/>
       <c r="F391" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>1136</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="E392" s="6"/>
       <c r="F392" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>1139</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1140</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="E393" s="6"/>
       <c r="F393" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>1142</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="E394" s="6"/>
       <c r="F394" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>1145</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>1146</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="E395" s="6"/>
       <c r="F395" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>1148</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="E396" s="6"/>
       <c r="F396" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>1151</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1152</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="E397" s="6"/>
       <c r="F397" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>1154</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1156</v>
       </c>
       <c r="E398" s="6"/>
       <c r="F398" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>1157</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1158</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>1159</v>
       </c>
       <c r="E399" s="6"/>
       <c r="F399" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>1160</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="E400" s="6"/>
       <c r="F400" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B401" s="10" t="s">
         <v>1163</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>1164</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>1165</v>
       </c>
       <c r="E401" s="6"/>
       <c r="F401" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B402" s="10" t="s">
         <v>1166</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="E402" s="6"/>
       <c r="F402" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>1169</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1170</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>1172</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1174</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>1175</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1176</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1177</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>1178</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="E406" s="6"/>
       <c r="F406" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B407" s="10" t="s">
         <v>1181</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>1183</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>1184</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B409" s="10" t="s">
         <v>1187</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>1188</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1189</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B410" s="10" t="s">
         <v>1190</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="E410" s="6"/>
       <c r="F410" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B411" s="10" t="s">
         <v>1193</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="E411" s="6"/>
       <c r="F411" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>1196</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="E412" s="6"/>
       <c r="F412" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B413" s="10" t="s">
         <v>1199</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1200</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="E413" s="6"/>
       <c r="F413" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>1202</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="E414" s="6"/>
       <c r="F414" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B415" s="10" t="s">
         <v>1205</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>1206</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="E415" s="6"/>
       <c r="F415" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B416" s="10" t="s">
         <v>1208</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>1209</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="E416" s="6"/>
       <c r="F416" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B417" s="10" t="s">
         <v>1211</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>1213</v>
       </c>
       <c r="E417" s="6"/>
       <c r="F417" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B418" s="10" t="s">
         <v>1214</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="E418" s="6"/>
       <c r="F418" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>1217</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>1218</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1219</v>
       </c>
       <c r="E419" s="6"/>
       <c r="F419" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>1220</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1221</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>1223</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1225</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>1226</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="E422" s="6"/>
       <c r="F422" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B423" s="10" t="s">
         <v>1229</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1230</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1231</v>
       </c>
       <c r="E423" s="6"/>
       <c r="F423" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B424" s="10" t="s">
         <v>1232</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>1234</v>
       </c>
       <c r="E424" s="6"/>
       <c r="F424" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B425" s="10" t="s">
         <v>1235</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1236</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>1237</v>
       </c>
       <c r="E425" s="6"/>
       <c r="F425" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B426" s="10" t="s">
         <v>1238</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1239</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B427" s="10" t="s">
         <v>1241</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1242</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>1243</v>
       </c>
       <c r="E427" s="6"/>
       <c r="F427" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>1244</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1245</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>1246</v>
       </c>
       <c r="E428" s="6"/>
       <c r="F428" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B429" s="10" t="s">
         <v>1247</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1248</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="E429" s="6"/>
       <c r="F429" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B430" s="10" t="s">
         <v>1250</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="E430" s="6"/>
       <c r="F430" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>1253</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1254</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="E431" s="6"/>
       <c r="F431" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B432" s="10" t="s">
         <v>1256</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1257</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>1258</v>
       </c>
       <c r="E432" s="6"/>
       <c r="F432" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="433" spans="1:6">
-      <c r="A433" s="4">
-[...2 lines deleted...]
-      <c r="B433" s="10" t="s">
+      <c r="A433" s="5" t="s">
         <v>1259</v>
       </c>
-      <c r="C433" s="7" t="s">
+      <c r="B433" s="6"/>
+      <c r="C433" s="7"/>
+      <c r="D433" s="6"/>
+      <c r="E433" s="6"/>
+      <c r="F433" s="14"/>
+    </row>
+    <row r="434" spans="1:6">
+      <c r="A434" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B434" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C434" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D434" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E434" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F434" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6">
+      <c r="A435" s="4">
+        <v>1</v>
+      </c>
+      <c r="B435" s="10" t="s">
         <v>1260</v>
       </c>
-      <c r="D433" s="6" t="s">
+      <c r="C435" s="7" t="s">
         <v>1261</v>
       </c>
-      <c r="E433" s="6"/>
-[...8 lines deleted...]
-      <c r="B434" s="10" t="s">
+      <c r="D435" s="6" t="s">
         <v>1262</v>
       </c>
-      <c r="C434" s="7" t="s">
+      <c r="E435" s="6"/>
+      <c r="F435" s="14">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6">
+      <c r="A436" s="4">
+        <v>2</v>
+      </c>
+      <c r="B436" s="10" t="s">
         <v>1263</v>
       </c>
-      <c r="D434" s="6" t="s">
+      <c r="C436" s="7" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D436" s="6" t="s">
         <v>1264</v>
       </c>
-      <c r="E434" s="6"/>
-[...31 lines deleted...]
-        <v>7</v>
+      <c r="E436" s="6"/>
+      <c r="F436" s="14">
+        <v>320</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B437" s="10" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C437" s="7" t="s">
         <v>1266</v>
       </c>
-      <c r="C437" s="7" t="s">
+      <c r="D437" s="6" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="E437" s="6"/>
       <c r="F437" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B438" s="10" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C438" s="7" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D438" s="6" t="s">
         <v>1269</v>
-      </c>
-[...4 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="E438" s="6"/>
       <c r="F438" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B439" s="10" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C439" s="7" t="s">
         <v>1271</v>
       </c>
-      <c r="C439" s="7" t="s">
+      <c r="D439" s="6" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
       <c r="E439" s="6"/>
       <c r="F439" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B440" s="10" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C440" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D440" s="6" t="s">
         <v>1274</v>
-      </c>
-[...4 lines deleted...]
-        <v>1275</v>
       </c>
       <c r="E440" s="6"/>
       <c r="F440" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B441" s="10" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C441" s="7" t="s">
         <v>1276</v>
       </c>
-      <c r="C441" s="7" t="s">
+      <c r="D441" s="6" t="s">
         <v>1277</v>
-      </c>
-[...1 lines deleted...]
-        <v>1278</v>
       </c>
       <c r="E441" s="6"/>
       <c r="F441" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B442" s="10" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C442" s="7" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D442" s="6" t="s">
         <v>1279</v>
-      </c>
-[...4 lines deleted...]
-        <v>1280</v>
       </c>
       <c r="E442" s="6"/>
       <c r="F442" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B443" s="10" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C443" s="7" t="s">
         <v>1281</v>
       </c>
-      <c r="C443" s="7" t="s">
+      <c r="D443" s="6" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="E443" s="6"/>
       <c r="F443" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B444" s="10" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C444" s="7" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D444" s="6" t="s">
         <v>1284</v>
-      </c>
-[...4 lines deleted...]
-        <v>1285</v>
       </c>
       <c r="E444" s="6"/>
       <c r="F444" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B445" s="10" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C445" s="7" t="s">
         <v>1286</v>
       </c>
-      <c r="C445" s="7" t="s">
+      <c r="D445" s="6" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
       <c r="E445" s="6"/>
       <c r="F445" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B446" s="10" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C446" s="7" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D446" s="6" t="s">
         <v>1289</v>
-      </c>
-[...4 lines deleted...]
-        <v>1290</v>
       </c>
       <c r="E446" s="6"/>
       <c r="F446" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B447" s="10" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C447" s="7" t="s">
         <v>1291</v>
       </c>
-      <c r="C447" s="7" t="s">
+      <c r="D447" s="6" t="s">
         <v>1292</v>
-      </c>
-[...1 lines deleted...]
-        <v>1293</v>
       </c>
       <c r="E447" s="6"/>
       <c r="F447" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B448" s="10" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C448" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D448" s="6" t="s">
         <v>1294</v>
-      </c>
-[...4 lines deleted...]
-        <v>1295</v>
       </c>
       <c r="E448" s="6"/>
       <c r="F448" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B449" s="10" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C449" s="7" t="s">
         <v>1296</v>
       </c>
-      <c r="C449" s="7" t="s">
+      <c r="D449" s="6" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="E449" s="6"/>
       <c r="F449" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B450" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C450" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D450" s="6" t="s">
         <v>1299</v>
-      </c>
-[...4 lines deleted...]
-        <v>1300</v>
       </c>
       <c r="E450" s="6"/>
       <c r="F450" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B451" s="10" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C451" s="7" t="s">
         <v>1301</v>
       </c>
-      <c r="C451" s="7" t="s">
+      <c r="D451" s="6" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
       <c r="E451" s="6"/>
       <c r="F451" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B452" s="10" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C452" s="7" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D452" s="6" t="s">
         <v>1304</v>
-      </c>
-[...4 lines deleted...]
-        <v>1305</v>
       </c>
       <c r="E452" s="6"/>
       <c r="F452" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B453" s="10" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C453" s="7" t="s">
         <v>1306</v>
       </c>
-      <c r="C453" s="7" t="s">
+      <c r="D453" s="6" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
       <c r="E453" s="6"/>
       <c r="F453" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B454" s="10" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C454" s="7" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D454" s="6" t="s">
         <v>1309</v>
-      </c>
-[...4 lines deleted...]
-        <v>1310</v>
       </c>
       <c r="E454" s="6"/>
       <c r="F454" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B455" s="10" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C455" s="7" t="s">
         <v>1311</v>
       </c>
-      <c r="C455" s="7" t="s">
+      <c r="D455" s="6" t="s">
         <v>1312</v>
-      </c>
-[...1 lines deleted...]
-        <v>1313</v>
       </c>
       <c r="E455" s="6"/>
       <c r="F455" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B456" s="10" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C456" s="7" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D456" s="6" t="s">
         <v>1314</v>
-      </c>
-[...4 lines deleted...]
-        <v>1315</v>
       </c>
       <c r="E456" s="6"/>
       <c r="F456" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B457" s="10" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C457" s="7" t="s">
         <v>1316</v>
       </c>
-      <c r="C457" s="7" t="s">
+      <c r="D457" s="6" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318</v>
       </c>
       <c r="E457" s="6"/>
       <c r="F457" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B458" s="10" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C458" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D458" s="6" t="s">
         <v>1319</v>
-      </c>
-[...4 lines deleted...]
-        <v>1320</v>
       </c>
       <c r="E458" s="6"/>
       <c r="F458" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B459" s="10" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C459" s="7" t="s">
         <v>1321</v>
       </c>
-      <c r="C459" s="7" t="s">
+      <c r="D459" s="6" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
       <c r="E459" s="6"/>
       <c r="F459" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B460" s="10" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C460" s="7" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D460" s="6" t="s">
         <v>1324</v>
-      </c>
-[...4 lines deleted...]
-        <v>1325</v>
       </c>
       <c r="E460" s="6"/>
       <c r="F460" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B461" s="10" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C461" s="7" t="s">
         <v>1326</v>
       </c>
-      <c r="C461" s="7" t="s">
+      <c r="D461" s="6" t="s">
         <v>1327</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
       <c r="E461" s="6"/>
       <c r="F461" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B462" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C462" s="7" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D462" s="6" t="s">
         <v>1329</v>
-      </c>
-[...4 lines deleted...]
-        <v>1330</v>
       </c>
       <c r="E462" s="6"/>
       <c r="F462" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B463" s="10" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C463" s="7" t="s">
         <v>1331</v>
       </c>
-      <c r="C463" s="7" t="s">
+      <c r="D463" s="6" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
       <c r="E463" s="6"/>
       <c r="F463" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B464" s="10" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C464" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D464" s="6" t="s">
         <v>1334</v>
-      </c>
-[...4 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="E464" s="6"/>
       <c r="F464" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B465" s="10" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C465" s="7" t="s">
         <v>1336</v>
       </c>
-      <c r="C465" s="7" t="s">
+      <c r="D465" s="6" t="s">
         <v>1337</v>
-      </c>
-[...1 lines deleted...]
-        <v>1338</v>
       </c>
       <c r="E465" s="6"/>
       <c r="F465" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B466" s="10" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C466" s="7" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D466" s="6" t="s">
         <v>1339</v>
-      </c>
-[...4 lines deleted...]
-        <v>1340</v>
       </c>
       <c r="E466" s="6"/>
       <c r="F466" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B467" s="10" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C467" s="7" t="s">
         <v>1341</v>
       </c>
-      <c r="C467" s="7" t="s">
+      <c r="D467" s="6" t="s">
         <v>1342</v>
-      </c>
-[...1 lines deleted...]
-        <v>1343</v>
       </c>
       <c r="E467" s="6"/>
       <c r="F467" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B468" s="10" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C468" s="7" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D468" s="6" t="s">
         <v>1344</v>
-      </c>
-[...4 lines deleted...]
-        <v>1345</v>
       </c>
       <c r="E468" s="6"/>
       <c r="F468" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B469" s="10" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C469" s="7" t="s">
         <v>1346</v>
       </c>
-      <c r="C469" s="7" t="s">
+      <c r="D469" s="6" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348</v>
       </c>
       <c r="E469" s="6"/>
       <c r="F469" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B470" s="10" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C470" s="7" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D470" s="6" t="s">
         <v>1349</v>
-      </c>
-[...4 lines deleted...]
-        <v>1350</v>
       </c>
       <c r="E470" s="6"/>
       <c r="F470" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B471" s="10" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C471" s="7" t="s">
         <v>1351</v>
       </c>
-      <c r="C471" s="7" t="s">
+      <c r="D471" s="6" t="s">
         <v>1352</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="E471" s="6"/>
       <c r="F471" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B472" s="10" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C472" s="7" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D472" s="6" t="s">
         <v>1354</v>
-      </c>
-[...4 lines deleted...]
-        <v>1355</v>
       </c>
       <c r="E472" s="6"/>
       <c r="F472" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B473" s="10" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C473" s="7" t="s">
         <v>1356</v>
       </c>
-      <c r="C473" s="7" t="s">
+      <c r="D473" s="6" t="s">
         <v>1357</v>
-      </c>
-[...1 lines deleted...]
-        <v>1358</v>
       </c>
       <c r="E473" s="6"/>
       <c r="F473" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B474" s="10" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C474" s="7" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D474" s="6" t="s">
         <v>1359</v>
-      </c>
-[...4 lines deleted...]
-        <v>1360</v>
       </c>
       <c r="E474" s="6"/>
       <c r="F474" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B475" s="10" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C475" s="7" t="s">
         <v>1361</v>
       </c>
-      <c r="C475" s="7" t="s">
+      <c r="D475" s="6" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
       <c r="E475" s="6"/>
       <c r="F475" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B476" s="10" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C476" s="7" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D476" s="6" t="s">
         <v>1364</v>
-      </c>
-[...4 lines deleted...]
-        <v>1365</v>
       </c>
       <c r="E476" s="6"/>
       <c r="F476" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B477" s="10" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C477" s="7" t="s">
         <v>1366</v>
       </c>
-      <c r="C477" s="7" t="s">
+      <c r="D477" s="6" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
       <c r="E477" s="6"/>
       <c r="F477" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B478" s="10" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C478" s="7" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D478" s="6" t="s">
         <v>1369</v>
-      </c>
-[...4 lines deleted...]
-        <v>1370</v>
       </c>
       <c r="E478" s="6"/>
       <c r="F478" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B479" s="10" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C479" s="7" t="s">
         <v>1371</v>
       </c>
-      <c r="C479" s="7" t="s">
+      <c r="D479" s="6" t="s">
         <v>1372</v>
-      </c>
-[...1 lines deleted...]
-        <v>1373</v>
       </c>
       <c r="E479" s="6"/>
       <c r="F479" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B480" s="10" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C480" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D480" s="6" t="s">
         <v>1374</v>
-      </c>
-[...4 lines deleted...]
-        <v>1375</v>
       </c>
       <c r="E480" s="6"/>
       <c r="F480" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B481" s="10" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C481" s="7" t="s">
         <v>1376</v>
       </c>
-      <c r="C481" s="7" t="s">
+      <c r="D481" s="6" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
       <c r="E481" s="6"/>
       <c r="F481" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B482" s="10" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C482" s="7" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D482" s="6" t="s">
         <v>1379</v>
-      </c>
-[...4 lines deleted...]
-        <v>1380</v>
       </c>
       <c r="E482" s="6"/>
       <c r="F482" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B483" s="10" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C483" s="7" t="s">
         <v>1381</v>
       </c>
-      <c r="C483" s="7" t="s">
+      <c r="D483" s="6" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
       <c r="E483" s="6"/>
       <c r="F483" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B484" s="10" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C484" s="7" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D484" s="6" t="s">
         <v>1384</v>
-      </c>
-[...4 lines deleted...]
-        <v>1385</v>
       </c>
       <c r="E484" s="6"/>
       <c r="F484" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B485" s="10" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C485" s="7" t="s">
         <v>1386</v>
       </c>
-      <c r="C485" s="7" t="s">
+      <c r="D485" s="6" t="s">
         <v>1387</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388</v>
       </c>
       <c r="E485" s="6"/>
       <c r="F485" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B486" s="10" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C486" s="7" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D486" s="6" t="s">
         <v>1389</v>
-      </c>
-[...4 lines deleted...]
-        <v>1390</v>
       </c>
       <c r="E486" s="6"/>
       <c r="F486" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B487" s="10" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C487" s="7" t="s">
         <v>1391</v>
       </c>
-      <c r="C487" s="7" t="s">
+      <c r="D487" s="6" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
       <c r="E487" s="6"/>
       <c r="F487" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B488" s="10" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C488" s="7" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D488" s="6" t="s">
         <v>1394</v>
-      </c>
-[...4 lines deleted...]
-        <v>1395</v>
       </c>
       <c r="E488" s="6"/>
       <c r="F488" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B489" s="10" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C489" s="7" t="s">
         <v>1396</v>
       </c>
-      <c r="C489" s="7" t="s">
+      <c r="D489" s="6" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
       <c r="E489" s="6"/>
       <c r="F489" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B490" s="10" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C490" s="7" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D490" s="6" t="s">
         <v>1399</v>
-      </c>
-[...4 lines deleted...]
-        <v>1400</v>
       </c>
       <c r="E490" s="6"/>
       <c r="F490" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B491" s="10" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C491" s="7" t="s">
         <v>1401</v>
       </c>
-      <c r="C491" s="7" t="s">
+      <c r="D491" s="6" t="s">
         <v>1402</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403</v>
       </c>
       <c r="E491" s="6"/>
       <c r="F491" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B492" s="10" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C492" s="7" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D492" s="6" t="s">
         <v>1404</v>
-      </c>
-[...4 lines deleted...]
-        <v>1405</v>
       </c>
       <c r="E492" s="6"/>
       <c r="F492" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B493" s="10" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C493" s="7" t="s">
         <v>1406</v>
       </c>
-      <c r="C493" s="7" t="s">
+      <c r="D493" s="6" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
       <c r="E493" s="6"/>
       <c r="F493" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B494" s="10" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C494" s="7" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D494" s="6" t="s">
         <v>1409</v>
-      </c>
-[...4 lines deleted...]
-        <v>1410</v>
       </c>
       <c r="E494" s="6"/>
       <c r="F494" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B495" s="10" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C495" s="7" t="s">
         <v>1411</v>
       </c>
-      <c r="C495" s="7" t="s">
+      <c r="D495" s="6" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
       <c r="E495" s="6"/>
       <c r="F495" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B496" s="10" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C496" s="7" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D496" s="6" t="s">
         <v>1414</v>
-      </c>
-[...4 lines deleted...]
-        <v>1415</v>
       </c>
       <c r="E496" s="6"/>
       <c r="F496" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B497" s="10" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C497" s="7" t="s">
         <v>1416</v>
       </c>
-      <c r="C497" s="7" t="s">
+      <c r="D497" s="6" t="s">
         <v>1417</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418</v>
       </c>
       <c r="E497" s="6"/>
       <c r="F497" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B498" s="10" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C498" s="7" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D498" s="6" t="s">
         <v>1419</v>
-      </c>
-[...4 lines deleted...]
-        <v>1420</v>
       </c>
       <c r="E498" s="6"/>
       <c r="F498" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B499" s="10" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C499" s="7" t="s">
         <v>1421</v>
       </c>
-      <c r="C499" s="7" t="s">
+      <c r="D499" s="6" t="s">
         <v>1422</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423</v>
       </c>
       <c r="E499" s="6"/>
       <c r="F499" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B500" s="10" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C500" s="7" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D500" s="6" t="s">
         <v>1424</v>
-      </c>
-[...4 lines deleted...]
-        <v>1425</v>
       </c>
       <c r="E500" s="6"/>
       <c r="F500" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B501" s="10" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C501" s="7" t="s">
         <v>1426</v>
       </c>
-      <c r="C501" s="7" t="s">
+      <c r="D501" s="6" t="s">
         <v>1427</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428</v>
       </c>
       <c r="E501" s="6"/>
       <c r="F501" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B502" s="10" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C502" s="7" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D502" s="6" t="s">
         <v>1429</v>
-      </c>
-[...4 lines deleted...]
-        <v>1430</v>
       </c>
       <c r="E502" s="6"/>
       <c r="F502" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B503" s="10" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C503" s="7" t="s">
         <v>1431</v>
       </c>
-      <c r="C503" s="7" t="s">
+      <c r="D503" s="6" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433</v>
       </c>
       <c r="E503" s="6"/>
       <c r="F503" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B504" s="10" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C504" s="7" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D504" s="6" t="s">
         <v>1434</v>
-      </c>
-[...4 lines deleted...]
-        <v>1435</v>
       </c>
       <c r="E504" s="6"/>
       <c r="F504" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B505" s="10" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C505" s="7" t="s">
         <v>1436</v>
       </c>
-      <c r="C505" s="7" t="s">
+      <c r="D505" s="6" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
       <c r="E505" s="6"/>
       <c r="F505" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B506" s="10" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C506" s="7" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D506" s="6" t="s">
         <v>1439</v>
-      </c>
-[...4 lines deleted...]
-        <v>1440</v>
       </c>
       <c r="E506" s="6"/>
       <c r="F506" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B507" s="10" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C507" s="7" t="s">
         <v>1441</v>
       </c>
-      <c r="C507" s="7" t="s">
+      <c r="D507" s="6" t="s">
         <v>1442</v>
-      </c>
-[...1 lines deleted...]
-        <v>1443</v>
       </c>
       <c r="E507" s="6"/>
       <c r="F507" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B508" s="10" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C508" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D508" s="6" t="s">
         <v>1444</v>
-      </c>
-[...4 lines deleted...]
-        <v>1445</v>
       </c>
       <c r="E508" s="6"/>
       <c r="F508" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B509" s="10" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C509" s="7" t="s">
         <v>1446</v>
       </c>
-      <c r="C509" s="7" t="s">
+      <c r="D509" s="6" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448</v>
       </c>
       <c r="E509" s="6"/>
       <c r="F509" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B510" s="10" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C510" s="7" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D510" s="6" t="s">
         <v>1449</v>
-      </c>
-[...4 lines deleted...]
-        <v>1450</v>
       </c>
       <c r="E510" s="6"/>
       <c r="F510" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B511" s="10" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C511" s="7" t="s">
         <v>1451</v>
       </c>
-      <c r="C511" s="7" t="s">
+      <c r="D511" s="6" t="s">
         <v>1452</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453</v>
       </c>
       <c r="E511" s="6"/>
       <c r="F511" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B512" s="10" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C512" s="7" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D512" s="6" t="s">
         <v>1454</v>
-      </c>
-[...4 lines deleted...]
-        <v>1455</v>
       </c>
       <c r="E512" s="6"/>
       <c r="F512" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B513" s="10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C513" s="7" t="s">
         <v>1456</v>
       </c>
-      <c r="C513" s="7" t="s">
+      <c r="D513" s="6" t="s">
         <v>1457</v>
-      </c>
-[...1 lines deleted...]
-        <v>1458</v>
       </c>
       <c r="E513" s="6"/>
       <c r="F513" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B514" s="10" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C514" s="7" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D514" s="6" t="s">
         <v>1459</v>
-      </c>
-[...4 lines deleted...]
-        <v>1460</v>
       </c>
       <c r="E514" s="6"/>
       <c r="F514" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B515" s="10" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C515" s="7" t="s">
         <v>1461</v>
       </c>
-      <c r="C515" s="7" t="s">
+      <c r="D515" s="6" t="s">
         <v>1462</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="E515" s="6"/>
       <c r="F515" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B516" s="10" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C516" s="7" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D516" s="6" t="s">
         <v>1464</v>
-      </c>
-[...4 lines deleted...]
-        <v>1465</v>
       </c>
       <c r="E516" s="6"/>
       <c r="F516" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B517" s="10" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C517" s="7" t="s">
         <v>1466</v>
       </c>
-      <c r="C517" s="7" t="s">
+      <c r="D517" s="6" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
       <c r="E517" s="6"/>
       <c r="F517" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B518" s="10" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C518" s="7" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D518" s="6" t="s">
         <v>1469</v>
-      </c>
-[...4 lines deleted...]
-        <v>1470</v>
       </c>
       <c r="E518" s="6"/>
       <c r="F518" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B519" s="10" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C519" s="7" t="s">
         <v>1471</v>
       </c>
-      <c r="C519" s="7" t="s">
+      <c r="D519" s="6" t="s">
         <v>1472</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473</v>
       </c>
       <c r="E519" s="6"/>
       <c r="F519" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B520" s="10" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C520" s="7" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D520" s="6" t="s">
         <v>1474</v>
-      </c>
-[...4 lines deleted...]
-        <v>1475</v>
       </c>
       <c r="E520" s="6"/>
       <c r="F520" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B521" s="10" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C521" s="7" t="s">
         <v>1476</v>
       </c>
-      <c r="C521" s="7" t="s">
+      <c r="D521" s="6" t="s">
         <v>1477</v>
-      </c>
-[...1 lines deleted...]
-        <v>1478</v>
       </c>
       <c r="E521" s="6"/>
       <c r="F521" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B522" s="10" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C522" s="7" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D522" s="6" t="s">
         <v>1479</v>
-      </c>
-[...4 lines deleted...]
-        <v>1480</v>
       </c>
       <c r="E522" s="6"/>
       <c r="F522" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B523" s="10" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C523" s="7" t="s">
         <v>1481</v>
       </c>
-      <c r="C523" s="7" t="s">
+      <c r="D523" s="6" t="s">
         <v>1482</v>
-      </c>
-[...1 lines deleted...]
-        <v>1483</v>
       </c>
       <c r="E523" s="6"/>
       <c r="F523" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B524" s="10" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C524" s="7" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D524" s="6" t="s">
         <v>1484</v>
-      </c>
-[...4 lines deleted...]
-        <v>1485</v>
       </c>
       <c r="E524" s="6"/>
       <c r="F524" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B525" s="10" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C525" s="7" t="s">
         <v>1486</v>
       </c>
-      <c r="C525" s="7" t="s">
+      <c r="D525" s="6" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
       <c r="E525" s="6"/>
       <c r="F525" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B526" s="10" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C526" s="7" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D526" s="6" t="s">
         <v>1489</v>
-      </c>
-[...4 lines deleted...]
-        <v>1490</v>
       </c>
       <c r="E526" s="6"/>
       <c r="F526" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B527" s="10" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C527" s="7" t="s">
         <v>1491</v>
       </c>
-      <c r="C527" s="7" t="s">
+      <c r="D527" s="6" t="s">
         <v>1492</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493</v>
       </c>
       <c r="E527" s="6"/>
       <c r="F527" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B528" s="10" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C528" s="7" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D528" s="6" t="s">
         <v>1494</v>
-      </c>
-[...4 lines deleted...]
-        <v>1495</v>
       </c>
       <c r="E528" s="6"/>
       <c r="F528" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B529" s="10" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C529" s="7" t="s">
         <v>1496</v>
       </c>
-      <c r="C529" s="7" t="s">
+      <c r="D529" s="6" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
       <c r="E529" s="6"/>
       <c r="F529" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B530" s="10" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C530" s="7" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D530" s="6" t="s">
         <v>1499</v>
-      </c>
-[...4 lines deleted...]
-        <v>1500</v>
       </c>
       <c r="E530" s="6"/>
       <c r="F530" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B531" s="10" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C531" s="7" t="s">
         <v>1501</v>
       </c>
-      <c r="C531" s="7" t="s">
+      <c r="D531" s="6" t="s">
         <v>1502</v>
-      </c>
-[...1 lines deleted...]
-        <v>1503</v>
       </c>
       <c r="E531" s="6"/>
       <c r="F531" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B532" s="10" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C532" s="7" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D532" s="6" t="s">
         <v>1504</v>
-      </c>
-[...4 lines deleted...]
-        <v>1505</v>
       </c>
       <c r="E532" s="6"/>
       <c r="F532" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B533" s="10" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C533" s="7" t="s">
         <v>1506</v>
       </c>
-      <c r="C533" s="7" t="s">
+      <c r="D533" s="6" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508</v>
       </c>
       <c r="E533" s="6"/>
       <c r="F533" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B534" s="10" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C534" s="7" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D534" s="6" t="s">
         <v>1509</v>
-      </c>
-[...4 lines deleted...]
-        <v>1510</v>
       </c>
       <c r="E534" s="6"/>
       <c r="F534" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B535" s="10" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C535" s="7" t="s">
         <v>1511</v>
       </c>
-      <c r="C535" s="7" t="s">
+      <c r="D535" s="6" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
       <c r="E535" s="6"/>
       <c r="F535" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B536" s="10" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C536" s="7" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D536" s="6" t="s">
         <v>1514</v>
-      </c>
-[...4 lines deleted...]
-        <v>1515</v>
       </c>
       <c r="E536" s="6"/>
       <c r="F536" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B537" s="10" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C537" s="7" t="s">
         <v>1516</v>
       </c>
-      <c r="C537" s="7" t="s">
+      <c r="D537" s="6" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
       <c r="E537" s="6"/>
       <c r="F537" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B538" s="10" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C538" s="7" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D538" s="6" t="s">
         <v>1519</v>
-      </c>
-[...4 lines deleted...]
-        <v>1520</v>
       </c>
       <c r="E538" s="6"/>
       <c r="F538" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B539" s="10" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C539" s="7" t="s">
         <v>1521</v>
       </c>
-      <c r="C539" s="7" t="s">
+      <c r="D539" s="6" t="s">
         <v>1522</v>
-      </c>
-[...1 lines deleted...]
-        <v>1523</v>
       </c>
       <c r="E539" s="6"/>
       <c r="F539" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B540" s="10" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C540" s="7" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D540" s="6" t="s">
         <v>1524</v>
-      </c>
-[...4 lines deleted...]
-        <v>1525</v>
       </c>
       <c r="E540" s="6"/>
       <c r="F540" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B541" s="10" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C541" s="7" t="s">
         <v>1526</v>
       </c>
-      <c r="C541" s="7" t="s">
+      <c r="D541" s="6" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
       <c r="E541" s="6"/>
       <c r="F541" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B542" s="10" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C542" s="7" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D542" s="6" t="s">
         <v>1529</v>
-      </c>
-[...4 lines deleted...]
-        <v>1530</v>
       </c>
       <c r="E542" s="6"/>
       <c r="F542" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B543" s="10" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C543" s="7" t="s">
         <v>1531</v>
       </c>
-      <c r="C543" s="7" t="s">
+      <c r="D543" s="6" t="s">
         <v>1532</v>
-      </c>
-[...1 lines deleted...]
-        <v>1533</v>
       </c>
       <c r="E543" s="6"/>
       <c r="F543" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B544" s="10" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C544" s="7" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D544" s="6" t="s">
         <v>1534</v>
-      </c>
-[...4 lines deleted...]
-        <v>1535</v>
       </c>
       <c r="E544" s="6"/>
       <c r="F544" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B545" s="10" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C545" s="7" t="s">
         <v>1536</v>
       </c>
-      <c r="C545" s="7" t="s">
+      <c r="D545" s="6" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
       <c r="E545" s="6"/>
       <c r="F545" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B546" s="10" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C546" s="7" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D546" s="6" t="s">
         <v>1539</v>
-      </c>
-[...4 lines deleted...]
-        <v>1540</v>
       </c>
       <c r="E546" s="6"/>
       <c r="F546" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B547" s="10" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C547" s="7" t="s">
         <v>1541</v>
       </c>
-      <c r="C547" s="7" t="s">
+      <c r="D547" s="6" t="s">
         <v>1542</v>
-      </c>
-[...1 lines deleted...]
-        <v>1543</v>
       </c>
       <c r="E547" s="6"/>
       <c r="F547" s="14">
-        <v>320</v>
+        <v>520</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B548" s="10" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C548" s="7" t="s">
         <v>1544</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="E548" s="6"/>
       <c r="F548" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B549" s="10" t="s">
         <v>1546</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1547</v>
       </c>
       <c r="D549" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="E549" s="6"/>
       <c r="F549" s="14">
-        <v>520</v>
+        <v>470</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B550" s="10" t="s">
         <v>1549</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1550</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="E550" s="6"/>
       <c r="F550" s="14">
-        <v>320</v>
+        <v>470</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B551" s="10" t="s">
         <v>1552</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="E551" s="6"/>
       <c r="F551" s="14">
         <v>470</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B552" s="10" t="s">
         <v>1555</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1556</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="E552" s="6"/>
       <c r="F552" s="14">
         <v>470</v>
       </c>
     </row>
     <row r="553" spans="1:6">
-      <c r="A553" s="4">
-[...2 lines deleted...]
-      <c r="B553" s="10" t="s">
+      <c r="A553" s="5" t="s">
         <v>1558</v>
       </c>
-      <c r="C553" s="7" t="s">
+      <c r="B553" s="6"/>
+      <c r="C553" s="7"/>
+      <c r="D553" s="6"/>
+      <c r="E553" s="6"/>
+      <c r="F553" s="14"/>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B554" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C554" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D554" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E554" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F554" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" s="4">
+        <v>1</v>
+      </c>
+      <c r="B555" s="10" t="s">
         <v>1559</v>
       </c>
-      <c r="D553" s="6" t="s">
+      <c r="C555" s="7" t="s">
         <v>1560</v>
       </c>
-      <c r="E553" s="6"/>
-[...8 lines deleted...]
-      <c r="B554" s="10" t="s">
+      <c r="D555" s="6" t="s">
         <v>1561</v>
       </c>
-      <c r="C554" s="7" t="s">
+      <c r="E555" s="6"/>
+      <c r="F555" s="14">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" s="4">
+        <v>2</v>
+      </c>
+      <c r="B556" s="10" t="s">
         <v>1562</v>
       </c>
-      <c r="D554" s="6" t="s">
+      <c r="C556" s="7" t="s">
         <v>1563</v>
       </c>
-      <c r="E554" s="6"/>
-[...5 lines deleted...]
-      <c r="A555" s="5" t="s">
+      <c r="D556" s="6" t="s">
         <v>1564</v>
       </c>
-      <c r="B555" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E556" s="6"/>
+      <c r="F556" s="14">
+        <v>600</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B557" s="10" t="s">
         <v>1565</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="D557" s="6" t="s">
         <v>1567</v>
       </c>
       <c r="E557" s="6"/>
       <c r="F557" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B558" s="10" t="s">
         <v>1568</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1569</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>1570</v>
       </c>
       <c r="E558" s="6"/>
       <c r="F558" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B559" s="10" t="s">
         <v>1571</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1572</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>1573</v>
       </c>
       <c r="E559" s="6"/>
       <c r="F559" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B560" s="10" t="s">
         <v>1574</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1575</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>1576</v>
       </c>
       <c r="E560" s="6"/>
       <c r="F560" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B561" s="10" t="s">
         <v>1577</v>
       </c>
       <c r="C561" s="7" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D561" s="6" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579</v>
       </c>
       <c r="E561" s="6"/>
       <c r="F561" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B562" s="10" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C562" s="7" t="s">
         <v>1580</v>
       </c>
-      <c r="C562" s="7" t="s">
+      <c r="D562" s="6" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
       <c r="E562" s="6"/>
       <c r="F562" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B563" s="10" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C563" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D563" s="6" t="s">
         <v>1583</v>
-      </c>
-[...4 lines deleted...]
-        <v>1584</v>
       </c>
       <c r="E563" s="6"/>
       <c r="F563" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B564" s="10" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C564" s="7" t="s">
         <v>1585</v>
       </c>
-      <c r="C564" s="7" t="s">
+      <c r="D564" s="6" t="s">
         <v>1586</v>
-      </c>
-[...1 lines deleted...]
-        <v>1587</v>
       </c>
       <c r="E564" s="6"/>
       <c r="F564" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B565" s="10" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C565" s="7" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D565" s="6" t="s">
         <v>1588</v>
-      </c>
-[...4 lines deleted...]
-        <v>1589</v>
       </c>
       <c r="E565" s="6"/>
       <c r="F565" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B566" s="10" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C566" s="7" t="s">
         <v>1590</v>
       </c>
-      <c r="C566" s="7" t="s">
+      <c r="D566" s="6" t="s">
         <v>1591</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592</v>
       </c>
       <c r="E566" s="6"/>
       <c r="F566" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B567" s="10" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C567" s="7" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D567" s="6" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E567" s="6"/>
       <c r="F567" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B568" s="10" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C568" s="7" t="s">
         <v>1595</v>
       </c>
-      <c r="C568" s="7" t="s">
+      <c r="D568" s="6" t="s">
         <v>1596</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597</v>
       </c>
       <c r="E568" s="6"/>
       <c r="F568" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B569" s="10" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C569" s="7" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D569" s="6" t="s">
         <v>1598</v>
-      </c>
-[...4 lines deleted...]
-        <v>1599</v>
       </c>
       <c r="E569" s="6"/>
       <c r="F569" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B570" s="10" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C570" s="7" t="s">
         <v>1600</v>
       </c>
-      <c r="C570" s="7" t="s">
+      <c r="D570" s="6" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
       <c r="E570" s="6"/>
       <c r="F570" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B571" s="10" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C571" s="7" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D571" s="6" t="s">
         <v>1603</v>
-      </c>
-[...4 lines deleted...]
-        <v>1604</v>
       </c>
       <c r="E571" s="6"/>
       <c r="F571" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B572" s="10" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C572" s="7" t="s">
         <v>1605</v>
       </c>
-      <c r="C572" s="7" t="s">
+      <c r="D572" s="6" t="s">
         <v>1606</v>
-      </c>
-[...1 lines deleted...]
-        <v>1607</v>
       </c>
       <c r="E572" s="6"/>
       <c r="F572" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B573" s="10" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C573" s="7" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D573" s="6" t="s">
         <v>1608</v>
-      </c>
-[...4 lines deleted...]
-        <v>1609</v>
       </c>
       <c r="E573" s="6"/>
       <c r="F573" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B574" s="10" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C574" s="7" t="s">
         <v>1610</v>
       </c>
-      <c r="C574" s="7" t="s">
+      <c r="D574" s="6" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
       <c r="E574" s="6"/>
       <c r="F574" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B575" s="10" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C575" s="7" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D575" s="6" t="s">
         <v>1613</v>
-      </c>
-[...4 lines deleted...]
-        <v>1614</v>
       </c>
       <c r="E575" s="6"/>
       <c r="F575" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B576" s="10" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C576" s="7" t="s">
         <v>1615</v>
       </c>
-      <c r="C576" s="7" t="s">
+      <c r="D576" s="6" t="s">
         <v>1616</v>
-      </c>
-[...1 lines deleted...]
-        <v>1617</v>
       </c>
       <c r="E576" s="6"/>
       <c r="F576" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B577" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C577" s="7" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D577" s="6" t="s">
         <v>1618</v>
-      </c>
-[...4 lines deleted...]
-        <v>1619</v>
       </c>
       <c r="E577" s="6"/>
       <c r="F577" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B578" s="10" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C578" s="7" t="s">
         <v>1620</v>
       </c>
-      <c r="C578" s="7" t="s">
+      <c r="D578" s="6" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
       <c r="E578" s="6"/>
       <c r="F578" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B579" s="10" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C579" s="7" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D579" s="6" t="s">
         <v>1623</v>
-      </c>
-[...4 lines deleted...]
-        <v>1624</v>
       </c>
       <c r="E579" s="6"/>
       <c r="F579" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B580" s="10" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C580" s="7" t="s">
         <v>1625</v>
       </c>
-      <c r="C580" s="7" t="s">
+      <c r="D580" s="6" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
       <c r="E580" s="6"/>
       <c r="F580" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B581" s="10" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C581" s="7" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D581" s="6" t="s">
         <v>1628</v>
-      </c>
-[...4 lines deleted...]
-        <v>1629</v>
       </c>
       <c r="E581" s="6"/>
       <c r="F581" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B582" s="10" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C582" s="7" t="s">
         <v>1630</v>
       </c>
-      <c r="C582" s="7" t="s">
+      <c r="D582" s="6" t="s">
         <v>1631</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632</v>
       </c>
       <c r="E582" s="6"/>
       <c r="F582" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B583" s="10" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C583" s="7" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D583" s="6" t="s">
         <v>1633</v>
-      </c>
-[...4 lines deleted...]
-        <v>1634</v>
       </c>
       <c r="E583" s="6"/>
       <c r="F583" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B584" s="10" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C584" s="7" t="s">
         <v>1635</v>
       </c>
-      <c r="C584" s="7" t="s">
+      <c r="D584" s="6" t="s">
         <v>1636</v>
-      </c>
-[...1 lines deleted...]
-        <v>1637</v>
       </c>
       <c r="E584" s="6"/>
       <c r="F584" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B585" s="10" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C585" s="7" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D585" s="6" t="s">
         <v>1638</v>
-      </c>
-[...4 lines deleted...]
-        <v>1639</v>
       </c>
       <c r="E585" s="6"/>
       <c r="F585" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B586" s="10" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C586" s="7" t="s">
         <v>1640</v>
       </c>
-      <c r="C586" s="7" t="s">
+      <c r="D586" s="6" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
       <c r="E586" s="6"/>
       <c r="F586" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B587" s="10" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C587" s="7" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D587" s="6" t="s">
         <v>1643</v>
-      </c>
-[...4 lines deleted...]
-        <v>1644</v>
       </c>
       <c r="E587" s="6"/>
       <c r="F587" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B588" s="10" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C588" s="7" t="s">
         <v>1645</v>
       </c>
-      <c r="C588" s="7" t="s">
+      <c r="D588" s="6" t="s">
         <v>1646</v>
-      </c>
-[...1 lines deleted...]
-        <v>1647</v>
       </c>
       <c r="E588" s="6"/>
       <c r="F588" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B589" s="10" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C589" s="7" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D589" s="6" t="s">
         <v>1648</v>
-      </c>
-[...4 lines deleted...]
-        <v>1649</v>
       </c>
       <c r="E589" s="6"/>
       <c r="F589" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B590" s="10" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C590" s="7" t="s">
         <v>1650</v>
       </c>
-      <c r="C590" s="7" t="s">
+      <c r="D590" s="6" t="s">
         <v>1651</v>
-      </c>
-[...1 lines deleted...]
-        <v>1652</v>
       </c>
       <c r="E590" s="6"/>
       <c r="F590" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B591" s="10" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C591" s="7" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D591" s="6" t="s">
         <v>1653</v>
-      </c>
-[...4 lines deleted...]
-        <v>1654</v>
       </c>
       <c r="E591" s="6"/>
       <c r="F591" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B592" s="10" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C592" s="7" t="s">
         <v>1655</v>
       </c>
-      <c r="C592" s="7" t="s">
+      <c r="D592" s="6" t="s">
         <v>1656</v>
-      </c>
-[...1 lines deleted...]
-        <v>1657</v>
       </c>
       <c r="E592" s="6"/>
       <c r="F592" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B593" s="10" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C593" s="7" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D593" s="6" t="s">
         <v>1658</v>
-      </c>
-[...4 lines deleted...]
-        <v>1659</v>
       </c>
       <c r="E593" s="6"/>
       <c r="F593" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B594" s="10" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C594" s="7" t="s">
         <v>1660</v>
       </c>
-      <c r="C594" s="7" t="s">
+      <c r="D594" s="6" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
       <c r="E594" s="6"/>
       <c r="F594" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B595" s="10" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C595" s="7" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D595" s="6" t="s">
         <v>1663</v>
-      </c>
-[...4 lines deleted...]
-        <v>1664</v>
       </c>
       <c r="E595" s="6"/>
       <c r="F595" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B596" s="10" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C596" s="7" t="s">
         <v>1665</v>
       </c>
-      <c r="C596" s="7" t="s">
+      <c r="D596" s="6" t="s">
         <v>1666</v>
-      </c>
-[...1 lines deleted...]
-        <v>1667</v>
       </c>
       <c r="E596" s="6"/>
       <c r="F596" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B597" s="10" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C597" s="7" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D597" s="6" t="s">
         <v>1668</v>
-      </c>
-[...4 lines deleted...]
-        <v>1669</v>
       </c>
       <c r="E597" s="6"/>
       <c r="F597" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B598" s="10" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C598" s="7" t="s">
         <v>1670</v>
       </c>
-      <c r="C598" s="7" t="s">
+      <c r="D598" s="6" t="s">
         <v>1671</v>
-      </c>
-[...1 lines deleted...]
-        <v>1672</v>
       </c>
       <c r="E598" s="6"/>
       <c r="F598" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B599" s="10" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C599" s="7" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D599" s="6" t="s">
         <v>1673</v>
-      </c>
-[...4 lines deleted...]
-        <v>1674</v>
       </c>
       <c r="E599" s="6"/>
       <c r="F599" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B600" s="10" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C600" s="7" t="s">
         <v>1675</v>
       </c>
-      <c r="C600" s="7" t="s">
+      <c r="D600" s="6" t="s">
         <v>1676</v>
-      </c>
-[...1 lines deleted...]
-        <v>1677</v>
       </c>
       <c r="E600" s="6"/>
       <c r="F600" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B601" s="10" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C601" s="7" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D601" s="6" t="s">
         <v>1678</v>
-      </c>
-[...4 lines deleted...]
-        <v>1679</v>
       </c>
       <c r="E601" s="6"/>
       <c r="F601" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B602" s="10" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C602" s="7" t="s">
         <v>1680</v>
       </c>
-      <c r="C602" s="7" t="s">
+      <c r="D602" s="6" t="s">
         <v>1681</v>
-      </c>
-[...1 lines deleted...]
-        <v>1682</v>
       </c>
       <c r="E602" s="6"/>
       <c r="F602" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B603" s="10" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C603" s="7" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1681</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>1684</v>
       </c>
       <c r="E603" s="6"/>
       <c r="F603" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B604" s="10" t="s">
         <v>1685</v>
       </c>
       <c r="C604" s="7" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D604" s="6" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
       <c r="E604" s="6"/>
       <c r="F604" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B605" s="10" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C605" s="7" t="s">
         <v>1688</v>
       </c>
-      <c r="C605" s="7" t="s">
+      <c r="D605" s="6" t="s">
         <v>1689</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
       <c r="E605" s="6"/>
       <c r="F605" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="4">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B606" s="10" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C606" s="7" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D606" s="6" t="s">
         <v>1691</v>
-      </c>
-[...4 lines deleted...]
-        <v>1692</v>
       </c>
       <c r="E606" s="6"/>
       <c r="F606" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B607" s="10" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C607" s="7" t="s">
         <v>1693</v>
       </c>
-      <c r="C607" s="7" t="s">
+      <c r="D607" s="6" t="s">
         <v>1694</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695</v>
       </c>
       <c r="E607" s="6"/>
       <c r="F607" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B608" s="10" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C608" s="7" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D608" s="6" t="s">
         <v>1696</v>
-      </c>
-[...4 lines deleted...]
-        <v>1697</v>
       </c>
       <c r="E608" s="6"/>
       <c r="F608" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B609" s="10" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C609" s="7" t="s">
         <v>1698</v>
       </c>
-      <c r="C609" s="7" t="s">
+      <c r="D609" s="6" t="s">
         <v>1699</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
       <c r="E609" s="6"/>
       <c r="F609" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="4">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B610" s="10" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C610" s="7" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D610" s="6" t="s">
         <v>1701</v>
-      </c>
-[...4 lines deleted...]
-        <v>1702</v>
       </c>
       <c r="E610" s="6"/>
       <c r="F610" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B611" s="10" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C611" s="7" t="s">
         <v>1703</v>
       </c>
-      <c r="C611" s="7" t="s">
+      <c r="D611" s="6" t="s">
         <v>1704</v>
-      </c>
-[...1 lines deleted...]
-        <v>1705</v>
       </c>
       <c r="E611" s="6"/>
       <c r="F611" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B612" s="10" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C612" s="7" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D612" s="6" t="s">
         <v>1706</v>
-      </c>
-[...4 lines deleted...]
-        <v>1707</v>
       </c>
       <c r="E612" s="6"/>
       <c r="F612" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="4">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B613" s="10" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C613" s="7" t="s">
         <v>1708</v>
       </c>
-      <c r="C613" s="7" t="s">
+      <c r="D613" s="6" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710</v>
       </c>
       <c r="E613" s="6"/>
       <c r="F613" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B614" s="10" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C614" s="7" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D614" s="6" t="s">
         <v>1711</v>
-      </c>
-[...4 lines deleted...]
-        <v>1712</v>
       </c>
       <c r="E614" s="6"/>
       <c r="F614" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="4">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B615" s="10" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C615" s="7" t="s">
         <v>1713</v>
       </c>
-      <c r="C615" s="7" t="s">
+      <c r="D615" s="6" t="s">
         <v>1714</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715</v>
       </c>
       <c r="E615" s="6"/>
       <c r="F615" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="4">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B616" s="10" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C616" s="7" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D616" s="6" t="s">
         <v>1716</v>
-      </c>
-[...4 lines deleted...]
-        <v>1717</v>
       </c>
       <c r="E616" s="6"/>
       <c r="F616" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B617" s="10" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C617" s="7" t="s">
         <v>1718</v>
       </c>
-      <c r="C617" s="7" t="s">
+      <c r="D617" s="6" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
       <c r="E617" s="6"/>
       <c r="F617" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B618" s="10" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C618" s="7" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D618" s="6" t="s">
         <v>1721</v>
-      </c>
-[...4 lines deleted...]
-        <v>1722</v>
       </c>
       <c r="E618" s="6"/>
       <c r="F618" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="4">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B619" s="10" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C619" s="7" t="s">
         <v>1723</v>
       </c>
-      <c r="C619" s="7" t="s">
+      <c r="D619" s="6" t="s">
         <v>1724</v>
-      </c>
-[...1 lines deleted...]
-        <v>1725</v>
       </c>
       <c r="E619" s="6"/>
       <c r="F619" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B620" s="10" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C620" s="7" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D620" s="6" t="s">
         <v>1726</v>
-      </c>
-[...4 lines deleted...]
-        <v>1727</v>
       </c>
       <c r="E620" s="6"/>
       <c r="F620" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B621" s="10" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C621" s="7" t="s">
         <v>1728</v>
       </c>
-      <c r="C621" s="7" t="s">
+      <c r="D621" s="6" t="s">
         <v>1729</v>
-      </c>
-[...1 lines deleted...]
-        <v>1730</v>
       </c>
       <c r="E621" s="6"/>
       <c r="F621" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B622" s="10" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C622" s="7" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D622" s="6" t="s">
         <v>1731</v>
-      </c>
-[...4 lines deleted...]
-        <v>1732</v>
       </c>
       <c r="E622" s="6"/>
       <c r="F622" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B623" s="10" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C623" s="7" t="s">
         <v>1733</v>
       </c>
-      <c r="C623" s="7" t="s">
+      <c r="D623" s="6" t="s">
         <v>1734</v>
-      </c>
-[...1 lines deleted...]
-        <v>1735</v>
       </c>
       <c r="E623" s="6"/>
       <c r="F623" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B624" s="10" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C624" s="7" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D624" s="6" t="s">
         <v>1736</v>
-      </c>
-[...4 lines deleted...]
-        <v>1737</v>
       </c>
       <c r="E624" s="6"/>
       <c r="F624" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="4">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B625" s="10" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C625" s="7" t="s">
         <v>1738</v>
       </c>
-      <c r="C625" s="7" t="s">
+      <c r="D625" s="6" t="s">
         <v>1739</v>
-      </c>
-[...1 lines deleted...]
-        <v>1740</v>
       </c>
       <c r="E625" s="6"/>
       <c r="F625" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="4">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B626" s="10" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C626" s="7" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D626" s="6" t="s">
         <v>1741</v>
-      </c>
-[...4 lines deleted...]
-        <v>1742</v>
       </c>
       <c r="E626" s="6"/>
       <c r="F626" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B627" s="10" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C627" s="7" t="s">
         <v>1743</v>
       </c>
-      <c r="C627" s="7" t="s">
+      <c r="D627" s="6" t="s">
         <v>1744</v>
-      </c>
-[...1 lines deleted...]
-        <v>1745</v>
       </c>
       <c r="E627" s="6"/>
       <c r="F627" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="4">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B628" s="10" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C628" s="7" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D628" s="6" t="s">
         <v>1746</v>
-      </c>
-[...4 lines deleted...]
-        <v>1747</v>
       </c>
       <c r="E628" s="6"/>
       <c r="F628" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="4">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B629" s="10" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C629" s="7" t="s">
         <v>1748</v>
       </c>
-      <c r="C629" s="7" t="s">
+      <c r="D629" s="6" t="s">
         <v>1749</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
       <c r="E629" s="6"/>
       <c r="F629" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="4">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B630" s="10" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C630" s="7" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D630" s="6" t="s">
         <v>1751</v>
-      </c>
-[...4 lines deleted...]
-        <v>1752</v>
       </c>
       <c r="E630" s="6"/>
       <c r="F630" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="4">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B631" s="10" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C631" s="7" t="s">
         <v>1753</v>
       </c>
-      <c r="C631" s="7" t="s">
+      <c r="D631" s="6" t="s">
         <v>1754</v>
-      </c>
-[...1 lines deleted...]
-        <v>1755</v>
       </c>
       <c r="E631" s="6"/>
       <c r="F631" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="4">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B632" s="10" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C632" s="7" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D632" s="6" t="s">
         <v>1756</v>
-      </c>
-[...4 lines deleted...]
-        <v>1757</v>
       </c>
       <c r="E632" s="6"/>
       <c r="F632" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="4">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B633" s="10" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C633" s="7" t="s">
         <v>1758</v>
       </c>
-      <c r="C633" s="7" t="s">
+      <c r="D633" s="6" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
       <c r="E633" s="6"/>
       <c r="F633" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="4">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B634" s="10" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C634" s="7" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D634" s="6" t="s">
         <v>1761</v>
-      </c>
-[...4 lines deleted...]
-        <v>1762</v>
       </c>
       <c r="E634" s="6"/>
       <c r="F634" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B635" s="10" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C635" s="7" t="s">
         <v>1763</v>
       </c>
-      <c r="C635" s="7" t="s">
+      <c r="D635" s="6" t="s">
         <v>1764</v>
-      </c>
-[...1 lines deleted...]
-        <v>1765</v>
       </c>
       <c r="E635" s="6"/>
       <c r="F635" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="4">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B636" s="10" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C636" s="7" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D636" s="6" t="s">
         <v>1766</v>
-      </c>
-[...4 lines deleted...]
-        <v>1767</v>
       </c>
       <c r="E636" s="6"/>
       <c r="F636" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="4">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B637" s="10" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C637" s="7" t="s">
         <v>1768</v>
       </c>
-      <c r="C637" s="7" t="s">
+      <c r="D637" s="6" t="s">
         <v>1769</v>
-      </c>
-[...1 lines deleted...]
-        <v>1770</v>
       </c>
       <c r="E637" s="6"/>
       <c r="F637" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="4">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B638" s="10" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C638" s="7" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D638" s="6" t="s">
         <v>1771</v>
-      </c>
-[...4 lines deleted...]
-        <v>1772</v>
       </c>
       <c r="E638" s="6"/>
       <c r="F638" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B639" s="10" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C639" s="7" t="s">
         <v>1773</v>
       </c>
-      <c r="C639" s="7" t="s">
+      <c r="D639" s="6" t="s">
         <v>1774</v>
-      </c>
-[...1 lines deleted...]
-        <v>1775</v>
       </c>
       <c r="E639" s="6"/>
       <c r="F639" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="4">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B640" s="10" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C640" s="7" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D640" s="6" t="s">
         <v>1776</v>
-      </c>
-[...4 lines deleted...]
-        <v>1777</v>
       </c>
       <c r="E640" s="6"/>
       <c r="F640" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="4">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B641" s="10" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C641" s="7" t="s">
         <v>1778</v>
       </c>
-      <c r="C641" s="7" t="s">
+      <c r="D641" s="6" t="s">
         <v>1779</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780</v>
       </c>
       <c r="E641" s="6"/>
       <c r="F641" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="4">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B642" s="10" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C642" s="7" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D642" s="6" t="s">
         <v>1781</v>
-      </c>
-[...4 lines deleted...]
-        <v>1782</v>
       </c>
       <c r="E642" s="6"/>
       <c r="F642" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="4">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B643" s="10" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C643" s="7" t="s">
         <v>1783</v>
       </c>
-      <c r="C643" s="7" t="s">
+      <c r="D643" s="6" t="s">
         <v>1784</v>
-      </c>
-[...1 lines deleted...]
-        <v>1785</v>
       </c>
       <c r="E643" s="6"/>
       <c r="F643" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="4">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B644" s="10" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C644" s="7" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D644" s="6" t="s">
         <v>1786</v>
-      </c>
-[...4 lines deleted...]
-        <v>1787</v>
       </c>
       <c r="E644" s="6"/>
       <c r="F644" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="4">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B645" s="10" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C645" s="7" t="s">
         <v>1788</v>
       </c>
-      <c r="C645" s="7" t="s">
+      <c r="D645" s="6" t="s">
         <v>1789</v>
-      </c>
-[...1 lines deleted...]
-        <v>1790</v>
       </c>
       <c r="E645" s="6"/>
       <c r="F645" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="4">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B646" s="10" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C646" s="7" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D646" s="6" t="s">
         <v>1791</v>
-      </c>
-[...4 lines deleted...]
-        <v>1792</v>
       </c>
       <c r="E646" s="6"/>
       <c r="F646" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="4">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B647" s="10" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C647" s="7" t="s">
         <v>1793</v>
       </c>
-      <c r="C647" s="7" t="s">
+      <c r="D647" s="6" t="s">
         <v>1794</v>
-      </c>
-[...1 lines deleted...]
-        <v>1795</v>
       </c>
       <c r="E647" s="6"/>
       <c r="F647" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="4">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B648" s="10" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C648" s="7" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D648" s="6" t="s">
         <v>1796</v>
-      </c>
-[...4 lines deleted...]
-        <v>1797</v>
       </c>
       <c r="E648" s="6"/>
       <c r="F648" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="4">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B649" s="10" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C649" s="7" t="s">
         <v>1798</v>
       </c>
-      <c r="C649" s="7" t="s">
+      <c r="D649" s="6" t="s">
         <v>1799</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
       <c r="E649" s="6"/>
       <c r="F649" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="4">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B650" s="10" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C650" s="7" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D650" s="6" t="s">
         <v>1801</v>
-      </c>
-[...4 lines deleted...]
-        <v>1802</v>
       </c>
       <c r="E650" s="6"/>
       <c r="F650" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B651" s="10" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C651" s="7" t="s">
         <v>1803</v>
       </c>
-      <c r="C651" s="7" t="s">
+      <c r="D651" s="6" t="s">
         <v>1804</v>
-      </c>
-[...1 lines deleted...]
-        <v>1805</v>
       </c>
       <c r="E651" s="6"/>
       <c r="F651" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="4">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B652" s="10" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C652" s="7" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D652" s="6" t="s">
         <v>1806</v>
-      </c>
-[...4 lines deleted...]
-        <v>1807</v>
       </c>
       <c r="E652" s="6"/>
       <c r="F652" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="4">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B653" s="10" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C653" s="7" t="s">
         <v>1808</v>
       </c>
-      <c r="C653" s="7" t="s">
+      <c r="D653" s="6" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
       <c r="E653" s="6"/>
       <c r="F653" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B654" s="10" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C654" s="7" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D654" s="6" t="s">
         <v>1811</v>
-      </c>
-[...4 lines deleted...]
-        <v>1812</v>
       </c>
       <c r="E654" s="6"/>
       <c r="F654" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="4">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B655" s="10" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C655" s="7" t="s">
         <v>1813</v>
       </c>
-      <c r="C655" s="7" t="s">
+      <c r="D655" s="6" t="s">
         <v>1814</v>
-      </c>
-[...1 lines deleted...]
-        <v>1815</v>
       </c>
       <c r="E655" s="6"/>
       <c r="F655" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="4">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B656" s="10" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C656" s="7" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D656" s="6" t="s">
         <v>1816</v>
-      </c>
-[...4 lines deleted...]
-        <v>1817</v>
       </c>
       <c r="E656" s="6"/>
       <c r="F656" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="4">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B657" s="10" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C657" s="7" t="s">
         <v>1818</v>
       </c>
-      <c r="C657" s="7" t="s">
+      <c r="D657" s="6" t="s">
         <v>1819</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820</v>
       </c>
       <c r="E657" s="6"/>
       <c r="F657" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="4">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B658" s="10" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C658" s="7" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D658" s="6" t="s">
         <v>1821</v>
-      </c>
-[...4 lines deleted...]
-        <v>1822</v>
       </c>
       <c r="E658" s="6"/>
       <c r="F658" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="4">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B659" s="10" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C659" s="7" t="s">
         <v>1823</v>
       </c>
-      <c r="C659" s="7" t="s">
+      <c r="D659" s="6" t="s">
         <v>1824</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825</v>
       </c>
       <c r="E659" s="6"/>
       <c r="F659" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="4">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B660" s="10" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C660" s="7" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D660" s="6" t="s">
         <v>1826</v>
-      </c>
-[...4 lines deleted...]
-        <v>1827</v>
       </c>
       <c r="E660" s="6"/>
       <c r="F660" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="4">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B661" s="10" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C661" s="7" t="s">
         <v>1828</v>
       </c>
-      <c r="C661" s="7" t="s">
+      <c r="D661" s="6" t="s">
         <v>1829</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830</v>
       </c>
       <c r="E661" s="6"/>
       <c r="F661" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="4">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B662" s="10" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C662" s="7" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D662" s="6" t="s">
         <v>1831</v>
-      </c>
-[...4 lines deleted...]
-        <v>1832</v>
       </c>
       <c r="E662" s="6"/>
       <c r="F662" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="4">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B663" s="10" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C663" s="7" t="s">
         <v>1833</v>
       </c>
-      <c r="C663" s="7" t="s">
+      <c r="D663" s="6" t="s">
         <v>1834</v>
-      </c>
-[...1 lines deleted...]
-        <v>1835</v>
       </c>
       <c r="E663" s="6"/>
       <c r="F663" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="4">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B664" s="10" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C664" s="7" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D664" s="6" t="s">
         <v>1836</v>
-      </c>
-[...4 lines deleted...]
-        <v>1837</v>
       </c>
       <c r="E664" s="6"/>
       <c r="F664" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="4">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B665" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C665" s="7" t="s">
         <v>1838</v>
       </c>
-      <c r="C665" s="7" t="s">
+      <c r="D665" s="6" t="s">
         <v>1839</v>
-      </c>
-[...1 lines deleted...]
-        <v>1840</v>
       </c>
       <c r="E665" s="6"/>
       <c r="F665" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="4">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B666" s="10" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C666" s="7" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D666" s="6" t="s">
         <v>1841</v>
-      </c>
-[...4 lines deleted...]
-        <v>1842</v>
       </c>
       <c r="E666" s="6"/>
       <c r="F666" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="4">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B667" s="10" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C667" s="7" t="s">
         <v>1843</v>
       </c>
-      <c r="C667" s="7" t="s">
+      <c r="D667" s="6" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
       <c r="E667" s="6"/>
       <c r="F667" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="4">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B668" s="10" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C668" s="7" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D668" s="6" t="s">
         <v>1846</v>
-      </c>
-[...4 lines deleted...]
-        <v>1847</v>
       </c>
       <c r="E668" s="6"/>
       <c r="F668" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="4">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B669" s="10" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C669" s="7" t="s">
         <v>1848</v>
       </c>
-      <c r="C669" s="7" t="s">
+      <c r="D669" s="6" t="s">
         <v>1849</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="E669" s="6"/>
       <c r="F669" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="4">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B670" s="10" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C670" s="7" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D670" s="6" t="s">
         <v>1851</v>
-      </c>
-[...4 lines deleted...]
-        <v>1852</v>
       </c>
       <c r="E670" s="6"/>
       <c r="F670" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="4">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B671" s="10" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C671" s="7" t="s">
         <v>1853</v>
       </c>
-      <c r="C671" s="7" t="s">
+      <c r="D671" s="6" t="s">
         <v>1854</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855</v>
       </c>
       <c r="E671" s="6"/>
       <c r="F671" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="4">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B672" s="10" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C672" s="7" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D672" s="6" t="s">
         <v>1856</v>
-      </c>
-[...4 lines deleted...]
-        <v>1857</v>
       </c>
       <c r="E672" s="6"/>
       <c r="F672" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="4">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B673" s="10" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C673" s="7" t="s">
         <v>1858</v>
       </c>
-      <c r="C673" s="7" t="s">
+      <c r="D673" s="6" t="s">
         <v>1859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860</v>
       </c>
       <c r="E673" s="6"/>
       <c r="F673" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="4">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B674" s="10" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C674" s="7" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D674" s="6" t="s">
         <v>1861</v>
-      </c>
-[...4 lines deleted...]
-        <v>1862</v>
       </c>
       <c r="E674" s="6"/>
       <c r="F674" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="4">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B675" s="10" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C675" s="7" t="s">
         <v>1863</v>
       </c>
-      <c r="C675" s="7" t="s">
+      <c r="D675" s="6" t="s">
         <v>1864</v>
-      </c>
-[...1 lines deleted...]
-        <v>1865</v>
       </c>
       <c r="E675" s="6"/>
       <c r="F675" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="4">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B676" s="10" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C676" s="7" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D676" s="6" t="s">
         <v>1866</v>
-      </c>
-[...4 lines deleted...]
-        <v>1867</v>
       </c>
       <c r="E676" s="6"/>
       <c r="F676" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="4">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B677" s="10" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C677" s="7" t="s">
         <v>1868</v>
       </c>
-      <c r="C677" s="7" t="s">
+      <c r="D677" s="6" t="s">
         <v>1869</v>
-      </c>
-[...1 lines deleted...]
-        <v>1870</v>
       </c>
       <c r="E677" s="6"/>
       <c r="F677" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="4">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B678" s="10" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C678" s="7" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D678" s="6" t="s">
         <v>1871</v>
-      </c>
-[...4 lines deleted...]
-        <v>1872</v>
       </c>
       <c r="E678" s="6"/>
       <c r="F678" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="4">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B679" s="10" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C679" s="7" t="s">
         <v>1873</v>
       </c>
-      <c r="C679" s="7" t="s">
+      <c r="D679" s="6" t="s">
         <v>1874</v>
-      </c>
-[...1 lines deleted...]
-        <v>1875</v>
       </c>
       <c r="E679" s="6"/>
       <c r="F679" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="4">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B680" s="10" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C680" s="7" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D680" s="6" t="s">
         <v>1876</v>
-      </c>
-[...4 lines deleted...]
-        <v>1877</v>
       </c>
       <c r="E680" s="6"/>
       <c r="F680" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="4">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B681" s="10" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C681" s="7" t="s">
         <v>1878</v>
       </c>
-      <c r="C681" s="7" t="s">
+      <c r="D681" s="6" t="s">
         <v>1879</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880</v>
       </c>
       <c r="E681" s="6"/>
       <c r="F681" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="4">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B682" s="10" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C682" s="7" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D682" s="6" t="s">
         <v>1881</v>
-      </c>
-[...4 lines deleted...]
-        <v>1882</v>
       </c>
       <c r="E682" s="6"/>
       <c r="F682" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="4">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B683" s="10" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C683" s="7" t="s">
         <v>1883</v>
       </c>
-      <c r="C683" s="7" t="s">
+      <c r="D683" s="6" t="s">
         <v>1884</v>
-      </c>
-[...1 lines deleted...]
-        <v>1885</v>
       </c>
       <c r="E683" s="6"/>
       <c r="F683" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="4">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B684" s="10" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C684" s="7" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D684" s="6" t="s">
         <v>1886</v>
-      </c>
-[...4 lines deleted...]
-        <v>1887</v>
       </c>
       <c r="E684" s="6"/>
       <c r="F684" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="4">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B685" s="10" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C685" s="7" t="s">
         <v>1888</v>
       </c>
-      <c r="C685" s="7" t="s">
+      <c r="D685" s="6" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
       <c r="E685" s="6"/>
       <c r="F685" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="4">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B686" s="10" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C686" s="7" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D686" s="6" t="s">
         <v>1891</v>
-      </c>
-[...4 lines deleted...]
-        <v>1892</v>
       </c>
       <c r="E686" s="6"/>
       <c r="F686" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="4">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B687" s="10" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C687" s="7" t="s">
         <v>1893</v>
       </c>
-      <c r="C687" s="7" t="s">
+      <c r="D687" s="6" t="s">
         <v>1894</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895</v>
       </c>
       <c r="E687" s="6"/>
       <c r="F687" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="4">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B688" s="10" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C688" s="7" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D688" s="6" t="s">
         <v>1896</v>
-      </c>
-[...4 lines deleted...]
-        <v>1897</v>
       </c>
       <c r="E688" s="6"/>
       <c r="F688" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="4">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B689" s="10" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C689" s="7" t="s">
         <v>1898</v>
       </c>
-      <c r="C689" s="7" t="s">
+      <c r="D689" s="6" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
       <c r="E689" s="6"/>
       <c r="F689" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="4">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B690" s="10" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C690" s="7" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D690" s="6" t="s">
         <v>1901</v>
-      </c>
-[...4 lines deleted...]
-        <v>1902</v>
       </c>
       <c r="E690" s="6"/>
       <c r="F690" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="4">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B691" s="10" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C691" s="7" t="s">
         <v>1903</v>
       </c>
-      <c r="C691" s="7" t="s">
+      <c r="D691" s="6" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
       <c r="E691" s="6"/>
       <c r="F691" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="4">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B692" s="10" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C692" s="7" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D692" s="6" t="s">
         <v>1906</v>
-      </c>
-[...4 lines deleted...]
-        <v>1907</v>
       </c>
       <c r="E692" s="6"/>
       <c r="F692" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="4">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B693" s="10" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C693" s="7" t="s">
         <v>1908</v>
       </c>
-      <c r="C693" s="7" t="s">
+      <c r="D693" s="6" t="s">
         <v>1909</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910</v>
       </c>
       <c r="E693" s="6"/>
       <c r="F693" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="4">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B694" s="10" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C694" s="7" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D694" s="6" t="s">
         <v>1911</v>
-      </c>
-[...4 lines deleted...]
-        <v>1912</v>
       </c>
       <c r="E694" s="6"/>
       <c r="F694" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="4">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B695" s="10" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C695" s="7" t="s">
         <v>1913</v>
       </c>
-      <c r="C695" s="7" t="s">
+      <c r="D695" s="6" t="s">
         <v>1914</v>
-      </c>
-[...1 lines deleted...]
-        <v>1915</v>
       </c>
       <c r="E695" s="6"/>
       <c r="F695" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="4">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B696" s="10" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C696" s="7" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D696" s="6" t="s">
         <v>1916</v>
-      </c>
-[...4 lines deleted...]
-        <v>1917</v>
       </c>
       <c r="E696" s="6"/>
       <c r="F696" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="4">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B697" s="10" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C697" s="7" t="s">
         <v>1918</v>
       </c>
-      <c r="C697" s="7" t="s">
+      <c r="D697" s="6" t="s">
         <v>1919</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920</v>
       </c>
       <c r="E697" s="6"/>
       <c r="F697" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="4">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B698" s="10" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C698" s="7" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D698" s="6" t="s">
         <v>1921</v>
-      </c>
-[...4 lines deleted...]
-        <v>1922</v>
       </c>
       <c r="E698" s="6"/>
       <c r="F698" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="4">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B699" s="10" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C699" s="7" t="s">
         <v>1923</v>
       </c>
-      <c r="C699" s="7" t="s">
+      <c r="D699" s="6" t="s">
         <v>1924</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925</v>
       </c>
       <c r="E699" s="6"/>
       <c r="F699" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="4">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B700" s="10" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C700" s="7" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D700" s="6" t="s">
         <v>1926</v>
-      </c>
-[...4 lines deleted...]
-        <v>1927</v>
       </c>
       <c r="E700" s="6"/>
       <c r="F700" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="4">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B701" s="10" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C701" s="7" t="s">
         <v>1928</v>
       </c>
-      <c r="C701" s="7" t="s">
+      <c r="D701" s="6" t="s">
         <v>1929</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930</v>
       </c>
       <c r="E701" s="6"/>
       <c r="F701" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="4">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B702" s="10" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C702" s="7" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D702" s="6" t="s">
         <v>1931</v>
-      </c>
-[...4 lines deleted...]
-        <v>1932</v>
       </c>
       <c r="E702" s="6"/>
       <c r="F702" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="4">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B703" s="10" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C703" s="7" t="s">
         <v>1933</v>
       </c>
-      <c r="C703" s="7" t="s">
+      <c r="D703" s="6" t="s">
         <v>1934</v>
-      </c>
-[...1 lines deleted...]
-        <v>1935</v>
       </c>
       <c r="E703" s="6"/>
       <c r="F703" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="4">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B704" s="10" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C704" s="7" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D704" s="6" t="s">
         <v>1936</v>
-      </c>
-[...4 lines deleted...]
-        <v>1937</v>
       </c>
       <c r="E704" s="6"/>
       <c r="F704" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="4">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B705" s="10" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C705" s="7" t="s">
         <v>1938</v>
       </c>
-      <c r="C705" s="7" t="s">
+      <c r="D705" s="6" t="s">
         <v>1939</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940</v>
       </c>
       <c r="E705" s="6"/>
       <c r="F705" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="4">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B706" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C706" s="7" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D706" s="6" t="s">
         <v>1941</v>
-      </c>
-[...4 lines deleted...]
-        <v>1942</v>
       </c>
       <c r="E706" s="6"/>
       <c r="F706" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="4">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B707" s="10" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C707" s="7" t="s">
         <v>1943</v>
       </c>
-      <c r="C707" s="7" t="s">
+      <c r="D707" s="6" t="s">
         <v>1944</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945</v>
       </c>
       <c r="E707" s="6"/>
       <c r="F707" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="4">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B708" s="10" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C708" s="7" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D708" s="6" t="s">
         <v>1946</v>
-      </c>
-[...4 lines deleted...]
-        <v>1947</v>
       </c>
       <c r="E708" s="6"/>
       <c r="F708" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="4">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B709" s="10" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C709" s="7" t="s">
         <v>1948</v>
       </c>
-      <c r="C709" s="7" t="s">
+      <c r="D709" s="6" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
       <c r="E709" s="6"/>
       <c r="F709" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="4">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B710" s="10" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C710" s="7" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D710" s="6" t="s">
         <v>1951</v>
-      </c>
-[...4 lines deleted...]
-        <v>1952</v>
       </c>
       <c r="E710" s="6"/>
       <c r="F710" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="4">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B711" s="10" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C711" s="7" t="s">
         <v>1953</v>
       </c>
-      <c r="C711" s="7" t="s">
+      <c r="D711" s="6" t="s">
         <v>1954</v>
-      </c>
-[...1 lines deleted...]
-        <v>1955</v>
       </c>
       <c r="E711" s="6"/>
       <c r="F711" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="4">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B712" s="10" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C712" s="7" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D712" s="6" t="s">
         <v>1956</v>
-      </c>
-[...4 lines deleted...]
-        <v>1957</v>
       </c>
       <c r="E712" s="6"/>
       <c r="F712" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="4">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B713" s="10" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C713" s="7" t="s">
         <v>1958</v>
       </c>
-      <c r="C713" s="7" t="s">
+      <c r="D713" s="6" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960</v>
       </c>
       <c r="E713" s="6"/>
       <c r="F713" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="4">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B714" s="10" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C714" s="7" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D714" s="6" t="s">
         <v>1961</v>
-      </c>
-[...4 lines deleted...]
-        <v>1962</v>
       </c>
       <c r="E714" s="6"/>
       <c r="F714" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="4">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B715" s="10" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C715" s="7" t="s">
         <v>1963</v>
       </c>
-      <c r="C715" s="7" t="s">
+      <c r="D715" s="6" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
       <c r="E715" s="6"/>
       <c r="F715" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="4">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B716" s="10" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C716" s="7" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D716" s="6" t="s">
         <v>1966</v>
-      </c>
-[...4 lines deleted...]
-        <v>1967</v>
       </c>
       <c r="E716" s="6"/>
       <c r="F716" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="4">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B717" s="10" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C717" s="7" t="s">
         <v>1968</v>
       </c>
-      <c r="C717" s="7" t="s">
+      <c r="D717" s="6" t="s">
         <v>1969</v>
-      </c>
-[...1 lines deleted...]
-        <v>1970</v>
       </c>
       <c r="E717" s="6"/>
       <c r="F717" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="4">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B718" s="10" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C718" s="7" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D718" s="6" t="s">
         <v>1971</v>
-      </c>
-[...4 lines deleted...]
-        <v>1972</v>
       </c>
       <c r="E718" s="6"/>
       <c r="F718" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="4">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B719" s="10" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C719" s="7" t="s">
         <v>1973</v>
       </c>
-      <c r="C719" s="7" t="s">
+      <c r="D719" s="6" t="s">
         <v>1974</v>
-      </c>
-[...1 lines deleted...]
-        <v>1975</v>
       </c>
       <c r="E719" s="6"/>
       <c r="F719" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="4">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B720" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C720" s="7" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D720" s="6" t="s">
         <v>1976</v>
-      </c>
-[...4 lines deleted...]
-        <v>1977</v>
       </c>
       <c r="E720" s="6"/>
       <c r="F720" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="4">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B721" s="10" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C721" s="7" t="s">
         <v>1978</v>
       </c>
-      <c r="C721" s="7" t="s">
+      <c r="D721" s="6" t="s">
         <v>1979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980</v>
       </c>
       <c r="E721" s="6"/>
       <c r="F721" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="4">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B722" s="10" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C722" s="7" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D722" s="6" t="s">
         <v>1981</v>
-      </c>
-[...4 lines deleted...]
-        <v>1982</v>
       </c>
       <c r="E722" s="6"/>
       <c r="F722" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="4">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B723" s="10" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C723" s="7" t="s">
         <v>1983</v>
       </c>
-      <c r="C723" s="7" t="s">
+      <c r="D723" s="6" t="s">
         <v>1984</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985</v>
       </c>
       <c r="E723" s="6"/>
       <c r="F723" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B724" s="10" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C724" s="7" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D724" s="6" t="s">
         <v>1986</v>
-      </c>
-[...4 lines deleted...]
-        <v>1987</v>
       </c>
       <c r="E724" s="6"/>
       <c r="F724" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B725" s="10" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C725" s="7" t="s">
         <v>1988</v>
       </c>
-      <c r="C725" s="7" t="s">
+      <c r="D725" s="6" t="s">
         <v>1989</v>
-      </c>
-[...1 lines deleted...]
-        <v>1990</v>
       </c>
       <c r="E725" s="6"/>
       <c r="F725" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="4">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B726" s="10" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C726" s="7" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D726" s="6" t="s">
         <v>1991</v>
-      </c>
-[...4 lines deleted...]
-        <v>1992</v>
       </c>
       <c r="E726" s="6"/>
       <c r="F726" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="4">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B727" s="10" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C727" s="7" t="s">
         <v>1993</v>
       </c>
-      <c r="C727" s="7" t="s">
+      <c r="D727" s="6" t="s">
         <v>1994</v>
-      </c>
-[...1 lines deleted...]
-        <v>1995</v>
       </c>
       <c r="E727" s="6"/>
       <c r="F727" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="4">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B728" s="10" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C728" s="7" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D728" s="6" t="s">
         <v>1996</v>
-      </c>
-[...4 lines deleted...]
-        <v>1997</v>
       </c>
       <c r="E728" s="6"/>
       <c r="F728" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="4">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B729" s="10" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C729" s="7" t="s">
         <v>1998</v>
       </c>
-      <c r="C729" s="7" t="s">
+      <c r="D729" s="6" t="s">
         <v>1999</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="E729" s="6"/>
       <c r="F729" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="4">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B730" s="10" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C730" s="7" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D730" s="6" t="s">
         <v>2001</v>
-      </c>
-[...4 lines deleted...]
-        <v>2002</v>
       </c>
       <c r="E730" s="6"/>
       <c r="F730" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="4">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B731" s="10" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C731" s="7" t="s">
         <v>2003</v>
       </c>
-      <c r="C731" s="7" t="s">
+      <c r="D731" s="6" t="s">
         <v>2004</v>
-      </c>
-[...1 lines deleted...]
-        <v>2005</v>
       </c>
       <c r="E731" s="6"/>
       <c r="F731" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="4">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B732" s="10" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C732" s="7" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D732" s="6" t="s">
         <v>2006</v>
-      </c>
-[...4 lines deleted...]
-        <v>2007</v>
       </c>
       <c r="E732" s="6"/>
       <c r="F732" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="4">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B733" s="10" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C733" s="7" t="s">
         <v>2008</v>
       </c>
-      <c r="C733" s="7" t="s">
+      <c r="D733" s="6" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010</v>
       </c>
       <c r="E733" s="6"/>
       <c r="F733" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="4">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B734" s="10" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C734" s="7" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D734" s="6" t="s">
         <v>2011</v>
-      </c>
-[...4 lines deleted...]
-        <v>2012</v>
       </c>
       <c r="E734" s="6"/>
       <c r="F734" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="4">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B735" s="10" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C735" s="7" t="s">
         <v>2013</v>
       </c>
-      <c r="C735" s="7" t="s">
+      <c r="D735" s="6" t="s">
         <v>2014</v>
-      </c>
-[...1 lines deleted...]
-        <v>2015</v>
       </c>
       <c r="E735" s="6"/>
       <c r="F735" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="4">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B736" s="10" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C736" s="7" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D736" s="6" t="s">
         <v>2016</v>
-      </c>
-[...4 lines deleted...]
-        <v>2017</v>
       </c>
       <c r="E736" s="6"/>
       <c r="F736" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="4">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B737" s="10" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C737" s="7" t="s">
         <v>2018</v>
       </c>
-      <c r="C737" s="7" t="s">
+      <c r="D737" s="6" t="s">
         <v>2019</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020</v>
       </c>
       <c r="E737" s="6"/>
       <c r="F737" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="4">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B738" s="10" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C738" s="7" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D738" s="6" t="s">
         <v>2021</v>
-      </c>
-[...4 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="E738" s="6"/>
       <c r="F738" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="4">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B739" s="10" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C739" s="7" t="s">
         <v>2023</v>
       </c>
-      <c r="C739" s="7" t="s">
+      <c r="D739" s="6" t="s">
         <v>2024</v>
-      </c>
-[...1 lines deleted...]
-        <v>2025</v>
       </c>
       <c r="E739" s="6"/>
       <c r="F739" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="4">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B740" s="10" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C740" s="7" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D740" s="6" t="s">
         <v>2026</v>
-      </c>
-[...4 lines deleted...]
-        <v>2027</v>
       </c>
       <c r="E740" s="6"/>
       <c r="F740" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="4">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B741" s="10" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C741" s="7" t="s">
         <v>2028</v>
       </c>
-      <c r="C741" s="7" t="s">
+      <c r="D741" s="6" t="s">
         <v>2029</v>
-      </c>
-[...1 lines deleted...]
-        <v>2030</v>
       </c>
       <c r="E741" s="6"/>
       <c r="F741" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="4">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B742" s="10" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C742" s="7" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D742" s="6" t="s">
         <v>2031</v>
-      </c>
-[...4 lines deleted...]
-        <v>2032</v>
       </c>
       <c r="E742" s="6"/>
       <c r="F742" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="4">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B743" s="10" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C743" s="7" t="s">
         <v>2033</v>
       </c>
-      <c r="C743" s="7" t="s">
+      <c r="D743" s="6" t="s">
         <v>2034</v>
-      </c>
-[...1 lines deleted...]
-        <v>2035</v>
       </c>
       <c r="E743" s="6"/>
       <c r="F743" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="4">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B744" s="10" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C744" s="7" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D744" s="6" t="s">
         <v>2036</v>
-      </c>
-[...4 lines deleted...]
-        <v>2037</v>
       </c>
       <c r="E744" s="6"/>
       <c r="F744" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="4">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B745" s="10" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C745" s="7" t="s">
         <v>2038</v>
       </c>
-      <c r="C745" s="7" t="s">
+      <c r="D745" s="6" t="s">
         <v>2039</v>
-      </c>
-[...1 lines deleted...]
-        <v>2040</v>
       </c>
       <c r="E745" s="6"/>
       <c r="F745" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="4">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B746" s="10" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C746" s="7" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D746" s="6" t="s">
         <v>2041</v>
-      </c>
-[...4 lines deleted...]
-        <v>2042</v>
       </c>
       <c r="E746" s="6"/>
       <c r="F746" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="4">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B747" s="10" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C747" s="7" t="s">
         <v>2043</v>
       </c>
-      <c r="C747" s="7" t="s">
+      <c r="D747" s="6" t="s">
         <v>2044</v>
-      </c>
-[...1 lines deleted...]
-        <v>2045</v>
       </c>
       <c r="E747" s="6"/>
       <c r="F747" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="4">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B748" s="10" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C748" s="7" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D748" s="6" t="s">
         <v>2046</v>
-      </c>
-[...4 lines deleted...]
-        <v>2047</v>
       </c>
       <c r="E748" s="6"/>
       <c r="F748" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="4">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B749" s="10" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C749" s="7" t="s">
         <v>2048</v>
       </c>
-      <c r="C749" s="7" t="s">
+      <c r="D749" s="6" t="s">
         <v>2049</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050</v>
       </c>
       <c r="E749" s="6"/>
       <c r="F749" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="4">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B750" s="10" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C750" s="7" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D750" s="6" t="s">
         <v>2051</v>
-      </c>
-[...4 lines deleted...]
-        <v>2052</v>
       </c>
       <c r="E750" s="6"/>
       <c r="F750" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="4">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B751" s="10" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C751" s="7" t="s">
         <v>2053</v>
       </c>
-      <c r="C751" s="7" t="s">
+      <c r="D751" s="6" t="s">
         <v>2054</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055</v>
       </c>
       <c r="E751" s="6"/>
       <c r="F751" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="4">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B752" s="10" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C752" s="7" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D752" s="6" t="s">
         <v>2056</v>
-      </c>
-[...4 lines deleted...]
-        <v>2057</v>
       </c>
       <c r="E752" s="6"/>
       <c r="F752" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="4">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B753" s="10" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C753" s="7" t="s">
         <v>2058</v>
       </c>
-      <c r="C753" s="7" t="s">
+      <c r="D753" s="6" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
       <c r="E753" s="6"/>
       <c r="F753" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="4">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B754" s="10" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C754" s="7" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D754" s="6" t="s">
         <v>2061</v>
-      </c>
-[...4 lines deleted...]
-        <v>2062</v>
       </c>
       <c r="E754" s="6"/>
       <c r="F754" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="4">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B755" s="10" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C755" s="7" t="s">
         <v>2063</v>
       </c>
-      <c r="C755" s="7" t="s">
+      <c r="D755" s="6" t="s">
         <v>2064</v>
-      </c>
-[...1 lines deleted...]
-        <v>2065</v>
       </c>
       <c r="E755" s="6"/>
       <c r="F755" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="4">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B756" s="10" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C756" s="7" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D756" s="6" t="s">
         <v>2066</v>
-      </c>
-[...4 lines deleted...]
-        <v>2067</v>
       </c>
       <c r="E756" s="6"/>
       <c r="F756" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="4">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B757" s="10" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C757" s="7" t="s">
         <v>2068</v>
       </c>
-      <c r="C757" s="7" t="s">
+      <c r="D757" s="6" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
       <c r="E757" s="6"/>
       <c r="F757" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="4">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B758" s="10" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C758" s="7" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D758" s="6" t="s">
         <v>2071</v>
-      </c>
-[...4 lines deleted...]
-        <v>2072</v>
       </c>
       <c r="E758" s="6"/>
       <c r="F758" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="4">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B759" s="10" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C759" s="7" t="s">
         <v>2073</v>
       </c>
-      <c r="C759" s="7" t="s">
+      <c r="D759" s="6" t="s">
         <v>2074</v>
-      </c>
-[...1 lines deleted...]
-        <v>2075</v>
       </c>
       <c r="E759" s="6"/>
       <c r="F759" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="4">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B760" s="10" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C760" s="7" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D760" s="6" t="s">
         <v>2076</v>
-      </c>
-[...4 lines deleted...]
-        <v>2077</v>
       </c>
       <c r="E760" s="6"/>
       <c r="F760" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="4">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B761" s="10" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C761" s="7" t="s">
         <v>2078</v>
       </c>
-      <c r="C761" s="7" t="s">
+      <c r="D761" s="6" t="s">
         <v>2079</v>
-      </c>
-[...1 lines deleted...]
-        <v>2080</v>
       </c>
       <c r="E761" s="6"/>
       <c r="F761" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="4">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B762" s="10" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C762" s="7" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D762" s="6" t="s">
         <v>2081</v>
-      </c>
-[...4 lines deleted...]
-        <v>2082</v>
       </c>
       <c r="E762" s="6"/>
       <c r="F762" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="4">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B763" s="10" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C763" s="7" t="s">
         <v>2083</v>
       </c>
-      <c r="C763" s="7" t="s">
+      <c r="D763" s="6" t="s">
         <v>2084</v>
-      </c>
-[...1 lines deleted...]
-        <v>2085</v>
       </c>
       <c r="E763" s="6"/>
       <c r="F763" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="4">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B764" s="10" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C764" s="7" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D764" s="6" t="s">
         <v>2086</v>
-      </c>
-[...4 lines deleted...]
-        <v>2087</v>
       </c>
       <c r="E764" s="6"/>
       <c r="F764" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="4">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B765" s="10" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C765" s="7" t="s">
         <v>2088</v>
       </c>
-      <c r="C765" s="7" t="s">
+      <c r="D765" s="6" t="s">
         <v>2089</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090</v>
       </c>
       <c r="E765" s="6"/>
       <c r="F765" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="4">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B766" s="10" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C766" s="7" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D766" s="6" t="s">
         <v>2091</v>
-      </c>
-[...4 lines deleted...]
-        <v>2092</v>
       </c>
       <c r="E766" s="6"/>
       <c r="F766" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="4">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B767" s="10" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C767" s="7" t="s">
         <v>2093</v>
       </c>
-      <c r="C767" s="7" t="s">
+      <c r="D767" s="6" t="s">
         <v>2094</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095</v>
       </c>
       <c r="E767" s="6"/>
       <c r="F767" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="4">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B768" s="10" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C768" s="7" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D768" s="6" t="s">
         <v>2096</v>
-      </c>
-[...4 lines deleted...]
-        <v>2097</v>
       </c>
       <c r="E768" s="6"/>
       <c r="F768" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="4">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B769" s="10" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C769" s="7" t="s">
         <v>2098</v>
       </c>
-      <c r="C769" s="7" t="s">
+      <c r="D769" s="6" t="s">
         <v>2099</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100</v>
       </c>
       <c r="E769" s="6"/>
       <c r="F769" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="4">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B770" s="10" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C770" s="7" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D770" s="6" t="s">
         <v>2101</v>
-      </c>
-[...4 lines deleted...]
-        <v>2102</v>
       </c>
       <c r="E770" s="6"/>
       <c r="F770" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="4">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B771" s="10" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C771" s="7" t="s">
         <v>2103</v>
       </c>
-      <c r="C771" s="7" t="s">
+      <c r="D771" s="6" t="s">
         <v>2104</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105</v>
       </c>
       <c r="E771" s="6"/>
       <c r="F771" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="4">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B772" s="10" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C772" s="7" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D772" s="6" t="s">
         <v>2106</v>
-      </c>
-[...4 lines deleted...]
-        <v>2107</v>
       </c>
       <c r="E772" s="6"/>
       <c r="F772" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="4">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B773" s="10" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C773" s="7" t="s">
         <v>2108</v>
       </c>
-      <c r="C773" s="7" t="s">
+      <c r="D773" s="6" t="s">
         <v>2109</v>
-      </c>
-[...1 lines deleted...]
-        <v>2110</v>
       </c>
       <c r="E773" s="6"/>
       <c r="F773" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="4">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B774" s="10" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C774" s="7" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D774" s="6" t="s">
         <v>2111</v>
-      </c>
-[...4 lines deleted...]
-        <v>2112</v>
       </c>
       <c r="E774" s="6"/>
       <c r="F774" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="4">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B775" s="10" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C775" s="7" t="s">
         <v>2113</v>
       </c>
-      <c r="C775" s="7" t="s">
+      <c r="D775" s="6" t="s">
         <v>2114</v>
-      </c>
-[...1 lines deleted...]
-        <v>2115</v>
       </c>
       <c r="E775" s="6"/>
       <c r="F775" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="4">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B776" s="10" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C776" s="7" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D776" s="6" t="s">
         <v>2116</v>
-      </c>
-[...4 lines deleted...]
-        <v>2117</v>
       </c>
       <c r="E776" s="6"/>
       <c r="F776" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="4">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B777" s="10" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C777" s="7" t="s">
         <v>2118</v>
       </c>
-      <c r="C777" s="7" t="s">
+      <c r="D777" s="6" t="s">
         <v>2119</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120</v>
       </c>
       <c r="E777" s="6"/>
       <c r="F777" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="4">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B778" s="10" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C778" s="7" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D778" s="6" t="s">
         <v>2121</v>
-      </c>
-[...4 lines deleted...]
-        <v>2122</v>
       </c>
       <c r="E778" s="6"/>
       <c r="F778" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" s="4">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B779" s="10" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C779" s="7" t="s">
         <v>2123</v>
       </c>
-      <c r="C779" s="7" t="s">
+      <c r="D779" s="6" t="s">
         <v>2124</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125</v>
       </c>
       <c r="E779" s="6"/>
       <c r="F779" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" s="4">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B780" s="10" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C780" s="7" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D780" s="6" t="s">
         <v>2126</v>
-      </c>
-[...4 lines deleted...]
-        <v>2127</v>
       </c>
       <c r="E780" s="6"/>
       <c r="F780" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="4">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B781" s="10" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C781" s="7" t="s">
         <v>2128</v>
       </c>
-      <c r="C781" s="7" t="s">
+      <c r="D781" s="6" t="s">
         <v>2129</v>
-      </c>
-[...1 lines deleted...]
-        <v>2130</v>
       </c>
       <c r="E781" s="6"/>
       <c r="F781" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="4">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B782" s="10" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C782" s="7" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D782" s="6" t="s">
         <v>2131</v>
-      </c>
-[...4 lines deleted...]
-        <v>2132</v>
       </c>
       <c r="E782" s="6"/>
       <c r="F782" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="4">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B783" s="10" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C783" s="7" t="s">
         <v>2133</v>
       </c>
-      <c r="C783" s="7" t="s">
+      <c r="D783" s="6" t="s">
         <v>2134</v>
-      </c>
-[...1 lines deleted...]
-        <v>2135</v>
       </c>
       <c r="E783" s="6"/>
       <c r="F783" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="4">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B784" s="10" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C784" s="7" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D784" s="6" t="s">
         <v>2136</v>
-      </c>
-[...4 lines deleted...]
-        <v>2137</v>
       </c>
       <c r="E784" s="6"/>
       <c r="F784" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="4">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B785" s="10" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C785" s="7" t="s">
         <v>2138</v>
       </c>
-      <c r="C785" s="7" t="s">
+      <c r="D785" s="6" t="s">
         <v>2139</v>
-      </c>
-[...1 lines deleted...]
-        <v>2140</v>
       </c>
       <c r="E785" s="6"/>
       <c r="F785" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="4">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B786" s="10" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C786" s="7" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D786" s="6" t="s">
         <v>2141</v>
-      </c>
-[...4 lines deleted...]
-        <v>2142</v>
       </c>
       <c r="E786" s="6"/>
       <c r="F786" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="4">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B787" s="10" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C787" s="7" t="s">
         <v>2143</v>
       </c>
-      <c r="C787" s="7" t="s">
+      <c r="D787" s="6" t="s">
         <v>2144</v>
-      </c>
-[...1 lines deleted...]
-        <v>2145</v>
       </c>
       <c r="E787" s="6"/>
       <c r="F787" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="4">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B788" s="10" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C788" s="7" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D788" s="6" t="s">
         <v>2146</v>
-      </c>
-[...4 lines deleted...]
-        <v>2147</v>
       </c>
       <c r="E788" s="6"/>
       <c r="F788" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="4">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B789" s="10" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C789" s="7" t="s">
         <v>2148</v>
       </c>
-      <c r="C789" s="7" t="s">
+      <c r="D789" s="6" t="s">
         <v>2149</v>
-      </c>
-[...1 lines deleted...]
-        <v>2150</v>
       </c>
       <c r="E789" s="6"/>
       <c r="F789" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="4">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B790" s="10" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C790" s="7" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D790" s="6" t="s">
         <v>2151</v>
-      </c>
-[...4 lines deleted...]
-        <v>2152</v>
       </c>
       <c r="E790" s="6"/>
       <c r="F790" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" s="4">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B791" s="10" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C791" s="7" t="s">
         <v>2153</v>
       </c>
-      <c r="C791" s="7" t="s">
+      <c r="D791" s="6" t="s">
         <v>2154</v>
-      </c>
-[...1 lines deleted...]
-        <v>2155</v>
       </c>
       <c r="E791" s="6"/>
       <c r="F791" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="4">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B792" s="10" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C792" s="7" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D792" s="6" t="s">
         <v>2156</v>
-      </c>
-[...4 lines deleted...]
-        <v>2157</v>
       </c>
       <c r="E792" s="6"/>
       <c r="F792" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" s="4">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B793" s="10" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C793" s="7" t="s">
         <v>2158</v>
       </c>
-      <c r="C793" s="7" t="s">
+      <c r="D793" s="6" t="s">
         <v>2159</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160</v>
       </c>
       <c r="E793" s="6"/>
       <c r="F793" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" s="4">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B794" s="10" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C794" s="7" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D794" s="6" t="s">
         <v>2161</v>
-      </c>
-[...4 lines deleted...]
-        <v>2162</v>
       </c>
       <c r="E794" s="6"/>
       <c r="F794" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" s="4">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B795" s="10" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C795" s="7" t="s">
         <v>2163</v>
       </c>
-      <c r="C795" s="7" t="s">
+      <c r="D795" s="6" t="s">
         <v>2164</v>
-      </c>
-[...1 lines deleted...]
-        <v>2165</v>
       </c>
       <c r="E795" s="6"/>
       <c r="F795" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" s="4">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B796" s="10" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C796" s="7" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D796" s="6" t="s">
         <v>2166</v>
-      </c>
-[...4 lines deleted...]
-        <v>2167</v>
       </c>
       <c r="E796" s="6"/>
       <c r="F796" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" s="4">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B797" s="10" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C797" s="7" t="s">
         <v>2168</v>
       </c>
-      <c r="C797" s="7" t="s">
+      <c r="D797" s="6" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170</v>
       </c>
       <c r="E797" s="6"/>
       <c r="F797" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" s="4">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B798" s="10" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C798" s="7" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D798" s="6" t="s">
         <v>2171</v>
-      </c>
-[...4 lines deleted...]
-        <v>2172</v>
       </c>
       <c r="E798" s="6"/>
       <c r="F798" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" s="4">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B799" s="10" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C799" s="7" t="s">
         <v>2173</v>
       </c>
-      <c r="C799" s="7" t="s">
+      <c r="D799" s="6" t="s">
         <v>2174</v>
-      </c>
-[...1 lines deleted...]
-        <v>2175</v>
       </c>
       <c r="E799" s="6"/>
       <c r="F799" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" s="4">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B800" s="10" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C800" s="7" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D800" s="6" t="s">
         <v>2176</v>
-      </c>
-[...4 lines deleted...]
-        <v>2177</v>
       </c>
       <c r="E800" s="6"/>
       <c r="F800" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" s="4">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B801" s="10" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C801" s="7" t="s">
         <v>2178</v>
       </c>
-      <c r="C801" s="7" t="s">
+      <c r="D801" s="6" t="s">
         <v>2179</v>
-      </c>
-[...1 lines deleted...]
-        <v>2180</v>
       </c>
       <c r="E801" s="6"/>
       <c r="F801" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" s="4">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B802" s="10" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C802" s="7" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D802" s="6" t="s">
         <v>2181</v>
-      </c>
-[...4 lines deleted...]
-        <v>2182</v>
       </c>
       <c r="E802" s="6"/>
       <c r="F802" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" s="4">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B803" s="10" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C803" s="7" t="s">
         <v>2183</v>
       </c>
-      <c r="C803" s="7" t="s">
+      <c r="D803" s="6" t="s">
         <v>2184</v>
-      </c>
-[...1 lines deleted...]
-        <v>2185</v>
       </c>
       <c r="E803" s="6"/>
       <c r="F803" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" s="4">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B804" s="10" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C804" s="7" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D804" s="6" t="s">
         <v>2186</v>
-      </c>
-[...4 lines deleted...]
-        <v>2187</v>
       </c>
       <c r="E804" s="6"/>
       <c r="F804" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" s="4">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B805" s="10" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C805" s="7" t="s">
         <v>2188</v>
       </c>
-      <c r="C805" s="7" t="s">
+      <c r="D805" s="6" t="s">
         <v>2189</v>
-      </c>
-[...1 lines deleted...]
-        <v>2190</v>
       </c>
       <c r="E805" s="6"/>
       <c r="F805" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" s="4">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B806" s="10" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C806" s="7" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D806" s="6" t="s">
         <v>2191</v>
-      </c>
-[...4 lines deleted...]
-        <v>2192</v>
       </c>
       <c r="E806" s="6"/>
       <c r="F806" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" s="4">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B807" s="10" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C807" s="7" t="s">
         <v>2193</v>
       </c>
-      <c r="C807" s="7" t="s">
+      <c r="D807" s="6" t="s">
         <v>2194</v>
-      </c>
-[...1 lines deleted...]
-        <v>2195</v>
       </c>
       <c r="E807" s="6"/>
       <c r="F807" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" s="4">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B808" s="10" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C808" s="7" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D808" s="6" t="s">
         <v>2196</v>
-      </c>
-[...4 lines deleted...]
-        <v>2197</v>
       </c>
       <c r="E808" s="6"/>
       <c r="F808" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" s="4">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B809" s="10" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C809" s="7" t="s">
         <v>2198</v>
       </c>
-      <c r="C809" s="7" t="s">
+      <c r="D809" s="6" t="s">
         <v>2199</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200</v>
       </c>
       <c r="E809" s="6"/>
       <c r="F809" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" s="4">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B810" s="10" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C810" s="7" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D810" s="6" t="s">
         <v>2201</v>
-      </c>
-[...4 lines deleted...]
-        <v>2202</v>
       </c>
       <c r="E810" s="6"/>
       <c r="F810" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" s="4">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B811" s="10" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C811" s="7" t="s">
         <v>2203</v>
       </c>
-      <c r="C811" s="7" t="s">
+      <c r="D811" s="6" t="s">
         <v>2204</v>
-      </c>
-[...1 lines deleted...]
-        <v>2205</v>
       </c>
       <c r="E811" s="6"/>
       <c r="F811" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" s="4">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B812" s="10" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C812" s="7" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D812" s="6" t="s">
         <v>2206</v>
-      </c>
-[...4 lines deleted...]
-        <v>2207</v>
       </c>
       <c r="E812" s="6"/>
       <c r="F812" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" s="4">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B813" s="10" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C813" s="7" t="s">
         <v>2208</v>
       </c>
-      <c r="C813" s="7" t="s">
+      <c r="D813" s="6" t="s">
         <v>2209</v>
-      </c>
-[...1 lines deleted...]
-        <v>2210</v>
       </c>
       <c r="E813" s="6"/>
       <c r="F813" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" s="4">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B814" s="10" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C814" s="7" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D814" s="6" t="s">
         <v>2211</v>
-      </c>
-[...4 lines deleted...]
-        <v>2212</v>
       </c>
       <c r="E814" s="6"/>
       <c r="F814" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" s="4">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B815" s="10" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C815" s="7" t="s">
         <v>2213</v>
       </c>
-      <c r="C815" s="7" t="s">
+      <c r="D815" s="6" t="s">
         <v>2214</v>
-      </c>
-[...1 lines deleted...]
-        <v>2215</v>
       </c>
       <c r="E815" s="6"/>
       <c r="F815" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" s="4">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B816" s="10" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C816" s="7" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D816" s="6" t="s">
         <v>2216</v>
-      </c>
-[...4 lines deleted...]
-        <v>2217</v>
       </c>
       <c r="E816" s="6"/>
       <c r="F816" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="4">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B817" s="10" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C817" s="7" t="s">
         <v>2218</v>
       </c>
-      <c r="C817" s="7" t="s">
+      <c r="D817" s="6" t="s">
         <v>2219</v>
-      </c>
-[...1 lines deleted...]
-        <v>2220</v>
       </c>
       <c r="E817" s="6"/>
       <c r="F817" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" s="4">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B818" s="10" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C818" s="7" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D818" s="6" t="s">
         <v>2221</v>
-      </c>
-[...4 lines deleted...]
-        <v>2222</v>
       </c>
       <c r="E818" s="6"/>
       <c r="F818" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" s="4">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B819" s="10" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C819" s="7" t="s">
         <v>2223</v>
       </c>
-      <c r="C819" s="7" t="s">
+      <c r="D819" s="6" t="s">
         <v>2224</v>
-      </c>
-[...1 lines deleted...]
-        <v>2225</v>
       </c>
       <c r="E819" s="6"/>
       <c r="F819" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" s="4">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B820" s="10" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C820" s="7" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D820" s="6" t="s">
         <v>2226</v>
-      </c>
-[...4 lines deleted...]
-        <v>2227</v>
       </c>
       <c r="E820" s="6"/>
       <c r="F820" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" s="4">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B821" s="10" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C821" s="7" t="s">
         <v>2228</v>
       </c>
-      <c r="C821" s="7" t="s">
+      <c r="D821" s="6" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
       <c r="E821" s="6"/>
       <c r="F821" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" s="4">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B822" s="10" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C822" s="7" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D822" s="6" t="s">
         <v>2231</v>
-      </c>
-[...4 lines deleted...]
-        <v>2232</v>
       </c>
       <c r="E822" s="6"/>
       <c r="F822" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" s="4">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B823" s="10" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C823" s="7" t="s">
         <v>2233</v>
       </c>
-      <c r="C823" s="7" t="s">
+      <c r="D823" s="6" t="s">
         <v>2234</v>
-      </c>
-[...1 lines deleted...]
-        <v>2235</v>
       </c>
       <c r="E823" s="6"/>
       <c r="F823" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" s="4">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B824" s="10" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C824" s="7" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D824" s="6" t="s">
         <v>2236</v>
-      </c>
-[...4 lines deleted...]
-        <v>2237</v>
       </c>
       <c r="E824" s="6"/>
       <c r="F824" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" s="4">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B825" s="10" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C825" s="7" t="s">
         <v>2238</v>
       </c>
-      <c r="C825" s="7" t="s">
+      <c r="D825" s="6" t="s">
         <v>2239</v>
-      </c>
-[...1 lines deleted...]
-        <v>2240</v>
       </c>
       <c r="E825" s="6"/>
       <c r="F825" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" s="4">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B826" s="10" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C826" s="7" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D826" s="6" t="s">
         <v>2241</v>
-      </c>
-[...4 lines deleted...]
-        <v>2242</v>
       </c>
       <c r="E826" s="6"/>
       <c r="F826" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" s="4">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B827" s="10" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C827" s="7" t="s">
         <v>2243</v>
       </c>
-      <c r="C827" s="7" t="s">
+      <c r="D827" s="6" t="s">
         <v>2244</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245</v>
       </c>
       <c r="E827" s="6"/>
       <c r="F827" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" s="4">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B828" s="10" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C828" s="7" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D828" s="6" t="s">
         <v>2246</v>
-      </c>
-[...4 lines deleted...]
-        <v>2247</v>
       </c>
       <c r="E828" s="6"/>
       <c r="F828" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" s="4">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B829" s="10" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C829" s="7" t="s">
         <v>2248</v>
       </c>
-      <c r="C829" s="7" t="s">
+      <c r="D829" s="6" t="s">
         <v>2249</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250</v>
       </c>
       <c r="E829" s="6"/>
       <c r="F829" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" s="4">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B830" s="10" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C830" s="7" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D830" s="6" t="s">
         <v>2251</v>
-      </c>
-[...4 lines deleted...]
-        <v>2252</v>
       </c>
       <c r="E830" s="6"/>
       <c r="F830" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" s="4">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B831" s="10" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C831" s="7" t="s">
         <v>2253</v>
       </c>
-      <c r="C831" s="7" t="s">
+      <c r="D831" s="6" t="s">
         <v>2254</v>
-      </c>
-[...1 lines deleted...]
-        <v>2255</v>
       </c>
       <c r="E831" s="6"/>
       <c r="F831" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" s="4">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B832" s="10" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C832" s="7" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D832" s="6" t="s">
         <v>2256</v>
-      </c>
-[...4 lines deleted...]
-        <v>2257</v>
       </c>
       <c r="E832" s="6"/>
       <c r="F832" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="4">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B833" s="10" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C833" s="7" t="s">
         <v>2258</v>
       </c>
-      <c r="C833" s="7" t="s">
+      <c r="D833" s="6" t="s">
         <v>2259</v>
-      </c>
-[...1 lines deleted...]
-        <v>2260</v>
       </c>
       <c r="E833" s="6"/>
       <c r="F833" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="4">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B834" s="10" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C834" s="7" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D834" s="6" t="s">
         <v>2261</v>
-      </c>
-[...4 lines deleted...]
-        <v>2262</v>
       </c>
       <c r="E834" s="6"/>
       <c r="F834" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" s="4">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B835" s="10" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C835" s="7" t="s">
         <v>2263</v>
       </c>
-      <c r="C835" s="7" t="s">
+      <c r="D835" s="6" t="s">
         <v>2264</v>
-      </c>
-[...1 lines deleted...]
-        <v>2265</v>
       </c>
       <c r="E835" s="6"/>
       <c r="F835" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" s="4">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B836" s="10" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C836" s="7" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D836" s="6" t="s">
         <v>2266</v>
-      </c>
-[...4 lines deleted...]
-        <v>2267</v>
       </c>
       <c r="E836" s="6"/>
       <c r="F836" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" s="4">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B837" s="10" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C837" s="7" t="s">
         <v>2268</v>
       </c>
-      <c r="C837" s="7" t="s">
+      <c r="D837" s="6" t="s">
         <v>2269</v>
-      </c>
-[...1 lines deleted...]
-        <v>2270</v>
       </c>
       <c r="E837" s="6"/>
       <c r="F837" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" s="4">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B838" s="10" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C838" s="7" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D838" s="6" t="s">
         <v>2271</v>
-      </c>
-[...4 lines deleted...]
-        <v>2272</v>
       </c>
       <c r="E838" s="6"/>
       <c r="F838" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" s="4">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B839" s="10" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C839" s="7" t="s">
         <v>2273</v>
       </c>
-      <c r="C839" s="7" t="s">
+      <c r="D839" s="6" t="s">
         <v>2274</v>
-      </c>
-[...1 lines deleted...]
-        <v>2275</v>
       </c>
       <c r="E839" s="6"/>
       <c r="F839" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" s="4">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B840" s="10" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C840" s="7" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D840" s="6" t="s">
         <v>2276</v>
-      </c>
-[...4 lines deleted...]
-        <v>2277</v>
       </c>
       <c r="E840" s="6"/>
       <c r="F840" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="4">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B841" s="10" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C841" s="7" t="s">
         <v>2278</v>
       </c>
-      <c r="C841" s="7" t="s">
+      <c r="D841" s="6" t="s">
         <v>2279</v>
-      </c>
-[...1 lines deleted...]
-        <v>2280</v>
       </c>
       <c r="E841" s="6"/>
       <c r="F841" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" s="4">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B842" s="10" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C842" s="7" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D842" s="6" t="s">
         <v>2281</v>
-      </c>
-[...4 lines deleted...]
-        <v>2282</v>
       </c>
       <c r="E842" s="6"/>
       <c r="F842" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" s="4">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B843" s="10" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C843" s="7" t="s">
         <v>2283</v>
       </c>
-      <c r="C843" s="7" t="s">
+      <c r="D843" s="6" t="s">
         <v>2284</v>
-      </c>
-[...1 lines deleted...]
-        <v>2285</v>
       </c>
       <c r="E843" s="6"/>
       <c r="F843" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="4">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B844" s="10" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C844" s="7" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D844" s="6" t="s">
         <v>2286</v>
-      </c>
-[...4 lines deleted...]
-        <v>2287</v>
       </c>
       <c r="E844" s="6"/>
       <c r="F844" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" s="4">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B845" s="10" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C845" s="7" t="s">
         <v>2288</v>
       </c>
-      <c r="C845" s="7" t="s">
+      <c r="D845" s="6" t="s">
         <v>2289</v>
-      </c>
-[...1 lines deleted...]
-        <v>2290</v>
       </c>
       <c r="E845" s="6"/>
       <c r="F845" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" s="4">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B846" s="10" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C846" s="7" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D846" s="6" t="s">
         <v>2291</v>
-      </c>
-[...4 lines deleted...]
-        <v>2292</v>
       </c>
       <c r="E846" s="6"/>
       <c r="F846" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" s="4">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B847" s="10" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C847" s="7" t="s">
         <v>2293</v>
       </c>
-      <c r="C847" s="7" t="s">
+      <c r="D847" s="6" t="s">
         <v>2294</v>
-      </c>
-[...1 lines deleted...]
-        <v>2295</v>
       </c>
       <c r="E847" s="6"/>
       <c r="F847" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" s="4">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B848" s="10" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C848" s="7" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D848" s="6" t="s">
         <v>2296</v>
-      </c>
-[...4 lines deleted...]
-        <v>2297</v>
       </c>
       <c r="E848" s="6"/>
       <c r="F848" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" s="4">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B849" s="10" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C849" s="7" t="s">
         <v>2298</v>
       </c>
-      <c r="C849" s="7" t="s">
+      <c r="D849" s="6" t="s">
         <v>2299</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300</v>
       </c>
       <c r="E849" s="6"/>
       <c r="F849" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" s="4">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B850" s="10" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C850" s="7" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D850" s="6" t="s">
         <v>2301</v>
-      </c>
-[...4 lines deleted...]
-        <v>2302</v>
       </c>
       <c r="E850" s="6"/>
       <c r="F850" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" s="4">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B851" s="10" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C851" s="7" t="s">
         <v>2303</v>
       </c>
-      <c r="C851" s="7" t="s">
+      <c r="D851" s="6" t="s">
         <v>2304</v>
-      </c>
-[...1 lines deleted...]
-        <v>2305</v>
       </c>
       <c r="E851" s="6"/>
       <c r="F851" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" s="4">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B852" s="10" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C852" s="7" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D852" s="6" t="s">
         <v>2306</v>
-      </c>
-[...4 lines deleted...]
-        <v>2307</v>
       </c>
       <c r="E852" s="6"/>
       <c r="F852" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" s="4">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B853" s="10" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C853" s="7" t="s">
         <v>2308</v>
       </c>
-      <c r="C853" s="7" t="s">
+      <c r="D853" s="6" t="s">
         <v>2309</v>
-      </c>
-[...1 lines deleted...]
-        <v>2310</v>
       </c>
       <c r="E853" s="6"/>
       <c r="F853" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" s="4">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B854" s="10" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C854" s="7" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D854" s="6" t="s">
         <v>2311</v>
-      </c>
-[...4 lines deleted...]
-        <v>2312</v>
       </c>
       <c r="E854" s="6"/>
       <c r="F854" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" s="4">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B855" s="10" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C855" s="7" t="s">
         <v>2313</v>
       </c>
-      <c r="C855" s="7" t="s">
+      <c r="D855" s="6" t="s">
         <v>2314</v>
-      </c>
-[...1 lines deleted...]
-        <v>2315</v>
       </c>
       <c r="E855" s="6"/>
       <c r="F855" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" s="4">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B856" s="10" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C856" s="7" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D856" s="6" t="s">
         <v>2316</v>
-      </c>
-[...4 lines deleted...]
-        <v>2317</v>
       </c>
       <c r="E856" s="6"/>
       <c r="F856" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" s="4">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B857" s="10" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C857" s="7" t="s">
         <v>2318</v>
       </c>
-      <c r="C857" s="7" t="s">
+      <c r="D857" s="6" t="s">
         <v>2319</v>
-      </c>
-[...1 lines deleted...]
-        <v>2320</v>
       </c>
       <c r="E857" s="6"/>
       <c r="F857" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" s="4">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B858" s="10" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C858" s="7" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D858" s="6" t="s">
         <v>2321</v>
-      </c>
-[...4 lines deleted...]
-        <v>2322</v>
       </c>
       <c r="E858" s="6"/>
       <c r="F858" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" s="4">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B859" s="10" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C859" s="7" t="s">
         <v>2323</v>
       </c>
-      <c r="C859" s="7" t="s">
+      <c r="D859" s="6" t="s">
         <v>2324</v>
-      </c>
-[...1 lines deleted...]
-        <v>2325</v>
       </c>
       <c r="E859" s="6"/>
       <c r="F859" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" s="4">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B860" s="10" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C860" s="7" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D860" s="6" t="s">
         <v>2326</v>
-      </c>
-[...4 lines deleted...]
-        <v>2327</v>
       </c>
       <c r="E860" s="6"/>
       <c r="F860" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" s="4">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B861" s="10" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C861" s="7" t="s">
         <v>2328</v>
       </c>
-      <c r="C861" s="7" t="s">
+      <c r="D861" s="6" t="s">
         <v>2329</v>
-      </c>
-[...1 lines deleted...]
-        <v>2330</v>
       </c>
       <c r="E861" s="6"/>
       <c r="F861" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="4">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B862" s="10" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C862" s="7" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D862" s="6" t="s">
         <v>2331</v>
-      </c>
-[...4 lines deleted...]
-        <v>2332</v>
       </c>
       <c r="E862" s="6"/>
       <c r="F862" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="4">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B863" s="10" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C863" s="7" t="s">
         <v>2333</v>
       </c>
-      <c r="C863" s="7" t="s">
+      <c r="D863" s="6" t="s">
         <v>2334</v>
-      </c>
-[...1 lines deleted...]
-        <v>2335</v>
       </c>
       <c r="E863" s="6"/>
       <c r="F863" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" s="4">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B864" s="10" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C864" s="7" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D864" s="6" t="s">
         <v>2336</v>
-      </c>
-[...4 lines deleted...]
-        <v>2337</v>
       </c>
       <c r="E864" s="6"/>
       <c r="F864" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" s="4">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B865" s="10" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C865" s="7" t="s">
         <v>2338</v>
       </c>
-      <c r="C865" s="7" t="s">
+      <c r="D865" s="6" t="s">
         <v>2339</v>
-      </c>
-[...1 lines deleted...]
-        <v>2340</v>
       </c>
       <c r="E865" s="6"/>
       <c r="F865" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" s="4">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B866" s="10" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C866" s="7" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D866" s="6" t="s">
         <v>2341</v>
-      </c>
-[...4 lines deleted...]
-        <v>2342</v>
       </c>
       <c r="E866" s="6"/>
       <c r="F866" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" s="4">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B867" s="10" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C867" s="7" t="s">
         <v>2343</v>
       </c>
-      <c r="C867" s="7" t="s">
+      <c r="D867" s="6" t="s">
         <v>2344</v>
-      </c>
-[...1 lines deleted...]
-        <v>2345</v>
       </c>
       <c r="E867" s="6"/>
       <c r="F867" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" s="4">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B868" s="10" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C868" s="7" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D868" s="6" t="s">
         <v>2346</v>
-      </c>
-[...4 lines deleted...]
-        <v>2347</v>
       </c>
       <c r="E868" s="6"/>
       <c r="F868" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" s="4">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B869" s="10" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C869" s="7" t="s">
         <v>2348</v>
       </c>
-      <c r="C869" s="7" t="s">
+      <c r="D869" s="6" t="s">
         <v>2349</v>
-      </c>
-[...1 lines deleted...]
-        <v>2350</v>
       </c>
       <c r="E869" s="6"/>
       <c r="F869" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" s="4">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B870" s="10" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C870" s="7" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D870" s="6" t="s">
         <v>2351</v>
-      </c>
-[...4 lines deleted...]
-        <v>2352</v>
       </c>
       <c r="E870" s="6"/>
       <c r="F870" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" s="4">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B871" s="10" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C871" s="7" t="s">
         <v>2353</v>
       </c>
-      <c r="C871" s="7" t="s">
+      <c r="D871" s="6" t="s">
         <v>2354</v>
-      </c>
-[...1 lines deleted...]
-        <v>2355</v>
       </c>
       <c r="E871" s="6"/>
       <c r="F871" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" s="4">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B872" s="10" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C872" s="7" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D872" s="6" t="s">
         <v>2356</v>
-      </c>
-[...4 lines deleted...]
-        <v>2357</v>
       </c>
       <c r="E872" s="6"/>
       <c r="F872" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="4">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B873" s="10" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C873" s="7" t="s">
         <v>2358</v>
       </c>
-      <c r="C873" s="7" t="s">
+      <c r="D873" s="6" t="s">
         <v>2359</v>
-      </c>
-[...1 lines deleted...]
-        <v>2360</v>
       </c>
       <c r="E873" s="6"/>
       <c r="F873" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="4">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B874" s="10" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C874" s="7" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D874" s="6" t="s">
         <v>2361</v>
-      </c>
-[...4 lines deleted...]
-        <v>2362</v>
       </c>
       <c r="E874" s="6"/>
       <c r="F874" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" s="4">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B875" s="10" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C875" s="7" t="s">
         <v>2363</v>
       </c>
-      <c r="C875" s="7" t="s">
+      <c r="D875" s="6" t="s">
         <v>2364</v>
-      </c>
-[...1 lines deleted...]
-        <v>2365</v>
       </c>
       <c r="E875" s="6"/>
       <c r="F875" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" s="4">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B876" s="10" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C876" s="7" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D876" s="6" t="s">
         <v>2366</v>
-      </c>
-[...4 lines deleted...]
-        <v>2367</v>
       </c>
       <c r="E876" s="6"/>
       <c r="F876" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" s="4">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B877" s="10" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C877" s="7" t="s">
         <v>2368</v>
       </c>
-      <c r="C877" s="7" t="s">
+      <c r="D877" s="6" t="s">
         <v>2369</v>
-      </c>
-[...1 lines deleted...]
-        <v>2370</v>
       </c>
       <c r="E877" s="6"/>
       <c r="F877" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" s="4">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B878" s="10" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C878" s="7" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D878" s="6" t="s">
         <v>2371</v>
-      </c>
-[...4 lines deleted...]
-        <v>2372</v>
       </c>
       <c r="E878" s="6"/>
       <c r="F878" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" s="4">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B879" s="10" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C879" s="7" t="s">
         <v>2373</v>
       </c>
-      <c r="C879" s="7" t="s">
+      <c r="D879" s="6" t="s">
         <v>2374</v>
-      </c>
-[...1 lines deleted...]
-        <v>2375</v>
       </c>
       <c r="E879" s="6"/>
       <c r="F879" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" s="4">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B880" s="10" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C880" s="7" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D880" s="6" t="s">
         <v>2376</v>
-      </c>
-[...4 lines deleted...]
-        <v>2377</v>
       </c>
       <c r="E880" s="6"/>
       <c r="F880" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" s="4">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B881" s="10" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C881" s="7" t="s">
         <v>2378</v>
       </c>
-      <c r="C881" s="7" t="s">
+      <c r="D881" s="6" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
       <c r="E881" s="6"/>
       <c r="F881" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" s="4">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B882" s="10" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C882" s="7" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D882" s="6" t="s">
         <v>2381</v>
-      </c>
-[...4 lines deleted...]
-        <v>2382</v>
       </c>
       <c r="E882" s="6"/>
       <c r="F882" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" s="4">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B883" s="10" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C883" s="7" t="s">
         <v>2383</v>
       </c>
-      <c r="C883" s="7" t="s">
+      <c r="D883" s="6" t="s">
         <v>2384</v>
-      </c>
-[...1 lines deleted...]
-        <v>2385</v>
       </c>
       <c r="E883" s="6"/>
       <c r="F883" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" s="4">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B884" s="10" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C884" s="7" t="s">
         <v>2386</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
       <c r="D884" s="6" t="s">
         <v>2387</v>
       </c>
       <c r="E884" s="6"/>
       <c r="F884" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" s="4">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B885" s="10" t="s">
         <v>2388</v>
       </c>
       <c r="C885" s="7" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D885" s="6" t="s">
         <v>2389</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390</v>
       </c>
       <c r="E885" s="6"/>
       <c r="F885" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" s="4">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B886" s="10" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C886" s="7" t="s">
         <v>2391</v>
       </c>
-      <c r="C886" s="7" t="s">
+      <c r="D886" s="6" t="s">
         <v>2392</v>
-      </c>
-[...1 lines deleted...]
-        <v>2393</v>
       </c>
       <c r="E886" s="6"/>
       <c r="F886" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" s="4">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B887" s="10" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C887" s="7" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D887" s="6" t="s">
         <v>2394</v>
-      </c>
-[...4 lines deleted...]
-        <v>2395</v>
       </c>
       <c r="E887" s="6"/>
       <c r="F887" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" s="4">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B888" s="10" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C888" s="7" t="s">
         <v>2396</v>
       </c>
-      <c r="C888" s="7" t="s">
+      <c r="D888" s="6" t="s">
         <v>2397</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398</v>
       </c>
       <c r="E888" s="6"/>
       <c r="F888" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" s="4">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B889" s="10" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C889" s="7" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D889" s="6" t="s">
         <v>2399</v>
-      </c>
-[...4 lines deleted...]
-        <v>2400</v>
       </c>
       <c r="E889" s="6"/>
       <c r="F889" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" s="4">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B890" s="10" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C890" s="7" t="s">
         <v>2401</v>
       </c>
-      <c r="C890" s="7" t="s">
+      <c r="D890" s="6" t="s">
         <v>2402</v>
-      </c>
-[...1 lines deleted...]
-        <v>2403</v>
       </c>
       <c r="E890" s="6"/>
       <c r="F890" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" s="4">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B891" s="10" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C891" s="7" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D891" s="6" t="s">
         <v>2404</v>
-      </c>
-[...4 lines deleted...]
-        <v>2405</v>
       </c>
       <c r="E891" s="6"/>
       <c r="F891" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" s="4">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B892" s="10" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C892" s="7" t="s">
         <v>2406</v>
       </c>
-      <c r="C892" s="7" t="s">
+      <c r="D892" s="6" t="s">
         <v>2407</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408</v>
       </c>
       <c r="E892" s="6"/>
       <c r="F892" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" s="4">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B893" s="10" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C893" s="7" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D893" s="6" t="s">
         <v>2409</v>
-      </c>
-[...4 lines deleted...]
-        <v>2410</v>
       </c>
       <c r="E893" s="6"/>
       <c r="F893" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" s="4">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B894" s="10" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C894" s="7" t="s">
         <v>2411</v>
       </c>
-      <c r="C894" s="7" t="s">
+      <c r="D894" s="6" t="s">
         <v>2412</v>
-      </c>
-[...1 lines deleted...]
-        <v>2413</v>
       </c>
       <c r="E894" s="6"/>
       <c r="F894" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" s="4">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B895" s="10" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C895" s="7" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D895" s="6" t="s">
         <v>2414</v>
-      </c>
-[...4 lines deleted...]
-        <v>2415</v>
       </c>
       <c r="E895" s="6"/>
       <c r="F895" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" s="4">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B896" s="10" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C896" s="7" t="s">
         <v>2416</v>
       </c>
-      <c r="C896" s="7" t="s">
+      <c r="D896" s="6" t="s">
         <v>2417</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418</v>
       </c>
       <c r="E896" s="6"/>
       <c r="F896" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" s="4">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B897" s="10" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C897" s="7" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D897" s="6" t="s">
         <v>2419</v>
-      </c>
-[...4 lines deleted...]
-        <v>2420</v>
       </c>
       <c r="E897" s="6"/>
       <c r="F897" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" s="4">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B898" s="10" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C898" s="7" t="s">
         <v>2421</v>
       </c>
-      <c r="C898" s="7" t="s">
+      <c r="D898" s="6" t="s">
         <v>2422</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423</v>
       </c>
       <c r="E898" s="6"/>
       <c r="F898" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" s="4">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B899" s="10" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C899" s="7" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D899" s="6" t="s">
         <v>2424</v>
-      </c>
-[...4 lines deleted...]
-        <v>2425</v>
       </c>
       <c r="E899" s="6"/>
       <c r="F899" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" s="4">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B900" s="10" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C900" s="7" t="s">
         <v>2426</v>
       </c>
-      <c r="C900" s="7" t="s">
+      <c r="D900" s="6" t="s">
         <v>2427</v>
-      </c>
-[...1 lines deleted...]
-        <v>2428</v>
       </c>
       <c r="E900" s="6"/>
       <c r="F900" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" s="4">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B901" s="10" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C901" s="7" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D901" s="6" t="s">
         <v>2429</v>
-      </c>
-[...4 lines deleted...]
-        <v>2430</v>
       </c>
       <c r="E901" s="6"/>
       <c r="F901" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" s="4">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B902" s="10" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C902" s="7" t="s">
         <v>2431</v>
       </c>
-      <c r="C902" s="7" t="s">
+      <c r="D902" s="6" t="s">
         <v>2432</v>
-      </c>
-[...1 lines deleted...]
-        <v>2433</v>
       </c>
       <c r="E902" s="6"/>
       <c r="F902" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" s="4">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B903" s="10" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C903" s="7" t="s">
         <v>2434</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
       <c r="D903" s="6" t="s">
         <v>2435</v>
       </c>
       <c r="E903" s="6"/>
       <c r="F903" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" s="4">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B904" s="10" t="s">
         <v>2436</v>
       </c>
       <c r="C904" s="7" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D904" s="6" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>2438</v>
       </c>
       <c r="E904" s="6"/>
       <c r="F904" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="4">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B905" s="10" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C905" s="7" t="s">
         <v>2439</v>
       </c>
-      <c r="C905" s="7" t="s">
+      <c r="D905" s="6" t="s">
         <v>2440</v>
-      </c>
-[...1 lines deleted...]
-        <v>2441</v>
       </c>
       <c r="E905" s="6"/>
       <c r="F905" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" s="4">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B906" s="10" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C906" s="7" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D906" s="6" t="s">
         <v>2442</v>
-      </c>
-[...4 lines deleted...]
-        <v>2443</v>
       </c>
       <c r="E906" s="6"/>
       <c r="F906" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" s="4">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B907" s="10" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C907" s="7" t="s">
         <v>2444</v>
       </c>
-      <c r="C907" s="7" t="s">
+      <c r="D907" s="6" t="s">
         <v>2445</v>
-      </c>
-[...1 lines deleted...]
-        <v>2446</v>
       </c>
       <c r="E907" s="6"/>
       <c r="F907" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" s="4">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B908" s="10" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C908" s="7" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D908" s="6" t="s">
         <v>2447</v>
-      </c>
-[...4 lines deleted...]
-        <v>2448</v>
       </c>
       <c r="E908" s="6"/>
       <c r="F908" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" s="4">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B909" s="10" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C909" s="7" t="s">
         <v>2449</v>
       </c>
-      <c r="C909" s="7" t="s">
+      <c r="D909" s="6" t="s">
         <v>2450</v>
-      </c>
-[...1 lines deleted...]
-        <v>2451</v>
       </c>
       <c r="E909" s="6"/>
       <c r="F909" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" s="4">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B910" s="10" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C910" s="7" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D910" s="6" t="s">
         <v>2452</v>
-      </c>
-[...4 lines deleted...]
-        <v>2453</v>
       </c>
       <c r="E910" s="6"/>
       <c r="F910" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" s="4">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B911" s="10" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C911" s="7" t="s">
         <v>2454</v>
       </c>
-      <c r="C911" s="7" t="s">
+      <c r="D911" s="6" t="s">
         <v>2455</v>
-      </c>
-[...1 lines deleted...]
-        <v>2456</v>
       </c>
       <c r="E911" s="6"/>
       <c r="F911" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" s="4">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B912" s="10" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C912" s="7" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D912" s="6" t="s">
         <v>2457</v>
-      </c>
-[...4 lines deleted...]
-        <v>2458</v>
       </c>
       <c r="E912" s="6"/>
       <c r="F912" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" s="4">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B913" s="10" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C913" s="7" t="s">
         <v>2459</v>
       </c>
-      <c r="C913" s="7" t="s">
+      <c r="D913" s="6" t="s">
         <v>2460</v>
-      </c>
-[...1 lines deleted...]
-        <v>2461</v>
       </c>
       <c r="E913" s="6"/>
       <c r="F913" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" s="4">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B914" s="10" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C914" s="7" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D914" s="6" t="s">
         <v>2462</v>
-      </c>
-[...4 lines deleted...]
-        <v>2463</v>
       </c>
       <c r="E914" s="6"/>
       <c r="F914" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" s="4">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B915" s="10" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C915" s="7" t="s">
         <v>2464</v>
       </c>
-      <c r="C915" s="7" t="s">
+      <c r="D915" s="6" t="s">
         <v>2465</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
       <c r="E915" s="6"/>
       <c r="F915" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" s="4">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B916" s="10" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C916" s="7" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D916" s="6" t="s">
         <v>2467</v>
-      </c>
-[...4 lines deleted...]
-        <v>2468</v>
       </c>
       <c r="E916" s="6"/>
       <c r="F916" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" s="4">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B917" s="10" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C917" s="7" t="s">
         <v>2469</v>
       </c>
-      <c r="C917" s="7" t="s">
+      <c r="D917" s="6" t="s">
         <v>2470</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471</v>
       </c>
       <c r="E917" s="6"/>
       <c r="F917" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="4">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B918" s="10" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C918" s="7" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D918" s="6" t="s">
         <v>2472</v>
-      </c>
-[...4 lines deleted...]
-        <v>2473</v>
       </c>
       <c r="E918" s="6"/>
       <c r="F918" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="4">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B919" s="10" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C919" s="7" t="s">
         <v>2474</v>
       </c>
-      <c r="C919" s="7" t="s">
+      <c r="D919" s="6" t="s">
         <v>2475</v>
-      </c>
-[...1 lines deleted...]
-        <v>2476</v>
       </c>
       <c r="E919" s="6"/>
       <c r="F919" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" s="4">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B920" s="10" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C920" s="7" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D920" s="6" t="s">
         <v>2477</v>
-      </c>
-[...4 lines deleted...]
-        <v>2478</v>
       </c>
       <c r="E920" s="6"/>
       <c r="F920" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" s="4">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B921" s="10" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C921" s="7" t="s">
         <v>2479</v>
       </c>
-      <c r="C921" s="7" t="s">
+      <c r="D921" s="6" t="s">
         <v>2480</v>
-      </c>
-[...1 lines deleted...]
-        <v>2481</v>
       </c>
       <c r="E921" s="6"/>
       <c r="F921" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" s="4">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B922" s="10" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C922" s="7" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D922" s="6" t="s">
         <v>2482</v>
-      </c>
-[...4 lines deleted...]
-        <v>2483</v>
       </c>
       <c r="E922" s="6"/>
       <c r="F922" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" s="4">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B923" s="10" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C923" s="7" t="s">
         <v>2484</v>
       </c>
-      <c r="C923" s="7" t="s">
+      <c r="D923" s="6" t="s">
         <v>2485</v>
-      </c>
-[...1 lines deleted...]
-        <v>2486</v>
       </c>
       <c r="E923" s="6"/>
       <c r="F923" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" s="4">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B924" s="10" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C924" s="7" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D924" s="6" t="s">
         <v>2487</v>
-      </c>
-[...4 lines deleted...]
-        <v>2488</v>
       </c>
       <c r="E924" s="6"/>
       <c r="F924" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="4">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B925" s="10" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C925" s="7" t="s">
         <v>2489</v>
       </c>
-      <c r="C925" s="7" t="s">
+      <c r="D925" s="6" t="s">
         <v>2490</v>
-      </c>
-[...1 lines deleted...]
-        <v>2491</v>
       </c>
       <c r="E925" s="6"/>
       <c r="F925" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="4">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B926" s="10" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C926" s="7" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D926" s="6" t="s">
         <v>2492</v>
-      </c>
-[...4 lines deleted...]
-        <v>2493</v>
       </c>
       <c r="E926" s="6"/>
       <c r="F926" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="4">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B927" s="10" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C927" s="7" t="s">
         <v>2494</v>
       </c>
-      <c r="C927" s="7" t="s">
+      <c r="D927" s="6" t="s">
         <v>2495</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496</v>
       </c>
       <c r="E927" s="6"/>
       <c r="F927" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" s="4">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B928" s="10" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C928" s="7" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D928" s="6" t="s">
         <v>2497</v>
-      </c>
-[...4 lines deleted...]
-        <v>2498</v>
       </c>
       <c r="E928" s="6"/>
       <c r="F928" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="4">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B929" s="10" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C929" s="7" t="s">
         <v>2499</v>
       </c>
-      <c r="C929" s="7" t="s">
+      <c r="D929" s="6" t="s">
         <v>2500</v>
-      </c>
-[...1 lines deleted...]
-        <v>2501</v>
       </c>
       <c r="E929" s="6"/>
       <c r="F929" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" s="4">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B930" s="10" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C930" s="7" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D930" s="6" t="s">
         <v>2502</v>
-      </c>
-[...4 lines deleted...]
-        <v>2503</v>
       </c>
       <c r="E930" s="6"/>
       <c r="F930" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="4">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B931" s="10" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C931" s="7" t="s">
         <v>2504</v>
       </c>
-      <c r="C931" s="7" t="s">
+      <c r="D931" s="6" t="s">
         <v>2505</v>
-      </c>
-[...1 lines deleted...]
-        <v>2506</v>
       </c>
       <c r="E931" s="6"/>
       <c r="F931" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="4">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B932" s="10" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C932" s="7" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D932" s="6" t="s">
         <v>2507</v>
-      </c>
-[...4 lines deleted...]
-        <v>2508</v>
       </c>
       <c r="E932" s="6"/>
       <c r="F932" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="4">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B933" s="10" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C933" s="7" t="s">
         <v>2509</v>
       </c>
-      <c r="C933" s="7" t="s">
+      <c r="D933" s="6" t="s">
         <v>2510</v>
-      </c>
-[...1 lines deleted...]
-        <v>2511</v>
       </c>
       <c r="E933" s="6"/>
       <c r="F933" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="4">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B934" s="10" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C934" s="7" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D934" s="6" t="s">
         <v>2512</v>
-      </c>
-[...4 lines deleted...]
-        <v>2513</v>
       </c>
       <c r="E934" s="6"/>
       <c r="F934" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="4">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B935" s="10" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C935" s="7" t="s">
         <v>2514</v>
       </c>
-      <c r="C935" s="7" t="s">
+      <c r="D935" s="6" t="s">
         <v>2515</v>
-      </c>
-[...1 lines deleted...]
-        <v>2516</v>
       </c>
       <c r="E935" s="6"/>
       <c r="F935" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="4">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B936" s="10" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C936" s="7" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D936" s="6" t="s">
         <v>2517</v>
-      </c>
-[...4 lines deleted...]
-        <v>2518</v>
       </c>
       <c r="E936" s="6"/>
       <c r="F936" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="4">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B937" s="10" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C937" s="7" t="s">
         <v>2519</v>
       </c>
-      <c r="C937" s="7" t="s">
+      <c r="D937" s="6" t="s">
         <v>2520</v>
-      </c>
-[...1 lines deleted...]
-        <v>2521</v>
       </c>
       <c r="E937" s="6"/>
       <c r="F937" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="4">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B938" s="10" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C938" s="7" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D938" s="6" t="s">
         <v>2522</v>
-      </c>
-[...4 lines deleted...]
-        <v>2523</v>
       </c>
       <c r="E938" s="6"/>
       <c r="F938" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="4">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B939" s="10" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C939" s="7" t="s">
         <v>2524</v>
       </c>
-      <c r="C939" s="7" t="s">
+      <c r="D939" s="6" t="s">
         <v>2525</v>
-      </c>
-[...1 lines deleted...]
-        <v>2526</v>
       </c>
       <c r="E939" s="6"/>
       <c r="F939" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="4">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B940" s="10" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C940" s="7" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D940" s="6" t="s">
         <v>2527</v>
-      </c>
-[...4 lines deleted...]
-        <v>2528</v>
       </c>
       <c r="E940" s="6"/>
       <c r="F940" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="4">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B941" s="10" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C941" s="7" t="s">
         <v>2529</v>
       </c>
-      <c r="C941" s="7" t="s">
+      <c r="D941" s="6" t="s">
         <v>2530</v>
-      </c>
-[...1 lines deleted...]
-        <v>2531</v>
       </c>
       <c r="E941" s="6"/>
       <c r="F941" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" s="4">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B942" s="10" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C942" s="7" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D942" s="6" t="s">
         <v>2532</v>
-      </c>
-[...4 lines deleted...]
-        <v>2533</v>
       </c>
       <c r="E942" s="6"/>
       <c r="F942" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" s="4">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B943" s="10" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C943" s="7" t="s">
         <v>2534</v>
       </c>
-      <c r="C943" s="7" t="s">
+      <c r="D943" s="6" t="s">
         <v>2535</v>
-      </c>
-[...1 lines deleted...]
-        <v>2536</v>
       </c>
       <c r="E943" s="6"/>
       <c r="F943" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" s="4">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B944" s="10" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C944" s="7" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D944" s="6" t="s">
         <v>2537</v>
-      </c>
-[...4 lines deleted...]
-        <v>2538</v>
       </c>
       <c r="E944" s="6"/>
       <c r="F944" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="4">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B945" s="10" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C945" s="7" t="s">
         <v>2539</v>
       </c>
-      <c r="C945" s="7" t="s">
+      <c r="D945" s="6" t="s">
         <v>2540</v>
-      </c>
-[...1 lines deleted...]
-        <v>2541</v>
       </c>
       <c r="E945" s="6"/>
       <c r="F945" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="4">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B946" s="10" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C946" s="7" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D946" s="6" t="s">
         <v>2542</v>
-      </c>
-[...4 lines deleted...]
-        <v>2543</v>
       </c>
       <c r="E946" s="6"/>
       <c r="F946" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" s="4">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B947" s="10" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C947" s="7" t="s">
         <v>2544</v>
       </c>
-      <c r="C947" s="7" t="s">
+      <c r="D947" s="6" t="s">
         <v>2545</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546</v>
       </c>
       <c r="E947" s="6"/>
       <c r="F947" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="4">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B948" s="10" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C948" s="7" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D948" s="6" t="s">
         <v>2547</v>
-      </c>
-[...4 lines deleted...]
-        <v>2548</v>
       </c>
       <c r="E948" s="6"/>
       <c r="F948" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="4">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B949" s="10" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C949" s="7" t="s">
         <v>2549</v>
       </c>
-      <c r="C949" s="7" t="s">
+      <c r="D949" s="6" t="s">
         <v>2550</v>
-      </c>
-[...1 lines deleted...]
-        <v>2551</v>
       </c>
       <c r="E949" s="6"/>
       <c r="F949" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="4">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B950" s="10" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C950" s="7" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D950" s="6" t="s">
         <v>2552</v>
-      </c>
-[...4 lines deleted...]
-        <v>2553</v>
       </c>
       <c r="E950" s="6"/>
       <c r="F950" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="4">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B951" s="10" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C951" s="7" t="s">
         <v>2554</v>
       </c>
-      <c r="C951" s="7" t="s">
+      <c r="D951" s="6" t="s">
         <v>2555</v>
-      </c>
-[...1 lines deleted...]
-        <v>2556</v>
       </c>
       <c r="E951" s="6"/>
       <c r="F951" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" s="4">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B952" s="10" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C952" s="7" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D952" s="6" t="s">
         <v>2557</v>
-      </c>
-[...4 lines deleted...]
-        <v>2558</v>
       </c>
       <c r="E952" s="6"/>
       <c r="F952" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="4">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B953" s="10" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C953" s="7" t="s">
         <v>2559</v>
       </c>
-      <c r="C953" s="7" t="s">
+      <c r="D953" s="6" t="s">
         <v>2560</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561</v>
       </c>
       <c r="E953" s="6"/>
       <c r="F953" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" s="4">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B954" s="10" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C954" s="7" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D954" s="6" t="s">
         <v>2562</v>
-      </c>
-[...4 lines deleted...]
-        <v>2563</v>
       </c>
       <c r="E954" s="6"/>
       <c r="F954" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" s="4">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B955" s="10" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C955" s="7" t="s">
         <v>2564</v>
       </c>
-      <c r="C955" s="7" t="s">
+      <c r="D955" s="6" t="s">
         <v>2565</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566</v>
       </c>
       <c r="E955" s="6"/>
       <c r="F955" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="4">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B956" s="10" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C956" s="7" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D956" s="6" t="s">
         <v>2567</v>
-      </c>
-[...4 lines deleted...]
-        <v>2568</v>
       </c>
       <c r="E956" s="6"/>
       <c r="F956" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="4">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B957" s="10" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C957" s="7" t="s">
         <v>2569</v>
       </c>
-      <c r="C957" s="7" t="s">
+      <c r="D957" s="6" t="s">
         <v>2570</v>
-      </c>
-[...1 lines deleted...]
-        <v>2571</v>
       </c>
       <c r="E957" s="6"/>
       <c r="F957" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="4">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B958" s="10" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C958" s="7" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D958" s="6" t="s">
         <v>2572</v>
-      </c>
-[...4 lines deleted...]
-        <v>2573</v>
       </c>
       <c r="E958" s="6"/>
       <c r="F958" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="4">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B959" s="10" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C959" s="7" t="s">
         <v>2574</v>
       </c>
-      <c r="C959" s="7" t="s">
+      <c r="D959" s="6" t="s">
         <v>2575</v>
-      </c>
-[...1 lines deleted...]
-        <v>2576</v>
       </c>
       <c r="E959" s="6"/>
       <c r="F959" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="4">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B960" s="10" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C960" s="7" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D960" s="6" t="s">
         <v>2577</v>
-      </c>
-[...4 lines deleted...]
-        <v>2578</v>
       </c>
       <c r="E960" s="6"/>
       <c r="F960" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="4">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B961" s="10" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C961" s="7" t="s">
         <v>2579</v>
       </c>
-      <c r="C961" s="7" t="s">
+      <c r="D961" s="6" t="s">
         <v>2580</v>
-      </c>
-[...1 lines deleted...]
-        <v>2581</v>
       </c>
       <c r="E961" s="6"/>
       <c r="F961" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" s="4">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B962" s="10" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C962" s="7" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D962" s="6" t="s">
         <v>2582</v>
-      </c>
-[...4 lines deleted...]
-        <v>2583</v>
       </c>
       <c r="E962" s="6"/>
       <c r="F962" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" s="4">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B963" s="10" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C963" s="7" t="s">
         <v>2584</v>
       </c>
-      <c r="C963" s="7" t="s">
+      <c r="D963" s="6" t="s">
         <v>2585</v>
-      </c>
-[...1 lines deleted...]
-        <v>2586</v>
       </c>
       <c r="E963" s="6"/>
       <c r="F963" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="A964" s="4">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B964" s="10" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C964" s="7" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D964" s="6" t="s">
         <v>2587</v>
-      </c>
-[...4 lines deleted...]
-        <v>2588</v>
       </c>
       <c r="E964" s="6"/>
       <c r="F964" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="A965" s="4">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B965" s="10" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C965" s="7" t="s">
         <v>2589</v>
       </c>
-      <c r="C965" s="7" t="s">
+      <c r="D965" s="6" t="s">
         <v>2590</v>
-      </c>
-[...1 lines deleted...]
-        <v>2591</v>
       </c>
       <c r="E965" s="6"/>
       <c r="F965" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="A966" s="4">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B966" s="10" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C966" s="7" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D966" s="6" t="s">
         <v>2592</v>
-      </c>
-[...4 lines deleted...]
-        <v>2593</v>
       </c>
       <c r="E966" s="6"/>
       <c r="F966" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="A967" s="4">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B967" s="10" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C967" s="7" t="s">
         <v>2594</v>
       </c>
-      <c r="C967" s="7" t="s">
+      <c r="D967" s="6" t="s">
         <v>2595</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596</v>
       </c>
       <c r="E967" s="6"/>
       <c r="F967" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968" s="4">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B968" s="10" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C968" s="7" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D968" s="6" t="s">
         <v>2597</v>
-      </c>
-[...4 lines deleted...]
-        <v>2598</v>
       </c>
       <c r="E968" s="6"/>
       <c r="F968" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" s="4">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B969" s="10" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C969" s="7" t="s">
         <v>2599</v>
       </c>
-      <c r="C969" s="7" t="s">
+      <c r="D969" s="6" t="s">
         <v>2600</v>
-      </c>
-[...1 lines deleted...]
-        <v>2601</v>
       </c>
       <c r="E969" s="6"/>
       <c r="F969" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" s="4">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B970" s="10" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C970" s="7" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D970" s="6" t="s">
         <v>2602</v>
-      </c>
-[...4 lines deleted...]
-        <v>2603</v>
       </c>
       <c r="E970" s="6"/>
       <c r="F970" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="A971" s="4">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B971" s="10" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C971" s="7" t="s">
         <v>2604</v>
       </c>
-      <c r="C971" s="7" t="s">
+      <c r="D971" s="6" t="s">
         <v>2605</v>
-      </c>
-[...1 lines deleted...]
-        <v>2606</v>
       </c>
       <c r="E971" s="6"/>
       <c r="F971" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="972" spans="1:6">
       <c r="A972" s="4">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B972" s="10" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C972" s="7" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D972" s="6" t="s">
         <v>2607</v>
-      </c>
-[...4 lines deleted...]
-        <v>2608</v>
       </c>
       <c r="E972" s="6"/>
       <c r="F972" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="A973" s="4">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B973" s="10" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C973" s="7" t="s">
         <v>2609</v>
       </c>
-      <c r="C973" s="7" t="s">
+      <c r="D973" s="6" t="s">
         <v>2610</v>
-      </c>
-[...1 lines deleted...]
-        <v>2611</v>
       </c>
       <c r="E973" s="6"/>
       <c r="F973" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="A974" s="4">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B974" s="10" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C974" s="7" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D974" s="6" t="s">
         <v>2612</v>
-      </c>
-[...4 lines deleted...]
-        <v>2613</v>
       </c>
       <c r="E974" s="6"/>
       <c r="F974" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="A975" s="4">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B975" s="10" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C975" s="7" t="s">
         <v>2614</v>
       </c>
-      <c r="C975" s="7" t="s">
+      <c r="D975" s="6" t="s">
         <v>2615</v>
-      </c>
-[...1 lines deleted...]
-        <v>2616</v>
       </c>
       <c r="E975" s="6"/>
       <c r="F975" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976" s="4">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B976" s="10" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C976" s="7" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D976" s="6" t="s">
         <v>2617</v>
-      </c>
-[...4 lines deleted...]
-        <v>2618</v>
       </c>
       <c r="E976" s="6"/>
       <c r="F976" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" s="4">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B977" s="10" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C977" s="7" t="s">
         <v>2619</v>
       </c>
-      <c r="C977" s="7" t="s">
+      <c r="D977" s="6" t="s">
         <v>2620</v>
-      </c>
-[...1 lines deleted...]
-        <v>2621</v>
       </c>
       <c r="E977" s="6"/>
       <c r="F977" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" s="4">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B978" s="10" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C978" s="7" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D978" s="6" t="s">
         <v>2622</v>
-      </c>
-[...4 lines deleted...]
-        <v>2623</v>
       </c>
       <c r="E978" s="6"/>
       <c r="F978" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="979" spans="1:6">
       <c r="A979" s="4">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B979" s="10" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C979" s="7" t="s">
         <v>2624</v>
       </c>
-      <c r="C979" s="7" t="s">
+      <c r="D979" s="6" t="s">
         <v>2625</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626</v>
       </c>
       <c r="E979" s="6"/>
       <c r="F979" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="A980" s="4">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B980" s="10" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C980" s="7" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D980" s="6" t="s">
         <v>2627</v>
-      </c>
-[...4 lines deleted...]
-        <v>2628</v>
       </c>
       <c r="E980" s="6"/>
       <c r="F980" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" s="4">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B981" s="10" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C981" s="7" t="s">
         <v>2629</v>
       </c>
-      <c r="C981" s="7" t="s">
+      <c r="D981" s="6" t="s">
         <v>2630</v>
-      </c>
-[...1 lines deleted...]
-        <v>2631</v>
       </c>
       <c r="E981" s="6"/>
       <c r="F981" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="982" spans="1:6">
       <c r="A982" s="4">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B982" s="10" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C982" s="7" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D982" s="6" t="s">
         <v>2632</v>
-      </c>
-[...4 lines deleted...]
-        <v>2633</v>
       </c>
       <c r="E982" s="6"/>
       <c r="F982" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="A983" s="4">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B983" s="10" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C983" s="7" t="s">
         <v>2634</v>
       </c>
-      <c r="C983" s="7" t="s">
+      <c r="D983" s="6" t="s">
         <v>2635</v>
-      </c>
-[...1 lines deleted...]
-        <v>2636</v>
       </c>
       <c r="E983" s="6"/>
       <c r="F983" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="A984" s="4">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B984" s="10" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C984" s="7" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D984" s="6" t="s">
         <v>2637</v>
-      </c>
-[...4 lines deleted...]
-        <v>2638</v>
       </c>
       <c r="E984" s="6"/>
       <c r="F984" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" s="4">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B985" s="10" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C985" s="7" t="s">
         <v>2639</v>
       </c>
-      <c r="C985" s="7" t="s">
+      <c r="D985" s="6" t="s">
         <v>2640</v>
-      </c>
-[...1 lines deleted...]
-        <v>2641</v>
       </c>
       <c r="E985" s="6"/>
       <c r="F985" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" s="4">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B986" s="10" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C986" s="7" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D986" s="6" t="s">
         <v>2642</v>
-      </c>
-[...4 lines deleted...]
-        <v>2643</v>
       </c>
       <c r="E986" s="6"/>
       <c r="F986" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="A987" s="4">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B987" s="10" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C987" s="7" t="s">
         <v>2644</v>
       </c>
-      <c r="C987" s="7" t="s">
+      <c r="D987" s="6" t="s">
         <v>2645</v>
-      </c>
-[...1 lines deleted...]
-        <v>2646</v>
       </c>
       <c r="E987" s="6"/>
       <c r="F987" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="A988" s="4">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B988" s="10" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C988" s="7" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D988" s="6" t="s">
         <v>2647</v>
-      </c>
-[...4 lines deleted...]
-        <v>2648</v>
       </c>
       <c r="E988" s="6"/>
       <c r="F988" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="A989" s="4">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B989" s="10" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C989" s="7" t="s">
         <v>2649</v>
       </c>
-      <c r="C989" s="7" t="s">
+      <c r="D989" s="6" t="s">
         <v>2650</v>
-      </c>
-[...1 lines deleted...]
-        <v>2651</v>
       </c>
       <c r="E989" s="6"/>
       <c r="F989" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" s="4">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B990" s="10" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C990" s="7" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D990" s="6" t="s">
         <v>2652</v>
-      </c>
-[...4 lines deleted...]
-        <v>2653</v>
       </c>
       <c r="E990" s="6"/>
       <c r="F990" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" s="4">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B991" s="10" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C991" s="7" t="s">
         <v>2654</v>
       </c>
-      <c r="C991" s="7" t="s">
+      <c r="D991" s="6" t="s">
         <v>2655</v>
-      </c>
-[...1 lines deleted...]
-        <v>2656</v>
       </c>
       <c r="E991" s="6"/>
       <c r="F991" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" s="4">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B992" s="10" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C992" s="7" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D992" s="6" t="s">
         <v>2657</v>
-      </c>
-[...4 lines deleted...]
-        <v>2658</v>
       </c>
       <c r="E992" s="6"/>
       <c r="F992" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" s="4">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B993" s="10" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C993" s="7" t="s">
         <v>2659</v>
       </c>
-      <c r="C993" s="7" t="s">
+      <c r="D993" s="6" t="s">
         <v>2660</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661</v>
       </c>
       <c r="E993" s="6"/>
       <c r="F993" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" s="4">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B994" s="10" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C994" s="7" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D994" s="6" t="s">
         <v>2662</v>
-      </c>
-[...4 lines deleted...]
-        <v>2663</v>
       </c>
       <c r="E994" s="6"/>
       <c r="F994" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="A995" s="4">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B995" s="10" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C995" s="7" t="s">
         <v>2664</v>
       </c>
-      <c r="C995" s="7" t="s">
+      <c r="D995" s="6" t="s">
         <v>2665</v>
-      </c>
-[...1 lines deleted...]
-        <v>2666</v>
       </c>
       <c r="E995" s="6"/>
       <c r="F995" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="A996" s="4">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B996" s="10" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C996" s="7" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D996" s="6" t="s">
         <v>2667</v>
-      </c>
-[...4 lines deleted...]
-        <v>2668</v>
       </c>
       <c r="E996" s="6"/>
       <c r="F996" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="A997" s="4">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B997" s="10" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C997" s="7" t="s">
         <v>2669</v>
       </c>
-      <c r="C997" s="7" t="s">
+      <c r="D997" s="6" t="s">
         <v>2670</v>
-      </c>
-[...1 lines deleted...]
-        <v>2671</v>
       </c>
       <c r="E997" s="6"/>
       <c r="F997" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998" s="4">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B998" s="10" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C998" s="7" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D998" s="6" t="s">
         <v>2672</v>
-      </c>
-[...4 lines deleted...]
-        <v>2673</v>
       </c>
       <c r="E998" s="6"/>
       <c r="F998" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="A999" s="4">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B999" s="10" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C999" s="7" t="s">
         <v>2674</v>
       </c>
-      <c r="C999" s="7" t="s">
+      <c r="D999" s="6" t="s">
         <v>2675</v>
-      </c>
-[...1 lines deleted...]
-        <v>2676</v>
       </c>
       <c r="E999" s="6"/>
       <c r="F999" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" s="4">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B1000" s="10" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C1000" s="7" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D1000" s="6" t="s">
         <v>2677</v>
-      </c>
-[...4 lines deleted...]
-        <v>2678</v>
       </c>
       <c r="E1000" s="6"/>
       <c r="F1000" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" s="4">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B1001" s="10" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C1001" s="7" t="s">
         <v>2679</v>
       </c>
-      <c r="C1001" s="7" t="s">
+      <c r="D1001" s="6" t="s">
         <v>2680</v>
-      </c>
-[...1 lines deleted...]
-        <v>2681</v>
       </c>
       <c r="E1001" s="6"/>
       <c r="F1001" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" s="4">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B1002" s="10" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C1002" s="7" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D1002" s="6" t="s">
         <v>2682</v>
-      </c>
-[...4 lines deleted...]
-        <v>2683</v>
       </c>
       <c r="E1002" s="6"/>
       <c r="F1002" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="A1003" s="4">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B1003" s="10" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C1003" s="7" t="s">
         <v>2684</v>
       </c>
-      <c r="C1003" s="7" t="s">
+      <c r="D1003" s="6" t="s">
         <v>2685</v>
-      </c>
-[...1 lines deleted...]
-        <v>2686</v>
       </c>
       <c r="E1003" s="6"/>
       <c r="F1003" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="A1004" s="4">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B1004" s="10" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C1004" s="7" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1004" s="6" t="s">
         <v>2687</v>
-      </c>
-[...4 lines deleted...]
-        <v>2688</v>
       </c>
       <c r="E1004" s="6"/>
       <c r="F1004" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="A1005" s="4">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B1005" s="10" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C1005" s="7" t="s">
         <v>2689</v>
       </c>
-      <c r="C1005" s="7" t="s">
+      <c r="D1005" s="6" t="s">
         <v>2690</v>
-      </c>
-[...1 lines deleted...]
-        <v>2691</v>
       </c>
       <c r="E1005" s="6"/>
       <c r="F1005" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" s="4">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B1006" s="10" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C1006" s="7" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1006" s="6" t="s">
         <v>2692</v>
-      </c>
-[...4 lines deleted...]
-        <v>2693</v>
       </c>
       <c r="E1006" s="6"/>
       <c r="F1006" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" s="4">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B1007" s="10" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C1007" s="7" t="s">
         <v>2694</v>
       </c>
-      <c r="C1007" s="7" t="s">
+      <c r="D1007" s="6" t="s">
         <v>2695</v>
-      </c>
-[...1 lines deleted...]
-        <v>2696</v>
       </c>
       <c r="E1007" s="6"/>
       <c r="F1007" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" s="4">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B1008" s="10" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C1008" s="7" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D1008" s="6" t="s">
         <v>2697</v>
-      </c>
-[...4 lines deleted...]
-        <v>2698</v>
       </c>
       <c r="E1008" s="6"/>
       <c r="F1008" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" s="4">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B1009" s="10" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C1009" s="7" t="s">
         <v>2699</v>
       </c>
-      <c r="C1009" s="7" t="s">
+      <c r="D1009" s="6" t="s">
         <v>2700</v>
-      </c>
-[...1 lines deleted...]
-        <v>2701</v>
       </c>
       <c r="E1009" s="6"/>
       <c r="F1009" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" s="4">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B1010" s="10" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C1010" s="7" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1010" s="6" t="s">
         <v>2702</v>
-      </c>
-[...4 lines deleted...]
-        <v>2703</v>
       </c>
       <c r="E1010" s="6"/>
       <c r="F1010" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" s="4">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B1011" s="10" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C1011" s="7" t="s">
         <v>2704</v>
       </c>
-      <c r="C1011" s="7" t="s">
+      <c r="D1011" s="6" t="s">
         <v>2705</v>
-      </c>
-[...1 lines deleted...]
-        <v>2706</v>
       </c>
       <c r="E1011" s="6"/>
       <c r="F1011" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="A1012" s="4">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B1012" s="10" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C1012" s="7" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D1012" s="6" t="s">
         <v>2707</v>
-      </c>
-[...4 lines deleted...]
-        <v>2708</v>
       </c>
       <c r="E1012" s="6"/>
       <c r="F1012" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" s="4">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B1013" s="10" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C1013" s="7" t="s">
         <v>2709</v>
       </c>
-      <c r="C1013" s="7" t="s">
+      <c r="D1013" s="6" t="s">
         <v>2710</v>
-      </c>
-[...1 lines deleted...]
-        <v>2711</v>
       </c>
       <c r="E1013" s="6"/>
       <c r="F1013" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="A1014" s="4">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B1014" s="10" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C1014" s="7" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D1014" s="6" t="s">
         <v>2712</v>
-      </c>
-[...4 lines deleted...]
-        <v>2713</v>
       </c>
       <c r="E1014" s="6"/>
       <c r="F1014" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="A1015" s="4">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B1015" s="10" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C1015" s="7" t="s">
         <v>2714</v>
       </c>
-      <c r="C1015" s="7" t="s">
+      <c r="D1015" s="6" t="s">
         <v>2715</v>
-      </c>
-[...1 lines deleted...]
-        <v>2716</v>
       </c>
       <c r="E1015" s="6"/>
       <c r="F1015" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="A1016" s="4">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B1016" s="10" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C1016" s="7" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D1016" s="6" t="s">
         <v>2717</v>
-      </c>
-[...4 lines deleted...]
-        <v>2718</v>
       </c>
       <c r="E1016" s="6"/>
       <c r="F1016" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" s="4">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B1017" s="10" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C1017" s="7" t="s">
         <v>2719</v>
       </c>
-      <c r="C1017" s="7" t="s">
+      <c r="D1017" s="6" t="s">
         <v>2720</v>
-      </c>
-[...1 lines deleted...]
-        <v>2721</v>
       </c>
       <c r="E1017" s="6"/>
       <c r="F1017" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" s="4">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B1018" s="10" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C1018" s="7" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D1018" s="6" t="s">
         <v>2722</v>
-      </c>
-[...4 lines deleted...]
-        <v>2723</v>
       </c>
       <c r="E1018" s="6"/>
       <c r="F1018" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" s="4">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B1019" s="10" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C1019" s="7" t="s">
         <v>2724</v>
       </c>
-      <c r="C1019" s="7" t="s">
+      <c r="D1019" s="6" t="s">
         <v>2725</v>
-      </c>
-[...1 lines deleted...]
-        <v>2726</v>
       </c>
       <c r="E1019" s="6"/>
       <c r="F1019" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" s="4">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B1020" s="10" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C1020" s="7" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D1020" s="6" t="s">
         <v>2727</v>
-      </c>
-[...4 lines deleted...]
-        <v>2728</v>
       </c>
       <c r="E1020" s="6"/>
       <c r="F1020" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" s="4">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B1021" s="10" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C1021" s="7" t="s">
         <v>2729</v>
       </c>
-      <c r="C1021" s="7" t="s">
+      <c r="D1021" s="6" t="s">
         <v>2730</v>
-      </c>
-[...1 lines deleted...]
-        <v>2731</v>
       </c>
       <c r="E1021" s="6"/>
       <c r="F1021" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" s="4">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B1022" s="10" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C1022" s="7" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D1022" s="6" t="s">
         <v>2732</v>
-      </c>
-[...4 lines deleted...]
-        <v>2733</v>
       </c>
       <c r="E1022" s="6"/>
       <c r="F1022" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" s="4">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B1023" s="10" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C1023" s="7" t="s">
         <v>2734</v>
       </c>
-      <c r="C1023" s="7" t="s">
+      <c r="D1023" s="6" t="s">
         <v>2735</v>
-      </c>
-[...1 lines deleted...]
-        <v>2736</v>
       </c>
       <c r="E1023" s="6"/>
       <c r="F1023" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" s="4">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B1024" s="10" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C1024" s="7" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D1024" s="6" t="s">
         <v>2737</v>
-      </c>
-[...4 lines deleted...]
-        <v>2738</v>
       </c>
       <c r="E1024" s="6"/>
       <c r="F1024" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" s="4">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B1025" s="10" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C1025" s="7" t="s">
         <v>2739</v>
       </c>
-      <c r="C1025" s="7" t="s">
+      <c r="D1025" s="6" t="s">
         <v>2740</v>
-      </c>
-[...1 lines deleted...]
-        <v>2741</v>
       </c>
       <c r="E1025" s="6"/>
       <c r="F1025" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" s="4">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B1026" s="10" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C1026" s="7" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D1026" s="6" t="s">
         <v>2742</v>
-      </c>
-[...4 lines deleted...]
-        <v>2743</v>
       </c>
       <c r="E1026" s="6"/>
       <c r="F1026" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" s="4">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B1027" s="10" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C1027" s="7" t="s">
         <v>2744</v>
       </c>
-      <c r="C1027" s="7" t="s">
+      <c r="D1027" s="6" t="s">
         <v>2745</v>
-      </c>
-[...1 lines deleted...]
-        <v>2746</v>
       </c>
       <c r="E1027" s="6"/>
       <c r="F1027" s="14">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" s="4">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B1028" s="10" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C1028" s="7" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D1028" s="6" t="s">
         <v>2747</v>
-      </c>
-[...4 lines deleted...]
-        <v>2748</v>
       </c>
       <c r="E1028" s="6"/>
       <c r="F1028" s="14">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" s="4">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B1029" s="10" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C1029" s="7" t="s">
         <v>2749</v>
       </c>
-      <c r="C1029" s="7" t="s">
+      <c r="D1029" s="6" t="s">
         <v>2750</v>
-      </c>
-[...1 lines deleted...]
-        <v>2751</v>
       </c>
       <c r="E1029" s="6"/>
       <c r="F1029" s="14">
-        <v>1000</v>
+        <v>600</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="A1030" s="4">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B1030" s="10" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C1030" s="7" t="s">
         <v>2752</v>
-      </c>
-[...1 lines deleted...]
-        <v>2750</v>
       </c>
       <c r="D1030" s="6" t="s">
         <v>2753</v>
       </c>
       <c r="E1030" s="6"/>
       <c r="F1030" s="14">
-        <v>1000</v>
+        <v>600</v>
       </c>
     </row>
     <row r="1031" spans="1:6">
       <c r="A1031" s="4">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B1031" s="10" t="s">
         <v>2754</v>
       </c>
       <c r="C1031" s="7" t="s">
         <v>2755</v>
       </c>
       <c r="D1031" s="6" t="s">
         <v>2756</v>
       </c>
       <c r="E1031" s="6"/>
       <c r="F1031" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" s="4">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B1032" s="10" t="s">
         <v>2757</v>
       </c>
       <c r="C1032" s="7" t="s">
         <v>2758</v>
       </c>
       <c r="D1032" s="6" t="s">
         <v>2759</v>
       </c>
       <c r="E1032" s="6"/>
       <c r="F1032" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" s="4">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B1033" s="10" t="s">
         <v>2760</v>
       </c>
       <c r="C1033" s="7" t="s">
         <v>2761</v>
       </c>
       <c r="D1033" s="6" t="s">
         <v>2762</v>
       </c>
       <c r="E1033" s="6"/>
       <c r="F1033" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" s="4">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B1034" s="10" t="s">
         <v>2763</v>
       </c>
       <c r="C1034" s="7" t="s">
         <v>2764</v>
       </c>
       <c r="D1034" s="6" t="s">
         <v>2765</v>
       </c>
       <c r="E1034" s="6"/>
       <c r="F1034" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" s="4">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B1035" s="10" t="s">
         <v>2766</v>
       </c>
       <c r="C1035" s="7" t="s">
         <v>2767</v>
       </c>
       <c r="D1035" s="6" t="s">
         <v>2768</v>
       </c>
       <c r="E1035" s="6"/>
       <c r="F1035" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" s="4">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B1036" s="10" t="s">
         <v>2769</v>
       </c>
       <c r="C1036" s="7" t="s">
         <v>2770</v>
       </c>
       <c r="D1036" s="6" t="s">
         <v>2771</v>
       </c>
       <c r="E1036" s="6"/>
       <c r="F1036" s="14">
-        <v>600</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="A1037" s="4">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B1037" s="10" t="s">
         <v>2772</v>
       </c>
       <c r="C1037" s="7" t="s">
         <v>2773</v>
       </c>
       <c r="D1037" s="6" t="s">
         <v>2774</v>
       </c>
       <c r="E1037" s="6"/>
       <c r="F1037" s="14">
-        <v>600</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="A1038" s="4">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B1038" s="10" t="s">
         <v>2775</v>
       </c>
       <c r="C1038" s="7" t="s">
         <v>2776</v>
       </c>
       <c r="D1038" s="6" t="s">
         <v>2777</v>
       </c>
       <c r="E1038" s="6"/>
       <c r="F1038" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="A1039" s="4">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B1039" s="10" t="s">
         <v>2778</v>
       </c>
       <c r="C1039" s="7" t="s">
         <v>2779</v>
       </c>
       <c r="D1039" s="6" t="s">
         <v>2780</v>
       </c>
       <c r="E1039" s="6"/>
       <c r="F1039" s="14">
-        <v>950</v>
+        <v>600</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="A1040" s="4">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B1040" s="10" t="s">
         <v>2781</v>
       </c>
       <c r="C1040" s="7" t="s">
         <v>2782</v>
       </c>
       <c r="D1040" s="6" t="s">
         <v>2783</v>
       </c>
       <c r="E1040" s="6"/>
       <c r="F1040" s="14">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:6">
+      <c r="A1041" s="5" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B1041" s="6"/>
+      <c r="C1041" s="7"/>
+      <c r="D1041" s="6"/>
+      <c r="E1041" s="6"/>
+      <c r="F1041" s="14"/>
+    </row>
+    <row r="1042" spans="1:6">
+      <c r="A1042" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1042" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1042" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1042" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1042" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1042" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:6">
+      <c r="A1043" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1043" s="10" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C1043" s="7" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D1043" s="6" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E1043" s="6"/>
+      <c r="F1043" s="14">
         <v>950</v>
       </c>
     </row>
-    <row r="1041" spans="1:6">
-[...24 lines deleted...]
-      <c r="C1042" s="7" t="s">
+    <row r="1044" spans="1:6">
+      <c r="A1044" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1044" s="10" t="s">
         <v>2788</v>
       </c>
-      <c r="D1042" s="6" t="s">
+      <c r="C1044" s="7" t="s">
         <v>2789</v>
       </c>
-      <c r="E1042" s="6"/>
-[...5 lines deleted...]
-      <c r="A1043" s="5" t="s">
+      <c r="D1044" s="6" t="s">
         <v>2790</v>
       </c>
-      <c r="B1043" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E1044" s="6"/>
+      <c r="F1044" s="14">
+        <v>950</v>
       </c>
     </row>
     <row r="1045" spans="1:6">
       <c r="A1045" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1045" s="10" t="s">
         <v>2791</v>
       </c>
       <c r="C1045" s="7" t="s">
         <v>2792</v>
       </c>
       <c r="D1045" s="6" t="s">
         <v>2793</v>
       </c>
       <c r="E1045" s="6"/>
       <c r="F1045" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1046" spans="1:6">
       <c r="A1046" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1046" s="10" t="s">
         <v>2794</v>
       </c>
       <c r="C1046" s="7" t="s">
         <v>2795</v>
       </c>
       <c r="D1046" s="6" t="s">
         <v>2796</v>
       </c>
       <c r="E1046" s="6"/>
       <c r="F1046" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1047" spans="1:6">
       <c r="A1047" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1047" s="10" t="s">
         <v>2797</v>
       </c>
       <c r="C1047" s="7" t="s">
         <v>2798</v>
       </c>
       <c r="D1047" s="6" t="s">
         <v>2799</v>
       </c>
       <c r="E1047" s="6"/>
       <c r="F1047" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1048" spans="1:6">
       <c r="A1048" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1048" s="10" t="s">
         <v>2800</v>
       </c>
       <c r="C1048" s="7" t="s">
         <v>2801</v>
       </c>
       <c r="D1048" s="6" t="s">
         <v>2802</v>
       </c>
       <c r="E1048" s="6"/>
       <c r="F1048" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1049" spans="1:6">
       <c r="A1049" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B1049" s="10" t="s">
         <v>2803</v>
       </c>
       <c r="C1049" s="7" t="s">
         <v>2804</v>
       </c>
       <c r="D1049" s="6" t="s">
         <v>2805</v>
       </c>
       <c r="E1049" s="6"/>
       <c r="F1049" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1050" spans="1:6">
       <c r="A1050" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B1050" s="10" t="s">
         <v>2806</v>
       </c>
       <c r="C1050" s="7" t="s">
         <v>2807</v>
       </c>
       <c r="D1050" s="6" t="s">
         <v>2808</v>
       </c>
       <c r="E1050" s="6"/>
       <c r="F1050" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1051" spans="1:6">
       <c r="A1051" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B1051" s="10" t="s">
         <v>2809</v>
       </c>
       <c r="C1051" s="7" t="s">
         <v>2810</v>
       </c>
       <c r="D1051" s="6" t="s">
         <v>2811</v>
       </c>
       <c r="E1051" s="6"/>
       <c r="F1051" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="A1052" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B1052" s="10" t="s">
         <v>2812</v>
       </c>
       <c r="C1052" s="7" t="s">
         <v>2813</v>
       </c>
       <c r="D1052" s="6" t="s">
         <v>2814</v>
       </c>
       <c r="E1052" s="6"/>
       <c r="F1052" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="A1053" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B1053" s="10" t="s">
         <v>2815</v>
       </c>
       <c r="C1053" s="7" t="s">
         <v>2816</v>
       </c>
       <c r="D1053" s="6" t="s">
         <v>2817</v>
       </c>
       <c r="E1053" s="6"/>
       <c r="F1053" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1054" spans="1:6">
       <c r="A1054" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B1054" s="10" t="s">
         <v>2818</v>
       </c>
       <c r="C1054" s="7" t="s">
         <v>2819</v>
       </c>
       <c r="D1054" s="6" t="s">
         <v>2820</v>
       </c>
       <c r="E1054" s="6"/>
       <c r="F1054" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1055" spans="1:6">
       <c r="A1055" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B1055" s="10" t="s">
         <v>2821</v>
       </c>
       <c r="C1055" s="7" t="s">
         <v>2822</v>
       </c>
       <c r="D1055" s="6" t="s">
         <v>2823</v>
       </c>
       <c r="E1055" s="6"/>
       <c r="F1055" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1056" spans="1:6">
       <c r="A1056" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B1056" s="10" t="s">
         <v>2824</v>
       </c>
       <c r="C1056" s="7" t="s">
         <v>2825</v>
       </c>
       <c r="D1056" s="6" t="s">
         <v>2826</v>
       </c>
       <c r="E1056" s="6"/>
       <c r="F1056" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B1057" s="10" t="s">
         <v>2827</v>
       </c>
       <c r="C1057" s="7" t="s">
         <v>2828</v>
       </c>
       <c r="D1057" s="6" t="s">
         <v>2829</v>
       </c>
       <c r="E1057" s="6"/>
       <c r="F1057" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B1058" s="10" t="s">
         <v>2830</v>
       </c>
       <c r="C1058" s="7" t="s">
         <v>2831</v>
       </c>
       <c r="D1058" s="6" t="s">
         <v>2832</v>
       </c>
       <c r="E1058" s="6"/>
       <c r="F1058" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1059" spans="1:6">
       <c r="A1059" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B1059" s="10" t="s">
         <v>2833</v>
       </c>
       <c r="C1059" s="7" t="s">
         <v>2834</v>
       </c>
       <c r="D1059" s="6" t="s">
         <v>2835</v>
       </c>
       <c r="E1059" s="6"/>
       <c r="F1059" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1060" spans="1:6">
       <c r="A1060" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B1060" s="10" t="s">
         <v>2836</v>
       </c>
       <c r="C1060" s="7" t="s">
         <v>2837</v>
       </c>
       <c r="D1060" s="6" t="s">
         <v>2838</v>
       </c>
       <c r="E1060" s="6"/>
       <c r="F1060" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1061" spans="1:6">
       <c r="A1061" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B1061" s="10" t="s">
         <v>2839</v>
       </c>
       <c r="C1061" s="7" t="s">
         <v>2840</v>
       </c>
       <c r="D1061" s="6" t="s">
         <v>2841</v>
       </c>
       <c r="E1061" s="6"/>
       <c r="F1061" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1062" spans="1:6">
       <c r="A1062" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B1062" s="10" t="s">
         <v>2842</v>
       </c>
       <c r="C1062" s="7" t="s">
         <v>2843</v>
       </c>
       <c r="D1062" s="6" t="s">
         <v>2844</v>
       </c>
       <c r="E1062" s="6"/>
       <c r="F1062" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1063" spans="1:6">
       <c r="A1063" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B1063" s="10" t="s">
         <v>2845</v>
       </c>
       <c r="C1063" s="7" t="s">
         <v>2846</v>
       </c>
       <c r="D1063" s="6" t="s">
         <v>2847</v>
       </c>
       <c r="E1063" s="6"/>
       <c r="F1063" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1064" spans="1:6">
       <c r="A1064" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B1064" s="10" t="s">
         <v>2848</v>
       </c>
       <c r="C1064" s="7" t="s">
         <v>2849</v>
       </c>
       <c r="D1064" s="6" t="s">
         <v>2850</v>
       </c>
       <c r="E1064" s="6"/>
       <c r="F1064" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1065" spans="1:6">
       <c r="A1065" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B1065" s="10" t="s">
         <v>2851</v>
       </c>
       <c r="C1065" s="7" t="s">
         <v>2852</v>
       </c>
       <c r="D1065" s="6" t="s">
         <v>2853</v>
       </c>
       <c r="E1065" s="6"/>
       <c r="F1065" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1066" spans="1:6">
       <c r="A1066" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1066" s="10" t="s">
         <v>2854</v>
       </c>
       <c r="C1066" s="7" t="s">
         <v>2855</v>
       </c>
       <c r="D1066" s="6" t="s">
         <v>2856</v>
       </c>
       <c r="E1066" s="6"/>
       <c r="F1066" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1067" spans="1:6">
       <c r="A1067" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B1067" s="10" t="s">
         <v>2857</v>
       </c>
       <c r="C1067" s="7" t="s">
         <v>2858</v>
       </c>
       <c r="D1067" s="6" t="s">
         <v>2859</v>
       </c>
       <c r="E1067" s="6"/>
       <c r="F1067" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="A1068" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B1068" s="10" t="s">
         <v>2860</v>
       </c>
       <c r="C1068" s="7" t="s">
         <v>2861</v>
       </c>
       <c r="D1068" s="6" t="s">
         <v>2862</v>
       </c>
       <c r="E1068" s="6"/>
       <c r="F1068" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="A1069" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B1069" s="10" t="s">
         <v>2863</v>
       </c>
       <c r="C1069" s="7" t="s">
         <v>2864</v>
       </c>
       <c r="D1069" s="6" t="s">
         <v>2865</v>
       </c>
       <c r="E1069" s="6"/>
       <c r="F1069" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1070" spans="1:6">
       <c r="A1070" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B1070" s="10" t="s">
         <v>2866</v>
       </c>
       <c r="C1070" s="7" t="s">
         <v>2867</v>
       </c>
       <c r="D1070" s="6" t="s">
         <v>2868</v>
       </c>
       <c r="E1070" s="6"/>
       <c r="F1070" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1071" spans="1:6">
       <c r="A1071" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1071" s="10" t="s">
         <v>2869</v>
       </c>
       <c r="C1071" s="7" t="s">
         <v>2870</v>
       </c>
       <c r="D1071" s="6" t="s">
         <v>2871</v>
       </c>
       <c r="E1071" s="6"/>
       <c r="F1071" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1072" spans="1:6">
       <c r="A1072" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1072" s="10" t="s">
         <v>2872</v>
       </c>
       <c r="C1072" s="7" t="s">
         <v>2873</v>
       </c>
       <c r="D1072" s="6" t="s">
         <v>2874</v>
       </c>
       <c r="E1072" s="6"/>
       <c r="F1072" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1073" spans="1:6">
       <c r="A1073" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B1073" s="10" t="s">
         <v>2875</v>
       </c>
       <c r="C1073" s="7" t="s">
         <v>2876</v>
       </c>
       <c r="D1073" s="6" t="s">
         <v>2877</v>
       </c>
       <c r="E1073" s="6"/>
       <c r="F1073" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1074" spans="1:6">
       <c r="A1074" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1074" s="10" t="s">
         <v>2878</v>
       </c>
       <c r="C1074" s="7" t="s">
         <v>2879</v>
       </c>
       <c r="D1074" s="6" t="s">
         <v>2880</v>
       </c>
       <c r="E1074" s="6"/>
       <c r="F1074" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1075" spans="1:6">
       <c r="A1075" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1075" s="10" t="s">
         <v>2881</v>
       </c>
       <c r="C1075" s="7" t="s">
         <v>2882</v>
       </c>
       <c r="D1075" s="6" t="s">
         <v>2883</v>
       </c>
       <c r="E1075" s="6"/>
       <c r="F1075" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1076" spans="1:6">
       <c r="A1076" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1076" s="10" t="s">
         <v>2884</v>
       </c>
       <c r="C1076" s="7" t="s">
         <v>2885</v>
       </c>
       <c r="D1076" s="6" t="s">
         <v>2886</v>
       </c>
       <c r="E1076" s="6"/>
       <c r="F1076" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1077" spans="1:6">
       <c r="A1077" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B1077" s="10" t="s">
         <v>2887</v>
       </c>
       <c r="C1077" s="7" t="s">
         <v>2888</v>
       </c>
       <c r="D1077" s="6" t="s">
         <v>2889</v>
       </c>
       <c r="E1077" s="6"/>
       <c r="F1077" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1078" spans="1:6">
       <c r="A1078" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B1078" s="10" t="s">
         <v>2890</v>
       </c>
       <c r="C1078" s="7" t="s">
         <v>2891</v>
       </c>
       <c r="D1078" s="6" t="s">
         <v>2892</v>
       </c>
       <c r="E1078" s="6"/>
       <c r="F1078" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1079" spans="1:6">
       <c r="A1079" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B1079" s="10" t="s">
         <v>2893</v>
       </c>
       <c r="C1079" s="7" t="s">
         <v>2894</v>
       </c>
       <c r="D1079" s="6" t="s">
         <v>2895</v>
       </c>
       <c r="E1079" s="6"/>
       <c r="F1079" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1080" spans="1:6">
       <c r="A1080" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B1080" s="10" t="s">
         <v>2896</v>
       </c>
       <c r="C1080" s="7" t="s">
         <v>2897</v>
       </c>
       <c r="D1080" s="6" t="s">
         <v>2898</v>
       </c>
       <c r="E1080" s="6"/>
       <c r="F1080" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1081" spans="1:6">
       <c r="A1081" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B1081" s="10" t="s">
         <v>2899</v>
       </c>
       <c r="C1081" s="7" t="s">
         <v>2900</v>
       </c>
       <c r="D1081" s="6" t="s">
         <v>2901</v>
       </c>
       <c r="E1081" s="6"/>
       <c r="F1081" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1082" spans="1:6">
       <c r="A1082" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B1082" s="10" t="s">
         <v>2902</v>
       </c>
       <c r="C1082" s="7" t="s">
         <v>2903</v>
       </c>
       <c r="D1082" s="6" t="s">
         <v>2904</v>
       </c>
       <c r="E1082" s="6"/>
       <c r="F1082" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1083" spans="1:6">
       <c r="A1083" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B1083" s="10" t="s">
         <v>2905</v>
       </c>
       <c r="C1083" s="7" t="s">
         <v>2906</v>
       </c>
       <c r="D1083" s="6" t="s">
         <v>2907</v>
       </c>
       <c r="E1083" s="6"/>
       <c r="F1083" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1084" spans="1:6">
       <c r="A1084" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B1084" s="10" t="s">
         <v>2908</v>
       </c>
       <c r="C1084" s="7" t="s">
         <v>2909</v>
       </c>
       <c r="D1084" s="6" t="s">
         <v>2910</v>
       </c>
       <c r="E1084" s="6"/>
       <c r="F1084" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1085" spans="1:6">
       <c r="A1085" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B1085" s="10" t="s">
         <v>2911</v>
       </c>
       <c r="C1085" s="7" t="s">
         <v>2912</v>
       </c>
       <c r="D1085" s="6" t="s">
         <v>2913</v>
       </c>
       <c r="E1085" s="6"/>
       <c r="F1085" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1086" spans="1:6">
       <c r="A1086" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B1086" s="10" t="s">
         <v>2914</v>
       </c>
       <c r="C1086" s="7" t="s">
         <v>2915</v>
       </c>
       <c r="D1086" s="6" t="s">
         <v>2916</v>
       </c>
       <c r="E1086" s="6"/>
       <c r="F1086" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1087" spans="1:6">
       <c r="A1087" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B1087" s="10" t="s">
         <v>2917</v>
       </c>
       <c r="C1087" s="7" t="s">
         <v>2918</v>
       </c>
       <c r="D1087" s="6" t="s">
         <v>2919</v>
       </c>
       <c r="E1087" s="6"/>
       <c r="F1087" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1088" spans="1:6">
       <c r="A1088" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B1088" s="10" t="s">
         <v>2920</v>
       </c>
       <c r="C1088" s="7" t="s">
         <v>2921</v>
       </c>
       <c r="D1088" s="6" t="s">
         <v>2922</v>
       </c>
       <c r="E1088" s="6"/>
       <c r="F1088" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1089" spans="1:6">
       <c r="A1089" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B1089" s="10" t="s">
         <v>2923</v>
       </c>
       <c r="C1089" s="7" t="s">
         <v>2924</v>
       </c>
       <c r="D1089" s="6" t="s">
         <v>2925</v>
       </c>
       <c r="E1089" s="6"/>
       <c r="F1089" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1090" spans="1:6">
       <c r="A1090" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B1090" s="10" t="s">
         <v>2926</v>
       </c>
       <c r="C1090" s="7" t="s">
         <v>2927</v>
       </c>
       <c r="D1090" s="6" t="s">
         <v>2928</v>
       </c>
       <c r="E1090" s="6"/>
       <c r="F1090" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1091" spans="1:6">
       <c r="A1091" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B1091" s="10" t="s">
         <v>2929</v>
       </c>
       <c r="C1091" s="7" t="s">
         <v>2930</v>
       </c>
       <c r="D1091" s="6" t="s">
         <v>2931</v>
       </c>
       <c r="E1091" s="6"/>
       <c r="F1091" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1092" spans="1:6">
       <c r="A1092" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B1092" s="10" t="s">
         <v>2932</v>
       </c>
       <c r="C1092" s="7" t="s">
         <v>2933</v>
       </c>
       <c r="D1092" s="6" t="s">
         <v>2934</v>
       </c>
       <c r="E1092" s="6"/>
       <c r="F1092" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1093" spans="1:6">
       <c r="A1093" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B1093" s="10" t="s">
         <v>2935</v>
       </c>
       <c r="C1093" s="7" t="s">
         <v>2936</v>
       </c>
       <c r="D1093" s="6" t="s">
         <v>2937</v>
       </c>
       <c r="E1093" s="6"/>
       <c r="F1093" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1094" spans="1:6">
       <c r="A1094" s="4">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B1094" s="10" t="s">
         <v>2938</v>
       </c>
       <c r="C1094" s="7" t="s">
         <v>2939</v>
       </c>
       <c r="D1094" s="6" t="s">
         <v>2940</v>
       </c>
       <c r="E1094" s="6"/>
       <c r="F1094" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1095" spans="1:6">
       <c r="A1095" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B1095" s="10" t="s">
         <v>2941</v>
       </c>
       <c r="C1095" s="7" t="s">
         <v>2942</v>
       </c>
       <c r="D1095" s="6" t="s">
         <v>2943</v>
       </c>
       <c r="E1095" s="6"/>
       <c r="F1095" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1096" spans="1:6">
       <c r="A1096" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B1096" s="10" t="s">
         <v>2944</v>
       </c>
       <c r="C1096" s="7" t="s">
         <v>2945</v>
       </c>
       <c r="D1096" s="6" t="s">
         <v>2946</v>
       </c>
       <c r="E1096" s="6"/>
       <c r="F1096" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1097" spans="1:6">
       <c r="A1097" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B1097" s="10" t="s">
         <v>2947</v>
       </c>
       <c r="C1097" s="7" t="s">
         <v>2948</v>
       </c>
       <c r="D1097" s="6" t="s">
         <v>2949</v>
       </c>
       <c r="E1097" s="6"/>
       <c r="F1097" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1098" spans="1:6">
       <c r="A1098" s="4">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B1098" s="10" t="s">
         <v>2950</v>
       </c>
       <c r="C1098" s="7" t="s">
         <v>2951</v>
       </c>
       <c r="D1098" s="6" t="s">
         <v>2952</v>
       </c>
       <c r="E1098" s="6"/>
       <c r="F1098" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1099" spans="1:6">
       <c r="A1099" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1099" s="10" t="s">
         <v>2953</v>
       </c>
       <c r="C1099" s="7" t="s">
         <v>2954</v>
       </c>
       <c r="D1099" s="6" t="s">
         <v>2955</v>
       </c>
       <c r="E1099" s="6"/>
       <c r="F1099" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1100" spans="1:6">
       <c r="A1100" s="4">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B1100" s="10" t="s">
         <v>2956</v>
       </c>
       <c r="C1100" s="7" t="s">
         <v>2957</v>
       </c>
       <c r="D1100" s="6" t="s">
         <v>2958</v>
       </c>
       <c r="E1100" s="6"/>
       <c r="F1100" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1101" spans="1:6">
       <c r="A1101" s="4">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B1101" s="10" t="s">
         <v>2959</v>
       </c>
       <c r="C1101" s="7" t="s">
         <v>2960</v>
       </c>
       <c r="D1101" s="6" t="s">
         <v>2961</v>
       </c>
       <c r="E1101" s="6"/>
       <c r="F1101" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1102" spans="1:6">
       <c r="A1102" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B1102" s="10" t="s">
         <v>2962</v>
       </c>
       <c r="C1102" s="7" t="s">
         <v>2963</v>
       </c>
       <c r="D1102" s="6" t="s">
         <v>2964</v>
       </c>
       <c r="E1102" s="6"/>
       <c r="F1102" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="A1103" s="4">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1103" s="10" t="s">
         <v>2965</v>
       </c>
       <c r="C1103" s="7" t="s">
         <v>2966</v>
       </c>
       <c r="D1103" s="6" t="s">
         <v>2967</v>
       </c>
       <c r="E1103" s="6"/>
       <c r="F1103" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="A1104" s="4">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B1104" s="10" t="s">
         <v>2968</v>
       </c>
       <c r="C1104" s="7" t="s">
         <v>2969</v>
       </c>
       <c r="D1104" s="6" t="s">
         <v>2970</v>
       </c>
       <c r="E1104" s="6"/>
       <c r="F1104" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1105" spans="1:6">
       <c r="A1105" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B1105" s="10" t="s">
         <v>2971</v>
       </c>
       <c r="C1105" s="7" t="s">
         <v>2972</v>
       </c>
       <c r="D1105" s="6" t="s">
         <v>2973</v>
       </c>
       <c r="E1105" s="6"/>
       <c r="F1105" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B1106" s="10" t="s">
         <v>2974</v>
       </c>
       <c r="C1106" s="7" t="s">
         <v>2975</v>
       </c>
       <c r="D1106" s="6" t="s">
         <v>2976</v>
       </c>
       <c r="E1106" s="6"/>
       <c r="F1106" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="A1107" s="4">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1107" s="10" t="s">
         <v>2977</v>
       </c>
       <c r="C1107" s="7" t="s">
         <v>2978</v>
       </c>
       <c r="D1107" s="6" t="s">
         <v>2979</v>
       </c>
       <c r="E1107" s="6"/>
       <c r="F1107" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B1108" s="10" t="s">
         <v>2980</v>
       </c>
       <c r="C1108" s="7" t="s">
         <v>2981</v>
       </c>
       <c r="D1108" s="6" t="s">
         <v>2982</v>
       </c>
       <c r="E1108" s="6"/>
       <c r="F1108" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B1109" s="10" t="s">
         <v>2983</v>
       </c>
       <c r="C1109" s="7" t="s">
         <v>2984</v>
       </c>
       <c r="D1109" s="6" t="s">
         <v>2985</v>
       </c>
       <c r="E1109" s="6"/>
       <c r="F1109" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="A1110" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1110" s="10" t="s">
         <v>2986</v>
       </c>
       <c r="C1110" s="7" t="s">
         <v>2987</v>
       </c>
       <c r="D1110" s="6" t="s">
         <v>2988</v>
       </c>
       <c r="E1110" s="6"/>
       <c r="F1110" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1111" s="10" t="s">
         <v>2989</v>
       </c>
       <c r="C1111" s="7" t="s">
         <v>2990</v>
       </c>
       <c r="D1111" s="6" t="s">
         <v>2991</v>
       </c>
       <c r="E1111" s="6"/>
       <c r="F1111" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="A1112" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B1112" s="10" t="s">
         <v>2992</v>
       </c>
       <c r="C1112" s="7" t="s">
         <v>2993</v>
       </c>
       <c r="D1112" s="6" t="s">
         <v>2994</v>
       </c>
       <c r="E1112" s="6"/>
       <c r="F1112" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" s="4">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B1113" s="10" t="s">
         <v>2995</v>
       </c>
       <c r="C1113" s="7" t="s">
         <v>2996</v>
       </c>
       <c r="D1113" s="6" t="s">
         <v>2997</v>
       </c>
       <c r="E1113" s="6"/>
       <c r="F1113" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" s="4">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B1114" s="10" t="s">
         <v>2998</v>
       </c>
       <c r="C1114" s="7" t="s">
         <v>2999</v>
       </c>
       <c r="D1114" s="6" t="s">
         <v>3000</v>
       </c>
       <c r="E1114" s="6"/>
       <c r="F1114" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1115" s="10" t="s">
         <v>3001</v>
       </c>
       <c r="C1115" s="7" t="s">
         <v>3002</v>
       </c>
       <c r="D1115" s="6" t="s">
         <v>3003</v>
       </c>
       <c r="E1115" s="6"/>
       <c r="F1115" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" s="4">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B1116" s="10" t="s">
         <v>3004</v>
       </c>
       <c r="C1116" s="7" t="s">
         <v>3005</v>
       </c>
       <c r="D1116" s="6" t="s">
         <v>3006</v>
       </c>
       <c r="E1116" s="6"/>
       <c r="F1116" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="A1117" s="4">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B1117" s="10" t="s">
         <v>3007</v>
       </c>
       <c r="C1117" s="7" t="s">
         <v>3008</v>
       </c>
       <c r="D1117" s="6" t="s">
         <v>3009</v>
       </c>
       <c r="E1117" s="6"/>
       <c r="F1117" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="A1118" s="4">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B1118" s="10" t="s">
         <v>3010</v>
       </c>
       <c r="C1118" s="7" t="s">
         <v>3011</v>
       </c>
       <c r="D1118" s="6" t="s">
         <v>3012</v>
       </c>
       <c r="E1118" s="6"/>
       <c r="F1118" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="A1119" s="4">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B1119" s="10" t="s">
         <v>3013</v>
       </c>
       <c r="C1119" s="7" t="s">
         <v>3014</v>
       </c>
       <c r="D1119" s="6" t="s">
         <v>3015</v>
       </c>
       <c r="E1119" s="6"/>
       <c r="F1119" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="A1120" s="4">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B1120" s="10" t="s">
         <v>3016</v>
       </c>
       <c r="C1120" s="7" t="s">
         <v>3017</v>
       </c>
       <c r="D1120" s="6" t="s">
         <v>3018</v>
       </c>
       <c r="E1120" s="6"/>
       <c r="F1120" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" s="4">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B1121" s="10" t="s">
         <v>3019</v>
       </c>
       <c r="C1121" s="7" t="s">
         <v>3020</v>
       </c>
       <c r="D1121" s="6" t="s">
         <v>3021</v>
       </c>
       <c r="E1121" s="6"/>
       <c r="F1121" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" s="4">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B1122" s="10" t="s">
         <v>3022</v>
       </c>
       <c r="C1122" s="7" t="s">
         <v>3023</v>
       </c>
       <c r="D1122" s="6" t="s">
         <v>3024</v>
       </c>
       <c r="E1122" s="6"/>
       <c r="F1122" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="A1123" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B1123" s="10" t="s">
         <v>3025</v>
       </c>
       <c r="C1123" s="7" t="s">
         <v>3026</v>
       </c>
       <c r="D1123" s="6" t="s">
         <v>3027</v>
       </c>
       <c r="E1123" s="6"/>
       <c r="F1123" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="A1124" s="4">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B1124" s="10" t="s">
         <v>3028</v>
       </c>
       <c r="C1124" s="7" t="s">
         <v>3029</v>
       </c>
       <c r="D1124" s="6" t="s">
         <v>3030</v>
       </c>
       <c r="E1124" s="6"/>
       <c r="F1124" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="A1125" s="4">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B1125" s="10" t="s">
         <v>3031</v>
       </c>
       <c r="C1125" s="7" t="s">
         <v>3032</v>
       </c>
       <c r="D1125" s="6" t="s">
         <v>3033</v>
       </c>
       <c r="E1125" s="6"/>
       <c r="F1125" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="A1126" s="4">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B1126" s="10" t="s">
         <v>3034</v>
       </c>
       <c r="C1126" s="7" t="s">
         <v>3035</v>
       </c>
       <c r="D1126" s="6" t="s">
         <v>3036</v>
       </c>
       <c r="E1126" s="6"/>
       <c r="F1126" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B1127" s="10" t="s">
         <v>3037</v>
       </c>
       <c r="C1127" s="7" t="s">
         <v>3038</v>
       </c>
       <c r="D1127" s="6" t="s">
         <v>3039</v>
       </c>
       <c r="E1127" s="6"/>
       <c r="F1127" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" s="4">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B1128" s="10" t="s">
         <v>3040</v>
       </c>
       <c r="C1128" s="7" t="s">
         <v>3041</v>
       </c>
       <c r="D1128" s="6" t="s">
         <v>3042</v>
       </c>
       <c r="E1128" s="6"/>
       <c r="F1128" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" s="4">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B1129" s="10" t="s">
         <v>3043</v>
       </c>
       <c r="C1129" s="7" t="s">
         <v>3044</v>
       </c>
       <c r="D1129" s="6" t="s">
         <v>3045</v>
       </c>
       <c r="E1129" s="6"/>
       <c r="F1129" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1130" spans="1:6">
       <c r="A1130" s="4">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B1130" s="10" t="s">
         <v>3046</v>
       </c>
       <c r="C1130" s="7" t="s">
         <v>3047</v>
       </c>
       <c r="D1130" s="6" t="s">
         <v>3048</v>
       </c>
       <c r="E1130" s="6"/>
       <c r="F1130" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
       <c r="A1131" s="4">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B1131" s="10" t="s">
         <v>3049</v>
       </c>
       <c r="C1131" s="7" t="s">
         <v>3050</v>
       </c>
       <c r="D1131" s="6" t="s">
         <v>3051</v>
       </c>
       <c r="E1131" s="6"/>
       <c r="F1131" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="A1132" s="4">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B1132" s="10" t="s">
         <v>3052</v>
       </c>
       <c r="C1132" s="7" t="s">
         <v>3053</v>
       </c>
       <c r="D1132" s="6" t="s">
         <v>3054</v>
       </c>
       <c r="E1132" s="6"/>
       <c r="F1132" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" s="4">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B1133" s="10" t="s">
         <v>3055</v>
       </c>
       <c r="C1133" s="7" t="s">
         <v>3056</v>
       </c>
       <c r="D1133" s="6" t="s">
         <v>3057</v>
       </c>
       <c r="E1133" s="6"/>
       <c r="F1133" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" s="4">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B1134" s="10" t="s">
         <v>3058</v>
       </c>
       <c r="C1134" s="7" t="s">
         <v>3059</v>
       </c>
       <c r="D1134" s="6" t="s">
         <v>3060</v>
       </c>
       <c r="E1134" s="6"/>
       <c r="F1134" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" s="4">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B1135" s="10" t="s">
         <v>3061</v>
       </c>
       <c r="C1135" s="7" t="s">
         <v>3062</v>
       </c>
       <c r="D1135" s="6" t="s">
         <v>3063</v>
       </c>
       <c r="E1135" s="6"/>
       <c r="F1135" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" s="4">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B1136" s="10" t="s">
         <v>3064</v>
       </c>
       <c r="C1136" s="7" t="s">
         <v>3065</v>
       </c>
       <c r="D1136" s="6" t="s">
         <v>3066</v>
       </c>
       <c r="E1136" s="6"/>
       <c r="F1136" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" s="4">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B1137" s="10" t="s">
         <v>3067</v>
       </c>
       <c r="C1137" s="7" t="s">
         <v>3068</v>
       </c>
       <c r="D1137" s="6" t="s">
         <v>3069</v>
       </c>
       <c r="E1137" s="6"/>
       <c r="F1137" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1138" spans="1:6">
       <c r="A1138" s="4">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B1138" s="10" t="s">
         <v>3070</v>
       </c>
       <c r="C1138" s="7" t="s">
         <v>3071</v>
       </c>
       <c r="D1138" s="6" t="s">
         <v>3072</v>
       </c>
       <c r="E1138" s="6"/>
       <c r="F1138" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1139" spans="1:6">
       <c r="A1139" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B1139" s="10" t="s">
         <v>3073</v>
       </c>
       <c r="C1139" s="7" t="s">
         <v>3074</v>
       </c>
       <c r="D1139" s="6" t="s">
         <v>3075</v>
       </c>
       <c r="E1139" s="6"/>
       <c r="F1139" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1140" spans="1:6">
       <c r="A1140" s="4">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B1140" s="10" t="s">
         <v>3076</v>
       </c>
       <c r="C1140" s="7" t="s">
         <v>3077</v>
       </c>
       <c r="D1140" s="6" t="s">
         <v>3078</v>
       </c>
       <c r="E1140" s="6"/>
       <c r="F1140" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="A1141" s="4">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B1141" s="10" t="s">
         <v>3079</v>
       </c>
       <c r="C1141" s="7" t="s">
         <v>3080</v>
       </c>
       <c r="D1141" s="6" t="s">
         <v>3081</v>
       </c>
       <c r="E1141" s="6"/>
       <c r="F1141" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="A1142" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B1142" s="10" t="s">
         <v>3082</v>
       </c>
       <c r="C1142" s="7" t="s">
         <v>3083</v>
       </c>
       <c r="D1142" s="6" t="s">
         <v>3084</v>
       </c>
       <c r="E1142" s="6"/>
       <c r="F1142" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1143" spans="1:6">
       <c r="A1143" s="4">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B1143" s="10" t="s">
         <v>3085</v>
       </c>
       <c r="C1143" s="7" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1143" s="6" t="s">
         <v>3086</v>
-      </c>
-[...1 lines deleted...]
-        <v>3087</v>
       </c>
       <c r="E1143" s="6"/>
       <c r="F1143" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="A1144" s="4">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B1144" s="10" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1144" s="7" t="s">
         <v>3088</v>
       </c>
-      <c r="C1144" s="7" t="s">
+      <c r="D1144" s="6" t="s">
         <v>3089</v>
-      </c>
-[...1 lines deleted...]
-        <v>3090</v>
       </c>
       <c r="E1144" s="6"/>
       <c r="F1144" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1145" spans="1:6">
       <c r="A1145" s="4">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B1145" s="10" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C1145" s="7" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1145" s="6" t="s">
         <v>3091</v>
-      </c>
-[...4 lines deleted...]
-        <v>3092</v>
       </c>
       <c r="E1145" s="6"/>
       <c r="F1145" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1146" spans="1:6">
       <c r="A1146" s="4">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B1146" s="10" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1146" s="7" t="s">
         <v>3093</v>
       </c>
-      <c r="C1146" s="7" t="s">
+      <c r="D1146" s="6" t="s">
         <v>3094</v>
-      </c>
-[...1 lines deleted...]
-        <v>3095</v>
       </c>
       <c r="E1146" s="6"/>
       <c r="F1146" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1147" spans="1:6">
       <c r="A1147" s="4">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B1147" s="10" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1147" s="7" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1147" s="6" t="s">
         <v>3096</v>
-      </c>
-[...4 lines deleted...]
-        <v>3097</v>
       </c>
       <c r="E1147" s="6"/>
       <c r="F1147" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1148" spans="1:6">
       <c r="A1148" s="4">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B1148" s="10" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1148" s="7" t="s">
         <v>3098</v>
       </c>
-      <c r="C1148" s="7" t="s">
+      <c r="D1148" s="6" t="s">
         <v>3099</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100</v>
       </c>
       <c r="E1148" s="6"/>
       <c r="F1148" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1149" spans="1:6">
       <c r="A1149" s="4">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B1149" s="10" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1149" s="7" t="s">
         <v>3101</v>
-      </c>
-[...1 lines deleted...]
-        <v>3099</v>
       </c>
       <c r="D1149" s="6" t="s">
         <v>3102</v>
       </c>
       <c r="E1149" s="6"/>
       <c r="F1149" s="14">
-        <v>950</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="1150" spans="1:6">
       <c r="A1150" s="4">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B1150" s="10" t="s">
         <v>3103</v>
       </c>
       <c r="C1150" s="7" t="s">
         <v>3104</v>
       </c>
       <c r="D1150" s="6" t="s">
         <v>3105</v>
       </c>
       <c r="E1150" s="6"/>
       <c r="F1150" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1151" spans="1:6">
       <c r="A1151" s="4">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B1151" s="10" t="s">
         <v>3106</v>
       </c>
       <c r="C1151" s="7" t="s">
         <v>3107</v>
       </c>
       <c r="D1151" s="6" t="s">
         <v>3108</v>
       </c>
       <c r="E1151" s="6"/>
       <c r="F1151" s="14">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1152" spans="1:6">
       <c r="A1152" s="4">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B1152" s="10" t="s">
         <v>3109</v>
       </c>
       <c r="C1152" s="7" t="s">
         <v>3110</v>
       </c>
       <c r="D1152" s="6" t="s">
         <v>3111</v>
       </c>
       <c r="E1152" s="6"/>
       <c r="F1152" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1153" spans="1:6">
       <c r="A1153" s="4">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B1153" s="10" t="s">
         <v>3112</v>
       </c>
       <c r="C1153" s="7" t="s">
         <v>3113</v>
       </c>
       <c r="D1153" s="6" t="s">
         <v>3114</v>
       </c>
       <c r="E1153" s="6"/>
       <c r="F1153" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1154" spans="1:6">
       <c r="A1154" s="4">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B1154" s="10" t="s">
         <v>3115</v>
       </c>
       <c r="C1154" s="7" t="s">
         <v>3116</v>
       </c>
       <c r="D1154" s="6" t="s">
         <v>3117</v>
       </c>
       <c r="E1154" s="6"/>
       <c r="F1154" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1155" spans="1:6">
       <c r="A1155" s="4">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B1155" s="10" t="s">
         <v>3118</v>
       </c>
       <c r="C1155" s="7" t="s">
         <v>3119</v>
       </c>
       <c r="D1155" s="6" t="s">
         <v>3120</v>
       </c>
       <c r="E1155" s="6"/>
       <c r="F1155" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1156" spans="1:6">
       <c r="A1156" s="4">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B1156" s="10" t="s">
         <v>3121</v>
       </c>
       <c r="C1156" s="7" t="s">
         <v>3122</v>
       </c>
       <c r="D1156" s="6" t="s">
         <v>3123</v>
       </c>
       <c r="E1156" s="6"/>
       <c r="F1156" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1157" spans="1:6">
       <c r="A1157" s="4">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B1157" s="10" t="s">
         <v>3124</v>
       </c>
       <c r="C1157" s="7" t="s">
         <v>3125</v>
       </c>
       <c r="D1157" s="6" t="s">
         <v>3126</v>
       </c>
       <c r="E1157" s="6"/>
       <c r="F1157" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1158" spans="1:6">
       <c r="A1158" s="4">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B1158" s="10" t="s">
         <v>3127</v>
       </c>
       <c r="C1158" s="7" t="s">
         <v>3128</v>
       </c>
       <c r="D1158" s="6" t="s">
         <v>3129</v>
       </c>
       <c r="E1158" s="6"/>
       <c r="F1158" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1159" spans="1:6">
       <c r="A1159" s="4">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B1159" s="10" t="s">
         <v>3130</v>
       </c>
       <c r="C1159" s="7" t="s">
         <v>3131</v>
       </c>
       <c r="D1159" s="6" t="s">
         <v>3132</v>
       </c>
       <c r="E1159" s="6"/>
       <c r="F1159" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1160" spans="1:6">
       <c r="A1160" s="4">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B1160" s="10" t="s">
         <v>3133</v>
       </c>
       <c r="C1160" s="7" t="s">
         <v>3134</v>
       </c>
       <c r="D1160" s="6" t="s">
         <v>3135</v>
       </c>
       <c r="E1160" s="6"/>
       <c r="F1160" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1161" spans="1:6">
       <c r="A1161" s="4">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B1161" s="10" t="s">
         <v>3136</v>
       </c>
       <c r="C1161" s="7" t="s">
         <v>3137</v>
       </c>
       <c r="D1161" s="6" t="s">
         <v>3138</v>
       </c>
       <c r="E1161" s="6"/>
       <c r="F1161" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1162" spans="1:6">
       <c r="A1162" s="4">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B1162" s="10" t="s">
         <v>3139</v>
       </c>
       <c r="C1162" s="7" t="s">
         <v>3140</v>
       </c>
       <c r="D1162" s="6" t="s">
         <v>3141</v>
       </c>
       <c r="E1162" s="6"/>
       <c r="F1162" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1163" spans="1:6">
       <c r="A1163" s="4">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B1163" s="10" t="s">
         <v>3142</v>
       </c>
       <c r="C1163" s="7" t="s">
         <v>3143</v>
       </c>
       <c r="D1163" s="6" t="s">
         <v>3144</v>
       </c>
       <c r="E1163" s="6"/>
       <c r="F1163" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1164" spans="1:6">
       <c r="A1164" s="4">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B1164" s="10" t="s">
         <v>3145</v>
       </c>
       <c r="C1164" s="7" t="s">
         <v>3146</v>
       </c>
       <c r="D1164" s="6" t="s">
         <v>3147</v>
       </c>
       <c r="E1164" s="6"/>
       <c r="F1164" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="A1165" s="4">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B1165" s="10" t="s">
         <v>3148</v>
       </c>
       <c r="C1165" s="7" t="s">
         <v>3149</v>
       </c>
       <c r="D1165" s="6" t="s">
         <v>3150</v>
       </c>
       <c r="E1165" s="6"/>
       <c r="F1165" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="A1166" s="4">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B1166" s="10" t="s">
         <v>3151</v>
       </c>
       <c r="C1166" s="7" t="s">
         <v>3152</v>
       </c>
       <c r="D1166" s="6" t="s">
         <v>3153</v>
       </c>
       <c r="E1166" s="6"/>
       <c r="F1166" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
       <c r="A1167" s="4">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B1167" s="10" t="s">
         <v>3154</v>
       </c>
       <c r="C1167" s="7" t="s">
         <v>3155</v>
       </c>
       <c r="D1167" s="6" t="s">
         <v>3156</v>
       </c>
       <c r="E1167" s="6"/>
       <c r="F1167" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1168" spans="1:6">
       <c r="A1168" s="4">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B1168" s="10" t="s">
         <v>3157</v>
       </c>
       <c r="C1168" s="7" t="s">
         <v>3158</v>
       </c>
       <c r="D1168" s="6" t="s">
         <v>3159</v>
       </c>
       <c r="E1168" s="6"/>
       <c r="F1168" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" s="4">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B1169" s="10" t="s">
         <v>3160</v>
       </c>
       <c r="C1169" s="7" t="s">
         <v>3161</v>
       </c>
       <c r="D1169" s="6" t="s">
         <v>3162</v>
       </c>
       <c r="E1169" s="6"/>
       <c r="F1169" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1170" spans="1:6">
       <c r="A1170" s="4">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B1170" s="10" t="s">
         <v>3163</v>
       </c>
       <c r="C1170" s="7" t="s">
         <v>3164</v>
       </c>
       <c r="D1170" s="6" t="s">
         <v>3165</v>
       </c>
       <c r="E1170" s="6"/>
       <c r="F1170" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1171" spans="1:6">
       <c r="A1171" s="4">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B1171" s="10" t="s">
         <v>3166</v>
       </c>
       <c r="C1171" s="7" t="s">
         <v>3167</v>
       </c>
       <c r="D1171" s="6" t="s">
         <v>3168</v>
       </c>
       <c r="E1171" s="6"/>
       <c r="F1171" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1172" spans="1:6">
       <c r="A1172" s="4">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B1172" s="10" t="s">
         <v>3169</v>
       </c>
       <c r="C1172" s="7" t="s">
         <v>3170</v>
       </c>
       <c r="D1172" s="6" t="s">
         <v>3171</v>
       </c>
       <c r="E1172" s="6"/>
       <c r="F1172" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1173" spans="1:6">
       <c r="A1173" s="4">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B1173" s="10" t="s">
         <v>3172</v>
       </c>
       <c r="C1173" s="7" t="s">
         <v>3173</v>
       </c>
       <c r="D1173" s="6" t="s">
         <v>3174</v>
       </c>
       <c r="E1173" s="6"/>
       <c r="F1173" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1174" spans="1:6">
       <c r="A1174" s="4">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B1174" s="10" t="s">
         <v>3175</v>
       </c>
       <c r="C1174" s="7" t="s">
         <v>3176</v>
       </c>
       <c r="D1174" s="6" t="s">
         <v>3177</v>
       </c>
       <c r="E1174" s="6"/>
       <c r="F1174" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1175" spans="1:6">
       <c r="A1175" s="4">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B1175" s="10" t="s">
         <v>3178</v>
       </c>
       <c r="C1175" s="7" t="s">
         <v>3179</v>
       </c>
       <c r="D1175" s="6" t="s">
         <v>3180</v>
       </c>
       <c r="E1175" s="6"/>
       <c r="F1175" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1176" spans="1:6">
       <c r="A1176" s="4">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B1176" s="10" t="s">
         <v>3181</v>
       </c>
       <c r="C1176" s="7" t="s">
         <v>3182</v>
       </c>
       <c r="D1176" s="6" t="s">
         <v>3183</v>
       </c>
       <c r="E1176" s="6"/>
       <c r="F1176" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1177" spans="1:6">
       <c r="A1177" s="4">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B1177" s="10" t="s">
         <v>3184</v>
       </c>
       <c r="C1177" s="7" t="s">
         <v>3185</v>
       </c>
       <c r="D1177" s="6" t="s">
         <v>3186</v>
       </c>
       <c r="E1177" s="6"/>
       <c r="F1177" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1178" spans="1:6">
       <c r="A1178" s="4">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B1178" s="10" t="s">
         <v>3187</v>
       </c>
       <c r="C1178" s="7" t="s">
         <v>3188</v>
       </c>
       <c r="D1178" s="6" t="s">
         <v>3189</v>
       </c>
       <c r="E1178" s="6"/>
       <c r="F1178" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1179" spans="1:6">
       <c r="A1179" s="4">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B1179" s="10" t="s">
         <v>3190</v>
       </c>
       <c r="C1179" s="7" t="s">
         <v>3191</v>
       </c>
       <c r="D1179" s="6" t="s">
         <v>3192</v>
       </c>
       <c r="E1179" s="6"/>
       <c r="F1179" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1180" spans="1:6">
       <c r="A1180" s="4">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B1180" s="10" t="s">
         <v>3193</v>
       </c>
       <c r="C1180" s="7" t="s">
         <v>3194</v>
       </c>
       <c r="D1180" s="6" t="s">
         <v>3195</v>
       </c>
       <c r="E1180" s="6"/>
       <c r="F1180" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1181" spans="1:6">
-      <c r="A1181" s="4">
-[...2 lines deleted...]
-      <c r="B1181" s="10" t="s">
+      <c r="A1181" s="5" t="s">
         <v>3196</v>
       </c>
-      <c r="C1181" s="7" t="s">
+      <c r="B1181" s="6"/>
+      <c r="C1181" s="7"/>
+      <c r="D1181" s="6"/>
+      <c r="E1181" s="6"/>
+      <c r="F1181" s="14"/>
+    </row>
+    <row r="1182" spans="1:6">
+      <c r="A1182" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1182" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1182" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1182" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1182" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1182" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:6">
+      <c r="A1183" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1183" s="10" t="s">
         <v>3197</v>
       </c>
-      <c r="D1181" s="6" t="s">
+      <c r="C1183" s="7" t="s">
         <v>3198</v>
       </c>
-      <c r="E1181" s="6"/>
-      <c r="F1181" s="14">
+      <c r="D1183" s="6" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1183" s="6"/>
+      <c r="F1183" s="14">
         <v>950</v>
       </c>
     </row>
-    <row r="1182" spans="1:6">
-[...6 lines deleted...]
-      <c r="C1182" s="7" t="s">
+    <row r="1184" spans="1:6">
+      <c r="A1184" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1184" s="10" t="s">
         <v>3200</v>
       </c>
-      <c r="D1182" s="6" t="s">
+      <c r="C1184" s="7" t="s">
         <v>3201</v>
       </c>
-      <c r="E1182" s="6"/>
-      <c r="F1182" s="14">
+      <c r="D1184" s="6" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1184" s="6"/>
+      <c r="F1184" s="14">
         <v>950</v>
-      </c>
-[...28 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="1185" spans="1:6">
       <c r="A1185" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1185" s="10" t="s">
         <v>3203</v>
       </c>
       <c r="C1185" s="7" t="s">
         <v>3204</v>
       </c>
       <c r="D1185" s="6" t="s">
         <v>3205</v>
       </c>
       <c r="E1185" s="6"/>
       <c r="F1185" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1186" spans="1:6">
       <c r="A1186" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1186" s="10" t="s">
         <v>3206</v>
       </c>
       <c r="C1186" s="7" t="s">
         <v>3207</v>
       </c>
       <c r="D1186" s="6" t="s">
         <v>3208</v>
       </c>
       <c r="E1186" s="6"/>
       <c r="F1186" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1187" spans="1:6">
       <c r="A1187" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1187" s="10" t="s">
         <v>3209</v>
       </c>
       <c r="C1187" s="7" t="s">
         <v>3210</v>
       </c>
       <c r="D1187" s="6" t="s">
         <v>3211</v>
       </c>
       <c r="E1187" s="6"/>
       <c r="F1187" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1188" spans="1:6">
       <c r="A1188" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1188" s="10" t="s">
         <v>3212</v>
       </c>
       <c r="C1188" s="7" t="s">
         <v>3213</v>
       </c>
       <c r="D1188" s="6" t="s">
         <v>3214</v>
       </c>
       <c r="E1188" s="6"/>
       <c r="F1188" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1189" spans="1:6">
       <c r="A1189" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B1189" s="10" t="s">
         <v>3215</v>
       </c>
       <c r="C1189" s="7" t="s">
         <v>3216</v>
       </c>
       <c r="D1189" s="6" t="s">
         <v>3217</v>
       </c>
       <c r="E1189" s="6"/>
       <c r="F1189" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1190" spans="1:6">
       <c r="A1190" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B1190" s="10" t="s">
         <v>3218</v>
       </c>
       <c r="C1190" s="7" t="s">
         <v>3219</v>
       </c>
       <c r="D1190" s="6" t="s">
         <v>3220</v>
       </c>
       <c r="E1190" s="6"/>
       <c r="F1190" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1191" spans="1:6">
       <c r="A1191" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B1191" s="10" t="s">
         <v>3221</v>
       </c>
       <c r="C1191" s="7" t="s">
         <v>3222</v>
       </c>
       <c r="D1191" s="6" t="s">
         <v>3223</v>
       </c>
       <c r="E1191" s="6"/>
       <c r="F1191" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1192" spans="1:6">
       <c r="A1192" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B1192" s="10" t="s">
         <v>3224</v>
       </c>
       <c r="C1192" s="7" t="s">
         <v>3225</v>
       </c>
       <c r="D1192" s="6" t="s">
         <v>3226</v>
       </c>
       <c r="E1192" s="6"/>
       <c r="F1192" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1193" spans="1:6">
       <c r="A1193" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B1193" s="10" t="s">
         <v>3227</v>
       </c>
       <c r="C1193" s="7" t="s">
         <v>3228</v>
       </c>
       <c r="D1193" s="6" t="s">
         <v>3229</v>
       </c>
       <c r="E1193" s="6"/>
       <c r="F1193" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1194" spans="1:6">
       <c r="A1194" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B1194" s="10" t="s">
         <v>3230</v>
       </c>
       <c r="C1194" s="7" t="s">
         <v>3231</v>
       </c>
       <c r="D1194" s="6" t="s">
         <v>3232</v>
       </c>
       <c r="E1194" s="6"/>
       <c r="F1194" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1195" spans="1:6">
       <c r="A1195" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B1195" s="10" t="s">
         <v>3233</v>
       </c>
       <c r="C1195" s="7" t="s">
         <v>3234</v>
       </c>
       <c r="D1195" s="6" t="s">
         <v>3235</v>
       </c>
       <c r="E1195" s="6"/>
       <c r="F1195" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1196" spans="1:6">
       <c r="A1196" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B1196" s="10" t="s">
         <v>3236</v>
       </c>
       <c r="C1196" s="7" t="s">
         <v>3237</v>
       </c>
       <c r="D1196" s="6" t="s">
         <v>3238</v>
       </c>
       <c r="E1196" s="6"/>
       <c r="F1196" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1197" spans="1:6">
       <c r="A1197" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B1197" s="10" t="s">
         <v>3239</v>
       </c>
       <c r="C1197" s="7" t="s">
         <v>3240</v>
       </c>
       <c r="D1197" s="6" t="s">
         <v>3241</v>
       </c>
       <c r="E1197" s="6"/>
       <c r="F1197" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1198" spans="1:6">
       <c r="A1198" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B1198" s="10" t="s">
         <v>3242</v>
       </c>
       <c r="C1198" s="7" t="s">
         <v>3243</v>
       </c>
       <c r="D1198" s="6" t="s">
         <v>3244</v>
       </c>
       <c r="E1198" s="6"/>
       <c r="F1198" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1199" spans="1:6">
       <c r="A1199" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B1199" s="10" t="s">
         <v>3245</v>
       </c>
       <c r="C1199" s="7" t="s">
         <v>3246</v>
       </c>
       <c r="D1199" s="6" t="s">
         <v>3247</v>
       </c>
       <c r="E1199" s="6"/>
       <c r="F1199" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1200" spans="1:6">
       <c r="A1200" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B1200" s="10" t="s">
         <v>3248</v>
       </c>
       <c r="C1200" s="7" t="s">
         <v>3249</v>
       </c>
       <c r="D1200" s="6" t="s">
         <v>3250</v>
       </c>
       <c r="E1200" s="6"/>
       <c r="F1200" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1201" spans="1:6">
       <c r="A1201" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B1201" s="10" t="s">
         <v>3251</v>
       </c>
       <c r="C1201" s="7" t="s">
         <v>3252</v>
       </c>
       <c r="D1201" s="6" t="s">
         <v>3253</v>
       </c>
       <c r="E1201" s="6"/>
       <c r="F1201" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1202" spans="1:6">
       <c r="A1202" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B1202" s="10" t="s">
         <v>3254</v>
       </c>
       <c r="C1202" s="7" t="s">
         <v>3255</v>
       </c>
       <c r="D1202" s="6" t="s">
         <v>3256</v>
       </c>
       <c r="E1202" s="6"/>
       <c r="F1202" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1203" spans="1:6">
       <c r="A1203" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B1203" s="10" t="s">
         <v>3257</v>
       </c>
       <c r="C1203" s="7" t="s">
         <v>3258</v>
       </c>
       <c r="D1203" s="6" t="s">
         <v>3259</v>
       </c>
       <c r="E1203" s="6"/>
       <c r="F1203" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1204" spans="1:6">
       <c r="A1204" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B1204" s="10" t="s">
         <v>3260</v>
       </c>
       <c r="C1204" s="7" t="s">
         <v>3261</v>
       </c>
       <c r="D1204" s="6" t="s">
         <v>3262</v>
       </c>
       <c r="E1204" s="6"/>
       <c r="F1204" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1205" spans="1:6">
       <c r="A1205" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B1205" s="10" t="s">
         <v>3263</v>
       </c>
       <c r="C1205" s="7" t="s">
         <v>3264</v>
       </c>
       <c r="D1205" s="6" t="s">
         <v>3265</v>
       </c>
       <c r="E1205" s="6"/>
       <c r="F1205" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1206" spans="1:6">
       <c r="A1206" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1206" s="10" t="s">
         <v>3266</v>
       </c>
       <c r="C1206" s="7" t="s">
         <v>3267</v>
       </c>
       <c r="D1206" s="6" t="s">
         <v>3268</v>
       </c>
       <c r="E1206" s="6"/>
       <c r="F1206" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1207" spans="1:6">
       <c r="A1207" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B1207" s="10" t="s">
         <v>3269</v>
       </c>
       <c r="C1207" s="7" t="s">
         <v>3270</v>
       </c>
       <c r="D1207" s="6" t="s">
         <v>3271</v>
       </c>
       <c r="E1207" s="6"/>
       <c r="F1207" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1208" spans="1:6">
       <c r="A1208" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B1208" s="10" t="s">
         <v>3272</v>
       </c>
       <c r="C1208" s="7" t="s">
         <v>3273</v>
       </c>
       <c r="D1208" s="6" t="s">
         <v>3274</v>
       </c>
       <c r="E1208" s="6"/>
       <c r="F1208" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1209" spans="1:6">
       <c r="A1209" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B1209" s="10" t="s">
         <v>3275</v>
       </c>
       <c r="C1209" s="7" t="s">
         <v>3276</v>
       </c>
       <c r="D1209" s="6" t="s">
         <v>3277</v>
       </c>
       <c r="E1209" s="6"/>
       <c r="F1209" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1210" spans="1:6">
       <c r="A1210" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B1210" s="10" t="s">
         <v>3278</v>
       </c>
       <c r="C1210" s="7" t="s">
         <v>3279</v>
       </c>
       <c r="D1210" s="6" t="s">
         <v>3280</v>
       </c>
       <c r="E1210" s="6"/>
       <c r="F1210" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1211" spans="1:6">
       <c r="A1211" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1211" s="10" t="s">
         <v>3281</v>
       </c>
       <c r="C1211" s="7" t="s">
         <v>3282</v>
       </c>
       <c r="D1211" s="6" t="s">
         <v>3283</v>
       </c>
       <c r="E1211" s="6"/>
       <c r="F1211" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1212" spans="1:6">
       <c r="A1212" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1212" s="10" t="s">
         <v>3284</v>
       </c>
       <c r="C1212" s="7" t="s">
         <v>3285</v>
       </c>
       <c r="D1212" s="6" t="s">
         <v>3286</v>
       </c>
       <c r="E1212" s="6"/>
       <c r="F1212" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1213" spans="1:6">
       <c r="A1213" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B1213" s="10" t="s">
         <v>3287</v>
       </c>
       <c r="C1213" s="7" t="s">
         <v>3288</v>
       </c>
       <c r="D1213" s="6" t="s">
         <v>3289</v>
       </c>
       <c r="E1213" s="6"/>
       <c r="F1213" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1214" spans="1:6">
       <c r="A1214" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1214" s="10" t="s">
         <v>3290</v>
       </c>
       <c r="C1214" s="7" t="s">
         <v>3291</v>
       </c>
       <c r="D1214" s="6" t="s">
         <v>3292</v>
       </c>
       <c r="E1214" s="6"/>
       <c r="F1214" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1215" spans="1:6">
       <c r="A1215" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1215" s="10" t="s">
         <v>3293</v>
       </c>
       <c r="C1215" s="7" t="s">
         <v>3294</v>
       </c>
       <c r="D1215" s="6" t="s">
         <v>3295</v>
       </c>
       <c r="E1215" s="6"/>
       <c r="F1215" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1216" spans="1:6">
       <c r="A1216" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1216" s="10" t="s">
         <v>3296</v>
       </c>
       <c r="C1216" s="7" t="s">
         <v>3297</v>
       </c>
       <c r="D1216" s="6" t="s">
         <v>3298</v>
       </c>
       <c r="E1216" s="6"/>
       <c r="F1216" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1217" spans="1:6">
       <c r="A1217" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B1217" s="10" t="s">
         <v>3299</v>
       </c>
       <c r="C1217" s="7" t="s">
         <v>3300</v>
       </c>
       <c r="D1217" s="6" t="s">
         <v>3301</v>
       </c>
       <c r="E1217" s="6"/>
       <c r="F1217" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1218" spans="1:6">
       <c r="A1218" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B1218" s="10" t="s">
         <v>3302</v>
       </c>
       <c r="C1218" s="7" t="s">
         <v>3303</v>
       </c>
       <c r="D1218" s="6" t="s">
         <v>3304</v>
       </c>
       <c r="E1218" s="6"/>
       <c r="F1218" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1219" spans="1:6">
       <c r="A1219" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B1219" s="10" t="s">
         <v>3305</v>
       </c>
       <c r="C1219" s="7" t="s">
         <v>3306</v>
       </c>
       <c r="D1219" s="6" t="s">
         <v>3307</v>
       </c>
       <c r="E1219" s="6"/>
       <c r="F1219" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1220" spans="1:6">
       <c r="A1220" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B1220" s="10" t="s">
         <v>3308</v>
       </c>
       <c r="C1220" s="7" t="s">
         <v>3309</v>
       </c>
       <c r="D1220" s="6" t="s">
         <v>3310</v>
       </c>
       <c r="E1220" s="6"/>
       <c r="F1220" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1221" spans="1:6">
       <c r="A1221" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B1221" s="10" t="s">
         <v>3311</v>
       </c>
       <c r="C1221" s="7" t="s">
         <v>3312</v>
       </c>
       <c r="D1221" s="6" t="s">
         <v>3313</v>
       </c>
       <c r="E1221" s="6"/>
       <c r="F1221" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1222" spans="1:6">
       <c r="A1222" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B1222" s="10" t="s">
         <v>3314</v>
       </c>
       <c r="C1222" s="7" t="s">
         <v>3315</v>
       </c>
       <c r="D1222" s="6" t="s">
         <v>3316</v>
       </c>
       <c r="E1222" s="6"/>
       <c r="F1222" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1223" spans="1:6">
       <c r="A1223" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B1223" s="10" t="s">
         <v>3317</v>
       </c>
       <c r="C1223" s="7" t="s">
         <v>3318</v>
       </c>
       <c r="D1223" s="6" t="s">
         <v>3319</v>
       </c>
       <c r="E1223" s="6"/>
       <c r="F1223" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1224" spans="1:6">
       <c r="A1224" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B1224" s="10" t="s">
         <v>3320</v>
       </c>
       <c r="C1224" s="7" t="s">
         <v>3321</v>
       </c>
       <c r="D1224" s="6" t="s">
         <v>3322</v>
       </c>
       <c r="E1224" s="6"/>
       <c r="F1224" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1225" spans="1:6">
       <c r="A1225" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B1225" s="10" t="s">
         <v>3323</v>
       </c>
       <c r="C1225" s="7" t="s">
         <v>3324</v>
       </c>
       <c r="D1225" s="6" t="s">
         <v>3325</v>
       </c>
       <c r="E1225" s="6"/>
       <c r="F1225" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1226" spans="1:6">
       <c r="A1226" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B1226" s="10" t="s">
         <v>3326</v>
       </c>
       <c r="C1226" s="7" t="s">
         <v>3327</v>
       </c>
       <c r="D1226" s="6" t="s">
         <v>3328</v>
       </c>
       <c r="E1226" s="6"/>
       <c r="F1226" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1227" spans="1:6">
       <c r="A1227" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B1227" s="10" t="s">
         <v>3329</v>
       </c>
       <c r="C1227" s="7" t="s">
         <v>3330</v>
       </c>
       <c r="D1227" s="6" t="s">
         <v>3331</v>
       </c>
       <c r="E1227" s="6"/>
       <c r="F1227" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1228" spans="1:6">
       <c r="A1228" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B1228" s="10" t="s">
         <v>3332</v>
       </c>
       <c r="C1228" s="7" t="s">
         <v>3333</v>
       </c>
       <c r="D1228" s="6" t="s">
         <v>3334</v>
       </c>
       <c r="E1228" s="6"/>
       <c r="F1228" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1229" spans="1:6">
       <c r="A1229" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B1229" s="10" t="s">
         <v>3335</v>
       </c>
       <c r="C1229" s="7" t="s">
         <v>3336</v>
       </c>
       <c r="D1229" s="6" t="s">
         <v>3337</v>
       </c>
       <c r="E1229" s="6"/>
       <c r="F1229" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1230" spans="1:6">
       <c r="A1230" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B1230" s="10" t="s">
         <v>3338</v>
       </c>
       <c r="C1230" s="7" t="s">
         <v>3339</v>
       </c>
       <c r="D1230" s="6" t="s">
         <v>3340</v>
       </c>
       <c r="E1230" s="6"/>
       <c r="F1230" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1231" spans="1:6">
       <c r="A1231" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B1231" s="10" t="s">
         <v>3341</v>
       </c>
       <c r="C1231" s="7" t="s">
         <v>3342</v>
       </c>
       <c r="D1231" s="6" t="s">
         <v>3343</v>
       </c>
       <c r="E1231" s="6"/>
       <c r="F1231" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1232" spans="1:6">
       <c r="A1232" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B1232" s="10" t="s">
         <v>3344</v>
       </c>
       <c r="C1232" s="7" t="s">
         <v>3345</v>
       </c>
       <c r="D1232" s="6" t="s">
         <v>3346</v>
       </c>
       <c r="E1232" s="6"/>
       <c r="F1232" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1233" spans="1:6">
       <c r="A1233" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B1233" s="10" t="s">
         <v>3347</v>
       </c>
       <c r="C1233" s="7" t="s">
         <v>3348</v>
       </c>
       <c r="D1233" s="6" t="s">
         <v>3349</v>
       </c>
       <c r="E1233" s="6"/>
       <c r="F1233" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1234" spans="1:6">
       <c r="A1234" s="4">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B1234" s="10" t="s">
         <v>3350</v>
       </c>
       <c r="C1234" s="7" t="s">
         <v>3351</v>
       </c>
       <c r="D1234" s="6" t="s">
         <v>3352</v>
       </c>
       <c r="E1234" s="6"/>
       <c r="F1234" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1235" spans="1:6">
       <c r="A1235" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B1235" s="10" t="s">
         <v>3353</v>
       </c>
       <c r="C1235" s="7" t="s">
         <v>3354</v>
       </c>
       <c r="D1235" s="6" t="s">
         <v>3355</v>
       </c>
       <c r="E1235" s="6"/>
       <c r="F1235" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1236" spans="1:6">
       <c r="A1236" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B1236" s="10" t="s">
         <v>3356</v>
       </c>
       <c r="C1236" s="7" t="s">
         <v>3357</v>
       </c>
       <c r="D1236" s="6" t="s">
         <v>3358</v>
       </c>
       <c r="E1236" s="6"/>
       <c r="F1236" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1237" spans="1:6">
       <c r="A1237" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B1237" s="10" t="s">
         <v>3359</v>
       </c>
       <c r="C1237" s="7" t="s">
         <v>3360</v>
       </c>
       <c r="D1237" s="6" t="s">
         <v>3361</v>
       </c>
       <c r="E1237" s="6"/>
       <c r="F1237" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1238" spans="1:6">
       <c r="A1238" s="4">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B1238" s="10" t="s">
         <v>3362</v>
       </c>
       <c r="C1238" s="7" t="s">
         <v>3363</v>
       </c>
       <c r="D1238" s="6" t="s">
         <v>3364</v>
       </c>
       <c r="E1238" s="6"/>
       <c r="F1238" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1239" spans="1:6">
       <c r="A1239" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1239" s="10" t="s">
         <v>3365</v>
       </c>
       <c r="C1239" s="7" t="s">
         <v>3366</v>
       </c>
       <c r="D1239" s="6" t="s">
         <v>3367</v>
       </c>
       <c r="E1239" s="6"/>
       <c r="F1239" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1240" spans="1:6">
       <c r="A1240" s="4">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B1240" s="10" t="s">
         <v>3368</v>
       </c>
       <c r="C1240" s="7" t="s">
         <v>3369</v>
       </c>
       <c r="D1240" s="6" t="s">
         <v>3370</v>
       </c>
       <c r="E1240" s="6"/>
       <c r="F1240" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1241" spans="1:6">
       <c r="A1241" s="4">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B1241" s="10" t="s">
         <v>3371</v>
       </c>
       <c r="C1241" s="7" t="s">
         <v>3372</v>
       </c>
       <c r="D1241" s="6" t="s">
         <v>3373</v>
       </c>
       <c r="E1241" s="6"/>
       <c r="F1241" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1242" spans="1:6">
       <c r="A1242" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B1242" s="10" t="s">
         <v>3374</v>
       </c>
       <c r="C1242" s="7" t="s">
         <v>3375</v>
       </c>
       <c r="D1242" s="6" t="s">
         <v>3376</v>
       </c>
       <c r="E1242" s="6"/>
       <c r="F1242" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1243" spans="1:6">
       <c r="A1243" s="4">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1243" s="10" t="s">
         <v>3377</v>
       </c>
       <c r="C1243" s="7" t="s">
         <v>3378</v>
       </c>
       <c r="D1243" s="6" t="s">
         <v>3379</v>
       </c>
       <c r="E1243" s="6"/>
       <c r="F1243" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1244" spans="1:6">
       <c r="A1244" s="4">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B1244" s="10" t="s">
         <v>3380</v>
       </c>
       <c r="C1244" s="7" t="s">
         <v>3381</v>
       </c>
       <c r="D1244" s="6" t="s">
         <v>3382</v>
       </c>
       <c r="E1244" s="6"/>
       <c r="F1244" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1245" spans="1:6">
       <c r="A1245" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B1245" s="10" t="s">
         <v>3383</v>
       </c>
       <c r="C1245" s="7" t="s">
         <v>3384</v>
       </c>
       <c r="D1245" s="6" t="s">
         <v>3385</v>
       </c>
       <c r="E1245" s="6"/>
       <c r="F1245" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1246" spans="1:6">
       <c r="A1246" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B1246" s="10" t="s">
         <v>3386</v>
       </c>
       <c r="C1246" s="7" t="s">
         <v>3387</v>
       </c>
       <c r="D1246" s="6" t="s">
         <v>3388</v>
       </c>
       <c r="E1246" s="6"/>
       <c r="F1246" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1247" spans="1:6">
       <c r="A1247" s="4">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1247" s="10" t="s">
         <v>3389</v>
       </c>
       <c r="C1247" s="7" t="s">
         <v>3390</v>
       </c>
       <c r="D1247" s="6" t="s">
         <v>3391</v>
       </c>
       <c r="E1247" s="6"/>
       <c r="F1247" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1248" spans="1:6">
       <c r="A1248" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B1248" s="10" t="s">
         <v>3392</v>
       </c>
       <c r="C1248" s="7" t="s">
         <v>3393</v>
       </c>
       <c r="D1248" s="6" t="s">
         <v>3394</v>
       </c>
       <c r="E1248" s="6"/>
       <c r="F1248" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1249" spans="1:6">
       <c r="A1249" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B1249" s="10" t="s">
         <v>3395</v>
       </c>
       <c r="C1249" s="7" t="s">
         <v>3396</v>
       </c>
       <c r="D1249" s="6" t="s">
         <v>3397</v>
       </c>
       <c r="E1249" s="6"/>
       <c r="F1249" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1250" spans="1:6">
       <c r="A1250" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1250" s="10" t="s">
         <v>3398</v>
       </c>
       <c r="C1250" s="7" t="s">
         <v>3399</v>
       </c>
       <c r="D1250" s="6" t="s">
         <v>3400</v>
       </c>
       <c r="E1250" s="6"/>
       <c r="F1250" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1251" spans="1:6">
       <c r="A1251" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1251" s="10" t="s">
         <v>3401</v>
       </c>
       <c r="C1251" s="7" t="s">
         <v>3402</v>
       </c>
       <c r="D1251" s="6" t="s">
         <v>3403</v>
       </c>
       <c r="E1251" s="6"/>
       <c r="F1251" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1252" spans="1:6">
       <c r="A1252" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B1252" s="10" t="s">
         <v>3404</v>
       </c>
       <c r="C1252" s="7" t="s">
         <v>3405</v>
       </c>
       <c r="D1252" s="6" t="s">
         <v>3406</v>
       </c>
       <c r="E1252" s="6"/>
       <c r="F1252" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="A1253" s="4">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B1253" s="10" t="s">
         <v>3407</v>
       </c>
       <c r="C1253" s="7" t="s">
         <v>3408</v>
       </c>
       <c r="D1253" s="6" t="s">
         <v>3409</v>
       </c>
       <c r="E1253" s="6"/>
       <c r="F1253" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="A1254" s="4">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B1254" s="10" t="s">
         <v>3410</v>
       </c>
       <c r="C1254" s="7" t="s">
         <v>3411</v>
       </c>
       <c r="D1254" s="6" t="s">
         <v>3412</v>
       </c>
       <c r="E1254" s="6"/>
       <c r="F1254" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="A1255" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1255" s="10" t="s">
         <v>3413</v>
       </c>
       <c r="C1255" s="7" t="s">
         <v>3414</v>
       </c>
       <c r="D1255" s="6" t="s">
         <v>3415</v>
       </c>
       <c r="E1255" s="6"/>
       <c r="F1255" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1256" spans="1:6">
       <c r="A1256" s="4">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B1256" s="10" t="s">
         <v>3416</v>
       </c>
       <c r="C1256" s="7" t="s">
         <v>3417</v>
       </c>
       <c r="D1256" s="6" t="s">
         <v>3418</v>
       </c>
       <c r="E1256" s="6"/>
       <c r="F1256" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1257" spans="1:6">
       <c r="A1257" s="4">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B1257" s="10" t="s">
         <v>3419</v>
       </c>
       <c r="C1257" s="7" t="s">
         <v>3420</v>
       </c>
       <c r="D1257" s="6" t="s">
         <v>3421</v>
       </c>
       <c r="E1257" s="6"/>
       <c r="F1257" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1258" spans="1:6">
       <c r="A1258" s="4">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B1258" s="10" t="s">
         <v>3422</v>
       </c>
       <c r="C1258" s="7" t="s">
         <v>3423</v>
       </c>
       <c r="D1258" s="6" t="s">
         <v>3424</v>
       </c>
       <c r="E1258" s="6"/>
       <c r="F1258" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1259" spans="1:6">
       <c r="A1259" s="4">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B1259" s="10" t="s">
         <v>3425</v>
       </c>
       <c r="C1259" s="7" t="s">
         <v>3426</v>
       </c>
       <c r="D1259" s="6" t="s">
         <v>3427</v>
       </c>
       <c r="E1259" s="6"/>
       <c r="F1259" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1260" spans="1:6">
       <c r="A1260" s="4">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B1260" s="10" t="s">
         <v>3428</v>
       </c>
       <c r="C1260" s="7" t="s">
         <v>3429</v>
       </c>
       <c r="D1260" s="6" t="s">
         <v>3430</v>
       </c>
       <c r="E1260" s="6"/>
       <c r="F1260" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1261" spans="1:6">
       <c r="A1261" s="4">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B1261" s="10" t="s">
         <v>3431</v>
       </c>
       <c r="C1261" s="7" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1261" s="6" t="s">
         <v>3432</v>
-      </c>
-[...1 lines deleted...]
-        <v>3433</v>
       </c>
       <c r="E1261" s="6"/>
       <c r="F1261" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1262" spans="1:6">
       <c r="A1262" s="4">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B1262" s="10" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C1262" s="7" t="s">
         <v>3434</v>
       </c>
-      <c r="C1262" s="7" t="s">
+      <c r="D1262" s="6" t="s">
         <v>3435</v>
-      </c>
-[...1 lines deleted...]
-        <v>3436</v>
       </c>
       <c r="E1262" s="6"/>
       <c r="F1262" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1263" spans="1:6">
       <c r="A1263" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B1263" s="10" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1263" s="7" t="s">
         <v>3437</v>
-      </c>
-[...1 lines deleted...]
-        <v>3435</v>
       </c>
       <c r="D1263" s="6" t="s">
         <v>3438</v>
       </c>
       <c r="E1263" s="6"/>
       <c r="F1263" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1264" spans="1:6">
       <c r="A1264" s="4">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B1264" s="10" t="s">
         <v>3439</v>
       </c>
       <c r="C1264" s="7" t="s">
         <v>3440</v>
       </c>
       <c r="D1264" s="6" t="s">
         <v>3441</v>
       </c>
       <c r="E1264" s="6"/>
       <c r="F1264" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1265" spans="1:6">
       <c r="A1265" s="4">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B1265" s="10" t="s">
         <v>3442</v>
       </c>
       <c r="C1265" s="7" t="s">
         <v>3443</v>
       </c>
       <c r="D1265" s="6" t="s">
         <v>3444</v>
       </c>
       <c r="E1265" s="6"/>
       <c r="F1265" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" s="4">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B1266" s="10" t="s">
         <v>3445</v>
       </c>
       <c r="C1266" s="7" t="s">
         <v>3446</v>
       </c>
       <c r="D1266" s="6" t="s">
         <v>3447</v>
       </c>
       <c r="E1266" s="6"/>
       <c r="F1266" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1267" spans="1:6">
       <c r="A1267" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B1267" s="10" t="s">
         <v>3448</v>
       </c>
       <c r="C1267" s="7" t="s">
         <v>3449</v>
       </c>
       <c r="D1267" s="6" t="s">
         <v>3450</v>
       </c>
       <c r="E1267" s="6"/>
       <c r="F1267" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1268" spans="1:6">
       <c r="A1268" s="4">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B1268" s="10" t="s">
         <v>3451</v>
       </c>
       <c r="C1268" s="7" t="s">
         <v>3452</v>
       </c>
       <c r="D1268" s="6" t="s">
         <v>3453</v>
       </c>
       <c r="E1268" s="6"/>
       <c r="F1268" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1269" spans="1:6">
       <c r="A1269" s="4">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B1269" s="10" t="s">
         <v>3454</v>
       </c>
       <c r="C1269" s="7" t="s">
         <v>3455</v>
       </c>
       <c r="D1269" s="6" t="s">
         <v>3456</v>
       </c>
       <c r="E1269" s="6"/>
       <c r="F1269" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1270" spans="1:6">
       <c r="A1270" s="4">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B1270" s="10" t="s">
         <v>3457</v>
       </c>
       <c r="C1270" s="7" t="s">
         <v>3458</v>
       </c>
       <c r="D1270" s="6" t="s">
         <v>3459</v>
       </c>
       <c r="E1270" s="6"/>
       <c r="F1270" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1271" spans="1:6">
       <c r="A1271" s="4">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B1271" s="10" t="s">
         <v>3460</v>
       </c>
       <c r="C1271" s="7" t="s">
         <v>3461</v>
       </c>
       <c r="D1271" s="6" t="s">
         <v>3462</v>
       </c>
       <c r="E1271" s="6"/>
       <c r="F1271" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1272" spans="1:6">
       <c r="A1272" s="4">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B1272" s="10" t="s">
         <v>3463</v>
       </c>
       <c r="C1272" s="7" t="s">
         <v>3464</v>
       </c>
       <c r="D1272" s="6" t="s">
         <v>3465</v>
       </c>
       <c r="E1272" s="6"/>
       <c r="F1272" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1273" spans="1:6">
       <c r="A1273" s="4">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B1273" s="10" t="s">
         <v>3466</v>
       </c>
       <c r="C1273" s="7" t="s">
         <v>3467</v>
       </c>
       <c r="D1273" s="6" t="s">
         <v>3468</v>
       </c>
       <c r="E1273" s="6"/>
       <c r="F1273" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1274" spans="1:6">
       <c r="A1274" s="4">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B1274" s="10" t="s">
         <v>3469</v>
       </c>
       <c r="C1274" s="7" t="s">
         <v>3470</v>
       </c>
       <c r="D1274" s="6" t="s">
         <v>3471</v>
       </c>
       <c r="E1274" s="6"/>
       <c r="F1274" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1275" spans="1:6">
       <c r="A1275" s="4">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B1275" s="10" t="s">
         <v>3472</v>
       </c>
       <c r="C1275" s="7" t="s">
         <v>3473</v>
       </c>
       <c r="D1275" s="6" t="s">
         <v>3474</v>
       </c>
       <c r="E1275" s="6"/>
       <c r="F1275" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1276" spans="1:6">
       <c r="A1276" s="4">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B1276" s="10" t="s">
         <v>3475</v>
       </c>
       <c r="C1276" s="7" t="s">
         <v>3476</v>
       </c>
       <c r="D1276" s="6" t="s">
         <v>3477</v>
       </c>
       <c r="E1276" s="6"/>
       <c r="F1276" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1277" spans="1:6">
       <c r="A1277" s="4">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B1277" s="10" t="s">
         <v>3478</v>
       </c>
       <c r="C1277" s="7" t="s">
         <v>3479</v>
       </c>
       <c r="D1277" s="6" t="s">
         <v>3480</v>
       </c>
       <c r="E1277" s="6"/>
       <c r="F1277" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1278" spans="1:6">
       <c r="A1278" s="4">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B1278" s="10" t="s">
         <v>3481</v>
       </c>
       <c r="C1278" s="7" t="s">
         <v>3482</v>
       </c>
       <c r="D1278" s="6" t="s">
         <v>3483</v>
       </c>
       <c r="E1278" s="6"/>
       <c r="F1278" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1279" spans="1:6">
       <c r="A1279" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B1279" s="10" t="s">
         <v>3484</v>
       </c>
       <c r="C1279" s="7" t="s">
         <v>3485</v>
       </c>
       <c r="D1279" s="6" t="s">
         <v>3486</v>
       </c>
       <c r="E1279" s="6"/>
       <c r="F1279" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1280" spans="1:6">
-      <c r="A1280" s="4">
-[...2 lines deleted...]
-      <c r="B1280" s="10" t="s">
+      <c r="A1280" s="5" t="s">
         <v>3487</v>
       </c>
-      <c r="C1280" s="7" t="s">
+      <c r="B1280" s="6"/>
+      <c r="C1280" s="7"/>
+      <c r="D1280" s="6"/>
+      <c r="E1280" s="6"/>
+      <c r="F1280" s="14"/>
+    </row>
+    <row r="1281" spans="1:6">
+      <c r="A1281" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1281" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1281" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1281" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1281" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1281" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:6">
+      <c r="A1282" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1282" s="10" t="s">
         <v>3488</v>
       </c>
-      <c r="D1280" s="6" t="s">
+      <c r="C1282" s="7" t="s">
         <v>3489</v>
       </c>
-      <c r="E1280" s="6"/>
-[...8 lines deleted...]
-      <c r="B1281" s="10" t="s">
+      <c r="D1282" s="6" t="s">
         <v>3490</v>
       </c>
-      <c r="C1281" s="7" t="s">
+      <c r="E1282" s="6"/>
+      <c r="F1282" s="14">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:6">
+      <c r="A1283" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1283" s="10" t="s">
         <v>3491</v>
       </c>
-      <c r="D1281" s="6" t="s">
+      <c r="C1283" s="7" t="s">
         <v>3492</v>
       </c>
-      <c r="E1281" s="6"/>
-[...5 lines deleted...]
-      <c r="A1282" s="5" t="s">
+      <c r="D1283" s="6" t="s">
         <v>3493</v>
       </c>
-      <c r="B1282" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E1283" s="6"/>
+      <c r="F1283" s="14">
+        <v>1050</v>
       </c>
     </row>
     <row r="1284" spans="1:6">
       <c r="A1284" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1284" s="10" t="s">
         <v>3494</v>
       </c>
       <c r="C1284" s="7" t="s">
         <v>3495</v>
       </c>
       <c r="D1284" s="6" t="s">
         <v>3496</v>
       </c>
       <c r="E1284" s="6"/>
       <c r="F1284" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="A1285" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1285" s="10" t="s">
         <v>3497</v>
       </c>
       <c r="C1285" s="7" t="s">
         <v>3498</v>
       </c>
       <c r="D1285" s="6" t="s">
         <v>3499</v>
       </c>
       <c r="E1285" s="6"/>
       <c r="F1285" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1286" spans="1:6">
       <c r="A1286" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1286" s="10" t="s">
         <v>3500</v>
       </c>
       <c r="C1286" s="7" t="s">
         <v>3501</v>
       </c>
       <c r="D1286" s="6" t="s">
         <v>3502</v>
       </c>
       <c r="E1286" s="6"/>
       <c r="F1286" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1287" spans="1:6">
       <c r="A1287" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1287" s="10" t="s">
         <v>3503</v>
       </c>
       <c r="C1287" s="7" t="s">
         <v>3504</v>
       </c>
       <c r="D1287" s="6" t="s">
         <v>3505</v>
       </c>
       <c r="E1287" s="6"/>
       <c r="F1287" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1288" spans="1:6">
       <c r="A1288" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B1288" s="10" t="s">
         <v>3506</v>
       </c>
       <c r="C1288" s="7" t="s">
         <v>3507</v>
       </c>
       <c r="D1288" s="6" t="s">
         <v>3508</v>
       </c>
       <c r="E1288" s="6"/>
       <c r="F1288" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1289" spans="1:6">
       <c r="A1289" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B1289" s="10" t="s">
         <v>3509</v>
       </c>
       <c r="C1289" s="7" t="s">
         <v>3510</v>
       </c>
       <c r="D1289" s="6" t="s">
         <v>3511</v>
       </c>
       <c r="E1289" s="6"/>
       <c r="F1289" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1290" spans="1:6">
       <c r="A1290" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B1290" s="10" t="s">
         <v>3512</v>
       </c>
       <c r="C1290" s="7" t="s">
         <v>3513</v>
       </c>
       <c r="D1290" s="6" t="s">
         <v>3514</v>
       </c>
       <c r="E1290" s="6"/>
       <c r="F1290" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1291" spans="1:6">
       <c r="A1291" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B1291" s="10" t="s">
         <v>3515</v>
       </c>
       <c r="C1291" s="7" t="s">
         <v>3516</v>
       </c>
       <c r="D1291" s="6" t="s">
         <v>3517</v>
       </c>
       <c r="E1291" s="6"/>
       <c r="F1291" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1292" spans="1:6">
       <c r="A1292" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B1292" s="10" t="s">
         <v>3518</v>
       </c>
       <c r="C1292" s="7" t="s">
         <v>3519</v>
       </c>
       <c r="D1292" s="6" t="s">
         <v>3520</v>
       </c>
       <c r="E1292" s="6"/>
       <c r="F1292" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1293" spans="1:6">
       <c r="A1293" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B1293" s="10" t="s">
         <v>3521</v>
       </c>
       <c r="C1293" s="7" t="s">
         <v>3522</v>
       </c>
       <c r="D1293" s="6" t="s">
         <v>3523</v>
       </c>
       <c r="E1293" s="6"/>
       <c r="F1293" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1294" spans="1:6">
       <c r="A1294" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B1294" s="10" t="s">
         <v>3524</v>
       </c>
       <c r="C1294" s="7" t="s">
         <v>3525</v>
       </c>
       <c r="D1294" s="6" t="s">
         <v>3526</v>
       </c>
       <c r="E1294" s="6"/>
       <c r="F1294" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1295" spans="1:6">
       <c r="A1295" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B1295" s="10" t="s">
         <v>3527</v>
       </c>
       <c r="C1295" s="7" t="s">
         <v>3528</v>
       </c>
       <c r="D1295" s="6" t="s">
         <v>3529</v>
       </c>
       <c r="E1295" s="6"/>
       <c r="F1295" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1296" spans="1:6">
       <c r="A1296" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B1296" s="10" t="s">
         <v>3530</v>
       </c>
       <c r="C1296" s="7" t="s">
         <v>3531</v>
       </c>
       <c r="D1296" s="6" t="s">
         <v>3532</v>
       </c>
       <c r="E1296" s="6"/>
       <c r="F1296" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1297" spans="1:6">
       <c r="A1297" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B1297" s="10" t="s">
         <v>3533</v>
       </c>
       <c r="C1297" s="7" t="s">
         <v>3534</v>
       </c>
       <c r="D1297" s="6" t="s">
         <v>3535</v>
       </c>
       <c r="E1297" s="6"/>
       <c r="F1297" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1298" spans="1:6">
       <c r="A1298" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B1298" s="10" t="s">
         <v>3536</v>
       </c>
       <c r="C1298" s="7" t="s">
         <v>3537</v>
       </c>
       <c r="D1298" s="6" t="s">
         <v>3538</v>
       </c>
       <c r="E1298" s="6"/>
       <c r="F1298" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1299" spans="1:6">
       <c r="A1299" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B1299" s="10" t="s">
         <v>3539</v>
       </c>
       <c r="C1299" s="7" t="s">
         <v>3540</v>
       </c>
       <c r="D1299" s="6" t="s">
         <v>3541</v>
       </c>
       <c r="E1299" s="6"/>
       <c r="F1299" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1300" spans="1:6">
       <c r="A1300" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B1300" s="10" t="s">
         <v>3542</v>
       </c>
       <c r="C1300" s="7" t="s">
         <v>3543</v>
       </c>
       <c r="D1300" s="6" t="s">
         <v>3544</v>
       </c>
       <c r="E1300" s="6"/>
       <c r="F1300" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1301" spans="1:6">
       <c r="A1301" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B1301" s="10" t="s">
         <v>3545</v>
       </c>
       <c r="C1301" s="7" t="s">
         <v>3546</v>
       </c>
       <c r="D1301" s="6" t="s">
         <v>3547</v>
       </c>
       <c r="E1301" s="6"/>
       <c r="F1301" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1302" spans="1:6">
       <c r="A1302" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B1302" s="10" t="s">
         <v>3548</v>
       </c>
       <c r="C1302" s="7" t="s">
         <v>3549</v>
       </c>
       <c r="D1302" s="6" t="s">
         <v>3550</v>
       </c>
       <c r="E1302" s="6"/>
       <c r="F1302" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1303" spans="1:6">
       <c r="A1303" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B1303" s="10" t="s">
         <v>3551</v>
       </c>
       <c r="C1303" s="7" t="s">
         <v>3552</v>
       </c>
       <c r="D1303" s="6" t="s">
         <v>3553</v>
       </c>
       <c r="E1303" s="6"/>
       <c r="F1303" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1304" spans="1:6">
       <c r="A1304" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B1304" s="10" t="s">
         <v>3554</v>
       </c>
       <c r="C1304" s="7" t="s">
         <v>3555</v>
       </c>
       <c r="D1304" s="6" t="s">
         <v>3556</v>
       </c>
       <c r="E1304" s="6"/>
       <c r="F1304" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1305" spans="1:6">
       <c r="A1305" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1305" s="10" t="s">
         <v>3557</v>
       </c>
       <c r="C1305" s="7" t="s">
         <v>3558</v>
       </c>
       <c r="D1305" s="6" t="s">
         <v>3559</v>
       </c>
       <c r="E1305" s="6"/>
       <c r="F1305" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1306" spans="1:6">
       <c r="A1306" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B1306" s="10" t="s">
         <v>3560</v>
       </c>
       <c r="C1306" s="7" t="s">
         <v>3561</v>
       </c>
       <c r="D1306" s="6" t="s">
         <v>3562</v>
       </c>
       <c r="E1306" s="6"/>
       <c r="F1306" s="14">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1307" spans="1:6">
       <c r="A1307" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B1307" s="10" t="s">
         <v>3563</v>
       </c>
       <c r="C1307" s="7" t="s">
         <v>3564</v>
       </c>
       <c r="D1307" s="6" t="s">
         <v>3565</v>
       </c>
       <c r="E1307" s="6"/>
       <c r="F1307" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1308" spans="1:6">
       <c r="A1308" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B1308" s="10" t="s">
         <v>3566</v>
       </c>
       <c r="C1308" s="7" t="s">
         <v>3567</v>
       </c>
       <c r="D1308" s="6" t="s">
         <v>3568</v>
       </c>
       <c r="E1308" s="6"/>
       <c r="F1308" s="14">
-        <v>950</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="1309" spans="1:6">
       <c r="A1309" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B1309" s="10" t="s">
         <v>3569</v>
       </c>
       <c r="C1309" s="7" t="s">
         <v>3570</v>
       </c>
       <c r="D1309" s="6" t="s">
         <v>3571</v>
       </c>
       <c r="E1309" s="6"/>
       <c r="F1309" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1310" spans="1:6">
       <c r="A1310" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1310" s="10" t="s">
         <v>3572</v>
       </c>
       <c r="C1310" s="7" t="s">
         <v>3573</v>
       </c>
       <c r="D1310" s="6" t="s">
         <v>3574</v>
       </c>
       <c r="E1310" s="6"/>
       <c r="F1310" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1311" spans="1:6">
       <c r="A1311" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1311" s="10" t="s">
         <v>3575</v>
       </c>
       <c r="C1311" s="7" t="s">
         <v>3576</v>
       </c>
       <c r="D1311" s="6" t="s">
         <v>3577</v>
       </c>
       <c r="E1311" s="6"/>
       <c r="F1311" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1312" spans="1:6">
       <c r="A1312" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B1312" s="10" t="s">
         <v>3578</v>
       </c>
       <c r="C1312" s="7" t="s">
         <v>3579</v>
       </c>
       <c r="D1312" s="6" t="s">
         <v>3580</v>
       </c>
       <c r="E1312" s="6"/>
       <c r="F1312" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1313" spans="1:6">
       <c r="A1313" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1313" s="10" t="s">
         <v>3581</v>
       </c>
       <c r="C1313" s="7" t="s">
         <v>3582</v>
       </c>
       <c r="D1313" s="6" t="s">
         <v>3583</v>
       </c>
       <c r="E1313" s="6"/>
       <c r="F1313" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1314" spans="1:6">
       <c r="A1314" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1314" s="10" t="s">
         <v>3584</v>
       </c>
       <c r="C1314" s="7" t="s">
         <v>3585</v>
       </c>
       <c r="D1314" s="6" t="s">
         <v>3586</v>
       </c>
       <c r="E1314" s="6"/>
       <c r="F1314" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1315" spans="1:6">
       <c r="A1315" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1315" s="10" t="s">
         <v>3587</v>
       </c>
       <c r="C1315" s="7" t="s">
         <v>3588</v>
       </c>
       <c r="D1315" s="6" t="s">
         <v>3589</v>
       </c>
       <c r="E1315" s="6"/>
       <c r="F1315" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1316" spans="1:6">
       <c r="A1316" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B1316" s="10" t="s">
         <v>3590</v>
       </c>
       <c r="C1316" s="7" t="s">
         <v>3591</v>
       </c>
       <c r="D1316" s="6" t="s">
         <v>3592</v>
       </c>
       <c r="E1316" s="6"/>
       <c r="F1316" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1317" spans="1:6">
       <c r="A1317" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B1317" s="10" t="s">
         <v>3593</v>
       </c>
       <c r="C1317" s="7" t="s">
         <v>3594</v>
       </c>
       <c r="D1317" s="6" t="s">
         <v>3595</v>
       </c>
       <c r="E1317" s="6"/>
       <c r="F1317" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1318" spans="1:6">
       <c r="A1318" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B1318" s="10" t="s">
         <v>3596</v>
       </c>
       <c r="C1318" s="7" t="s">
         <v>3597</v>
       </c>
       <c r="D1318" s="6" t="s">
         <v>3598</v>
       </c>
       <c r="E1318" s="6"/>
       <c r="F1318" s="14">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1319" spans="1:6">
       <c r="A1319" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B1319" s="10" t="s">
         <v>3599</v>
       </c>
       <c r="C1319" s="7" t="s">
         <v>3600</v>
       </c>
       <c r="D1319" s="6" t="s">
         <v>3601</v>
       </c>
       <c r="E1319" s="6"/>
       <c r="F1319" s="14">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1320" spans="1:6">
       <c r="A1320" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B1320" s="10" t="s">
         <v>3602</v>
       </c>
       <c r="C1320" s="7" t="s">
         <v>3603</v>
       </c>
       <c r="D1320" s="6" t="s">
         <v>3604</v>
       </c>
       <c r="E1320" s="6"/>
       <c r="F1320" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1321" spans="1:6">
       <c r="A1321" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B1321" s="10" t="s">
         <v>3605</v>
       </c>
       <c r="C1321" s="7" t="s">
         <v>3606</v>
       </c>
       <c r="D1321" s="6" t="s">
         <v>3607</v>
       </c>
       <c r="E1321" s="6"/>
       <c r="F1321" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1322" spans="1:6">
       <c r="A1322" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B1322" s="10" t="s">
         <v>3608</v>
       </c>
       <c r="C1322" s="7" t="s">
         <v>3609</v>
       </c>
       <c r="D1322" s="6" t="s">
         <v>3610</v>
       </c>
       <c r="E1322" s="6"/>
       <c r="F1322" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1323" spans="1:6">
       <c r="A1323" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B1323" s="10" t="s">
         <v>3611</v>
       </c>
       <c r="C1323" s="7" t="s">
         <v>3612</v>
       </c>
       <c r="D1323" s="6" t="s">
         <v>3613</v>
       </c>
       <c r="E1323" s="6"/>
       <c r="F1323" s="14">
-        <v>950</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="1324" spans="1:6">
       <c r="A1324" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B1324" s="10" t="s">
         <v>3614</v>
       </c>
       <c r="C1324" s="7" t="s">
         <v>3615</v>
       </c>
       <c r="D1324" s="6" t="s">
         <v>3616</v>
       </c>
       <c r="E1324" s="6"/>
       <c r="F1324" s="14">
-        <v>950</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="1325" spans="1:6">
       <c r="A1325" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B1325" s="10" t="s">
         <v>3617</v>
       </c>
       <c r="C1325" s="7" t="s">
         <v>3618</v>
       </c>
       <c r="D1325" s="6" t="s">
         <v>3619</v>
       </c>
       <c r="E1325" s="6"/>
       <c r="F1325" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1326" spans="1:6">
       <c r="A1326" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B1326" s="10" t="s">
         <v>3620</v>
       </c>
       <c r="C1326" s="7" t="s">
         <v>3621</v>
       </c>
       <c r="D1326" s="6" t="s">
         <v>3622</v>
       </c>
       <c r="E1326" s="6"/>
       <c r="F1326" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1327" spans="1:6">
       <c r="A1327" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B1327" s="10" t="s">
         <v>3623</v>
       </c>
       <c r="C1327" s="7" t="s">
         <v>3624</v>
       </c>
       <c r="D1327" s="6" t="s">
         <v>3625</v>
       </c>
       <c r="E1327" s="6"/>
       <c r="F1327" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1328" spans="1:6">
       <c r="A1328" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B1328" s="10" t="s">
         <v>3626</v>
       </c>
       <c r="C1328" s="7" t="s">
         <v>3627</v>
       </c>
       <c r="D1328" s="6" t="s">
         <v>3628</v>
       </c>
       <c r="E1328" s="6"/>
       <c r="F1328" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1329" spans="1:6">
       <c r="A1329" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B1329" s="10" t="s">
         <v>3629</v>
       </c>
       <c r="C1329" s="7" t="s">
         <v>3630</v>
       </c>
       <c r="D1329" s="6" t="s">
         <v>3631</v>
       </c>
       <c r="E1329" s="6"/>
       <c r="F1329" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1330" spans="1:6">
       <c r="A1330" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B1330" s="10" t="s">
         <v>3632</v>
       </c>
       <c r="C1330" s="7" t="s">
         <v>3633</v>
       </c>
       <c r="D1330" s="6" t="s">
         <v>3634</v>
       </c>
       <c r="E1330" s="6"/>
       <c r="F1330" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1331" spans="1:6">
       <c r="A1331" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B1331" s="10" t="s">
         <v>3635</v>
       </c>
       <c r="C1331" s="7" t="s">
         <v>3636</v>
       </c>
       <c r="D1331" s="6" t="s">
         <v>3637</v>
       </c>
       <c r="E1331" s="6"/>
       <c r="F1331" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1332" spans="1:6">
       <c r="A1332" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B1332" s="10" t="s">
         <v>3638</v>
       </c>
       <c r="C1332" s="7" t="s">
         <v>3639</v>
       </c>
       <c r="D1332" s="6" t="s">
         <v>3640</v>
       </c>
       <c r="E1332" s="6"/>
       <c r="F1332" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1333" spans="1:6">
       <c r="A1333" s="4">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B1333" s="10" t="s">
         <v>3641</v>
       </c>
       <c r="C1333" s="7" t="s">
         <v>3642</v>
       </c>
       <c r="D1333" s="6" t="s">
         <v>3643</v>
       </c>
       <c r="E1333" s="6"/>
       <c r="F1333" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1334" spans="1:6">
       <c r="A1334" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B1334" s="10" t="s">
         <v>3644</v>
       </c>
       <c r="C1334" s="7" t="s">
         <v>3645</v>
       </c>
       <c r="D1334" s="6" t="s">
         <v>3646</v>
       </c>
       <c r="E1334" s="6"/>
       <c r="F1334" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1335" spans="1:6">
       <c r="A1335" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B1335" s="10" t="s">
         <v>3647</v>
       </c>
       <c r="C1335" s="7" t="s">
         <v>3648</v>
       </c>
       <c r="D1335" s="6" t="s">
         <v>3649</v>
       </c>
       <c r="E1335" s="6"/>
       <c r="F1335" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1336" spans="1:6">
       <c r="A1336" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B1336" s="10" t="s">
         <v>3650</v>
       </c>
       <c r="C1336" s="7" t="s">
         <v>3651</v>
       </c>
       <c r="D1336" s="6" t="s">
         <v>3652</v>
       </c>
       <c r="E1336" s="6"/>
       <c r="F1336" s="14">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1337" spans="1:6">
       <c r="A1337" s="4">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B1337" s="10" t="s">
         <v>3653</v>
       </c>
       <c r="C1337" s="7" t="s">
         <v>3654</v>
       </c>
       <c r="D1337" s="6" t="s">
         <v>3655</v>
       </c>
       <c r="E1337" s="6"/>
       <c r="F1337" s="14">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1338" spans="1:6">
       <c r="A1338" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1338" s="10" t="s">
         <v>3656</v>
       </c>
       <c r="C1338" s="7" t="s">
         <v>3657</v>
       </c>
       <c r="D1338" s="6" t="s">
         <v>3658</v>
       </c>
       <c r="E1338" s="6"/>
       <c r="F1338" s="14">
-        <v>950</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="1339" spans="1:6">
       <c r="A1339" s="4">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B1339" s="10" t="s">
         <v>3659</v>
       </c>
       <c r="C1339" s="7" t="s">
         <v>3660</v>
       </c>
       <c r="D1339" s="6" t="s">
         <v>3661</v>
       </c>
       <c r="E1339" s="6"/>
       <c r="F1339" s="14">
-        <v>950</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="1340" spans="1:6">
       <c r="A1340" s="4">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B1340" s="10" t="s">
         <v>3662</v>
       </c>
       <c r="C1340" s="7" t="s">
         <v>3663</v>
       </c>
       <c r="D1340" s="6" t="s">
         <v>3664</v>
       </c>
       <c r="E1340" s="6"/>
       <c r="F1340" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1341" spans="1:6">
       <c r="A1341" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B1341" s="10" t="s">
         <v>3665</v>
       </c>
       <c r="C1341" s="7" t="s">
         <v>3666</v>
       </c>
       <c r="D1341" s="6" t="s">
         <v>3667</v>
       </c>
       <c r="E1341" s="6"/>
       <c r="F1341" s="14">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1342" spans="1:6">
       <c r="A1342" s="4">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1342" s="10" t="s">
         <v>3668</v>
       </c>
       <c r="C1342" s="7" t="s">
         <v>3669</v>
       </c>
       <c r="D1342" s="6" t="s">
         <v>3670</v>
       </c>
       <c r="E1342" s="6"/>
       <c r="F1342" s="14">
         <v>1050</v>
       </c>
     </row>
     <row r="1343" spans="1:6">
       <c r="A1343" s="4">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B1343" s="10" t="s">
         <v>3671</v>
       </c>
       <c r="C1343" s="7" t="s">
         <v>3672</v>
       </c>
       <c r="D1343" s="6" t="s">
         <v>3673</v>
       </c>
       <c r="E1343" s="6"/>
       <c r="F1343" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1344" spans="1:6">
       <c r="A1344" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B1344" s="10" t="s">
         <v>3674</v>
       </c>
       <c r="C1344" s="7" t="s">
         <v>3675</v>
       </c>
       <c r="D1344" s="6" t="s">
         <v>3676</v>
       </c>
       <c r="E1344" s="6"/>
       <c r="F1344" s="14">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1345" spans="1:6">
       <c r="A1345" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B1345" s="10" t="s">
         <v>3677</v>
       </c>
       <c r="C1345" s="7" t="s">
         <v>3678</v>
       </c>
       <c r="D1345" s="6" t="s">
         <v>3679</v>
       </c>
       <c r="E1345" s="6"/>
       <c r="F1345" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1346" spans="1:6">
       <c r="A1346" s="4">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1346" s="10" t="s">
         <v>3680</v>
       </c>
       <c r="C1346" s="7" t="s">
         <v>3681</v>
       </c>
       <c r="D1346" s="6" t="s">
         <v>3682</v>
       </c>
       <c r="E1346" s="6"/>
       <c r="F1346" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1347" spans="1:6">
       <c r="A1347" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B1347" s="10" t="s">
         <v>3683</v>
       </c>
       <c r="C1347" s="7" t="s">
         <v>3684</v>
       </c>
       <c r="D1347" s="6" t="s">
         <v>3685</v>
       </c>
       <c r="E1347" s="6"/>
       <c r="F1347" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1348" spans="1:6">
       <c r="A1348" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B1348" s="10" t="s">
         <v>3686</v>
       </c>
       <c r="C1348" s="7" t="s">
         <v>3687</v>
       </c>
       <c r="D1348" s="6" t="s">
         <v>3688</v>
       </c>
       <c r="E1348" s="6"/>
       <c r="F1348" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1349" spans="1:6">
       <c r="A1349" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1349" s="10" t="s">
         <v>3689</v>
       </c>
       <c r="C1349" s="7" t="s">
         <v>3690</v>
       </c>
       <c r="D1349" s="6" t="s">
         <v>3691</v>
       </c>
       <c r="E1349" s="6"/>
       <c r="F1349" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1350" spans="1:6">
       <c r="A1350" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1350" s="10" t="s">
         <v>3692</v>
       </c>
       <c r="C1350" s="7" t="s">
         <v>3693</v>
       </c>
       <c r="D1350" s="6" t="s">
         <v>3694</v>
       </c>
       <c r="E1350" s="6"/>
       <c r="F1350" s="14">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:6">
+      <c r="A1351" s="5" t="s">
+        <v>3695</v>
+      </c>
+      <c r="B1351" s="6"/>
+      <c r="C1351" s="7"/>
+      <c r="D1351" s="6"/>
+      <c r="E1351" s="6"/>
+      <c r="F1351" s="14"/>
+    </row>
+    <row r="1352" spans="1:6">
+      <c r="A1352" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1352" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1352" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1352" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1352" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1352" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:6">
+      <c r="A1353" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1353" s="10" t="s">
+        <v>3696</v>
+      </c>
+      <c r="C1353" s="7" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1353" s="6" t="s">
+        <v>3698</v>
+      </c>
+      <c r="E1353" s="6"/>
+      <c r="F1353" s="14">
         <v>950</v>
       </c>
     </row>
-    <row r="1351" spans="1:6">
-[...13 lines deleted...]
-      <c r="F1351" s="14">
+    <row r="1354" spans="1:6">
+      <c r="A1354" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1354" s="10" t="s">
+        <v>3699</v>
+      </c>
+      <c r="C1354" s="7" t="s">
+        <v>3700</v>
+      </c>
+      <c r="D1354" s="6" t="s">
+        <v>3701</v>
+      </c>
+      <c r="E1354" s="6"/>
+      <c r="F1354" s="14">
         <v>950</v>
-      </c>
-[...46 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="1355" spans="1:6">
       <c r="A1355" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1355" s="10" t="s">
         <v>3702</v>
       </c>
       <c r="C1355" s="7" t="s">
         <v>3703</v>
       </c>
       <c r="D1355" s="6" t="s">
         <v>3704</v>
       </c>
       <c r="E1355" s="6"/>
       <c r="F1355" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1356" spans="1:6">
       <c r="A1356" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1356" s="10" t="s">
         <v>3705</v>
       </c>
       <c r="C1356" s="7" t="s">
         <v>3706</v>
       </c>
       <c r="D1356" s="6" t="s">
         <v>3707</v>
       </c>
       <c r="E1356" s="6"/>
       <c r="F1356" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1357" spans="1:6">
       <c r="A1357" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1357" s="10" t="s">
         <v>3708</v>
       </c>
       <c r="C1357" s="7" t="s">
         <v>3709</v>
       </c>
       <c r="D1357" s="6" t="s">
         <v>3710</v>
       </c>
       <c r="E1357" s="6"/>
       <c r="F1357" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1358" spans="1:6">
       <c r="A1358" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1358" s="10" t="s">
         <v>3711</v>
       </c>
       <c r="C1358" s="7" t="s">
         <v>3712</v>
       </c>
       <c r="D1358" s="6" t="s">
         <v>3713</v>
       </c>
       <c r="E1358" s="6"/>
       <c r="F1358" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1359" spans="1:6">
       <c r="A1359" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B1359" s="10" t="s">
         <v>3714</v>
       </c>
       <c r="C1359" s="7" t="s">
         <v>3715</v>
       </c>
       <c r="D1359" s="6" t="s">
         <v>3716</v>
       </c>
       <c r="E1359" s="6"/>
       <c r="F1359" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1360" spans="1:6">
       <c r="A1360" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B1360" s="10" t="s">
         <v>3717</v>
       </c>
       <c r="C1360" s="7" t="s">
         <v>3718</v>
       </c>
       <c r="D1360" s="6" t="s">
         <v>3719</v>
       </c>
       <c r="E1360" s="6"/>
       <c r="F1360" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1361" spans="1:6">
       <c r="A1361" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B1361" s="10" t="s">
         <v>3720</v>
       </c>
       <c r="C1361" s="7" t="s">
         <v>3721</v>
       </c>
       <c r="D1361" s="6" t="s">
         <v>3722</v>
       </c>
       <c r="E1361" s="6"/>
       <c r="F1361" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1362" spans="1:6">
       <c r="A1362" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B1362" s="10" t="s">
         <v>3723</v>
       </c>
       <c r="C1362" s="7" t="s">
         <v>3724</v>
       </c>
       <c r="D1362" s="6" t="s">
         <v>3725</v>
       </c>
       <c r="E1362" s="6"/>
       <c r="F1362" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1363" spans="1:6">
       <c r="A1363" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B1363" s="10" t="s">
         <v>3726</v>
       </c>
       <c r="C1363" s="7" t="s">
         <v>3727</v>
       </c>
       <c r="D1363" s="6" t="s">
         <v>3728</v>
       </c>
       <c r="E1363" s="6"/>
       <c r="F1363" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1364" spans="1:6">
       <c r="A1364" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B1364" s="10" t="s">
         <v>3729</v>
       </c>
       <c r="C1364" s="7" t="s">
         <v>3730</v>
       </c>
       <c r="D1364" s="6" t="s">
         <v>3731</v>
       </c>
       <c r="E1364" s="6"/>
       <c r="F1364" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1365" spans="1:6">
       <c r="A1365" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B1365" s="10" t="s">
         <v>3732</v>
       </c>
       <c r="C1365" s="7" t="s">
         <v>3733</v>
       </c>
       <c r="D1365" s="6" t="s">
         <v>3734</v>
       </c>
       <c r="E1365" s="6"/>
       <c r="F1365" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1366" spans="1:6">
       <c r="A1366" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B1366" s="10" t="s">
         <v>3735</v>
       </c>
       <c r="C1366" s="7" t="s">
         <v>3736</v>
       </c>
       <c r="D1366" s="6" t="s">
         <v>3737</v>
       </c>
       <c r="E1366" s="6"/>
       <c r="F1366" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1367" spans="1:6">
       <c r="A1367" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B1367" s="10" t="s">
         <v>3738</v>
       </c>
       <c r="C1367" s="7" t="s">
         <v>3739</v>
       </c>
       <c r="D1367" s="6" t="s">
         <v>3740</v>
       </c>
       <c r="E1367" s="6"/>
       <c r="F1367" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1368" spans="1:6">
       <c r="A1368" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B1368" s="10" t="s">
         <v>3741</v>
       </c>
       <c r="C1368" s="7" t="s">
         <v>3742</v>
       </c>
       <c r="D1368" s="6" t="s">
         <v>3743</v>
       </c>
       <c r="E1368" s="6"/>
       <c r="F1368" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1369" spans="1:6">
       <c r="A1369" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B1369" s="10" t="s">
         <v>3744</v>
       </c>
       <c r="C1369" s="7" t="s">
         <v>3745</v>
       </c>
       <c r="D1369" s="6" t="s">
         <v>3746</v>
       </c>
       <c r="E1369" s="6"/>
       <c r="F1369" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1370" spans="1:6">
       <c r="A1370" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B1370" s="10" t="s">
         <v>3747</v>
       </c>
       <c r="C1370" s="7" t="s">
         <v>3748</v>
       </c>
       <c r="D1370" s="6" t="s">
         <v>3749</v>
       </c>
       <c r="E1370" s="6"/>
       <c r="F1370" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1371" spans="1:6">
       <c r="A1371" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B1371" s="10" t="s">
         <v>3750</v>
       </c>
       <c r="C1371" s="7" t="s">
         <v>3751</v>
       </c>
       <c r="D1371" s="6" t="s">
         <v>3752</v>
       </c>
       <c r="E1371" s="6"/>
       <c r="F1371" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1372" spans="1:6">
       <c r="A1372" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B1372" s="10" t="s">
         <v>3753</v>
       </c>
       <c r="C1372" s="7" t="s">
         <v>3754</v>
       </c>
       <c r="D1372" s="6" t="s">
         <v>3755</v>
       </c>
       <c r="E1372" s="6"/>
       <c r="F1372" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1373" spans="1:6">
       <c r="A1373" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B1373" s="10" t="s">
         <v>3756</v>
       </c>
       <c r="C1373" s="7" t="s">
         <v>3757</v>
       </c>
       <c r="D1373" s="6" t="s">
         <v>3758</v>
       </c>
       <c r="E1373" s="6"/>
       <c r="F1373" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1374" spans="1:6">
       <c r="A1374" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B1374" s="10" t="s">
         <v>3759</v>
       </c>
       <c r="C1374" s="7" t="s">
         <v>3760</v>
       </c>
       <c r="D1374" s="6" t="s">
         <v>3761</v>
       </c>
       <c r="E1374" s="6"/>
       <c r="F1374" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1375" spans="1:6">
       <c r="A1375" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B1375" s="10" t="s">
         <v>3762</v>
       </c>
       <c r="C1375" s="7" t="s">
         <v>3763</v>
       </c>
       <c r="D1375" s="6" t="s">
         <v>3764</v>
       </c>
       <c r="E1375" s="6"/>
       <c r="F1375" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1376" spans="1:6">
       <c r="A1376" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1376" s="10" t="s">
         <v>3765</v>
       </c>
       <c r="C1376" s="7" t="s">
         <v>3766</v>
       </c>
       <c r="D1376" s="6" t="s">
         <v>3767</v>
       </c>
       <c r="E1376" s="6"/>
       <c r="F1376" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1377" spans="1:6">
       <c r="A1377" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B1377" s="10" t="s">
         <v>3768</v>
       </c>
       <c r="C1377" s="7" t="s">
         <v>3769</v>
       </c>
       <c r="D1377" s="6" t="s">
         <v>3770</v>
       </c>
       <c r="E1377" s="6"/>
       <c r="F1377" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1378" spans="1:6">
       <c r="A1378" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B1378" s="10" t="s">
         <v>3771</v>
       </c>
       <c r="C1378" s="7" t="s">
         <v>3772</v>
       </c>
       <c r="D1378" s="6" t="s">
         <v>3773</v>
       </c>
       <c r="E1378" s="6"/>
       <c r="F1378" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1379" spans="1:6">
       <c r="A1379" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B1379" s="10" t="s">
         <v>3774</v>
       </c>
       <c r="C1379" s="7" t="s">
         <v>3775</v>
       </c>
       <c r="D1379" s="6" t="s">
         <v>3776</v>
       </c>
       <c r="E1379" s="6"/>
       <c r="F1379" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1380" spans="1:6">
       <c r="A1380" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B1380" s="10" t="s">
         <v>3777</v>
       </c>
       <c r="C1380" s="7" t="s">
         <v>3778</v>
       </c>
       <c r="D1380" s="6" t="s">
         <v>3779</v>
       </c>
       <c r="E1380" s="6"/>
       <c r="F1380" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1381" spans="1:6">
       <c r="A1381" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1381" s="10" t="s">
         <v>3780</v>
       </c>
       <c r="C1381" s="7" t="s">
         <v>3781</v>
       </c>
       <c r="D1381" s="6" t="s">
         <v>3782</v>
       </c>
       <c r="E1381" s="6"/>
       <c r="F1381" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1382" spans="1:6">
       <c r="A1382" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1382" s="10" t="s">
         <v>3783</v>
       </c>
       <c r="C1382" s="7" t="s">
         <v>3784</v>
       </c>
       <c r="D1382" s="6" t="s">
         <v>3785</v>
       </c>
       <c r="E1382" s="6"/>
       <c r="F1382" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1383" spans="1:6">
       <c r="A1383" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B1383" s="10" t="s">
         <v>3786</v>
       </c>
       <c r="C1383" s="7" t="s">
         <v>3787</v>
       </c>
       <c r="D1383" s="6" t="s">
         <v>3788</v>
       </c>
       <c r="E1383" s="6"/>
       <c r="F1383" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1384" spans="1:6">
       <c r="A1384" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1384" s="10" t="s">
         <v>3789</v>
       </c>
       <c r="C1384" s="7" t="s">
         <v>3790</v>
       </c>
       <c r="D1384" s="6" t="s">
         <v>3791</v>
       </c>
       <c r="E1384" s="6"/>
       <c r="F1384" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1385" spans="1:6">
       <c r="A1385" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1385" s="10" t="s">
         <v>3792</v>
       </c>
       <c r="C1385" s="7" t="s">
         <v>3793</v>
       </c>
       <c r="D1385" s="6" t="s">
         <v>3794</v>
       </c>
       <c r="E1385" s="6"/>
       <c r="F1385" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1386" spans="1:6">
       <c r="A1386" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1386" s="10" t="s">
         <v>3795</v>
       </c>
       <c r="C1386" s="7" t="s">
         <v>3796</v>
       </c>
       <c r="D1386" s="6" t="s">
         <v>3797</v>
       </c>
       <c r="E1386" s="6"/>
       <c r="F1386" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1387" spans="1:6">
       <c r="A1387" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B1387" s="10" t="s">
         <v>3798</v>
       </c>
       <c r="C1387" s="7" t="s">
         <v>3799</v>
       </c>
       <c r="D1387" s="6" t="s">
         <v>3800</v>
       </c>
       <c r="E1387" s="6"/>
       <c r="F1387" s="14">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1388" spans="1:6">
       <c r="A1388" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B1388" s="10" t="s">
         <v>3801</v>
       </c>
       <c r="C1388" s="7" t="s">
         <v>3802</v>
       </c>
       <c r="D1388" s="6" t="s">
         <v>3803</v>
       </c>
       <c r="E1388" s="6"/>
       <c r="F1388" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1389" spans="1:6">
       <c r="A1389" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B1389" s="10" t="s">
         <v>3804</v>
       </c>
       <c r="C1389" s="7" t="s">
         <v>3805</v>
       </c>
       <c r="D1389" s="6" t="s">
         <v>3806</v>
       </c>
       <c r="E1389" s="6"/>
       <c r="F1389" s="14">
-        <v>1300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1390" spans="1:6">
       <c r="A1390" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B1390" s="10" t="s">
         <v>3807</v>
       </c>
       <c r="C1390" s="7" t="s">
         <v>3808</v>
       </c>
       <c r="D1390" s="6" t="s">
         <v>3809</v>
       </c>
       <c r="E1390" s="6"/>
       <c r="F1390" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1391" spans="1:6">
       <c r="A1391" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B1391" s="10" t="s">
         <v>3810</v>
       </c>
       <c r="C1391" s="7" t="s">
         <v>3811</v>
       </c>
       <c r="D1391" s="6" t="s">
         <v>3812</v>
       </c>
       <c r="E1391" s="6"/>
       <c r="F1391" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1392" spans="1:6">
       <c r="A1392" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B1392" s="10" t="s">
         <v>3813</v>
       </c>
       <c r="C1392" s="7" t="s">
         <v>3814</v>
       </c>
       <c r="D1392" s="6" t="s">
         <v>3815</v>
       </c>
       <c r="E1392" s="6"/>
       <c r="F1392" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1393" spans="1:6">
       <c r="A1393" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B1393" s="10" t="s">
         <v>3816</v>
       </c>
       <c r="C1393" s="7" t="s">
         <v>3817</v>
       </c>
       <c r="D1393" s="6" t="s">
         <v>3818</v>
       </c>
       <c r="E1393" s="6"/>
       <c r="F1393" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1394" spans="1:6">
       <c r="A1394" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B1394" s="10" t="s">
         <v>3819</v>
       </c>
       <c r="C1394" s="7" t="s">
         <v>3820</v>
       </c>
       <c r="D1394" s="6" t="s">
         <v>3821</v>
       </c>
       <c r="E1394" s="6"/>
       <c r="F1394" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1395" spans="1:6">
       <c r="A1395" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B1395" s="10" t="s">
         <v>3822</v>
       </c>
       <c r="C1395" s="7" t="s">
         <v>3823</v>
       </c>
       <c r="D1395" s="6" t="s">
         <v>3824</v>
       </c>
       <c r="E1395" s="6"/>
       <c r="F1395" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1396" spans="1:6">
       <c r="A1396" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B1396" s="10" t="s">
         <v>3825</v>
       </c>
       <c r="C1396" s="7" t="s">
         <v>3826</v>
       </c>
       <c r="D1396" s="6" t="s">
         <v>3827</v>
       </c>
       <c r="E1396" s="6"/>
       <c r="F1396" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1397" spans="1:6">
       <c r="A1397" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B1397" s="10" t="s">
         <v>3828</v>
       </c>
       <c r="C1397" s="7" t="s">
         <v>3829</v>
       </c>
       <c r="D1397" s="6" t="s">
         <v>3830</v>
       </c>
       <c r="E1397" s="6"/>
       <c r="F1397" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1398" spans="1:6">
       <c r="A1398" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B1398" s="10" t="s">
         <v>3831</v>
       </c>
       <c r="C1398" s="7" t="s">
         <v>3832</v>
       </c>
       <c r="D1398" s="6" t="s">
         <v>3833</v>
       </c>
       <c r="E1398" s="6"/>
       <c r="F1398" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1399" spans="1:6">
       <c r="A1399" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B1399" s="10" t="s">
         <v>3834</v>
       </c>
       <c r="C1399" s="7" t="s">
         <v>3835</v>
       </c>
       <c r="D1399" s="6" t="s">
         <v>3836</v>
       </c>
       <c r="E1399" s="6"/>
       <c r="F1399" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1400" spans="1:6">
       <c r="A1400" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B1400" s="10" t="s">
         <v>3837</v>
       </c>
       <c r="C1400" s="7" t="s">
         <v>3838</v>
       </c>
       <c r="D1400" s="6" t="s">
         <v>3839</v>
       </c>
       <c r="E1400" s="6"/>
       <c r="F1400" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1401" spans="1:6">
       <c r="A1401" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B1401" s="10" t="s">
         <v>3840</v>
       </c>
       <c r="C1401" s="7" t="s">
         <v>3841</v>
       </c>
       <c r="D1401" s="6" t="s">
         <v>3842</v>
       </c>
       <c r="E1401" s="6"/>
       <c r="F1401" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1402" spans="1:6">
       <c r="A1402" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B1402" s="10" t="s">
         <v>3843</v>
       </c>
       <c r="C1402" s="7" t="s">
         <v>3844</v>
       </c>
       <c r="D1402" s="6" t="s">
         <v>3845</v>
       </c>
       <c r="E1402" s="6"/>
       <c r="F1402" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1403" spans="1:6">
       <c r="A1403" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B1403" s="10" t="s">
         <v>3846</v>
       </c>
       <c r="C1403" s="7" t="s">
         <v>3847</v>
       </c>
       <c r="D1403" s="6" t="s">
         <v>3848</v>
       </c>
       <c r="E1403" s="6"/>
       <c r="F1403" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1404" spans="1:6">
       <c r="A1404" s="4">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B1404" s="10" t="s">
         <v>3849</v>
       </c>
       <c r="C1404" s="7" t="s">
         <v>3850</v>
       </c>
       <c r="D1404" s="6" t="s">
         <v>3851</v>
       </c>
       <c r="E1404" s="6"/>
       <c r="F1404" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1405" spans="1:6">
       <c r="A1405" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B1405" s="10" t="s">
         <v>3852</v>
       </c>
       <c r="C1405" s="7" t="s">
         <v>3853</v>
       </c>
       <c r="D1405" s="6" t="s">
         <v>3854</v>
       </c>
       <c r="E1405" s="6"/>
       <c r="F1405" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1406" spans="1:6">
       <c r="A1406" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B1406" s="10" t="s">
         <v>3855</v>
       </c>
       <c r="C1406" s="7" t="s">
         <v>3856</v>
       </c>
       <c r="D1406" s="6" t="s">
         <v>3857</v>
       </c>
       <c r="E1406" s="6"/>
       <c r="F1406" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1407" spans="1:6">
       <c r="A1407" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B1407" s="10" t="s">
         <v>3858</v>
       </c>
       <c r="C1407" s="7" t="s">
         <v>3859</v>
       </c>
       <c r="D1407" s="6" t="s">
         <v>3860</v>
       </c>
       <c r="E1407" s="6"/>
       <c r="F1407" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1408" spans="1:6">
       <c r="A1408" s="4">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B1408" s="10" t="s">
         <v>3861</v>
       </c>
       <c r="C1408" s="7" t="s">
         <v>3862</v>
       </c>
       <c r="D1408" s="6" t="s">
         <v>3863</v>
       </c>
       <c r="E1408" s="6"/>
       <c r="F1408" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1409" spans="1:6">
       <c r="A1409" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1409" s="10" t="s">
         <v>3864</v>
       </c>
       <c r="C1409" s="7" t="s">
         <v>3865</v>
       </c>
       <c r="D1409" s="6" t="s">
         <v>3866</v>
       </c>
       <c r="E1409" s="6"/>
       <c r="F1409" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1410" spans="1:6">
       <c r="A1410" s="4">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B1410" s="10" t="s">
         <v>3867</v>
       </c>
       <c r="C1410" s="7" t="s">
         <v>3868</v>
       </c>
       <c r="D1410" s="6" t="s">
         <v>3869</v>
       </c>
       <c r="E1410" s="6"/>
       <c r="F1410" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1411" spans="1:6">
       <c r="A1411" s="4">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B1411" s="10" t="s">
         <v>3870</v>
       </c>
       <c r="C1411" s="7" t="s">
         <v>3871</v>
       </c>
       <c r="D1411" s="6" t="s">
         <v>3872</v>
       </c>
       <c r="E1411" s="6"/>
       <c r="F1411" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1412" spans="1:6">
       <c r="A1412" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B1412" s="10" t="s">
         <v>3873</v>
       </c>
       <c r="C1412" s="7" t="s">
         <v>3874</v>
       </c>
       <c r="D1412" s="6" t="s">
         <v>3875</v>
       </c>
       <c r="E1412" s="6"/>
       <c r="F1412" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1413" spans="1:6">
       <c r="A1413" s="4">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1413" s="10" t="s">
         <v>3876</v>
       </c>
       <c r="C1413" s="7" t="s">
         <v>3877</v>
       </c>
       <c r="D1413" s="6" t="s">
         <v>3878</v>
       </c>
       <c r="E1413" s="6"/>
       <c r="F1413" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1414" spans="1:6">
       <c r="A1414" s="4">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B1414" s="10" t="s">
         <v>3879</v>
       </c>
       <c r="C1414" s="7" t="s">
         <v>3880</v>
       </c>
       <c r="D1414" s="6" t="s">
         <v>3881</v>
       </c>
       <c r="E1414" s="6"/>
       <c r="F1414" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1415" spans="1:6">
       <c r="A1415" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B1415" s="10" t="s">
         <v>3882</v>
       </c>
       <c r="C1415" s="7" t="s">
         <v>3883</v>
       </c>
       <c r="D1415" s="6" t="s">
         <v>3884</v>
       </c>
       <c r="E1415" s="6"/>
       <c r="F1415" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1416" spans="1:6">
       <c r="A1416" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B1416" s="10" t="s">
         <v>3885</v>
       </c>
       <c r="C1416" s="7" t="s">
         <v>3886</v>
       </c>
       <c r="D1416" s="6" t="s">
         <v>3887</v>
       </c>
       <c r="E1416" s="6"/>
       <c r="F1416" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1417" spans="1:6">
       <c r="A1417" s="4">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1417" s="10" t="s">
         <v>3888</v>
       </c>
       <c r="C1417" s="7" t="s">
         <v>3889</v>
       </c>
       <c r="D1417" s="6" t="s">
         <v>3890</v>
       </c>
       <c r="E1417" s="6"/>
       <c r="F1417" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1418" spans="1:6">
       <c r="A1418" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B1418" s="10" t="s">
         <v>3891</v>
       </c>
       <c r="C1418" s="7" t="s">
         <v>3892</v>
       </c>
       <c r="D1418" s="6" t="s">
         <v>3893</v>
       </c>
       <c r="E1418" s="6"/>
       <c r="F1418" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1419" spans="1:6">
       <c r="A1419" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B1419" s="10" t="s">
         <v>3894</v>
       </c>
       <c r="C1419" s="7" t="s">
         <v>3895</v>
       </c>
       <c r="D1419" s="6" t="s">
         <v>3896</v>
       </c>
       <c r="E1419" s="6"/>
       <c r="F1419" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1420" spans="1:6">
       <c r="A1420" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1420" s="10" t="s">
         <v>3897</v>
       </c>
       <c r="C1420" s="7" t="s">
         <v>3898</v>
       </c>
       <c r="D1420" s="6" t="s">
         <v>3899</v>
       </c>
       <c r="E1420" s="6"/>
       <c r="F1420" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1421" spans="1:6">
       <c r="A1421" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1421" s="10" t="s">
         <v>3900</v>
       </c>
       <c r="C1421" s="7" t="s">
         <v>3901</v>
       </c>
       <c r="D1421" s="6" t="s">
         <v>3902</v>
       </c>
       <c r="E1421" s="6"/>
       <c r="F1421" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1422" spans="1:6">
       <c r="A1422" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B1422" s="10" t="s">
         <v>3903</v>
       </c>
       <c r="C1422" s="7" t="s">
         <v>3904</v>
       </c>
       <c r="D1422" s="6" t="s">
         <v>3905</v>
       </c>
       <c r="E1422" s="6"/>
       <c r="F1422" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1423" spans="1:6">
       <c r="A1423" s="4">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B1423" s="10" t="s">
         <v>3906</v>
       </c>
       <c r="C1423" s="7" t="s">
         <v>3907</v>
       </c>
       <c r="D1423" s="6" t="s">
         <v>3908</v>
       </c>
       <c r="E1423" s="6"/>
       <c r="F1423" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1424" spans="1:6">
       <c r="A1424" s="4">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B1424" s="10" t="s">
         <v>3909</v>
       </c>
       <c r="C1424" s="7" t="s">
         <v>3910</v>
       </c>
       <c r="D1424" s="6" t="s">
         <v>3911</v>
       </c>
       <c r="E1424" s="6"/>
       <c r="F1424" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1425" spans="1:6">
       <c r="A1425" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1425" s="10" t="s">
         <v>3912</v>
       </c>
       <c r="C1425" s="7" t="s">
         <v>3913</v>
       </c>
       <c r="D1425" s="6" t="s">
         <v>3914</v>
       </c>
       <c r="E1425" s="6"/>
       <c r="F1425" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1426" spans="1:6">
       <c r="A1426" s="4">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B1426" s="10" t="s">
         <v>3915</v>
       </c>
       <c r="C1426" s="7" t="s">
         <v>3916</v>
       </c>
       <c r="D1426" s="6" t="s">
         <v>3917</v>
       </c>
       <c r="E1426" s="6"/>
       <c r="F1426" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1427" spans="1:6">
       <c r="A1427" s="4">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B1427" s="10" t="s">
         <v>3918</v>
       </c>
       <c r="C1427" s="7" t="s">
         <v>3919</v>
       </c>
       <c r="D1427" s="6" t="s">
         <v>3920</v>
       </c>
       <c r="E1427" s="6"/>
       <c r="F1427" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1428" spans="1:6">
       <c r="A1428" s="4">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B1428" s="10" t="s">
         <v>3921</v>
       </c>
       <c r="C1428" s="7" t="s">
         <v>3922</v>
       </c>
       <c r="D1428" s="6" t="s">
         <v>3923</v>
       </c>
       <c r="E1428" s="6"/>
       <c r="F1428" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1429" spans="1:6">
       <c r="A1429" s="4">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B1429" s="10" t="s">
         <v>3924</v>
       </c>
       <c r="C1429" s="7" t="s">
         <v>3925</v>
       </c>
       <c r="D1429" s="6" t="s">
         <v>3926</v>
       </c>
       <c r="E1429" s="6"/>
       <c r="F1429" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1430" spans="1:6">
       <c r="A1430" s="4">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B1430" s="10" t="s">
         <v>3927</v>
       </c>
       <c r="C1430" s="7" t="s">
         <v>3928</v>
       </c>
       <c r="D1430" s="6" t="s">
         <v>3929</v>
       </c>
       <c r="E1430" s="6"/>
       <c r="F1430" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1431" spans="1:6">
       <c r="A1431" s="4">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B1431" s="10" t="s">
         <v>3930</v>
       </c>
       <c r="C1431" s="7" t="s">
         <v>3931</v>
       </c>
       <c r="D1431" s="6" t="s">
         <v>3932</v>
       </c>
       <c r="E1431" s="6"/>
       <c r="F1431" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1432" spans="1:6">
       <c r="A1432" s="4">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B1432" s="10" t="s">
         <v>3933</v>
       </c>
       <c r="C1432" s="7" t="s">
         <v>3934</v>
       </c>
       <c r="D1432" s="6" t="s">
         <v>3935</v>
       </c>
       <c r="E1432" s="6"/>
       <c r="F1432" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1433" spans="1:6">
       <c r="A1433" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B1433" s="10" t="s">
         <v>3936</v>
       </c>
       <c r="C1433" s="7" t="s">
         <v>3937</v>
       </c>
       <c r="D1433" s="6" t="s">
         <v>3938</v>
       </c>
       <c r="E1433" s="6"/>
       <c r="F1433" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1434" spans="1:6">
       <c r="A1434" s="4">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B1434" s="10" t="s">
         <v>3939</v>
       </c>
       <c r="C1434" s="7" t="s">
         <v>3940</v>
       </c>
       <c r="D1434" s="6" t="s">
         <v>3941</v>
       </c>
       <c r="E1434" s="6"/>
       <c r="F1434" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1435" spans="1:6">
       <c r="A1435" s="4">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B1435" s="10" t="s">
         <v>3942</v>
       </c>
       <c r="C1435" s="7" t="s">
         <v>3943</v>
       </c>
       <c r="D1435" s="6" t="s">
         <v>3944</v>
       </c>
       <c r="E1435" s="6"/>
       <c r="F1435" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1436" spans="1:6">
       <c r="A1436" s="4">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B1436" s="10" t="s">
         <v>3945</v>
       </c>
       <c r="C1436" s="7" t="s">
         <v>3946</v>
       </c>
       <c r="D1436" s="6" t="s">
         <v>3947</v>
       </c>
       <c r="E1436" s="6"/>
       <c r="F1436" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1437" spans="1:6">
       <c r="A1437" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B1437" s="10" t="s">
         <v>3948</v>
       </c>
       <c r="C1437" s="7" t="s">
         <v>3949</v>
       </c>
       <c r="D1437" s="6" t="s">
         <v>3950</v>
       </c>
       <c r="E1437" s="6"/>
       <c r="F1437" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1438" spans="1:6">
       <c r="A1438" s="4">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B1438" s="10" t="s">
         <v>3951</v>
       </c>
       <c r="C1438" s="7" t="s">
         <v>3952</v>
       </c>
       <c r="D1438" s="6" t="s">
         <v>3953</v>
       </c>
       <c r="E1438" s="6"/>
       <c r="F1438" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1439" spans="1:6">
       <c r="A1439" s="4">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B1439" s="10" t="s">
         <v>3954</v>
       </c>
       <c r="C1439" s="7" t="s">
         <v>3955</v>
       </c>
       <c r="D1439" s="6" t="s">
         <v>3956</v>
       </c>
       <c r="E1439" s="6"/>
       <c r="F1439" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1440" spans="1:6">
       <c r="A1440" s="4">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B1440" s="10" t="s">
         <v>3957</v>
       </c>
       <c r="C1440" s="7" t="s">
         <v>3958</v>
       </c>
       <c r="D1440" s="6" t="s">
         <v>3959</v>
       </c>
       <c r="E1440" s="6"/>
       <c r="F1440" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1441" spans="1:6">
       <c r="A1441" s="4">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B1441" s="10" t="s">
         <v>3960</v>
       </c>
       <c r="C1441" s="7" t="s">
         <v>3961</v>
       </c>
       <c r="D1441" s="6" t="s">
         <v>3962</v>
       </c>
       <c r="E1441" s="6"/>
       <c r="F1441" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1442" spans="1:6">
       <c r="A1442" s="4">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B1442" s="10" t="s">
         <v>3963</v>
       </c>
       <c r="C1442" s="7" t="s">
         <v>3964</v>
       </c>
       <c r="D1442" s="6" t="s">
         <v>3965</v>
       </c>
       <c r="E1442" s="6"/>
       <c r="F1442" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1443" spans="1:6">
       <c r="A1443" s="4">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B1443" s="10" t="s">
         <v>3966</v>
       </c>
       <c r="C1443" s="7" t="s">
         <v>3967</v>
       </c>
       <c r="D1443" s="6" t="s">
         <v>3968</v>
       </c>
       <c r="E1443" s="6"/>
       <c r="F1443" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1444" spans="1:6">
       <c r="A1444" s="4">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B1444" s="10" t="s">
         <v>3969</v>
       </c>
       <c r="C1444" s="7" t="s">
         <v>3970</v>
       </c>
       <c r="D1444" s="6" t="s">
         <v>3971</v>
       </c>
       <c r="E1444" s="6"/>
       <c r="F1444" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1445" spans="1:6">
       <c r="A1445" s="4">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B1445" s="10" t="s">
         <v>3972</v>
       </c>
       <c r="C1445" s="7" t="s">
         <v>3973</v>
       </c>
       <c r="D1445" s="6" t="s">
         <v>3974</v>
       </c>
       <c r="E1445" s="6"/>
       <c r="F1445" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1446" spans="1:6">
       <c r="A1446" s="4">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B1446" s="10" t="s">
         <v>3975</v>
       </c>
       <c r="C1446" s="7" t="s">
         <v>3976</v>
       </c>
       <c r="D1446" s="6" t="s">
         <v>3977</v>
       </c>
       <c r="E1446" s="6"/>
       <c r="F1446" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1447" spans="1:6">
       <c r="A1447" s="4">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B1447" s="10" t="s">
         <v>3978</v>
       </c>
       <c r="C1447" s="7" t="s">
         <v>3979</v>
       </c>
       <c r="D1447" s="6" t="s">
         <v>3980</v>
       </c>
       <c r="E1447" s="6"/>
       <c r="F1447" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1448" spans="1:6">
       <c r="A1448" s="4">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B1448" s="10" t="s">
         <v>3981</v>
       </c>
       <c r="C1448" s="7" t="s">
         <v>3982</v>
       </c>
       <c r="D1448" s="6" t="s">
         <v>3983</v>
       </c>
       <c r="E1448" s="6"/>
       <c r="F1448" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1449" spans="1:6">
       <c r="A1449" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B1449" s="10" t="s">
         <v>3984</v>
       </c>
       <c r="C1449" s="7" t="s">
         <v>3985</v>
       </c>
       <c r="D1449" s="6" t="s">
         <v>3986</v>
       </c>
       <c r="E1449" s="6"/>
       <c r="F1449" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1450" spans="1:6">
       <c r="A1450" s="4">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B1450" s="10" t="s">
         <v>3987</v>
       </c>
       <c r="C1450" s="7" t="s">
         <v>3988</v>
       </c>
       <c r="D1450" s="6" t="s">
         <v>3989</v>
       </c>
       <c r="E1450" s="6"/>
       <c r="F1450" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1451" spans="1:6">
       <c r="A1451" s="4">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B1451" s="10" t="s">
         <v>3990</v>
       </c>
       <c r="C1451" s="7" t="s">
         <v>3991</v>
       </c>
       <c r="D1451" s="6" t="s">
         <v>3992</v>
       </c>
       <c r="E1451" s="6"/>
       <c r="F1451" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1452" spans="1:6">
       <c r="A1452" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B1452" s="10" t="s">
         <v>3993</v>
       </c>
       <c r="C1452" s="7" t="s">
         <v>3994</v>
       </c>
       <c r="D1452" s="6" t="s">
         <v>3995</v>
       </c>
       <c r="E1452" s="6"/>
       <c r="F1452" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1453" spans="1:6">
       <c r="A1453" s="4">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B1453" s="10" t="s">
         <v>3996</v>
       </c>
       <c r="C1453" s="7" t="s">
         <v>3997</v>
       </c>
       <c r="D1453" s="6" t="s">
         <v>3998</v>
       </c>
       <c r="E1453" s="6"/>
       <c r="F1453" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1454" spans="1:6">
       <c r="A1454" s="4">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B1454" s="10" t="s">
         <v>3999</v>
       </c>
       <c r="C1454" s="7" t="s">
         <v>4000</v>
       </c>
       <c r="D1454" s="6" t="s">
         <v>4001</v>
       </c>
       <c r="E1454" s="6"/>
       <c r="F1454" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1455" spans="1:6">
       <c r="A1455" s="4">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B1455" s="10" t="s">
         <v>4002</v>
       </c>
       <c r="C1455" s="7" t="s">
         <v>4003</v>
       </c>
       <c r="D1455" s="6" t="s">
         <v>4004</v>
       </c>
       <c r="E1455" s="6"/>
       <c r="F1455" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1456" spans="1:6">
       <c r="A1456" s="4">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B1456" s="10" t="s">
         <v>4005</v>
       </c>
       <c r="C1456" s="7" t="s">
         <v>4006</v>
       </c>
       <c r="D1456" s="6" t="s">
         <v>4007</v>
       </c>
       <c r="E1456" s="6"/>
       <c r="F1456" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1457" spans="1:6">
       <c r="A1457" s="4">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B1457" s="10" t="s">
         <v>4008</v>
       </c>
       <c r="C1457" s="7" t="s">
         <v>4009</v>
       </c>
       <c r="D1457" s="6" t="s">
         <v>4010</v>
       </c>
       <c r="E1457" s="6"/>
       <c r="F1457" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1458" spans="1:6">
       <c r="A1458" s="4">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B1458" s="10" t="s">
         <v>4011</v>
       </c>
       <c r="C1458" s="7" t="s">
         <v>4012</v>
       </c>
       <c r="D1458" s="6" t="s">
         <v>4013</v>
       </c>
       <c r="E1458" s="6"/>
       <c r="F1458" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1459" spans="1:6">
       <c r="A1459" s="4">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B1459" s="10" t="s">
         <v>4014</v>
       </c>
       <c r="C1459" s="7" t="s">
         <v>4015</v>
       </c>
       <c r="D1459" s="6" t="s">
         <v>4016</v>
       </c>
       <c r="E1459" s="6"/>
       <c r="F1459" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1460" spans="1:6">
       <c r="A1460" s="4">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B1460" s="10" t="s">
         <v>4017</v>
       </c>
       <c r="C1460" s="7" t="s">
         <v>4018</v>
       </c>
       <c r="D1460" s="6" t="s">
         <v>4019</v>
       </c>
       <c r="E1460" s="6"/>
       <c r="F1460" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1461" spans="1:6">
       <c r="A1461" s="4">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B1461" s="10" t="s">
         <v>4020</v>
       </c>
       <c r="C1461" s="7" t="s">
         <v>4021</v>
       </c>
       <c r="D1461" s="6" t="s">
         <v>4022</v>
       </c>
       <c r="E1461" s="6"/>
       <c r="F1461" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1462" spans="1:6">
       <c r="A1462" s="4">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B1462" s="10" t="s">
         <v>4023</v>
       </c>
       <c r="C1462" s="7" t="s">
         <v>4024</v>
       </c>
       <c r="D1462" s="6" t="s">
         <v>4025</v>
       </c>
       <c r="E1462" s="6"/>
       <c r="F1462" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1463" spans="1:6">
       <c r="A1463" s="4">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B1463" s="10" t="s">
         <v>4026</v>
       </c>
       <c r="C1463" s="7" t="s">
         <v>4027</v>
       </c>
       <c r="D1463" s="6" t="s">
         <v>4028</v>
       </c>
       <c r="E1463" s="6"/>
       <c r="F1463" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1464" spans="1:6">
       <c r="A1464" s="4">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B1464" s="10" t="s">
         <v>4029</v>
       </c>
       <c r="C1464" s="7" t="s">
         <v>4030</v>
       </c>
       <c r="D1464" s="6" t="s">
         <v>4031</v>
       </c>
       <c r="E1464" s="6"/>
       <c r="F1464" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1465" spans="1:6">
       <c r="A1465" s="4">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B1465" s="10" t="s">
         <v>4032</v>
       </c>
       <c r="C1465" s="7" t="s">
         <v>4033</v>
       </c>
       <c r="D1465" s="6" t="s">
         <v>4034</v>
       </c>
       <c r="E1465" s="6"/>
       <c r="F1465" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1466" spans="1:6">
       <c r="A1466" s="4">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B1466" s="10" t="s">
         <v>4035</v>
       </c>
       <c r="C1466" s="7" t="s">
         <v>4036</v>
       </c>
       <c r="D1466" s="6" t="s">
         <v>4037</v>
       </c>
       <c r="E1466" s="6"/>
       <c r="F1466" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1467" spans="1:6">
       <c r="A1467" s="4">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B1467" s="10" t="s">
         <v>4038</v>
       </c>
       <c r="C1467" s="7" t="s">
         <v>4039</v>
       </c>
       <c r="D1467" s="6" t="s">
         <v>4040</v>
       </c>
       <c r="E1467" s="6"/>
       <c r="F1467" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1468" spans="1:6">
       <c r="A1468" s="4">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B1468" s="10" t="s">
         <v>4041</v>
       </c>
       <c r="C1468" s="7" t="s">
         <v>4042</v>
       </c>
       <c r="D1468" s="6" t="s">
         <v>4043</v>
       </c>
       <c r="E1468" s="6"/>
       <c r="F1468" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1469" spans="1:6">
       <c r="A1469" s="4">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B1469" s="10" t="s">
         <v>4044</v>
       </c>
       <c r="C1469" s="7" t="s">
         <v>4045</v>
       </c>
       <c r="D1469" s="6" t="s">
         <v>4046</v>
       </c>
       <c r="E1469" s="6"/>
       <c r="F1469" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1470" spans="1:6">
       <c r="A1470" s="4">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B1470" s="10" t="s">
         <v>4047</v>
       </c>
       <c r="C1470" s="7" t="s">
         <v>4048</v>
       </c>
       <c r="D1470" s="6" t="s">
         <v>4049</v>
       </c>
       <c r="E1470" s="6"/>
       <c r="F1470" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1471" spans="1:6">
       <c r="A1471" s="4">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B1471" s="10" t="s">
         <v>4050</v>
       </c>
       <c r="C1471" s="7" t="s">
         <v>4051</v>
       </c>
       <c r="D1471" s="6" t="s">
         <v>4052</v>
       </c>
       <c r="E1471" s="6"/>
       <c r="F1471" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1472" spans="1:6">
       <c r="A1472" s="4">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B1472" s="10" t="s">
         <v>4053</v>
       </c>
       <c r="C1472" s="7" t="s">
         <v>4054</v>
       </c>
       <c r="D1472" s="6" t="s">
         <v>4055</v>
       </c>
       <c r="E1472" s="6"/>
       <c r="F1472" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1473" spans="1:6">
       <c r="A1473" s="4">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B1473" s="10" t="s">
         <v>4056</v>
       </c>
       <c r="C1473" s="7" t="s">
         <v>4057</v>
       </c>
       <c r="D1473" s="6" t="s">
         <v>4058</v>
       </c>
       <c r="E1473" s="6"/>
       <c r="F1473" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1474" spans="1:6">
       <c r="A1474" s="4">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B1474" s="10" t="s">
         <v>4059</v>
       </c>
       <c r="C1474" s="7" t="s">
         <v>4060</v>
       </c>
       <c r="D1474" s="6" t="s">
         <v>4061</v>
       </c>
       <c r="E1474" s="6"/>
       <c r="F1474" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1475" spans="1:6">
       <c r="A1475" s="4">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B1475" s="10" t="s">
         <v>4062</v>
       </c>
       <c r="C1475" s="7" t="s">
         <v>4063</v>
       </c>
       <c r="D1475" s="6" t="s">
         <v>4064</v>
       </c>
       <c r="E1475" s="6"/>
       <c r="F1475" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1476" spans="1:6">
       <c r="A1476" s="4">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B1476" s="10" t="s">
         <v>4065</v>
       </c>
       <c r="C1476" s="7" t="s">
         <v>4066</v>
       </c>
       <c r="D1476" s="6" t="s">
         <v>4067</v>
       </c>
       <c r="E1476" s="6"/>
       <c r="F1476" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1477" spans="1:6">
       <c r="A1477" s="4">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B1477" s="10" t="s">
         <v>4068</v>
       </c>
       <c r="C1477" s="7" t="s">
         <v>4069</v>
       </c>
       <c r="D1477" s="6" t="s">
         <v>4070</v>
       </c>
       <c r="E1477" s="6"/>
       <c r="F1477" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1478" spans="1:6">
       <c r="A1478" s="4">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B1478" s="10" t="s">
         <v>4071</v>
       </c>
       <c r="C1478" s="7" t="s">
         <v>4072</v>
       </c>
       <c r="D1478" s="6" t="s">
         <v>4073</v>
       </c>
       <c r="E1478" s="6"/>
       <c r="F1478" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1479" spans="1:6">
       <c r="A1479" s="4">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B1479" s="10" t="s">
         <v>4074</v>
       </c>
       <c r="C1479" s="7" t="s">
         <v>4075</v>
       </c>
       <c r="D1479" s="6" t="s">
         <v>4076</v>
       </c>
       <c r="E1479" s="6"/>
       <c r="F1479" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1480" spans="1:6">
       <c r="A1480" s="4">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B1480" s="10" t="s">
         <v>4077</v>
       </c>
       <c r="C1480" s="7" t="s">
         <v>4078</v>
       </c>
       <c r="D1480" s="6" t="s">
         <v>4079</v>
       </c>
       <c r="E1480" s="6"/>
       <c r="F1480" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1481" spans="1:6">
       <c r="A1481" s="4">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B1481" s="10" t="s">
         <v>4080</v>
       </c>
       <c r="C1481" s="7" t="s">
         <v>4081</v>
       </c>
       <c r="D1481" s="6" t="s">
         <v>4082</v>
       </c>
       <c r="E1481" s="6"/>
       <c r="F1481" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1482" spans="1:6">
       <c r="A1482" s="4">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B1482" s="10" t="s">
         <v>4083</v>
       </c>
       <c r="C1482" s="7" t="s">
         <v>4084</v>
       </c>
       <c r="D1482" s="6" t="s">
         <v>4085</v>
       </c>
       <c r="E1482" s="6"/>
       <c r="F1482" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1483" spans="1:6">
       <c r="A1483" s="4">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B1483" s="10" t="s">
         <v>4086</v>
       </c>
       <c r="C1483" s="7" t="s">
         <v>4087</v>
       </c>
       <c r="D1483" s="6" t="s">
         <v>4088</v>
       </c>
       <c r="E1483" s="6"/>
       <c r="F1483" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1484" spans="1:6">
       <c r="A1484" s="4">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B1484" s="10" t="s">
         <v>4089</v>
       </c>
       <c r="C1484" s="7" t="s">
         <v>4090</v>
       </c>
       <c r="D1484" s="6" t="s">
         <v>4091</v>
       </c>
       <c r="E1484" s="6"/>
       <c r="F1484" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1485" spans="1:6">
       <c r="A1485" s="4">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B1485" s="10" t="s">
         <v>4092</v>
       </c>
       <c r="C1485" s="7" t="s">
         <v>4093</v>
       </c>
       <c r="D1485" s="6" t="s">
         <v>4094</v>
       </c>
       <c r="E1485" s="6"/>
       <c r="F1485" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1486" spans="1:6">
       <c r="A1486" s="4">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B1486" s="10" t="s">
         <v>4095</v>
       </c>
       <c r="C1486" s="7" t="s">
         <v>4096</v>
       </c>
       <c r="D1486" s="6" t="s">
         <v>4097</v>
       </c>
       <c r="E1486" s="6"/>
       <c r="F1486" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1487" spans="1:6">
       <c r="A1487" s="4">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B1487" s="10" t="s">
         <v>4098</v>
       </c>
       <c r="C1487" s="7" t="s">
         <v>4099</v>
       </c>
       <c r="D1487" s="6" t="s">
         <v>4100</v>
       </c>
       <c r="E1487" s="6"/>
       <c r="F1487" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1488" spans="1:6">
       <c r="A1488" s="4">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B1488" s="10" t="s">
         <v>4101</v>
       </c>
       <c r="C1488" s="7" t="s">
         <v>4102</v>
       </c>
       <c r="D1488" s="6" t="s">
         <v>4103</v>
       </c>
       <c r="E1488" s="6"/>
       <c r="F1488" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1489" spans="1:6">
       <c r="A1489" s="4">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B1489" s="10" t="s">
         <v>4104</v>
       </c>
       <c r="C1489" s="7" t="s">
         <v>4105</v>
       </c>
       <c r="D1489" s="6" t="s">
         <v>4106</v>
       </c>
       <c r="E1489" s="6"/>
       <c r="F1489" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1490" spans="1:6">
       <c r="A1490" s="4">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B1490" s="10" t="s">
         <v>4107</v>
       </c>
       <c r="C1490" s="7" t="s">
         <v>4108</v>
       </c>
       <c r="D1490" s="6" t="s">
         <v>4109</v>
       </c>
       <c r="E1490" s="6"/>
       <c r="F1490" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1491" spans="1:6">
       <c r="A1491" s="4">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B1491" s="10" t="s">
         <v>4110</v>
       </c>
       <c r="C1491" s="7" t="s">
         <v>4111</v>
       </c>
       <c r="D1491" s="6" t="s">
         <v>4112</v>
       </c>
       <c r="E1491" s="6"/>
       <c r="F1491" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1492" spans="1:6">
       <c r="A1492" s="4">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B1492" s="10" t="s">
         <v>4113</v>
       </c>
       <c r="C1492" s="7" t="s">
         <v>4114</v>
       </c>
       <c r="D1492" s="6" t="s">
         <v>4115</v>
       </c>
       <c r="E1492" s="6"/>
       <c r="F1492" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1493" spans="1:6">
       <c r="A1493" s="4">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B1493" s="10" t="s">
         <v>4116</v>
       </c>
       <c r="C1493" s="7" t="s">
         <v>4117</v>
       </c>
       <c r="D1493" s="6" t="s">
         <v>4118</v>
       </c>
       <c r="E1493" s="6"/>
       <c r="F1493" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1494" spans="1:6">
       <c r="A1494" s="4">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B1494" s="10" t="s">
         <v>4119</v>
       </c>
       <c r="C1494" s="7" t="s">
         <v>4120</v>
       </c>
       <c r="D1494" s="6" t="s">
         <v>4121</v>
       </c>
       <c r="E1494" s="6"/>
       <c r="F1494" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1495" spans="1:6">
       <c r="A1495" s="4">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B1495" s="10" t="s">
         <v>4122</v>
       </c>
       <c r="C1495" s="7" t="s">
         <v>4123</v>
       </c>
       <c r="D1495" s="6" t="s">
         <v>4124</v>
       </c>
       <c r="E1495" s="6"/>
       <c r="F1495" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1496" spans="1:6">
       <c r="A1496" s="4">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B1496" s="10" t="s">
         <v>4125</v>
       </c>
       <c r="C1496" s="7" t="s">
         <v>4126</v>
       </c>
       <c r="D1496" s="6" t="s">
         <v>4127</v>
       </c>
       <c r="E1496" s="6"/>
       <c r="F1496" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1497" spans="1:6">
       <c r="A1497" s="4">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B1497" s="10" t="s">
         <v>4128</v>
       </c>
       <c r="C1497" s="7" t="s">
         <v>4129</v>
       </c>
       <c r="D1497" s="6" t="s">
         <v>4130</v>
       </c>
       <c r="E1497" s="6"/>
       <c r="F1497" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1498" spans="1:6">
       <c r="A1498" s="4">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B1498" s="10" t="s">
         <v>4131</v>
       </c>
       <c r="C1498" s="7" t="s">
         <v>4132</v>
       </c>
       <c r="D1498" s="6" t="s">
         <v>4133</v>
       </c>
       <c r="E1498" s="6"/>
       <c r="F1498" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1499" spans="1:6">
       <c r="A1499" s="4">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B1499" s="10" t="s">
         <v>4134</v>
       </c>
       <c r="C1499" s="7" t="s">
         <v>4135</v>
       </c>
       <c r="D1499" s="6" t="s">
         <v>4136</v>
       </c>
       <c r="E1499" s="6"/>
       <c r="F1499" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1500" spans="1:6">
       <c r="A1500" s="4">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B1500" s="10" t="s">
         <v>4137</v>
       </c>
       <c r="C1500" s="7" t="s">
         <v>4138</v>
       </c>
       <c r="D1500" s="6" t="s">
         <v>4139</v>
       </c>
       <c r="E1500" s="6"/>
       <c r="F1500" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1501" spans="1:6">
       <c r="A1501" s="4">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B1501" s="10" t="s">
         <v>4140</v>
       </c>
       <c r="C1501" s="7" t="s">
         <v>4141</v>
       </c>
       <c r="D1501" s="6" t="s">
         <v>4142</v>
       </c>
       <c r="E1501" s="6"/>
       <c r="F1501" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1502" spans="1:6">
       <c r="A1502" s="4">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B1502" s="10" t="s">
         <v>4143</v>
       </c>
       <c r="C1502" s="7" t="s">
         <v>4144</v>
       </c>
       <c r="D1502" s="6" t="s">
         <v>4145</v>
       </c>
       <c r="E1502" s="6"/>
       <c r="F1502" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1503" spans="1:6">
       <c r="A1503" s="4">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B1503" s="10" t="s">
         <v>4146</v>
       </c>
       <c r="C1503" s="7" t="s">
         <v>4147</v>
       </c>
       <c r="D1503" s="6" t="s">
         <v>4148</v>
       </c>
       <c r="E1503" s="6"/>
       <c r="F1503" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1504" spans="1:6">
       <c r="A1504" s="4">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B1504" s="10" t="s">
         <v>4149</v>
       </c>
       <c r="C1504" s="7" t="s">
         <v>4150</v>
       </c>
       <c r="D1504" s="6" t="s">
         <v>4151</v>
       </c>
       <c r="E1504" s="6"/>
       <c r="F1504" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1505" spans="1:6">
       <c r="A1505" s="4">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B1505" s="10" t="s">
         <v>4152</v>
       </c>
       <c r="C1505" s="7" t="s">
         <v>4153</v>
       </c>
       <c r="D1505" s="6" t="s">
         <v>4154</v>
       </c>
       <c r="E1505" s="6"/>
       <c r="F1505" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1506" spans="1:6">
       <c r="A1506" s="4">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B1506" s="10" t="s">
         <v>4155</v>
       </c>
       <c r="C1506" s="7" t="s">
         <v>4156</v>
       </c>
       <c r="D1506" s="6" t="s">
         <v>4157</v>
       </c>
       <c r="E1506" s="6"/>
       <c r="F1506" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1507" spans="1:6">
       <c r="A1507" s="4">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B1507" s="10" t="s">
         <v>4158</v>
       </c>
       <c r="C1507" s="7" t="s">
         <v>4159</v>
       </c>
       <c r="D1507" s="6" t="s">
         <v>4160</v>
       </c>
       <c r="E1507" s="6"/>
       <c r="F1507" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1508" spans="1:6">
       <c r="A1508" s="4">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B1508" s="10" t="s">
         <v>4161</v>
       </c>
       <c r="C1508" s="7" t="s">
         <v>4162</v>
       </c>
       <c r="D1508" s="6" t="s">
         <v>4163</v>
       </c>
       <c r="E1508" s="6"/>
       <c r="F1508" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1509" spans="1:6">
       <c r="A1509" s="4">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B1509" s="10" t="s">
         <v>4164</v>
       </c>
       <c r="C1509" s="7" t="s">
         <v>4165</v>
       </c>
       <c r="D1509" s="6" t="s">
         <v>4166</v>
       </c>
       <c r="E1509" s="6"/>
       <c r="F1509" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1510" spans="1:6">
       <c r="A1510" s="4">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B1510" s="10" t="s">
         <v>4167</v>
       </c>
       <c r="C1510" s="7" t="s">
         <v>4168</v>
       </c>
       <c r="D1510" s="6" t="s">
         <v>4169</v>
       </c>
       <c r="E1510" s="6"/>
       <c r="F1510" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1511" spans="1:6">
       <c r="A1511" s="4">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B1511" s="10" t="s">
         <v>4170</v>
       </c>
       <c r="C1511" s="7" t="s">
         <v>4171</v>
       </c>
       <c r="D1511" s="6" t="s">
         <v>4172</v>
       </c>
       <c r="E1511" s="6"/>
       <c r="F1511" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1512" spans="1:6">
       <c r="A1512" s="4">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B1512" s="10" t="s">
         <v>4173</v>
       </c>
       <c r="C1512" s="7" t="s">
         <v>4174</v>
       </c>
       <c r="D1512" s="6" t="s">
         <v>4175</v>
       </c>
       <c r="E1512" s="6"/>
       <c r="F1512" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1513" spans="1:6">
       <c r="A1513" s="4">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B1513" s="10" t="s">
         <v>4176</v>
       </c>
       <c r="C1513" s="7" t="s">
         <v>4177</v>
       </c>
       <c r="D1513" s="6" t="s">
         <v>4178</v>
       </c>
       <c r="E1513" s="6"/>
       <c r="F1513" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1514" spans="1:6">
       <c r="A1514" s="4">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B1514" s="10" t="s">
         <v>4179</v>
       </c>
       <c r="C1514" s="7" t="s">
         <v>4180</v>
       </c>
       <c r="D1514" s="6" t="s">
         <v>4181</v>
       </c>
       <c r="E1514" s="6"/>
       <c r="F1514" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1515" spans="1:6">
       <c r="A1515" s="4">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B1515" s="10" t="s">
         <v>4182</v>
       </c>
       <c r="C1515" s="7" t="s">
         <v>4183</v>
       </c>
       <c r="D1515" s="6" t="s">
         <v>4184</v>
       </c>
       <c r="E1515" s="6"/>
       <c r="F1515" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1516" spans="1:6">
       <c r="A1516" s="4">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B1516" s="10" t="s">
         <v>4185</v>
       </c>
       <c r="C1516" s="7" t="s">
         <v>4186</v>
       </c>
       <c r="D1516" s="6" t="s">
         <v>4187</v>
       </c>
       <c r="E1516" s="6"/>
       <c r="F1516" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1517" spans="1:6">
       <c r="A1517" s="4">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B1517" s="10" t="s">
         <v>4188</v>
       </c>
       <c r="C1517" s="7" t="s">
         <v>4189</v>
       </c>
       <c r="D1517" s="6" t="s">
         <v>4190</v>
       </c>
       <c r="E1517" s="6"/>
       <c r="F1517" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1518" spans="1:6">
       <c r="A1518" s="4">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B1518" s="10" t="s">
         <v>4191</v>
       </c>
       <c r="C1518" s="7" t="s">
         <v>4192</v>
       </c>
       <c r="D1518" s="6" t="s">
         <v>4193</v>
       </c>
       <c r="E1518" s="6"/>
       <c r="F1518" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1519" spans="1:6">
       <c r="A1519" s="4">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B1519" s="10" t="s">
         <v>4194</v>
       </c>
       <c r="C1519" s="7" t="s">
         <v>4195</v>
       </c>
       <c r="D1519" s="6" t="s">
         <v>4196</v>
       </c>
       <c r="E1519" s="6"/>
       <c r="F1519" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1520" spans="1:6">
       <c r="A1520" s="4">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B1520" s="10" t="s">
         <v>4197</v>
       </c>
       <c r="C1520" s="7" t="s">
         <v>4198</v>
       </c>
       <c r="D1520" s="6" t="s">
         <v>4199</v>
       </c>
       <c r="E1520" s="6"/>
       <c r="F1520" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1521" spans="1:6">
       <c r="A1521" s="4">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B1521" s="10" t="s">
         <v>4200</v>
       </c>
       <c r="C1521" s="7" t="s">
         <v>4201</v>
       </c>
       <c r="D1521" s="6" t="s">
         <v>4202</v>
       </c>
       <c r="E1521" s="6"/>
       <c r="F1521" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1522" spans="1:6">
       <c r="A1522" s="4">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B1522" s="10" t="s">
         <v>4203</v>
       </c>
       <c r="C1522" s="7" t="s">
         <v>4204</v>
       </c>
       <c r="D1522" s="6" t="s">
         <v>4205</v>
       </c>
       <c r="E1522" s="6"/>
       <c r="F1522" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1523" spans="1:6">
       <c r="A1523" s="4">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B1523" s="10" t="s">
         <v>4206</v>
       </c>
       <c r="C1523" s="7" t="s">
         <v>4207</v>
       </c>
       <c r="D1523" s="6" t="s">
         <v>4208</v>
       </c>
       <c r="E1523" s="6"/>
       <c r="F1523" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1524" spans="1:6">
       <c r="A1524" s="4">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B1524" s="10" t="s">
         <v>4209</v>
       </c>
       <c r="C1524" s="7" t="s">
         <v>4210</v>
       </c>
       <c r="D1524" s="6" t="s">
         <v>4211</v>
       </c>
       <c r="E1524" s="6"/>
       <c r="F1524" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1525" spans="1:6">
       <c r="A1525" s="4">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B1525" s="10" t="s">
         <v>4212</v>
       </c>
       <c r="C1525" s="7" t="s">
         <v>4213</v>
       </c>
       <c r="D1525" s="6" t="s">
         <v>4214</v>
       </c>
       <c r="E1525" s="6"/>
       <c r="F1525" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1526" spans="1:6">
       <c r="A1526" s="4">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B1526" s="10" t="s">
         <v>4215</v>
       </c>
       <c r="C1526" s="7" t="s">
         <v>4216</v>
       </c>
       <c r="D1526" s="6" t="s">
         <v>4217</v>
       </c>
       <c r="E1526" s="6"/>
       <c r="F1526" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1527" spans="1:6">
       <c r="A1527" s="4">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B1527" s="10" t="s">
         <v>4218</v>
       </c>
       <c r="C1527" s="7" t="s">
         <v>4219</v>
       </c>
       <c r="D1527" s="6" t="s">
         <v>4220</v>
       </c>
       <c r="E1527" s="6"/>
       <c r="F1527" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1528" spans="1:6">
       <c r="A1528" s="4">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B1528" s="10" t="s">
         <v>4221</v>
       </c>
       <c r="C1528" s="7" t="s">
         <v>4222</v>
       </c>
       <c r="D1528" s="6" t="s">
         <v>4223</v>
       </c>
       <c r="E1528" s="6"/>
       <c r="F1528" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1529" spans="1:6">
       <c r="A1529" s="4">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B1529" s="10" t="s">
         <v>4224</v>
       </c>
       <c r="C1529" s="7" t="s">
         <v>4225</v>
       </c>
       <c r="D1529" s="6" t="s">
         <v>4226</v>
       </c>
       <c r="E1529" s="6"/>
       <c r="F1529" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1530" spans="1:6">
       <c r="A1530" s="4">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B1530" s="10" t="s">
         <v>4227</v>
       </c>
       <c r="C1530" s="7" t="s">
         <v>4228</v>
       </c>
       <c r="D1530" s="6" t="s">
         <v>4229</v>
       </c>
       <c r="E1530" s="6"/>
       <c r="F1530" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1531" spans="1:6">
       <c r="A1531" s="4">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B1531" s="10" t="s">
         <v>4230</v>
       </c>
       <c r="C1531" s="7" t="s">
         <v>4231</v>
       </c>
       <c r="D1531" s="6" t="s">
         <v>4232</v>
       </c>
       <c r="E1531" s="6"/>
       <c r="F1531" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1532" spans="1:6">
       <c r="A1532" s="4">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B1532" s="10" t="s">
         <v>4233</v>
       </c>
       <c r="C1532" s="7" t="s">
         <v>4234</v>
       </c>
       <c r="D1532" s="6" t="s">
         <v>4235</v>
       </c>
       <c r="E1532" s="6"/>
       <c r="F1532" s="14">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1533" spans="1:6">
       <c r="A1533" s="4">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B1533" s="10" t="s">
         <v>4236</v>
       </c>
       <c r="C1533" s="7" t="s">
         <v>4237</v>
       </c>
       <c r="D1533" s="6" t="s">
         <v>4238</v>
       </c>
       <c r="E1533" s="6"/>
       <c r="F1533" s="14">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1534" spans="1:6">
       <c r="A1534" s="4">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B1534" s="10" t="s">
         <v>4239</v>
       </c>
       <c r="C1534" s="7" t="s">
         <v>4240</v>
       </c>
       <c r="D1534" s="6" t="s">
         <v>4241</v>
       </c>
       <c r="E1534" s="6"/>
       <c r="F1534" s="14">
         <v>1300</v>
       </c>
     </row>
     <row r="1535" spans="1:6">
       <c r="A1535" s="4">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B1535" s="10" t="s">
         <v>4242</v>
       </c>
       <c r="C1535" s="7" t="s">
         <v>4243</v>
       </c>
       <c r="D1535" s="6" t="s">
         <v>4244</v>
       </c>
       <c r="E1535" s="6"/>
       <c r="F1535" s="14">
         <v>1300</v>
       </c>
     </row>
     <row r="1536" spans="1:6">
       <c r="A1536" s="4">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B1536" s="10" t="s">
         <v>4245</v>
       </c>
       <c r="C1536" s="7" t="s">
         <v>4246</v>
       </c>
       <c r="D1536" s="6" t="s">
         <v>4247</v>
       </c>
       <c r="E1536" s="6"/>
       <c r="F1536" s="14">
         <v>1300</v>
       </c>
     </row>
     <row r="1537" spans="1:6">
       <c r="A1537" s="4">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B1537" s="10" t="s">
         <v>4248</v>
       </c>
       <c r="C1537" s="7" t="s">
         <v>4249</v>
       </c>
       <c r="D1537" s="6" t="s">
         <v>4250</v>
       </c>
       <c r="E1537" s="6"/>
       <c r="F1537" s="14">
         <v>1300</v>
       </c>
     </row>
     <row r="1538" spans="1:6">
       <c r="A1538" s="4">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B1538" s="10" t="s">
         <v>4251</v>
       </c>
       <c r="C1538" s="7" t="s">
         <v>4252</v>
       </c>
       <c r="D1538" s="6" t="s">
         <v>4253</v>
       </c>
       <c r="E1538" s="6"/>
       <c r="F1538" s="14">
         <v>1300</v>
       </c>
     </row>
     <row r="1539" spans="1:6">
       <c r="A1539" s="4">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B1539" s="10" t="s">
         <v>4254</v>
       </c>
       <c r="C1539" s="7" t="s">
         <v>4255</v>
       </c>
       <c r="D1539" s="6" t="s">
         <v>4256</v>
       </c>
       <c r="E1539" s="6"/>
       <c r="F1539" s="14">
-        <v>1300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1540" spans="1:6">
       <c r="A1540" s="4">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B1540" s="10" t="s">
         <v>4257</v>
       </c>
       <c r="C1540" s="7" t="s">
         <v>4258</v>
       </c>
       <c r="D1540" s="6" t="s">
         <v>4259</v>
       </c>
       <c r="E1540" s="6"/>
       <c r="F1540" s="14">
-        <v>1300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1541" spans="1:6">
       <c r="A1541" s="4">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B1541" s="10" t="s">
         <v>4260</v>
       </c>
       <c r="C1541" s="7" t="s">
         <v>4261</v>
       </c>
       <c r="D1541" s="6" t="s">
         <v>4262</v>
       </c>
       <c r="E1541" s="6"/>
       <c r="F1541" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1542" spans="1:6">
       <c r="A1542" s="4">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1542" s="10" t="s">
         <v>4263</v>
       </c>
       <c r="C1542" s="7" t="s">
         <v>4264</v>
       </c>
       <c r="D1542" s="6" t="s">
         <v>4265</v>
       </c>
       <c r="E1542" s="6"/>
       <c r="F1542" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1543" spans="1:6">
       <c r="A1543" s="4">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B1543" s="10" t="s">
         <v>4266</v>
       </c>
       <c r="C1543" s="7" t="s">
         <v>4267</v>
       </c>
       <c r="D1543" s="6" t="s">
         <v>4268</v>
       </c>
       <c r="E1543" s="6"/>
       <c r="F1543" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1544" spans="1:6">
       <c r="A1544" s="4">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B1544" s="10" t="s">
         <v>4269</v>
       </c>
       <c r="C1544" s="7" t="s">
         <v>4270</v>
       </c>
       <c r="D1544" s="6" t="s">
         <v>4271</v>
       </c>
       <c r="E1544" s="6"/>
       <c r="F1544" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1545" spans="1:6">
       <c r="A1545" s="4">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B1545" s="10" t="s">
         <v>4272</v>
       </c>
       <c r="C1545" s="7" t="s">
         <v>4273</v>
       </c>
       <c r="D1545" s="6" t="s">
         <v>4274</v>
       </c>
       <c r="E1545" s="6"/>
       <c r="F1545" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1546" spans="1:6">
       <c r="A1546" s="4">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B1546" s="10" t="s">
         <v>4275</v>
       </c>
       <c r="C1546" s="7" t="s">
         <v>4276</v>
       </c>
       <c r="D1546" s="6" t="s">
         <v>4277</v>
       </c>
       <c r="E1546" s="6"/>
       <c r="F1546" s="14">
         <v>950</v>
       </c>
     </row>
     <row r="1547" spans="1:6">
-      <c r="A1547" s="4">
-[...2 lines deleted...]
-      <c r="B1547" s="10" t="s">
+      <c r="A1547" s="5" t="s">
         <v>4278</v>
       </c>
-      <c r="C1547" s="7" t="s">
+      <c r="B1547" s="6"/>
+      <c r="C1547" s="7"/>
+      <c r="D1547" s="6"/>
+      <c r="E1547" s="6"/>
+      <c r="F1547" s="14"/>
+    </row>
+    <row r="1548" spans="1:6">
+      <c r="A1548" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1548" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1548" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1548" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1548" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1548" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:6">
+      <c r="A1549" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1549" s="10" t="s">
         <v>4279</v>
       </c>
-      <c r="D1547" s="6" t="s">
+      <c r="C1549" s="7" t="s">
         <v>4280</v>
       </c>
-      <c r="E1547" s="6"/>
-[...8 lines deleted...]
-      <c r="B1548" s="10" t="s">
+      <c r="D1549" s="6" t="s">
         <v>4281</v>
       </c>
-      <c r="C1548" s="7" t="s">
+      <c r="E1549" s="6"/>
+      <c r="F1549" s="14">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:6">
+      <c r="A1550" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1550" s="10" t="s">
         <v>4282</v>
       </c>
-      <c r="D1548" s="6" t="s">
+      <c r="C1550" s="7" t="s">
         <v>4283</v>
       </c>
-      <c r="E1548" s="6"/>
-[...5 lines deleted...]
-      <c r="A1549" s="5" t="s">
+      <c r="D1550" s="6" t="s">
         <v>4284</v>
       </c>
-      <c r="B1549" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E1550" s="6"/>
+      <c r="F1550" s="14">
+        <v>1800</v>
       </c>
     </row>
     <row r="1551" spans="1:6">
       <c r="A1551" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1551" s="10" t="s">
         <v>4285</v>
       </c>
       <c r="C1551" s="7" t="s">
         <v>4286</v>
       </c>
       <c r="D1551" s="6" t="s">
         <v>4287</v>
       </c>
       <c r="E1551" s="6"/>
       <c r="F1551" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1552" spans="1:6">
       <c r="A1552" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1552" s="10" t="s">
         <v>4288</v>
       </c>
       <c r="C1552" s="7" t="s">
         <v>4289</v>
       </c>
       <c r="D1552" s="6" t="s">
         <v>4290</v>
       </c>
       <c r="E1552" s="6"/>
       <c r="F1552" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1553" spans="1:6">
       <c r="A1553" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1553" s="10" t="s">
         <v>4291</v>
       </c>
       <c r="C1553" s="7" t="s">
         <v>4292</v>
       </c>
       <c r="D1553" s="6" t="s">
         <v>4293</v>
       </c>
       <c r="E1553" s="6"/>
       <c r="F1553" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1554" spans="1:6">
       <c r="A1554" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1554" s="10" t="s">
         <v>4294</v>
       </c>
       <c r="C1554" s="7" t="s">
         <v>4295</v>
       </c>
       <c r="D1554" s="6" t="s">
         <v>4296</v>
       </c>
       <c r="E1554" s="6"/>
       <c r="F1554" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1555" spans="1:6">
       <c r="A1555" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B1555" s="10" t="s">
         <v>4297</v>
       </c>
       <c r="C1555" s="7" t="s">
         <v>4298</v>
       </c>
       <c r="D1555" s="6" t="s">
         <v>4299</v>
       </c>
       <c r="E1555" s="6"/>
       <c r="F1555" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1556" spans="1:6">
       <c r="A1556" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B1556" s="10" t="s">
         <v>4300</v>
       </c>
       <c r="C1556" s="7" t="s">
         <v>4301</v>
       </c>
       <c r="D1556" s="6" t="s">
         <v>4302</v>
       </c>
       <c r="E1556" s="6"/>
       <c r="F1556" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1557" spans="1:6">
       <c r="A1557" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B1557" s="10" t="s">
         <v>4303</v>
       </c>
       <c r="C1557" s="7" t="s">
         <v>4304</v>
       </c>
       <c r="D1557" s="6" t="s">
         <v>4305</v>
       </c>
       <c r="E1557" s="6"/>
       <c r="F1557" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1558" spans="1:6">
       <c r="A1558" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B1558" s="10" t="s">
         <v>4306</v>
       </c>
       <c r="C1558" s="7" t="s">
         <v>4307</v>
       </c>
       <c r="D1558" s="6" t="s">
         <v>4308</v>
       </c>
       <c r="E1558" s="6"/>
       <c r="F1558" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1559" spans="1:6">
       <c r="A1559" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B1559" s="10" t="s">
         <v>4309</v>
       </c>
       <c r="C1559" s="7" t="s">
         <v>4310</v>
       </c>
       <c r="D1559" s="6" t="s">
         <v>4311</v>
       </c>
       <c r="E1559" s="6"/>
       <c r="F1559" s="14">
-        <v>1800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1560" spans="1:6">
       <c r="A1560" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B1560" s="10" t="s">
         <v>4312</v>
       </c>
       <c r="C1560" s="7" t="s">
+        <v>4310</v>
+      </c>
+      <c r="D1560" s="6" t="s">
         <v>4313</v>
-      </c>
-[...1 lines deleted...]
-        <v>4314</v>
       </c>
       <c r="E1560" s="6"/>
       <c r="F1560" s="14">
-        <v>1800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1561" spans="1:6">
       <c r="A1561" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B1561" s="10" t="s">
+        <v>4314</v>
+      </c>
+      <c r="C1561" s="7" t="s">
         <v>4315</v>
       </c>
-      <c r="C1561" s="7" t="s">
+      <c r="D1561" s="6" t="s">
         <v>4316</v>
-      </c>
-[...1 lines deleted...]
-        <v>4317</v>
       </c>
       <c r="E1561" s="6"/>
       <c r="F1561" s="14">
-        <v>2000</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1562" spans="1:6">
       <c r="A1562" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B1562" s="10" t="s">
+        <v>4317</v>
+      </c>
+      <c r="C1562" s="7" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D1562" s="6" t="s">
         <v>4318</v>
-      </c>
-[...4 lines deleted...]
-        <v>4319</v>
       </c>
       <c r="E1562" s="6"/>
       <c r="F1562" s="14">
-        <v>2000</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1563" spans="1:6">
       <c r="A1563" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B1563" s="10" t="s">
+        <v>4319</v>
+      </c>
+      <c r="C1563" s="7" t="s">
         <v>4320</v>
       </c>
-      <c r="C1563" s="7" t="s">
+      <c r="D1563" s="6" t="s">
         <v>4321</v>
-      </c>
-[...1 lines deleted...]
-        <v>4322</v>
       </c>
       <c r="E1563" s="6"/>
       <c r="F1563" s="14">
-        <v>2300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1564" spans="1:6">
       <c r="A1564" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B1564" s="10" t="s">
+        <v>4322</v>
+      </c>
+      <c r="C1564" s="7" t="s">
         <v>4323</v>
-      </c>
-[...1 lines deleted...]
-        <v>4321</v>
       </c>
       <c r="D1564" s="6" t="s">
         <v>4324</v>
       </c>
       <c r="E1564" s="6"/>
       <c r="F1564" s="14">
-        <v>2300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1565" spans="1:6">
       <c r="A1565" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B1565" s="10" t="s">
         <v>4325</v>
       </c>
       <c r="C1565" s="7" t="s">
+        <v>4323</v>
+      </c>
+      <c r="D1565" s="6" t="s">
         <v>4326</v>
-      </c>
-[...1 lines deleted...]
-        <v>4327</v>
       </c>
       <c r="E1565" s="6"/>
       <c r="F1565" s="14">
         <v>2000</v>
       </c>
     </row>
     <row r="1566" spans="1:6">
       <c r="A1566" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B1566" s="10" t="s">
+        <v>4327</v>
+      </c>
+      <c r="C1566" s="7" t="s">
         <v>4328</v>
       </c>
-      <c r="C1566" s="7" t="s">
+      <c r="D1566" s="6" t="s">
         <v>4329</v>
-      </c>
-[...1 lines deleted...]
-        <v>4330</v>
       </c>
       <c r="E1566" s="6"/>
       <c r="F1566" s="14">
         <v>2000</v>
       </c>
     </row>
     <row r="1567" spans="1:6">
       <c r="A1567" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B1567" s="10" t="s">
+        <v>4330</v>
+      </c>
+      <c r="C1567" s="7" t="s">
+        <v>4328</v>
+      </c>
+      <c r="D1567" s="6" t="s">
         <v>4331</v>
-      </c>
-[...4 lines deleted...]
-        <v>4332</v>
       </c>
       <c r="E1567" s="6"/>
       <c r="F1567" s="14">
         <v>2000</v>
       </c>
     </row>
     <row r="1568" spans="1:6">
       <c r="A1568" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B1568" s="10" t="s">
+        <v>4332</v>
+      </c>
+      <c r="C1568" s="7" t="s">
         <v>4333</v>
       </c>
-      <c r="C1568" s="7" t="s">
+      <c r="D1568" s="6" t="s">
         <v>4334</v>
-      </c>
-[...1 lines deleted...]
-        <v>4335</v>
       </c>
       <c r="E1568" s="6"/>
       <c r="F1568" s="14">
         <v>2000</v>
       </c>
     </row>
     <row r="1569" spans="1:6">
       <c r="A1569" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B1569" s="10" t="s">
+        <v>4335</v>
+      </c>
+      <c r="C1569" s="7" t="s">
         <v>4336</v>
-      </c>
-[...1 lines deleted...]
-        <v>4334</v>
       </c>
       <c r="D1569" s="6" t="s">
         <v>4337</v>
       </c>
       <c r="E1569" s="6"/>
       <c r="F1569" s="14">
         <v>2000</v>
       </c>
     </row>
     <row r="1570" spans="1:6">
       <c r="A1570" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B1570" s="10" t="s">
         <v>4338</v>
       </c>
       <c r="C1570" s="7" t="s">
         <v>4339</v>
       </c>
       <c r="D1570" s="6" t="s">
         <v>4340</v>
       </c>
       <c r="E1570" s="6"/>
       <c r="F1570" s="14">
         <v>2000</v>
       </c>
     </row>
     <row r="1571" spans="1:6">
       <c r="A1571" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B1571" s="10" t="s">
         <v>4341</v>
       </c>
       <c r="C1571" s="7" t="s">
         <v>4342</v>
       </c>
       <c r="D1571" s="6" t="s">
         <v>4343</v>
       </c>
       <c r="E1571" s="6"/>
       <c r="F1571" s="14">
         <v>2000</v>
       </c>
     </row>
     <row r="1572" spans="1:6">
       <c r="A1572" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1572" s="10" t="s">
         <v>4344</v>
       </c>
       <c r="C1572" s="7" t="s">
         <v>4345</v>
       </c>
       <c r="D1572" s="6" t="s">
         <v>4346</v>
       </c>
       <c r="E1572" s="6"/>
       <c r="F1572" s="14">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="1573" spans="1:6">
       <c r="A1573" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B1573" s="10" t="s">
         <v>4347</v>
       </c>
       <c r="C1573" s="7" t="s">
         <v>4348</v>
       </c>
       <c r="D1573" s="6" t="s">
         <v>4349</v>
       </c>
       <c r="E1573" s="6"/>
       <c r="F1573" s="14">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="1574" spans="1:6">
       <c r="A1574" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B1574" s="10" t="s">
         <v>4350</v>
       </c>
       <c r="C1574" s="7" t="s">
         <v>4351</v>
       </c>
       <c r="D1574" s="6" t="s">
         <v>4352</v>
       </c>
       <c r="E1574" s="6"/>
       <c r="F1574" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1575" spans="1:6">
       <c r="A1575" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B1575" s="10" t="s">
         <v>4353</v>
       </c>
       <c r="C1575" s="7" t="s">
         <v>4354</v>
       </c>
       <c r="D1575" s="6" t="s">
         <v>4355</v>
       </c>
       <c r="E1575" s="6"/>
       <c r="F1575" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1576" spans="1:6">
       <c r="A1576" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B1576" s="10" t="s">
         <v>4356</v>
       </c>
       <c r="C1576" s="7" t="s">
         <v>4357</v>
       </c>
       <c r="D1576" s="6" t="s">
         <v>4358</v>
       </c>
       <c r="E1576" s="6"/>
       <c r="F1576" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1577" spans="1:6">
       <c r="A1577" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B1577" s="10" t="s">
         <v>4359</v>
       </c>
       <c r="C1577" s="7" t="s">
         <v>4360</v>
       </c>
       <c r="D1577" s="6" t="s">
         <v>4361</v>
       </c>
       <c r="E1577" s="6"/>
       <c r="F1577" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1578" spans="1:6">
       <c r="A1578" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1578" s="10" t="s">
         <v>4362</v>
       </c>
       <c r="C1578" s="7" t="s">
         <v>4363</v>
       </c>
       <c r="D1578" s="6" t="s">
         <v>4364</v>
       </c>
       <c r="E1578" s="6"/>
       <c r="F1578" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1579" spans="1:6">
       <c r="A1579" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B1579" s="10" t="s">
         <v>4365</v>
       </c>
       <c r="C1579" s="7" t="s">
         <v>4366</v>
       </c>
       <c r="D1579" s="6" t="s">
         <v>4367</v>
       </c>
       <c r="E1579" s="6"/>
       <c r="F1579" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1580" spans="1:6">
       <c r="A1580" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B1580" s="10" t="s">
         <v>4368</v>
       </c>
       <c r="C1580" s="7" t="s">
         <v>4369</v>
       </c>
       <c r="D1580" s="6" t="s">
         <v>4370</v>
       </c>
       <c r="E1580" s="6"/>
       <c r="F1580" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1581" spans="1:6">
       <c r="A1581" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1581" s="10" t="s">
         <v>4371</v>
       </c>
       <c r="C1581" s="7" t="s">
         <v>4372</v>
       </c>
       <c r="D1581" s="6" t="s">
         <v>4373</v>
       </c>
       <c r="E1581" s="6"/>
       <c r="F1581" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1582" spans="1:6">
       <c r="A1582" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1582" s="10" t="s">
         <v>4374</v>
       </c>
       <c r="C1582" s="7" t="s">
         <v>4375</v>
       </c>
       <c r="D1582" s="6" t="s">
         <v>4376</v>
       </c>
       <c r="E1582" s="6"/>
       <c r="F1582" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1583" spans="1:6">
       <c r="A1583" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B1583" s="10" t="s">
         <v>4377</v>
       </c>
       <c r="C1583" s="7" t="s">
         <v>4378</v>
       </c>
       <c r="D1583" s="6" t="s">
         <v>4379</v>
       </c>
       <c r="E1583" s="6"/>
       <c r="F1583" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1584" spans="1:6">
       <c r="A1584" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B1584" s="10" t="s">
         <v>4380</v>
       </c>
       <c r="C1584" s="7" t="s">
         <v>4381</v>
       </c>
       <c r="D1584" s="6" t="s">
         <v>4382</v>
       </c>
       <c r="E1584" s="6"/>
       <c r="F1584" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1585" spans="1:6">
       <c r="A1585" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B1585" s="10" t="s">
         <v>4383</v>
       </c>
       <c r="C1585" s="7" t="s">
         <v>4384</v>
       </c>
       <c r="D1585" s="6" t="s">
         <v>4385</v>
       </c>
       <c r="E1585" s="6"/>
       <c r="F1585" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1586" spans="1:6">
       <c r="A1586" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B1586" s="10" t="s">
         <v>4386</v>
       </c>
       <c r="C1586" s="7" t="s">
         <v>4387</v>
       </c>
       <c r="D1586" s="6" t="s">
         <v>4388</v>
       </c>
       <c r="E1586" s="6"/>
       <c r="F1586" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1587" spans="1:6">
       <c r="A1587" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B1587" s="10" t="s">
         <v>4389</v>
       </c>
       <c r="C1587" s="7" t="s">
         <v>4390</v>
       </c>
       <c r="D1587" s="6" t="s">
         <v>4391</v>
       </c>
       <c r="E1587" s="6"/>
       <c r="F1587" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1588" spans="1:6">
       <c r="A1588" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B1588" s="10" t="s">
         <v>4392</v>
       </c>
       <c r="C1588" s="7" t="s">
         <v>4393</v>
       </c>
       <c r="D1588" s="6" t="s">
         <v>4394</v>
       </c>
       <c r="E1588" s="6"/>
       <c r="F1588" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1589" spans="1:6">
       <c r="A1589" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B1589" s="10" t="s">
         <v>4395</v>
       </c>
       <c r="C1589" s="7" t="s">
         <v>4396</v>
       </c>
       <c r="D1589" s="6" t="s">
         <v>4397</v>
       </c>
       <c r="E1589" s="6"/>
       <c r="F1589" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1590" spans="1:6">
       <c r="A1590" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B1590" s="10" t="s">
         <v>4398</v>
       </c>
       <c r="C1590" s="7" t="s">
         <v>4399</v>
       </c>
       <c r="D1590" s="6" t="s">
         <v>4400</v>
       </c>
       <c r="E1590" s="6"/>
       <c r="F1590" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1591" spans="1:6">
       <c r="A1591" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B1591" s="10" t="s">
         <v>4401</v>
       </c>
       <c r="C1591" s="7" t="s">
         <v>4402</v>
       </c>
       <c r="D1591" s="6" t="s">
         <v>4403</v>
       </c>
       <c r="E1591" s="6"/>
       <c r="F1591" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1592" spans="1:6">
       <c r="A1592" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B1592" s="10" t="s">
         <v>4404</v>
       </c>
       <c r="C1592" s="7" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D1592" s="6" t="s">
         <v>4405</v>
-      </c>
-[...1 lines deleted...]
-        <v>4406</v>
       </c>
       <c r="E1592" s="6"/>
       <c r="F1592" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1593" spans="1:6">
       <c r="A1593" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B1593" s="10" t="s">
+        <v>4406</v>
+      </c>
+      <c r="C1593" s="7" t="s">
         <v>4407</v>
       </c>
-      <c r="C1593" s="7" t="s">
+      <c r="D1593" s="6" t="s">
         <v>4408</v>
-      </c>
-[...1 lines deleted...]
-        <v>4409</v>
       </c>
       <c r="E1593" s="6"/>
       <c r="F1593" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1594" spans="1:6">
       <c r="A1594" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B1594" s="10" t="s">
+        <v>4409</v>
+      </c>
+      <c r="C1594" s="7" t="s">
         <v>4410</v>
-      </c>
-[...1 lines deleted...]
-        <v>4408</v>
       </c>
       <c r="D1594" s="6" t="s">
         <v>4411</v>
       </c>
       <c r="E1594" s="6"/>
       <c r="F1594" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="1595" spans="1:6">
       <c r="A1595" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B1595" s="10" t="s">
         <v>4412</v>
       </c>
       <c r="C1595" s="7" t="s">
         <v>4413</v>
       </c>
       <c r="D1595" s="6" t="s">
         <v>4414</v>
       </c>
       <c r="E1595" s="6"/>
       <c r="F1595" s="14">
-        <v>1800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1596" spans="1:6">
       <c r="A1596" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B1596" s="10" t="s">
         <v>4415</v>
       </c>
       <c r="C1596" s="7" t="s">
         <v>4416</v>
       </c>
       <c r="D1596" s="6" t="s">
         <v>4417</v>
       </c>
       <c r="E1596" s="6"/>
       <c r="F1596" s="14">
-        <v>1800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1597" spans="1:6">
       <c r="A1597" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B1597" s="10" t="s">
         <v>4418</v>
       </c>
       <c r="C1597" s="7" t="s">
         <v>4419</v>
       </c>
       <c r="D1597" s="6" t="s">
         <v>4420</v>
       </c>
       <c r="E1597" s="6"/>
       <c r="F1597" s="14">
         <v>2000</v>
       </c>
     </row>
     <row r="1598" spans="1:6">
       <c r="A1598" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B1598" s="10" t="s">
         <v>4421</v>
       </c>
       <c r="C1598" s="7" t="s">
         <v>4422</v>
       </c>
       <c r="D1598" s="6" t="s">
         <v>4423</v>
       </c>
       <c r="E1598" s="6"/>
       <c r="F1598" s="14">
         <v>2000</v>
       </c>
     </row>
     <row r="1599" spans="1:6">
       <c r="A1599" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B1599" s="10" t="s">
         <v>4424</v>
       </c>
       <c r="C1599" s="7" t="s">
         <v>4425</v>
       </c>
       <c r="D1599" s="6" t="s">
         <v>4426</v>
       </c>
       <c r="E1599" s="6"/>
       <c r="F1599" s="14">
-        <v>2000</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1600" spans="1:6">
       <c r="A1600" s="4">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B1600" s="10" t="s">
         <v>4427</v>
       </c>
       <c r="C1600" s="7" t="s">
         <v>4428</v>
       </c>
       <c r="D1600" s="6" t="s">
         <v>4429</v>
       </c>
       <c r="E1600" s="6"/>
       <c r="F1600" s="14">
-        <v>2000</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1601" spans="1:6">
       <c r="A1601" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B1601" s="10" t="s">
         <v>4430</v>
       </c>
       <c r="C1601" s="7" t="s">
         <v>4431</v>
       </c>
       <c r="D1601" s="6" t="s">
         <v>4432</v>
       </c>
       <c r="E1601" s="6"/>
       <c r="F1601" s="14">
         <v>2300</v>
       </c>
     </row>
     <row r="1602" spans="1:6">
       <c r="A1602" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B1602" s="10" t="s">
         <v>4433</v>
       </c>
       <c r="C1602" s="7" t="s">
         <v>4434</v>
       </c>
       <c r="D1602" s="6" t="s">
         <v>4435</v>
       </c>
       <c r="E1602" s="6"/>
       <c r="F1602" s="14">
         <v>2300</v>
       </c>
     </row>
     <row r="1603" spans="1:6">
       <c r="A1603" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B1603" s="10" t="s">
         <v>4436</v>
       </c>
       <c r="C1603" s="7" t="s">
         <v>4437</v>
       </c>
       <c r="D1603" s="6" t="s">
         <v>4438</v>
       </c>
       <c r="E1603" s="6"/>
       <c r="F1603" s="14">
         <v>2300</v>
       </c>
     </row>
     <row r="1604" spans="1:6">
       <c r="A1604" s="4">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B1604" s="10" t="s">
         <v>4439</v>
       </c>
       <c r="C1604" s="7" t="s">
         <v>4440</v>
       </c>
       <c r="D1604" s="6" t="s">
         <v>4441</v>
       </c>
       <c r="E1604" s="6"/>
       <c r="F1604" s="14">
         <v>2300</v>
       </c>
     </row>
     <row r="1605" spans="1:6">
       <c r="A1605" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1605" s="10" t="s">
         <v>4442</v>
       </c>
       <c r="C1605" s="7" t="s">
         <v>4443</v>
       </c>
       <c r="D1605" s="6" t="s">
         <v>4444</v>
       </c>
       <c r="E1605" s="6"/>
       <c r="F1605" s="14">
         <v>2300</v>
       </c>
     </row>
     <row r="1606" spans="1:6">
       <c r="A1606" s="4">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B1606" s="10" t="s">
         <v>4445</v>
       </c>
       <c r="C1606" s="7" t="s">
         <v>4446</v>
       </c>
       <c r="D1606" s="6" t="s">
         <v>4447</v>
       </c>
       <c r="E1606" s="6"/>
       <c r="F1606" s="14">
         <v>2300</v>
       </c>
     </row>
     <row r="1607" spans="1:6">
       <c r="A1607" s="4">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B1607" s="10" t="s">
         <v>4448</v>
       </c>
       <c r="C1607" s="7" t="s">
         <v>4449</v>
       </c>
       <c r="D1607" s="6" t="s">
         <v>4450</v>
       </c>
       <c r="E1607" s="6"/>
       <c r="F1607" s="14">
         <v>2300</v>
       </c>
     </row>
     <row r="1608" spans="1:6">
       <c r="A1608" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B1608" s="10" t="s">
         <v>4451</v>
       </c>
       <c r="C1608" s="7" t="s">
         <v>4452</v>
       </c>
       <c r="D1608" s="6" t="s">
         <v>4453</v>
       </c>
       <c r="E1608" s="6"/>
       <c r="F1608" s="14">
         <v>2300</v>
       </c>
     </row>
     <row r="1609" spans="1:6">
       <c r="A1609" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B1609" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C1609" s="11" t="s">
         <v>4</v>
       </c>
@@ -43482,59 +43482,59 @@
         <v>30</v>
       </c>
       <c r="B1639" s="10" t="s">
         <v>4541</v>
       </c>
       <c r="C1639" s="7" t="s">
         <v>4542</v>
       </c>
       <c r="D1639" s="6" t="s">
         <v>4543</v>
       </c>
       <c r="E1639" s="6"/>
       <c r="F1639" s="14">
         <v>1560</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A83:F83"/>
     <mergeCell ref="A98:F98"/>
-    <mergeCell ref="A280:F280"/>
-[...7 lines deleted...]
-    <mergeCell ref="A1549:F1549"/>
+    <mergeCell ref="A278:F278"/>
+    <mergeCell ref="A328:F328"/>
+    <mergeCell ref="A433:F433"/>
+    <mergeCell ref="A553:F553"/>
+    <mergeCell ref="A1041:F1041"/>
+    <mergeCell ref="A1181:F1181"/>
+    <mergeCell ref="A1280:F1280"/>
+    <mergeCell ref="A1351:F1351"/>
+    <mergeCell ref="A1547:F1547"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
@@ -43757,100 +43757,100 @@
     <hyperlink ref="D253" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D254" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_242"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_244"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_247"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_248"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_249"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_250"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D269" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D270" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D271" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D272" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D273" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D274" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D275" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D276" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D277" r:id="rId_hyperlink_264"/>
-    <hyperlink ref="D278" r:id="rId_hyperlink_265"/>
-    <hyperlink ref="D279" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_266"/>
     <hyperlink ref="D282" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D283" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D288" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D289" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_276"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_277"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_278"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_279"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_282"/>
     <hyperlink ref="D298" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D299" r:id="rId_hyperlink_284"/>
     <hyperlink ref="D300" r:id="rId_hyperlink_285"/>
     <hyperlink ref="D301" r:id="rId_hyperlink_286"/>
     <hyperlink ref="D302" r:id="rId_hyperlink_287"/>
     <hyperlink ref="D303" r:id="rId_hyperlink_288"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_289"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_290"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_291"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_292"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D310" r:id="rId_hyperlink_295"/>
     <hyperlink ref="D311" r:id="rId_hyperlink_296"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D313" r:id="rId_hyperlink_298"/>
     <hyperlink ref="D314" r:id="rId_hyperlink_299"/>
     <hyperlink ref="D315" r:id="rId_hyperlink_300"/>
     <hyperlink ref="D316" r:id="rId_hyperlink_301"/>
     <hyperlink ref="D317" r:id="rId_hyperlink_302"/>
     <hyperlink ref="D318" r:id="rId_hyperlink_303"/>
     <hyperlink ref="D319" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D320" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D321" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_307"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_310"/>
     <hyperlink ref="D326" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D327" r:id="rId_hyperlink_312"/>
-    <hyperlink ref="D328" r:id="rId_hyperlink_313"/>
-    <hyperlink ref="D329" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D332" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D333" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D334" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D335" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_328"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_329"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_331"/>
     <hyperlink ref="D349" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D350" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D351" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D352" r:id="rId_hyperlink_335"/>
     <hyperlink ref="D353" r:id="rId_hyperlink_336"/>
     <hyperlink ref="D354" r:id="rId_hyperlink_337"/>
     <hyperlink ref="D355" r:id="rId_hyperlink_338"/>
     <hyperlink ref="D356" r:id="rId_hyperlink_339"/>
@@ -43908,52 +43908,52 @@
     <hyperlink ref="D408" r:id="rId_hyperlink_391"/>
     <hyperlink ref="D409" r:id="rId_hyperlink_392"/>
     <hyperlink ref="D410" r:id="rId_hyperlink_393"/>
     <hyperlink ref="D411" r:id="rId_hyperlink_394"/>
     <hyperlink ref="D412" r:id="rId_hyperlink_395"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_396"/>
     <hyperlink ref="D414" r:id="rId_hyperlink_397"/>
     <hyperlink ref="D415" r:id="rId_hyperlink_398"/>
     <hyperlink ref="D416" r:id="rId_hyperlink_399"/>
     <hyperlink ref="D417" r:id="rId_hyperlink_400"/>
     <hyperlink ref="D418" r:id="rId_hyperlink_401"/>
     <hyperlink ref="D419" r:id="rId_hyperlink_402"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_403"/>
     <hyperlink ref="D421" r:id="rId_hyperlink_404"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_405"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_406"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_407"/>
     <hyperlink ref="D425" r:id="rId_hyperlink_408"/>
     <hyperlink ref="D426" r:id="rId_hyperlink_409"/>
     <hyperlink ref="D427" r:id="rId_hyperlink_410"/>
     <hyperlink ref="D428" r:id="rId_hyperlink_411"/>
     <hyperlink ref="D429" r:id="rId_hyperlink_412"/>
     <hyperlink ref="D430" r:id="rId_hyperlink_413"/>
     <hyperlink ref="D431" r:id="rId_hyperlink_414"/>
     <hyperlink ref="D432" r:id="rId_hyperlink_415"/>
-    <hyperlink ref="D433" r:id="rId_hyperlink_416"/>
-    <hyperlink ref="D434" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_417"/>
     <hyperlink ref="D437" r:id="rId_hyperlink_418"/>
     <hyperlink ref="D438" r:id="rId_hyperlink_419"/>
     <hyperlink ref="D439" r:id="rId_hyperlink_420"/>
     <hyperlink ref="D440" r:id="rId_hyperlink_421"/>
     <hyperlink ref="D441" r:id="rId_hyperlink_422"/>
     <hyperlink ref="D442" r:id="rId_hyperlink_423"/>
     <hyperlink ref="D443" r:id="rId_hyperlink_424"/>
     <hyperlink ref="D444" r:id="rId_hyperlink_425"/>
     <hyperlink ref="D445" r:id="rId_hyperlink_426"/>
     <hyperlink ref="D446" r:id="rId_hyperlink_427"/>
     <hyperlink ref="D447" r:id="rId_hyperlink_428"/>
     <hyperlink ref="D448" r:id="rId_hyperlink_429"/>
     <hyperlink ref="D449" r:id="rId_hyperlink_430"/>
     <hyperlink ref="D450" r:id="rId_hyperlink_431"/>
     <hyperlink ref="D451" r:id="rId_hyperlink_432"/>
     <hyperlink ref="D452" r:id="rId_hyperlink_433"/>
     <hyperlink ref="D453" r:id="rId_hyperlink_434"/>
     <hyperlink ref="D454" r:id="rId_hyperlink_435"/>
     <hyperlink ref="D455" r:id="rId_hyperlink_436"/>
     <hyperlink ref="D456" r:id="rId_hyperlink_437"/>
     <hyperlink ref="D457" r:id="rId_hyperlink_438"/>
     <hyperlink ref="D458" r:id="rId_hyperlink_439"/>
     <hyperlink ref="D459" r:id="rId_hyperlink_440"/>
     <hyperlink ref="D460" r:id="rId_hyperlink_441"/>
     <hyperlink ref="D461" r:id="rId_hyperlink_442"/>
@@ -44026,52 +44026,52 @@
     <hyperlink ref="D528" r:id="rId_hyperlink_509"/>
     <hyperlink ref="D529" r:id="rId_hyperlink_510"/>
     <hyperlink ref="D530" r:id="rId_hyperlink_511"/>
     <hyperlink ref="D531" r:id="rId_hyperlink_512"/>
     <hyperlink ref="D532" r:id="rId_hyperlink_513"/>
     <hyperlink ref="D533" r:id="rId_hyperlink_514"/>
     <hyperlink ref="D534" r:id="rId_hyperlink_515"/>
     <hyperlink ref="D535" r:id="rId_hyperlink_516"/>
     <hyperlink ref="D536" r:id="rId_hyperlink_517"/>
     <hyperlink ref="D537" r:id="rId_hyperlink_518"/>
     <hyperlink ref="D538" r:id="rId_hyperlink_519"/>
     <hyperlink ref="D539" r:id="rId_hyperlink_520"/>
     <hyperlink ref="D540" r:id="rId_hyperlink_521"/>
     <hyperlink ref="D541" r:id="rId_hyperlink_522"/>
     <hyperlink ref="D542" r:id="rId_hyperlink_523"/>
     <hyperlink ref="D543" r:id="rId_hyperlink_524"/>
     <hyperlink ref="D544" r:id="rId_hyperlink_525"/>
     <hyperlink ref="D545" r:id="rId_hyperlink_526"/>
     <hyperlink ref="D546" r:id="rId_hyperlink_527"/>
     <hyperlink ref="D547" r:id="rId_hyperlink_528"/>
     <hyperlink ref="D548" r:id="rId_hyperlink_529"/>
     <hyperlink ref="D549" r:id="rId_hyperlink_530"/>
     <hyperlink ref="D550" r:id="rId_hyperlink_531"/>
     <hyperlink ref="D551" r:id="rId_hyperlink_532"/>
     <hyperlink ref="D552" r:id="rId_hyperlink_533"/>
-    <hyperlink ref="D553" r:id="rId_hyperlink_534"/>
-    <hyperlink ref="D554" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_535"/>
     <hyperlink ref="D557" r:id="rId_hyperlink_536"/>
     <hyperlink ref="D558" r:id="rId_hyperlink_537"/>
     <hyperlink ref="D559" r:id="rId_hyperlink_538"/>
     <hyperlink ref="D560" r:id="rId_hyperlink_539"/>
     <hyperlink ref="D561" r:id="rId_hyperlink_540"/>
     <hyperlink ref="D562" r:id="rId_hyperlink_541"/>
     <hyperlink ref="D563" r:id="rId_hyperlink_542"/>
     <hyperlink ref="D564" r:id="rId_hyperlink_543"/>
     <hyperlink ref="D565" r:id="rId_hyperlink_544"/>
     <hyperlink ref="D566" r:id="rId_hyperlink_545"/>
     <hyperlink ref="D567" r:id="rId_hyperlink_546"/>
     <hyperlink ref="D568" r:id="rId_hyperlink_547"/>
     <hyperlink ref="D569" r:id="rId_hyperlink_548"/>
     <hyperlink ref="D570" r:id="rId_hyperlink_549"/>
     <hyperlink ref="D571" r:id="rId_hyperlink_550"/>
     <hyperlink ref="D572" r:id="rId_hyperlink_551"/>
     <hyperlink ref="D573" r:id="rId_hyperlink_552"/>
     <hyperlink ref="D574" r:id="rId_hyperlink_553"/>
     <hyperlink ref="D575" r:id="rId_hyperlink_554"/>
     <hyperlink ref="D576" r:id="rId_hyperlink_555"/>
     <hyperlink ref="D577" r:id="rId_hyperlink_556"/>
     <hyperlink ref="D578" r:id="rId_hyperlink_557"/>
     <hyperlink ref="D579" r:id="rId_hyperlink_558"/>
     <hyperlink ref="D580" r:id="rId_hyperlink_559"/>
     <hyperlink ref="D581" r:id="rId_hyperlink_560"/>
@@ -44512,52 +44512,52 @@
     <hyperlink ref="D1016" r:id="rId_hyperlink_995"/>
     <hyperlink ref="D1017" r:id="rId_hyperlink_996"/>
     <hyperlink ref="D1018" r:id="rId_hyperlink_997"/>
     <hyperlink ref="D1019" r:id="rId_hyperlink_998"/>
     <hyperlink ref="D1020" r:id="rId_hyperlink_999"/>
     <hyperlink ref="D1021" r:id="rId_hyperlink_1000"/>
     <hyperlink ref="D1022" r:id="rId_hyperlink_1001"/>
     <hyperlink ref="D1023" r:id="rId_hyperlink_1002"/>
     <hyperlink ref="D1024" r:id="rId_hyperlink_1003"/>
     <hyperlink ref="D1025" r:id="rId_hyperlink_1004"/>
     <hyperlink ref="D1026" r:id="rId_hyperlink_1005"/>
     <hyperlink ref="D1027" r:id="rId_hyperlink_1006"/>
     <hyperlink ref="D1028" r:id="rId_hyperlink_1007"/>
     <hyperlink ref="D1029" r:id="rId_hyperlink_1008"/>
     <hyperlink ref="D1030" r:id="rId_hyperlink_1009"/>
     <hyperlink ref="D1031" r:id="rId_hyperlink_1010"/>
     <hyperlink ref="D1032" r:id="rId_hyperlink_1011"/>
     <hyperlink ref="D1033" r:id="rId_hyperlink_1012"/>
     <hyperlink ref="D1034" r:id="rId_hyperlink_1013"/>
     <hyperlink ref="D1035" r:id="rId_hyperlink_1014"/>
     <hyperlink ref="D1036" r:id="rId_hyperlink_1015"/>
     <hyperlink ref="D1037" r:id="rId_hyperlink_1016"/>
     <hyperlink ref="D1038" r:id="rId_hyperlink_1017"/>
     <hyperlink ref="D1039" r:id="rId_hyperlink_1018"/>
     <hyperlink ref="D1040" r:id="rId_hyperlink_1019"/>
-    <hyperlink ref="D1041" r:id="rId_hyperlink_1020"/>
-    <hyperlink ref="D1042" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="D1043" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="D1044" r:id="rId_hyperlink_1021"/>
     <hyperlink ref="D1045" r:id="rId_hyperlink_1022"/>
     <hyperlink ref="D1046" r:id="rId_hyperlink_1023"/>
     <hyperlink ref="D1047" r:id="rId_hyperlink_1024"/>
     <hyperlink ref="D1048" r:id="rId_hyperlink_1025"/>
     <hyperlink ref="D1049" r:id="rId_hyperlink_1026"/>
     <hyperlink ref="D1050" r:id="rId_hyperlink_1027"/>
     <hyperlink ref="D1051" r:id="rId_hyperlink_1028"/>
     <hyperlink ref="D1052" r:id="rId_hyperlink_1029"/>
     <hyperlink ref="D1053" r:id="rId_hyperlink_1030"/>
     <hyperlink ref="D1054" r:id="rId_hyperlink_1031"/>
     <hyperlink ref="D1055" r:id="rId_hyperlink_1032"/>
     <hyperlink ref="D1056" r:id="rId_hyperlink_1033"/>
     <hyperlink ref="D1057" r:id="rId_hyperlink_1034"/>
     <hyperlink ref="D1058" r:id="rId_hyperlink_1035"/>
     <hyperlink ref="D1059" r:id="rId_hyperlink_1036"/>
     <hyperlink ref="D1060" r:id="rId_hyperlink_1037"/>
     <hyperlink ref="D1061" r:id="rId_hyperlink_1038"/>
     <hyperlink ref="D1062" r:id="rId_hyperlink_1039"/>
     <hyperlink ref="D1063" r:id="rId_hyperlink_1040"/>
     <hyperlink ref="D1064" r:id="rId_hyperlink_1041"/>
     <hyperlink ref="D1065" r:id="rId_hyperlink_1042"/>
     <hyperlink ref="D1066" r:id="rId_hyperlink_1043"/>
     <hyperlink ref="D1067" r:id="rId_hyperlink_1044"/>
     <hyperlink ref="D1068" r:id="rId_hyperlink_1045"/>
     <hyperlink ref="D1069" r:id="rId_hyperlink_1046"/>
@@ -44650,52 +44650,52 @@
     <hyperlink ref="D1156" r:id="rId_hyperlink_1133"/>
     <hyperlink ref="D1157" r:id="rId_hyperlink_1134"/>
     <hyperlink ref="D1158" r:id="rId_hyperlink_1135"/>
     <hyperlink ref="D1159" r:id="rId_hyperlink_1136"/>
     <hyperlink ref="D1160" r:id="rId_hyperlink_1137"/>
     <hyperlink ref="D1161" r:id="rId_hyperlink_1138"/>
     <hyperlink ref="D1162" r:id="rId_hyperlink_1139"/>
     <hyperlink ref="D1163" r:id="rId_hyperlink_1140"/>
     <hyperlink ref="D1164" r:id="rId_hyperlink_1141"/>
     <hyperlink ref="D1165" r:id="rId_hyperlink_1142"/>
     <hyperlink ref="D1166" r:id="rId_hyperlink_1143"/>
     <hyperlink ref="D1167" r:id="rId_hyperlink_1144"/>
     <hyperlink ref="D1168" r:id="rId_hyperlink_1145"/>
     <hyperlink ref="D1169" r:id="rId_hyperlink_1146"/>
     <hyperlink ref="D1170" r:id="rId_hyperlink_1147"/>
     <hyperlink ref="D1171" r:id="rId_hyperlink_1148"/>
     <hyperlink ref="D1172" r:id="rId_hyperlink_1149"/>
     <hyperlink ref="D1173" r:id="rId_hyperlink_1150"/>
     <hyperlink ref="D1174" r:id="rId_hyperlink_1151"/>
     <hyperlink ref="D1175" r:id="rId_hyperlink_1152"/>
     <hyperlink ref="D1176" r:id="rId_hyperlink_1153"/>
     <hyperlink ref="D1177" r:id="rId_hyperlink_1154"/>
     <hyperlink ref="D1178" r:id="rId_hyperlink_1155"/>
     <hyperlink ref="D1179" r:id="rId_hyperlink_1156"/>
     <hyperlink ref="D1180" r:id="rId_hyperlink_1157"/>
-    <hyperlink ref="D1181" r:id="rId_hyperlink_1158"/>
-    <hyperlink ref="D1182" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="D1183" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="D1184" r:id="rId_hyperlink_1159"/>
     <hyperlink ref="D1185" r:id="rId_hyperlink_1160"/>
     <hyperlink ref="D1186" r:id="rId_hyperlink_1161"/>
     <hyperlink ref="D1187" r:id="rId_hyperlink_1162"/>
     <hyperlink ref="D1188" r:id="rId_hyperlink_1163"/>
     <hyperlink ref="D1189" r:id="rId_hyperlink_1164"/>
     <hyperlink ref="D1190" r:id="rId_hyperlink_1165"/>
     <hyperlink ref="D1191" r:id="rId_hyperlink_1166"/>
     <hyperlink ref="D1192" r:id="rId_hyperlink_1167"/>
     <hyperlink ref="D1193" r:id="rId_hyperlink_1168"/>
     <hyperlink ref="D1194" r:id="rId_hyperlink_1169"/>
     <hyperlink ref="D1195" r:id="rId_hyperlink_1170"/>
     <hyperlink ref="D1196" r:id="rId_hyperlink_1171"/>
     <hyperlink ref="D1197" r:id="rId_hyperlink_1172"/>
     <hyperlink ref="D1198" r:id="rId_hyperlink_1173"/>
     <hyperlink ref="D1199" r:id="rId_hyperlink_1174"/>
     <hyperlink ref="D1200" r:id="rId_hyperlink_1175"/>
     <hyperlink ref="D1201" r:id="rId_hyperlink_1176"/>
     <hyperlink ref="D1202" r:id="rId_hyperlink_1177"/>
     <hyperlink ref="D1203" r:id="rId_hyperlink_1178"/>
     <hyperlink ref="D1204" r:id="rId_hyperlink_1179"/>
     <hyperlink ref="D1205" r:id="rId_hyperlink_1180"/>
     <hyperlink ref="D1206" r:id="rId_hyperlink_1181"/>
     <hyperlink ref="D1207" r:id="rId_hyperlink_1182"/>
     <hyperlink ref="D1208" r:id="rId_hyperlink_1183"/>
     <hyperlink ref="D1209" r:id="rId_hyperlink_1184"/>
@@ -44747,52 +44747,52 @@
     <hyperlink ref="D1255" r:id="rId_hyperlink_1230"/>
     <hyperlink ref="D1256" r:id="rId_hyperlink_1231"/>
     <hyperlink ref="D1257" r:id="rId_hyperlink_1232"/>
     <hyperlink ref="D1258" r:id="rId_hyperlink_1233"/>
     <hyperlink ref="D1259" r:id="rId_hyperlink_1234"/>
     <hyperlink ref="D1260" r:id="rId_hyperlink_1235"/>
     <hyperlink ref="D1261" r:id="rId_hyperlink_1236"/>
     <hyperlink ref="D1262" r:id="rId_hyperlink_1237"/>
     <hyperlink ref="D1263" r:id="rId_hyperlink_1238"/>
     <hyperlink ref="D1264" r:id="rId_hyperlink_1239"/>
     <hyperlink ref="D1265" r:id="rId_hyperlink_1240"/>
     <hyperlink ref="D1266" r:id="rId_hyperlink_1241"/>
     <hyperlink ref="D1267" r:id="rId_hyperlink_1242"/>
     <hyperlink ref="D1268" r:id="rId_hyperlink_1243"/>
     <hyperlink ref="D1269" r:id="rId_hyperlink_1244"/>
     <hyperlink ref="D1270" r:id="rId_hyperlink_1245"/>
     <hyperlink ref="D1271" r:id="rId_hyperlink_1246"/>
     <hyperlink ref="D1272" r:id="rId_hyperlink_1247"/>
     <hyperlink ref="D1273" r:id="rId_hyperlink_1248"/>
     <hyperlink ref="D1274" r:id="rId_hyperlink_1249"/>
     <hyperlink ref="D1275" r:id="rId_hyperlink_1250"/>
     <hyperlink ref="D1276" r:id="rId_hyperlink_1251"/>
     <hyperlink ref="D1277" r:id="rId_hyperlink_1252"/>
     <hyperlink ref="D1278" r:id="rId_hyperlink_1253"/>
     <hyperlink ref="D1279" r:id="rId_hyperlink_1254"/>
-    <hyperlink ref="D1280" r:id="rId_hyperlink_1255"/>
-    <hyperlink ref="D1281" r:id="rId_hyperlink_1256"/>
+    <hyperlink ref="D1282" r:id="rId_hyperlink_1255"/>
+    <hyperlink ref="D1283" r:id="rId_hyperlink_1256"/>
     <hyperlink ref="D1284" r:id="rId_hyperlink_1257"/>
     <hyperlink ref="D1285" r:id="rId_hyperlink_1258"/>
     <hyperlink ref="D1286" r:id="rId_hyperlink_1259"/>
     <hyperlink ref="D1287" r:id="rId_hyperlink_1260"/>
     <hyperlink ref="D1288" r:id="rId_hyperlink_1261"/>
     <hyperlink ref="D1289" r:id="rId_hyperlink_1262"/>
     <hyperlink ref="D1290" r:id="rId_hyperlink_1263"/>
     <hyperlink ref="D1291" r:id="rId_hyperlink_1264"/>
     <hyperlink ref="D1292" r:id="rId_hyperlink_1265"/>
     <hyperlink ref="D1293" r:id="rId_hyperlink_1266"/>
     <hyperlink ref="D1294" r:id="rId_hyperlink_1267"/>
     <hyperlink ref="D1295" r:id="rId_hyperlink_1268"/>
     <hyperlink ref="D1296" r:id="rId_hyperlink_1269"/>
     <hyperlink ref="D1297" r:id="rId_hyperlink_1270"/>
     <hyperlink ref="D1298" r:id="rId_hyperlink_1271"/>
     <hyperlink ref="D1299" r:id="rId_hyperlink_1272"/>
     <hyperlink ref="D1300" r:id="rId_hyperlink_1273"/>
     <hyperlink ref="D1301" r:id="rId_hyperlink_1274"/>
     <hyperlink ref="D1302" r:id="rId_hyperlink_1275"/>
     <hyperlink ref="D1303" r:id="rId_hyperlink_1276"/>
     <hyperlink ref="D1304" r:id="rId_hyperlink_1277"/>
     <hyperlink ref="D1305" r:id="rId_hyperlink_1278"/>
     <hyperlink ref="D1306" r:id="rId_hyperlink_1279"/>
     <hyperlink ref="D1307" r:id="rId_hyperlink_1280"/>
     <hyperlink ref="D1308" r:id="rId_hyperlink_1281"/>
@@ -44816,52 +44816,52 @@
     <hyperlink ref="D1326" r:id="rId_hyperlink_1299"/>
     <hyperlink ref="D1327" r:id="rId_hyperlink_1300"/>
     <hyperlink ref="D1328" r:id="rId_hyperlink_1301"/>
     <hyperlink ref="D1329" r:id="rId_hyperlink_1302"/>
     <hyperlink ref="D1330" r:id="rId_hyperlink_1303"/>
     <hyperlink ref="D1331" r:id="rId_hyperlink_1304"/>
     <hyperlink ref="D1332" r:id="rId_hyperlink_1305"/>
     <hyperlink ref="D1333" r:id="rId_hyperlink_1306"/>
     <hyperlink ref="D1334" r:id="rId_hyperlink_1307"/>
     <hyperlink ref="D1335" r:id="rId_hyperlink_1308"/>
     <hyperlink ref="D1336" r:id="rId_hyperlink_1309"/>
     <hyperlink ref="D1337" r:id="rId_hyperlink_1310"/>
     <hyperlink ref="D1338" r:id="rId_hyperlink_1311"/>
     <hyperlink ref="D1339" r:id="rId_hyperlink_1312"/>
     <hyperlink ref="D1340" r:id="rId_hyperlink_1313"/>
     <hyperlink ref="D1341" r:id="rId_hyperlink_1314"/>
     <hyperlink ref="D1342" r:id="rId_hyperlink_1315"/>
     <hyperlink ref="D1343" r:id="rId_hyperlink_1316"/>
     <hyperlink ref="D1344" r:id="rId_hyperlink_1317"/>
     <hyperlink ref="D1345" r:id="rId_hyperlink_1318"/>
     <hyperlink ref="D1346" r:id="rId_hyperlink_1319"/>
     <hyperlink ref="D1347" r:id="rId_hyperlink_1320"/>
     <hyperlink ref="D1348" r:id="rId_hyperlink_1321"/>
     <hyperlink ref="D1349" r:id="rId_hyperlink_1322"/>
     <hyperlink ref="D1350" r:id="rId_hyperlink_1323"/>
-    <hyperlink ref="D1351" r:id="rId_hyperlink_1324"/>
-    <hyperlink ref="D1352" r:id="rId_hyperlink_1325"/>
+    <hyperlink ref="D1353" r:id="rId_hyperlink_1324"/>
+    <hyperlink ref="D1354" r:id="rId_hyperlink_1325"/>
     <hyperlink ref="D1355" r:id="rId_hyperlink_1326"/>
     <hyperlink ref="D1356" r:id="rId_hyperlink_1327"/>
     <hyperlink ref="D1357" r:id="rId_hyperlink_1328"/>
     <hyperlink ref="D1358" r:id="rId_hyperlink_1329"/>
     <hyperlink ref="D1359" r:id="rId_hyperlink_1330"/>
     <hyperlink ref="D1360" r:id="rId_hyperlink_1331"/>
     <hyperlink ref="D1361" r:id="rId_hyperlink_1332"/>
     <hyperlink ref="D1362" r:id="rId_hyperlink_1333"/>
     <hyperlink ref="D1363" r:id="rId_hyperlink_1334"/>
     <hyperlink ref="D1364" r:id="rId_hyperlink_1335"/>
     <hyperlink ref="D1365" r:id="rId_hyperlink_1336"/>
     <hyperlink ref="D1366" r:id="rId_hyperlink_1337"/>
     <hyperlink ref="D1367" r:id="rId_hyperlink_1338"/>
     <hyperlink ref="D1368" r:id="rId_hyperlink_1339"/>
     <hyperlink ref="D1369" r:id="rId_hyperlink_1340"/>
     <hyperlink ref="D1370" r:id="rId_hyperlink_1341"/>
     <hyperlink ref="D1371" r:id="rId_hyperlink_1342"/>
     <hyperlink ref="D1372" r:id="rId_hyperlink_1343"/>
     <hyperlink ref="D1373" r:id="rId_hyperlink_1344"/>
     <hyperlink ref="D1374" r:id="rId_hyperlink_1345"/>
     <hyperlink ref="D1375" r:id="rId_hyperlink_1346"/>
     <hyperlink ref="D1376" r:id="rId_hyperlink_1347"/>
     <hyperlink ref="D1377" r:id="rId_hyperlink_1348"/>
     <hyperlink ref="D1378" r:id="rId_hyperlink_1349"/>
     <hyperlink ref="D1379" r:id="rId_hyperlink_1350"/>
@@ -45010,52 +45010,52 @@
     <hyperlink ref="D1522" r:id="rId_hyperlink_1493"/>
     <hyperlink ref="D1523" r:id="rId_hyperlink_1494"/>
     <hyperlink ref="D1524" r:id="rId_hyperlink_1495"/>
     <hyperlink ref="D1525" r:id="rId_hyperlink_1496"/>
     <hyperlink ref="D1526" r:id="rId_hyperlink_1497"/>
     <hyperlink ref="D1527" r:id="rId_hyperlink_1498"/>
     <hyperlink ref="D1528" r:id="rId_hyperlink_1499"/>
     <hyperlink ref="D1529" r:id="rId_hyperlink_1500"/>
     <hyperlink ref="D1530" r:id="rId_hyperlink_1501"/>
     <hyperlink ref="D1531" r:id="rId_hyperlink_1502"/>
     <hyperlink ref="D1532" r:id="rId_hyperlink_1503"/>
     <hyperlink ref="D1533" r:id="rId_hyperlink_1504"/>
     <hyperlink ref="D1534" r:id="rId_hyperlink_1505"/>
     <hyperlink ref="D1535" r:id="rId_hyperlink_1506"/>
     <hyperlink ref="D1536" r:id="rId_hyperlink_1507"/>
     <hyperlink ref="D1537" r:id="rId_hyperlink_1508"/>
     <hyperlink ref="D1538" r:id="rId_hyperlink_1509"/>
     <hyperlink ref="D1539" r:id="rId_hyperlink_1510"/>
     <hyperlink ref="D1540" r:id="rId_hyperlink_1511"/>
     <hyperlink ref="D1541" r:id="rId_hyperlink_1512"/>
     <hyperlink ref="D1542" r:id="rId_hyperlink_1513"/>
     <hyperlink ref="D1543" r:id="rId_hyperlink_1514"/>
     <hyperlink ref="D1544" r:id="rId_hyperlink_1515"/>
     <hyperlink ref="D1545" r:id="rId_hyperlink_1516"/>
     <hyperlink ref="D1546" r:id="rId_hyperlink_1517"/>
-    <hyperlink ref="D1547" r:id="rId_hyperlink_1518"/>
-    <hyperlink ref="D1548" r:id="rId_hyperlink_1519"/>
+    <hyperlink ref="D1549" r:id="rId_hyperlink_1518"/>
+    <hyperlink ref="D1550" r:id="rId_hyperlink_1519"/>
     <hyperlink ref="D1551" r:id="rId_hyperlink_1520"/>
     <hyperlink ref="D1552" r:id="rId_hyperlink_1521"/>
     <hyperlink ref="D1553" r:id="rId_hyperlink_1522"/>
     <hyperlink ref="D1554" r:id="rId_hyperlink_1523"/>
     <hyperlink ref="D1555" r:id="rId_hyperlink_1524"/>
     <hyperlink ref="D1556" r:id="rId_hyperlink_1525"/>
     <hyperlink ref="D1557" r:id="rId_hyperlink_1526"/>
     <hyperlink ref="D1558" r:id="rId_hyperlink_1527"/>
     <hyperlink ref="D1559" r:id="rId_hyperlink_1528"/>
     <hyperlink ref="D1560" r:id="rId_hyperlink_1529"/>
     <hyperlink ref="D1561" r:id="rId_hyperlink_1530"/>
     <hyperlink ref="D1562" r:id="rId_hyperlink_1531"/>
     <hyperlink ref="D1563" r:id="rId_hyperlink_1532"/>
     <hyperlink ref="D1564" r:id="rId_hyperlink_1533"/>
     <hyperlink ref="D1565" r:id="rId_hyperlink_1534"/>
     <hyperlink ref="D1566" r:id="rId_hyperlink_1535"/>
     <hyperlink ref="D1567" r:id="rId_hyperlink_1536"/>
     <hyperlink ref="D1568" r:id="rId_hyperlink_1537"/>
     <hyperlink ref="D1569" r:id="rId_hyperlink_1538"/>
     <hyperlink ref="D1570" r:id="rId_hyperlink_1539"/>
     <hyperlink ref="D1571" r:id="rId_hyperlink_1540"/>
     <hyperlink ref="D1572" r:id="rId_hyperlink_1541"/>
     <hyperlink ref="D1573" r:id="rId_hyperlink_1542"/>
     <hyperlink ref="D1574" r:id="rId_hyperlink_1543"/>
     <hyperlink ref="D1575" r:id="rId_hyperlink_1544"/>