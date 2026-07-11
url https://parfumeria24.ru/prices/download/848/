--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,94 +12,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="840">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="816">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Подарочные наборы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>ART-1282212985</t>
   </si>
   <si>
     <t>Подарочный набор Ex Nihilo Devil Tender 5х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/</t>
   </si>
   <si>
-    <t>ART-75277683</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1282312986</t>
   </si>
   <si>
     <t>Подарочный набор Tom Ford Микс 5х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-tom-ford-5kh12-ml/</t>
   </si>
   <si>
     <t>Селективные подарочные наборы</t>
   </si>
   <si>
     <t>37321</t>
   </si>
   <si>
     <t>Lux Travel набор Cilian Moonlight in Heaven 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-cilian-moonlight-in-heaven-5-kh-7-5-ml/</t>
   </si>
   <si>
     <t>37397</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 1 ХИТ!! Все популярные ароматы!</t>
@@ -146,68 +137,68 @@
   <si>
     <t>37499</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/</t>
   </si>
   <si>
     <t>37325</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Bamboo Harmony 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-bamboo-harmony-5-kh-7-5-ml/</t>
   </si>
   <si>
     <t>37329</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Liaisons Dangereuses 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-liaisons-dangereuses-5-kh-7-5-ml/</t>
   </si>
   <si>
+    <t>37331</t>
+  </si>
+  <si>
+    <t>Lux Travel набор Сilian Love Don't Be Shy 4 х 7,5 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-travel-nabor-silian-love-don-t-be-shy-5-kh-7-5-ml/</t>
+  </si>
+  <si>
     <t>ART-1248512648</t>
   </si>
   <si>
     <t>Набор парфюма Maison Francis Kurkdjian Baccarat Rouge 540 Extrait 5х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-maison-francis-kurkdjian-baccarat-rouge-540-extrait-5kh12-ml/</t>
   </si>
   <si>
-    <t>37331</t>
-[...7 lines deleted...]
-  <si>
     <t>37333</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Rolling in Love 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-rolling-in-love-5-kh-7-5-ml/</t>
   </si>
   <si>
     <t>37335</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Sacred Wood 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-sacred-wood-5-kh-7-5-ml/</t>
   </si>
   <si>
     <t>37337</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Straight to Heaven 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-straight-to-heaven-5-kh-7-5-ml/</t>
@@ -227,77 +218,77 @@
   <si>
     <t>Подарочный набор Tiffany 4х30мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-tiffany-4kh30ml-/</t>
   </si>
   <si>
     <t>37339</t>
   </si>
   <si>
     <t>Lux набор By Cilian Discovery Set  8 x 7.5 мл (Красный футляр)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/</t>
   </si>
   <si>
     <t>ART-1186612022</t>
   </si>
   <si>
     <t>Набор парфюма Tom Ford Rose Prick 5х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-tom-ford-rose-prick-5kh12-ml/</t>
   </si>
   <si>
+    <t>37800</t>
+  </si>
+  <si>
+    <t>Набор парфюма Tom Ford Lost Cherry 5х12 мл (змея)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-5kh12-ml/</t>
+  </si>
+  <si>
+    <t>ART-1248612649</t>
+  </si>
+  <si>
+    <t>Набор парфюма Tom Ford Tobacco Vanille 5х12 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml/</t>
+  </si>
+  <si>
     <t>37341</t>
   </si>
   <si>
     <t>Lux набор By Cilian Discovery Set 8 x 7.5 мл (Черный футляр)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/</t>
   </si>
   <si>
-    <t>37800</t>
-[...16 lines deleted...]
-  <si>
     <t>37343</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Blackberry &amp; Bay</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-blackberry-bay/</t>
   </si>
   <si>
     <t>37345</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone English Pear &amp; Freesia</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-english-pear-freesia-/</t>
   </si>
   <si>
     <t>37347</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Nectarine Blossom &amp; Honey</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-nectarine-blossom-honey/</t>
@@ -371,122 +362,77 @@
   <si>
     <t>Набор Ex Nihilo Fleur Narcotique 5 * 7,5 ml (оригинальная упаковка) УЦЕНКА</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka--1/</t>
   </si>
   <si>
     <t>37369</t>
   </si>
   <si>
     <t>Набор HFC Travel Kit Black, 4x15 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-hfc-travel-kit-black-4x15-ml/</t>
   </si>
   <si>
     <t>37371</t>
   </si>
   <si>
     <t>Набор HFC Travel Kit White, 4x15 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-hfc-travel-kit-white-4x15-ml/</t>
   </si>
   <si>
-    <t>37375</t>
-[...25 lines deleted...]
-  <si>
     <t>37382</t>
   </si>
   <si>
-    <t>Набор Travel By Kilian Good Girl Gone Bad  4x7.5 ml</t>
+    <t>Набор Travel Kil Good Girl Gone Bad  4x7.5 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-travel-by-kilian-good-girl-gone-bad-4x7-5-ml/</t>
   </si>
   <si>
-    <t>ART-1149911655</t>
-[...7 lines deleted...]
-  <si>
     <t>37402</t>
   </si>
   <si>
     <t>Подарочный набор Amouage Miniature Man 4х30мл NEW</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-amouage-miniature-4kh30ml/</t>
   </si>
   <si>
     <t>ART-97919947</t>
   </si>
   <si>
     <t>Подарочный набор BYREDO La Selection Byredo 6х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/</t>
   </si>
   <si>
-    <t>37412</t>
-[...7 lines deleted...]
-  <si>
     <t>37414</t>
   </si>
   <si>
     <t>Подарочный набор Jo Malone 5х9мл (дом)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-dom-/</t>
   </si>
   <si>
     <t>37418</t>
   </si>
   <si>
     <t>Подарочный набор Jo Malone 5х9мл (син)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-sin-/</t>
   </si>
   <si>
     <t>37424</t>
   </si>
   <si>
     <t>Подарочный набор La Lebo Discovery Set 3x30 мл NEW</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-la-lebo-discovery-set-3x30-ml-new/</t>
@@ -578,59 +524,50 @@
   <si>
     <t>Набор 4 по 35 мл Maison Francis Kurkdjian</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-4-po-35-ml-maison-francis-kurkdjian/</t>
   </si>
   <si>
     <t>50052</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Woman In Gold 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-woman-in-gold-4-kh-7-5-ml/</t>
   </si>
   <si>
     <t>50281</t>
   </si>
   <si>
     <t xml:space="preserve">Набор Tiziana Terenzi 4*30 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-tiziana-terenzi-4-30-ml/</t>
   </si>
   <si>
-    <t>50331</t>
-[...7 lines deleted...]
-  <si>
     <t>50332</t>
   </si>
   <si>
     <t>Набор Jo Malone Cologne Intense Collection Coffret de Colognes Intenses 5 * 9 ml (A34 23480)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480/</t>
   </si>
   <si>
     <t>50382</t>
   </si>
   <si>
     <t>Набор Christian Louboutin 7х4 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-christian-louboutin-4-7-ml/</t>
   </si>
   <si>
     <t>50955</t>
   </si>
   <si>
     <t>Подарочный набор Tom Ford 4х7,5 мл (масло)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-tom-ford-4kh7-5-ml-maslo/</t>
@@ -779,68 +716,68 @@
   <si>
     <t>Подарочный набор 7х15мл MIX SET 7 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/?sku=37508</t>
   </si>
   <si>
     <t>37509</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/</t>
   </si>
   <si>
     <t>52942</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 6 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/</t>
   </si>
   <si>
     <t>Брендовые подарочные наборы</t>
   </si>
   <si>
+    <t>37532</t>
+  </si>
+  <si>
+    <t>Подарочный набор Hermes 4х30 мл (Женский)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/podarochnyy-nabor-hermes-4kh30-ml-new-/</t>
+  </si>
+  <si>
     <t>37514</t>
   </si>
   <si>
     <t>Набор парфюма Chanel for Men 4 х 25 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-chanel-for-men-4-kh-25-ml/</t>
   </si>
   <si>
-    <t>37532</t>
-[...7 lines deleted...]
-  <si>
     <t>37536</t>
   </si>
   <si>
     <t>Подарочный набор Lancome 3x25ml NEW</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-lancome-3x30ml-new/</t>
   </si>
   <si>
     <t>37529</t>
   </si>
   <si>
     <t>Подарочный набор CHANEL Bleu de Chanel 3х10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-chanel-bleu-de-chanel-3kh10-ml/</t>
   </si>
   <si>
     <t>ART-1318613349</t>
   </si>
   <si>
     <t>Подарочный набор Paco Rabanne 1 Million</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million/</t>
@@ -1941,59 +1878,50 @@
     <t>52571</t>
   </si>
   <si>
     <t>Набор Мини 3x20 мл - Lacoste Eau De Lacoste L.12.12 Blanc</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/</t>
   </si>
   <si>
     <t>52584</t>
   </si>
   <si>
     <t>Набор Мини 3x20 мл - Paco Rabanne Phantom</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-mini-3x20-ml-paco-rabanne-phantom/</t>
   </si>
   <si>
     <t>52605</t>
   </si>
   <si>
     <t>Набор Мини 3x20 мл - By Cillian Bad Boys Are No Good But Good Boys Are No Fun</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-b-pepper-a-n/</t>
   </si>
   <si>
     <t>52638</t>
   </si>
   <si>
     <t>Набор Мини 3x20 мл - Z&amp;R V Blend</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-v-blend/</t>
   </si>
   <si>
     <t>52640</t>
   </si>
   <si>
     <t>Набор Мини 3x20 мл - Z&amp;R O &amp; Jasmine, V</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-o-jasmine-v/</t>
   </si>
   <si>
     <t>53500</t>
   </si>
   <si>
     <t>Набор Мини 3x20 мл - Carolina Herrera La Bomba</t>
   </si>
@@ -2961,62 +2889,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kilian-vodka-on-the-rocks-by-kilian-moscow-travel-4x75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-cilian-moonlight-in-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37397" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37496" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37398" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-a-kiss-from-a-rose-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37498" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-bamboo-harmony-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-liaisons-dangereuses-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-maison-francis-kurkdjian-baccarat-rouge-540-extrait-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-love-don-t-be-shy-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-rolling-in-love-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-sacred-wood-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-straight-to-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-eau-de-parfum-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-4kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-rose-prick-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-english-pear-freesia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-nectarine-blossom-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-peony-blush-suede/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-silk-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wild-bluebell/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-attar-collection-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-byredo-3-x-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-black-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-white-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-jo-malone-cologne-collection-5x9-ml-ewhwp-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-5x9-ml-jvdmv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-la-lebo-discovery-set-4-x-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-travel-by-kilian-good-girl-gone-bad-4x7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-la-lebo-grasse-new-york-4kh5ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-amouage-miniature-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-zhel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-dom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-sin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-la-lebo-discovery-set-3x30-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-montale-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ormonde-jayne-champaca-eau-de-parfum-5x8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-penhaligon-s-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bois-1920-oro-collection-5-18-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-zhenshchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-muzhchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-4-po-35-ml-maison-francis-kurkdjian/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-woman-in-gold-4-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-tiziana-terenzi-4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-jo-malone-cologne-collection-coffret-de-colognes-5-9-ml-a44-24429/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-christian-louboutin-4-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-4kh7-5-ml-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-louis-vuitton-les-parfums-3-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-l-immensite-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-afternoon-swim-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-pacific-chill-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-1-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-2-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-3-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-4-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-6-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-7-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/?sku=37500" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/?sku=37508" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-chanel-for-men-4-kh-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hermes-4kh30-ml-new-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-3x30ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-bleu-de-chanel-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-coral-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-collection-3-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/britney-spears-fantasy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-jadore-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-by-night-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-the-air-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-moon-sparkle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-taj-sunset-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gian-marco-venturi-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-si-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-orange-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-6-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-marry-me-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mexx-fly-high-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-funny-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-japan-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-white-chocola-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-chocolate-greedy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-vanilla-cake-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zarkoperfume-the-muse-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-pearl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-paco-rabanne-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-b-pepper-a-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-v-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-o-jasmine-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-trussardi-my-name/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-cilan-angels-share/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-5x5ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-maison-francis-kurkdjian-a-la-rose-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-nina-ricci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-burberry-my-burberry-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-good-girl-3x25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-giorgio-armani-3kh25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-212-men-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-1-3kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-2-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-chance-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16930/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-creed-aventus-for-men-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hugo-boss-men-3kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-scandal-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-moschino-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million-3kh30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-invictus-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabbane-1-million-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-3kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-versace-men-3kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chloe-4kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-4x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-zarkoperfume-pink-molecule-090-09-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-nasomatto-black-afgano-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-jo-malone-wood-sage-sea-salt-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-bitter-peach-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-kilian-good-girl-gone-bad-5x12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-byredo-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-andromeda-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-kirke-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-bitter-peach-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-cilian-moonlight-in-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37397" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37496" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37398" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-a-kiss-from-a-rose-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37498" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-bamboo-harmony-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-liaisons-dangereuses-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-love-don-t-be-shy-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-maison-francis-kurkdjian-baccarat-rouge-540-extrait-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-rolling-in-love-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-sacred-wood-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-straight-to-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-eau-de-parfum-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-4kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-rose-prick-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-english-pear-freesia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-nectarine-blossom-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-peony-blush-suede/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-silk-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wild-bluebell/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-attar-collection-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-byredo-3-x-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-black-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-white-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-travel-by-kilian-good-girl-gone-bad-4x7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-amouage-miniature-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-dom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-sin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-la-lebo-discovery-set-3x30-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-montale-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ormonde-jayne-champaca-eau-de-parfum-5x8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-penhaligon-s-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bois-1920-oro-collection-5-18-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-zhenshchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-muzhchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-4-po-35-ml-maison-francis-kurkdjian/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-woman-in-gold-4-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-tiziana-terenzi-4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-christian-louboutin-4-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-4kh7-5-ml-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-louis-vuitton-les-parfums-3-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-l-immensite-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-afternoon-swim-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-pacific-chill-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-1-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-2-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-3-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-4-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-6-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-7-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/?sku=37500" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/?sku=37508" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hermes-4kh30-ml-new-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-chanel-for-men-4-kh-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-3x30ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-bleu-de-chanel-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-coral-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-collection-3-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/britney-spears-fantasy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-jadore-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-by-night-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-the-air-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-moon-sparkle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-taj-sunset-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gian-marco-venturi-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-si-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-orange-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-6-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-marry-me-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mexx-fly-high-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-funny-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-japan-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-white-chocola-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-chocolate-greedy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-vanilla-cake-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zarkoperfume-the-muse-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-pearl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-paco-rabanne-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-v-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-o-jasmine-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-trussardi-my-name/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-cilan-angels-share/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-5x5ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-maison-francis-kurkdjian-a-la-rose-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-nina-ricci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-burberry-my-burberry-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-good-girl-3x25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-giorgio-armani-3kh25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-212-men-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-1-3kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-2-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-chance-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16930/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-creed-aventus-for-men-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hugo-boss-men-3kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-scandal-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-moschino-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million-3kh30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-invictus-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabbane-1-million-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-3kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-versace-men-3kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chloe-4kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-4x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-zarkoperfume-pink-molecule-090-09-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-nasomatto-black-afgano-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-jo-malone-wood-sage-sea-salt-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-bitter-peach-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-kilian-good-girl-gone-bad-5x12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-byredo-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-andromeda-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-kirke-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-bitter-peach-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F306"/>
+  <dimension ref="A1:F298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F306" sqref="F306"/>
+      <selection activeCell="F298" sqref="F298"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -3058,5384 +2986,5240 @@
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>2174</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="4">
+      <c r="A8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="14"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="7" t="s">
+      <c r="C9" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>1</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="6"/>
-[...5 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E10" s="6"/>
+      <c r="F10" s="14">
+        <v>1790</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1790</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="6" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B14" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>1700</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>1790</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="6" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B18" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>1700</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>1790</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>1790</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>1790</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>1790</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>1790</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>1790</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>1100</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>1600</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>2290</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>1100</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>2290</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>1850</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>1100</v>
+        <v>990</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>1050</v>
+        <v>600</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>1050</v>
+        <v>600</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>1050</v>
+        <v>600</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>1050</v>
+        <v>600</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>1050</v>
+        <v>600</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>1050</v>
+        <v>990</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>1050</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>2550</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>1800</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="E42" s="6"/>
+      <c r="E42" s="6">
+        <v>0</v>
+      </c>
       <c r="F42" s="14">
-        <v>1250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="E43" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>1000</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
         <v>1900</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>1900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>1950</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>1950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>1600</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>1100</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>1710</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="E51" s="6"/>
+      <c r="E51" s="6">
+        <v>0</v>
+      </c>
       <c r="F51" s="14">
         <v>1600</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>139</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>1250</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>1950</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>1950</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>1950</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>1250</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="E57" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>1600</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>2650</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>2650</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>1010</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>1500</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>1600</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>1790</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>3350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>3350</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>1490</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>1790</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>1890</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>1600</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>1300</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>1090</v>
+        <v>750</v>
       </c>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73" s="4">
-[...2 lines deleted...]
-      <c r="B73" s="10" t="s">
+      <c r="A73" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="C73" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B73" s="6"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="6"/>
       <c r="E73" s="6"/>
-      <c r="F73" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F73" s="14"/>
     </row>
     <row r="74" spans="1:6">
-      <c r="A74" s="4">
-[...13 lines deleted...]
-        <v>4300</v>
+      <c r="A74" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E74" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F74" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>4300</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
-        <v>66</v>
+        <v>2</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>4300</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
-        <v>67</v>
+        <v>3</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>2250</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>450</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
-        <v>69</v>
+        <v>5</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>750</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D80" s="6"/>
+      <c r="A80" s="4">
+        <v>6</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>218</v>
+      </c>
       <c r="E80" s="6"/>
-      <c r="F80" s="14"/>
+      <c r="F80" s="14">
+        <v>1850</v>
+      </c>
     </row>
     <row r="81" spans="1:6">
-      <c r="A81" s="3" t="s">
+      <c r="A81" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="14"/>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B81" s="9" t="s">
+      <c r="B82" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C81" s="11" t="s">
+      <c r="C82" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D81" s="12" t="s">
+      <c r="D82" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E81" s="13" t="s">
+      <c r="E82" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F81" s="15" t="s">
+      <c r="F82" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>1850</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>1850</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>1850</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>1850</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
-        <v>1850</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="7"/>
       <c r="D88" s="6"/>
       <c r="E88" s="6"/>
       <c r="F88" s="14"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E89" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F89" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>1</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>1700</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>2</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>1700</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>3</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
-        <v>1700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>4</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>1700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>5</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>1700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="5" t="s">
+      <c r="A95" s="4">
+        <v>6</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="E95" s="6"/>
+      <c r="F95" s="14">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="4">
+        <v>7</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D96" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="B95" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E96" s="6"/>
+      <c r="F96" s="14">
+        <v>1350</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>1400</v>
+        <v>990</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>1600</v>
+        <v>990</v>
       </c>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="4">
+      <c r="A99" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B99" s="6"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="6"/>
+      <c r="E99" s="6"/>
+      <c r="F99" s="14"/>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B100" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B99" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A100" s="4">
+      <c r="C100" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B100" s="10" t="s">
-[...10 lines deleted...]
-        <v>1500</v>
+      <c r="D100" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E100" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F100" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>1500</v>
+        <v>530</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>990</v>
+        <v>530</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>1350</v>
+        <v>530</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>990</v>
+        <v>530</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>990</v>
+        <v>530</v>
       </c>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="5" t="s">
+      <c r="A106" s="4">
+        <v>6</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="E106" s="6"/>
+      <c r="F106" s="14">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="4">
+        <v>7</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D107" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="B106" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E107" s="6"/>
+      <c r="F107" s="14">
+        <v>530</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>324</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>336</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>351</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>352</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>358</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>366</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>369</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>370</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>381</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>382</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>399</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>405</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>406</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>408</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>409</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>411</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>412</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>414</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>415</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>418</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>420</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>421</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>423</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>424</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>426</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>427</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>429</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>430</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>433</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>435</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>436</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>438</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>439</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>441</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>442</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>444</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>445</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>453</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>454</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>459</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>460</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>462</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>465</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>466</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>474</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>475</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>477</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>480</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>481</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>489</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>490</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>492</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>493</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>495</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>498</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>501</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>508</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>511</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>513</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>516</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>519</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>522</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>528</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>535</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>546</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>549</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>550</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>552</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>556</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>558</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>561</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>562</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>564</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>570</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>571</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>576</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>577</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>579</v>
       </c>
       <c r="E206" s="6"/>
       <c r="F206" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>582</v>
       </c>
       <c r="E207" s="6"/>
       <c r="F207" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>583</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E209" s="6"/>
       <c r="F209" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>597</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E213" s="6"/>
       <c r="F213" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>601</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>606</v>
       </c>
       <c r="E215" s="6"/>
       <c r="F215" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>609</v>
       </c>
       <c r="E216" s="6"/>
       <c r="F216" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>612</v>
       </c>
       <c r="E217" s="6"/>
       <c r="F217" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>613</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>615</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>616</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>618</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>621</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>622</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>625</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>627</v>
       </c>
       <c r="E222" s="6"/>
       <c r="F222" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>628</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>630</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>631</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>633</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>634</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>636</v>
       </c>
       <c r="E225" s="6"/>
       <c r="F225" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>637</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>639</v>
       </c>
       <c r="E226" s="6"/>
       <c r="F226" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>640</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>642</v>
       </c>
       <c r="E227" s="6"/>
       <c r="F227" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>643</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>645</v>
       </c>
       <c r="E228" s="6"/>
       <c r="F228" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>646</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E229" s="6"/>
       <c r="F229" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>649</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>651</v>
       </c>
       <c r="E230" s="6"/>
       <c r="F230" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>652</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>654</v>
       </c>
       <c r="E231" s="6"/>
       <c r="F231" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>655</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>657</v>
       </c>
       <c r="E232" s="6"/>
       <c r="F232" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="233" spans="1:6">
-      <c r="A233" s="4">
-[...2 lines deleted...]
-      <c r="B233" s="10" t="s">
+      <c r="A233" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="C233" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B233" s="6"/>
+      <c r="C233" s="7"/>
+      <c r="D233" s="6"/>
       <c r="E233" s="6"/>
-      <c r="F233" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F233" s="14"/>
     </row>
     <row r="234" spans="1:6">
-      <c r="A234" s="4">
-[...13 lines deleted...]
-        <v>530</v>
+      <c r="A234" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B234" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C234" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D234" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E234" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F234" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
-        <v>128</v>
+        <v>1</v>
       </c>
       <c r="B235" s="10" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="E235" s="6"/>
       <c r="F235" s="14">
-        <v>530</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="236" spans="1:6">
-      <c r="A236" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A236" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="B236" s="6"/>
+      <c r="C236" s="7"/>
+      <c r="D236" s="6"/>
       <c r="E236" s="6"/>
-      <c r="F236" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F236" s="14"/>
     </row>
     <row r="237" spans="1:6">
-      <c r="A237" s="4">
-[...13 lines deleted...]
-        <v>530</v>
+      <c r="A237" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B237" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C237" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D237" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E237" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F237" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>131</v>
+        <v>1</v>
       </c>
       <c r="B238" s="10" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="E238" s="6"/>
       <c r="F238" s="14">
-        <v>530</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="239" spans="1:6">
-      <c r="A239" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A239" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="B239" s="6"/>
+      <c r="C239" s="7"/>
+      <c r="D239" s="6"/>
       <c r="E239" s="6"/>
-      <c r="F239" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F239" s="14"/>
     </row>
     <row r="240" spans="1:6">
-      <c r="A240" s="4">
-[...13 lines deleted...]
-        <v>530</v>
+      <c r="A240" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B240" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C240" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D240" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E240" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F240" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="241" spans="1:6">
-      <c r="A241" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D241" s="6"/>
+      <c r="A241" s="4">
+        <v>1</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>667</v>
+      </c>
+      <c r="C241" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="D241" s="6" t="s">
+        <v>669</v>
+      </c>
       <c r="E241" s="6"/>
-      <c r="F241" s="14"/>
+      <c r="F241" s="14">
+        <v>1150</v>
+      </c>
     </row>
     <row r="242" spans="1:6">
-      <c r="A242" s="3" t="s">
+      <c r="A242" s="4">
         <v>2</v>
       </c>
-      <c r="B242" s="9" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="B242" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="C242" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="D242" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="E242" s="6"/>
+      <c r="F242" s="14">
+        <v>1150</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B243" s="10" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
-        <v>2220</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="244" spans="1:6">
-      <c r="A244" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D244" s="6"/>
+      <c r="A244" s="4">
+        <v>4</v>
+      </c>
+      <c r="B244" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="C244" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="D244" s="6" t="s">
+        <v>678</v>
+      </c>
       <c r="E244" s="6"/>
-      <c r="F244" s="14"/>
+      <c r="F244" s="14">
+        <v>1150</v>
+      </c>
     </row>
     <row r="245" spans="1:6">
-      <c r="A245" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D245" s="12" t="s">
+      <c r="A245" s="4">
         <v>5</v>
       </c>
-      <c r="E245" s="13" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="B245" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="C245" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="D245" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="E245" s="6"/>
+      <c r="F245" s="14">
+        <v>1150</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B246" s="10" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
-        <v>1500</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="B247" s="6"/>
       <c r="C247" s="7"/>
       <c r="D247" s="6"/>
       <c r="E247" s="6"/>
       <c r="F247" s="14"/>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C248" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D248" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E248" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F248" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>1</v>
       </c>
       <c r="B249" s="10" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="D249" s="6" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="E249" s="6"/>
       <c r="F249" s="14">
-        <v>1150</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>2</v>
       </c>
       <c r="B250" s="10" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="D250" s="6" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="E250" s="6"/>
       <c r="F250" s="14">
-        <v>1150</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>3</v>
       </c>
       <c r="B251" s="10" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="D251" s="6" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="E251" s="6"/>
       <c r="F251" s="14">
-        <v>1150</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="252" spans="1:6">
-      <c r="A252" s="4">
+      <c r="A252" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="B252" s="6"/>
+      <c r="C252" s="7"/>
+      <c r="D252" s="6"/>
+      <c r="E252" s="6"/>
+      <c r="F252" s="14"/>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B253" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C253" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B252" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A253" s="4">
+      <c r="D253" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B253" s="10" t="s">
-[...10 lines deleted...]
-        <v>1150</v>
+      <c r="E253" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F253" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B254" s="10" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="E254" s="6"/>
       <c r="F254" s="14">
-        <v>1150</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="255" spans="1:6">
-      <c r="A255" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D255" s="6"/>
+      <c r="A255" s="4">
+        <v>2</v>
+      </c>
+      <c r="B255" s="10" t="s">
+        <v>699</v>
+      </c>
+      <c r="C255" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>701</v>
+      </c>
       <c r="E255" s="6"/>
-      <c r="F255" s="14"/>
+      <c r="F255" s="14">
+        <v>1400</v>
+      </c>
     </row>
     <row r="256" spans="1:6">
-      <c r="A256" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B256" s="9" t="s">
+      <c r="A256" s="4">
         <v>3</v>
       </c>
-      <c r="C256" s="11" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B256" s="10" t="s">
+        <v>702</v>
+      </c>
+      <c r="C256" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="D256" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="E256" s="6"/>
+      <c r="F256" s="14">
+        <v>1400</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B257" s="10" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
-        <v>1800</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B258" s="10" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>1800</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B259" s="10" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
-        <v>1800</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="260" spans="1:6">
-      <c r="A260" s="5" t="s">
+      <c r="A260" s="4">
+        <v>7</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>714</v>
+      </c>
+      <c r="C260" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>716</v>
+      </c>
+      <c r="E260" s="6"/>
+      <c r="F260" s="14">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6">
+      <c r="A261" s="4">
+        <v>8</v>
+      </c>
+      <c r="B261" s="10" t="s">
+        <v>717</v>
+      </c>
+      <c r="C261" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="D261" s="6" t="s">
         <v>719</v>
       </c>
-      <c r="B260" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E261" s="6"/>
+      <c r="F261" s="14">
+        <v>1400</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>720</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>722</v>
       </c>
       <c r="E262" s="6"/>
       <c r="F262" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>723</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>725</v>
       </c>
       <c r="E263" s="6"/>
       <c r="F263" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>726</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>728</v>
       </c>
       <c r="E264" s="6"/>
       <c r="F264" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>729</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>731</v>
       </c>
       <c r="E265" s="6"/>
       <c r="F265" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>732</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>734</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>735</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>737</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>738</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>740</v>
       </c>
       <c r="E268" s="6"/>
       <c r="F268" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="269" spans="1:6">
-      <c r="A269" s="4">
-[...2 lines deleted...]
-      <c r="B269" s="10" t="s">
+      <c r="A269" s="5" t="s">
         <v>741</v>
       </c>
-      <c r="C269" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B269" s="6"/>
+      <c r="C269" s="7"/>
+      <c r="D269" s="6"/>
       <c r="E269" s="6"/>
-      <c r="F269" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F269" s="14"/>
     </row>
     <row r="270" spans="1:6">
-      <c r="A270" s="4">
-[...13 lines deleted...]
-        <v>1400</v>
+      <c r="A270" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B270" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C270" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D270" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E270" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F270" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B271" s="10" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="E271" s="6"/>
       <c r="F271" s="14">
-        <v>1400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B272" s="10" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="D272" s="6" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="E272" s="6"/>
       <c r="F272" s="14">
-        <v>1400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B273" s="10" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="C273" s="7" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="D273" s="6" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="E273" s="6"/>
       <c r="F273" s="14">
-        <v>1400</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="274" spans="1:6">
-      <c r="A274" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A274" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="B274" s="6"/>
+      <c r="C274" s="7"/>
+      <c r="D274" s="6"/>
       <c r="E274" s="6"/>
-      <c r="F274" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F274" s="14"/>
     </row>
     <row r="275" spans="1:6">
-      <c r="A275" s="4">
-[...13 lines deleted...]
-        <v>1400</v>
+      <c r="A275" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B275" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C275" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D275" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E275" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F275" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B276" s="10" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="C276" s="7" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="D276" s="6" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="E276" s="6"/>
       <c r="F276" s="14">
-        <v>1400</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="277" spans="1:6">
-      <c r="A277" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D277" s="6"/>
+      <c r="A277" s="4">
+        <v>2</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="C277" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="D277" s="6" t="s">
+        <v>757</v>
+      </c>
       <c r="E277" s="6"/>
-      <c r="F277" s="14"/>
+      <c r="F277" s="14">
+        <v>1850</v>
+      </c>
     </row>
     <row r="278" spans="1:6">
-      <c r="A278" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B278" s="9" t="s">
+      <c r="A278" s="4">
         <v>3</v>
       </c>
-      <c r="C278" s="11" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B278" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="C278" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>760</v>
+      </c>
+      <c r="E278" s="6"/>
+      <c r="F278" s="14">
+        <v>1850</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B279" s="10" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="C279" s="7" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="D279" s="6" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="E279" s="6"/>
       <c r="F279" s="14">
-        <v>1600</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B280" s="10" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="E280" s="6"/>
       <c r="F280" s="14">
-        <v>1600</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B281" s="10" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="E281" s="6"/>
       <c r="F281" s="14">
-        <v>1490</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="282" spans="1:6">
-      <c r="A282" s="5" t="s">
+      <c r="A282" s="4">
+        <v>7</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="C282" s="7" t="s">
+        <v>771</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>772</v>
+      </c>
+      <c r="E282" s="6"/>
+      <c r="F282" s="14">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6">
+      <c r="A283" s="4">
+        <v>8</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="C283" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="D283" s="6" t="s">
         <v>775</v>
       </c>
-      <c r="B282" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E283" s="6"/>
+      <c r="F283" s="14">
+        <v>1850</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>776</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>778</v>
       </c>
       <c r="E284" s="6"/>
       <c r="F284" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>779</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>781</v>
       </c>
       <c r="E285" s="6"/>
       <c r="F285" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>782</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>784</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>785</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>787</v>
       </c>
       <c r="E287" s="6"/>
       <c r="F287" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>788</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>790</v>
       </c>
       <c r="E288" s="6"/>
       <c r="F288" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="289" spans="1:6">
-      <c r="A289" s="4">
+      <c r="A289" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="B289" s="6"/>
+      <c r="C289" s="7"/>
+      <c r="D289" s="6"/>
+      <c r="E289" s="6"/>
+      <c r="F289" s="14"/>
+    </row>
+    <row r="290" spans="1:6">
+      <c r="A290" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B290" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C290" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D290" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E290" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B289" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A290" s="4">
+      <c r="F290" s="15" t="s">
         <v>7</v>
-      </c>
-[...11 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B291" s="10" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="C291" s="7" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="D291" s="6" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="E291" s="6"/>
       <c r="F291" s="14">
-        <v>1850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B292" s="10" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E292" s="6"/>
       <c r="F292" s="14">
-        <v>1850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="E293" s="6"/>
       <c r="F293" s="14">
-        <v>1850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B294" s="10" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="14">
-        <v>1850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B295" s="10" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="D295" s="6" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
-        <v>1850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B296" s="10" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="E296" s="6"/>
       <c r="F296" s="14">
-        <v>1850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="297" spans="1:6">
-      <c r="A297" s="5" t="s">
+      <c r="A297" s="4">
+        <v>7</v>
+      </c>
+      <c r="B297" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="C297" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="D297" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="E297" s="6"/>
+      <c r="F297" s="14">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6">
+      <c r="A298" s="4">
+        <v>8</v>
+      </c>
+      <c r="B298" s="10" t="s">
+        <v>813</v>
+      </c>
+      <c r="C298" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="D298" s="6" t="s">
         <v>815</v>
       </c>
-      <c r="B297" s="6"/>
-[...165 lines deleted...]
-      <c r="F306" s="14">
+      <c r="E298" s="6"/>
+      <c r="F298" s="14">
         <v>990</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A9:F9"/>
-    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="A81:F81"/>
     <mergeCell ref="A88:F88"/>
-    <mergeCell ref="A95:F95"/>
-[...2 lines deleted...]
-    <mergeCell ref="A244:F244"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A233:F233"/>
+    <mergeCell ref="A236:F236"/>
+    <mergeCell ref="A239:F239"/>
     <mergeCell ref="A247:F247"/>
-    <mergeCell ref="A255:F255"/>
-[...3 lines deleted...]
-    <mergeCell ref="A297:F297"/>
+    <mergeCell ref="A252:F252"/>
+    <mergeCell ref="A269:F269"/>
+    <mergeCell ref="A274:F274"/>
+    <mergeCell ref="A289:F289"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_28"/>
@@ -8454,77 +8238,77 @@
     <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="D73" r:id="rId_hyperlink_66"/>
-[...16 lines deleted...]
-    <hyperlink ref="D94" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_85"/>
-    <hyperlink ref="D99" r:id="rId_hyperlink_86"/>
-[...5 lines deleted...]
-    <hyperlink ref="D105" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_117"/>
@@ -8606,108 +8390,100 @@
     <hyperlink ref="D208" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_217"/>
-    <hyperlink ref="D233" r:id="rId_hyperlink_218"/>
-[...17 lines deleted...]
-    <hyperlink ref="D259" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_236"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_242"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_243"/>
-    <hyperlink ref="D269" r:id="rId_hyperlink_244"/>
-[...9 lines deleted...]
-    <hyperlink ref="D281" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D288" r:id="rId_hyperlink_259"/>
-    <hyperlink ref="D289" r:id="rId_hyperlink_260"/>
-[...14 lines deleted...]
-    <hyperlink ref="D306" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_267"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>