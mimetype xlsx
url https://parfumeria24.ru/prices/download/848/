--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,115 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="816">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="810">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Подарочные наборы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>ART-1282212985</t>
   </si>
   <si>
     <t>Подарочный набор Ex Nihilo Devil Tender 5х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/</t>
   </si>
   <si>
     <t>ART-1282312986</t>
   </si>
   <si>
     <t>Подарочный набор Tom Ford Микс 5х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-tom-ford-5kh12-ml/</t>
   </si>
   <si>
     <t>Селективные подарочные наборы</t>
   </si>
   <si>
+    <t>37397</t>
+  </si>
+  <si>
+    <t>Подарочный набор 7х15мл MIX SET 1 ХИТ!! Все популярные ароматы!</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37397</t>
+  </si>
+  <si>
     <t>37321</t>
   </si>
   <si>
     <t>Lux Travel набор Cilian Moonlight in Heaven 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-cilian-moonlight-in-heaven-5-kh-7-5-ml/</t>
   </si>
   <si>
-    <t>37397</t>
-[...7 lines deleted...]
-  <si>
     <t>37496</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37496</t>
   </si>
   <si>
     <t>37497</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/</t>
   </si>
   <si>
     <t>37398</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 2 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37398</t>
   </si>
   <si>
     <t>37323</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian A Kiss from a Rose 4 х 7,5 мл</t>
@@ -137,68 +137,68 @@
   <si>
     <t>37499</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/</t>
   </si>
   <si>
     <t>37325</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Bamboo Harmony 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-bamboo-harmony-5-kh-7-5-ml/</t>
   </si>
   <si>
     <t>37329</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Liaisons Dangereuses 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-liaisons-dangereuses-5-kh-7-5-ml/</t>
   </si>
   <si>
+    <t>ART-1248512648</t>
+  </si>
+  <si>
+    <t>Набор парфюма Maison Francis Kurkdjian Baccarat Rouge 540 Extrait 5х12 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-parfyuma-maison-francis-kurkdjian-baccarat-rouge-540-extrait-5kh12-ml/</t>
+  </si>
+  <si>
     <t>37331</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Love Don't Be Shy 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-love-don-t-be-shy-5-kh-7-5-ml/</t>
   </si>
   <si>
-    <t>ART-1248512648</t>
-[...7 lines deleted...]
-  <si>
     <t>37333</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Rolling in Love 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-rolling-in-love-5-kh-7-5-ml/</t>
   </si>
   <si>
     <t>37335</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Sacred Wood 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-sacred-wood-5-kh-7-5-ml/</t>
   </si>
   <si>
     <t>37337</t>
   </si>
   <si>
     <t>Lux Travel набор Сilian Straight to Heaven 4 х 7,5 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-travel-nabor-silian-straight-to-heaven-5-kh-7-5-ml/</t>
@@ -218,77 +218,77 @@
   <si>
     <t>Подарочный набор Tiffany 4х30мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-tiffany-4kh30ml-/</t>
   </si>
   <si>
     <t>37339</t>
   </si>
   <si>
     <t>Lux набор By Cilian Discovery Set  8 x 7.5 мл (Красный футляр)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/</t>
   </si>
   <si>
     <t>ART-1186612022</t>
   </si>
   <si>
     <t>Набор парфюма Tom Ford Rose Prick 5х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-tom-ford-rose-prick-5kh12-ml/</t>
   </si>
   <si>
+    <t>37341</t>
+  </si>
+  <si>
+    <t>Lux набор By Cilian Discovery Set 8 x 7.5 мл (Черный футляр)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/</t>
+  </si>
+  <si>
     <t>37800</t>
   </si>
   <si>
     <t>Набор парфюма Tom Ford Lost Cherry 5х12 мл (змея)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-5kh12-ml/</t>
   </si>
   <si>
     <t>ART-1248612649</t>
   </si>
   <si>
     <t>Набор парфюма Tom Ford Tobacco Vanille 5х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml/</t>
   </si>
   <si>
-    <t>37341</t>
-[...7 lines deleted...]
-  <si>
     <t>37343</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Blackberry &amp; Bay</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-blackberry-bay/</t>
   </si>
   <si>
     <t>37345</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone English Pear &amp; Freesia</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-english-pear-freesia-/</t>
   </si>
   <si>
     <t>37347</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Nectarine Blossom &amp; Honey</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-nectarine-blossom-honey/</t>
@@ -551,59 +551,50 @@
   <si>
     <t>Набор Jo Malone Cologne Intense Collection Coffret de Colognes Intenses 5 * 9 ml (A34 23480)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480/</t>
   </si>
   <si>
     <t>50382</t>
   </si>
   <si>
     <t>Набор Christian Louboutin 7х4 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-christian-louboutin-4-7-ml/</t>
   </si>
   <si>
     <t>50955</t>
   </si>
   <si>
     <t>Подарочный набор Tom Ford 4х7,5 мл (масло)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-tom-ford-4kh7-5-ml-maslo/</t>
   </si>
   <si>
-    <t>51255</t>
-[...7 lines deleted...]
-  <si>
     <t>52576</t>
   </si>
   <si>
     <t>Подарочный набор Louis Vuitton L'Immensite 100 мл с брелком и атомайзером</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-l-immensite-100-ml-s-brelkom-i-atomayzerom/</t>
   </si>
   <si>
     <t>52577</t>
   </si>
   <si>
     <t>Подарочный набор Louis Vuitton Afternoon Swim 100 мл с брелком и атомайзером</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-afternoon-swim-100-ml-s-brelkom-i-atomayzerom/</t>
   </si>
   <si>
     <t>52578</t>
   </si>
   <si>
     <t>Подарочный набор Louis Vuitton Pacific Chill 100 мл с брелком и атомайзером</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-pacific-chill-100-ml-s-brelkom-i-atomayzerom/</t>
@@ -2018,96 +2009,87 @@
   <si>
     <t>Подарочный набор BYREDO 5x5ml (Масляные духи)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-byredo-5x5ml/</t>
   </si>
   <si>
     <t>Набор 5х11 мл</t>
   </si>
   <si>
     <t>37674</t>
   </si>
   <si>
     <t>Подарочный набор Maison Francis Kurkdjian A La Rose 5х11 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-maison-francis-kurkdjian-a-la-rose-5kh11-ml/</t>
   </si>
   <si>
     <t>Наборы 5x20 мл</t>
   </si>
   <si>
     <t>ART-73237479</t>
   </si>
   <si>
-    <t>Подарочный набор "ARMAND BASI" 5х20 мл (женский)</t>
+    <t>Подарочный набор ARMAND BASI 5х20 мл (женский)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
     <t>ART-1338513555</t>
   </si>
   <si>
-    <t>Подарочный набор "EX NIHILO FLEUR NARCOTIQUE" 5х20 мл (унисекс)</t>
+    <t>Подарочный набор EX NIHILO 5х20 мл (унисекс)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/</t>
   </si>
   <si>
     <t>ART-73227478</t>
   </si>
   <si>
-    <t>Подарочный набор "GUCCI" 5х20 мл (женский)</t>
+    <t>Подарочный набор GUCCI 5х20 мл (женский)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
-    <t>ART-1339713567</t>
-[...7 lines deleted...]
-  <si>
     <t>37703</t>
   </si>
   <si>
-    <t>Подарочный набор Maison Francis Kurkdjian  5х20 мл (унисекс)</t>
+    <t>Подарочный набор MAISON FRANCIS KURKDJIAN 5х20 мл (унисекс)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/</t>
   </si>
   <si>
     <t>37705</t>
   </si>
   <si>
-    <t>Подарочный набор Tom Ford Lost Cherry 5х20 мл (женский)</t>
+    <t>Подарочный набор TOM FORD 5х20 мл (женский)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
     <t>Подарочные наборы 3х25 мл</t>
   </si>
   <si>
     <t>37719</t>
   </si>
   <si>
     <t>Набор парфюма Burberry My Burberry 3x25 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-burberry-my-burberry-3x30-ml/</t>
   </si>
   <si>
     <t>ART-98129968</t>
   </si>
   <si>
     <t>Подарочный набор CAROLINA HERRERA Good Girl 3x25 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-good-girl-3x25-ml/</t>
   </si>
@@ -2889,62 +2871,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-cilian-moonlight-in-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37397" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37496" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37398" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-a-kiss-from-a-rose-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37498" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-bamboo-harmony-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-liaisons-dangereuses-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-love-don-t-be-shy-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-maison-francis-kurkdjian-baccarat-rouge-540-extrait-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-rolling-in-love-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-sacred-wood-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-straight-to-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-eau-de-parfum-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-4kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-rose-prick-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-english-pear-freesia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-nectarine-blossom-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-peony-blush-suede/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-silk-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wild-bluebell/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-attar-collection-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-byredo-3-x-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-black-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-white-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-travel-by-kilian-good-girl-gone-bad-4x7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-amouage-miniature-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-dom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-sin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-la-lebo-discovery-set-3x30-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-montale-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ormonde-jayne-champaca-eau-de-parfum-5x8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-penhaligon-s-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bois-1920-oro-collection-5-18-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-zhenshchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-muzhchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-4-po-35-ml-maison-francis-kurkdjian/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-woman-in-gold-4-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-tiziana-terenzi-4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-christian-louboutin-4-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-4kh7-5-ml-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-louis-vuitton-les-parfums-3-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-l-immensite-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-afternoon-swim-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-pacific-chill-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-1-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-2-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-3-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-4-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-6-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-7-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/?sku=37500" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/?sku=37508" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hermes-4kh30-ml-new-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-chanel-for-men-4-kh-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-3x30ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-bleu-de-chanel-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-coral-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-collection-3-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/britney-spears-fantasy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-jadore-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-by-night-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-the-air-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-moon-sparkle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-taj-sunset-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gian-marco-venturi-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-si-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-orange-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-6-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-marry-me-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mexx-fly-high-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-funny-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-japan-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-white-chocola-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-chocolate-greedy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-vanilla-cake-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zarkoperfume-the-muse-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-pearl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-paco-rabanne-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-v-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-o-jasmine-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-trussardi-my-name/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-cilan-angels-share/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-5x5ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-maison-francis-kurkdjian-a-la-rose-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-nina-ricci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-burberry-my-burberry-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-good-girl-3x25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-giorgio-armani-3kh25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-212-men-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-1-3kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-2-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-chance-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16930/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-creed-aventus-for-men-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hugo-boss-men-3kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-scandal-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-moschino-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million-3kh30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-invictus-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabbane-1-million-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-3kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-versace-men-3kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chloe-4kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-4x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-zarkoperfume-pink-molecule-090-09-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-nasomatto-black-afgano-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-jo-malone-wood-sage-sea-salt-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-bitter-peach-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-kilian-good-girl-gone-bad-5x12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-byredo-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-andromeda-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-kirke-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-bitter-peach-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37397" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-cilian-moonlight-in-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37496" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37398" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-a-kiss-from-a-rose-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37498" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-bamboo-harmony-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-liaisons-dangereuses-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-maison-francis-kurkdjian-baccarat-rouge-540-extrait-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-love-don-t-be-shy-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-rolling-in-love-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-sacred-wood-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-straight-to-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-eau-de-parfum-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-4kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-rose-prick-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-english-pear-freesia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-nectarine-blossom-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-peony-blush-suede/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-silk-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wild-bluebell/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-attar-collection-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-byredo-3-x-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-black-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-white-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-travel-by-kilian-good-girl-gone-bad-4x7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-amouage-miniature-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-dom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-sin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-la-lebo-discovery-set-3x30-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-montale-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ormonde-jayne-champaca-eau-de-parfum-5x8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-penhaligon-s-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bois-1920-oro-collection-5-18-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-zhenshchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-muzhchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-4-po-35-ml-maison-francis-kurkdjian/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-woman-in-gold-4-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-tiziana-terenzi-4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-christian-louboutin-4-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-4kh7-5-ml-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-l-immensite-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-afternoon-swim-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-pacific-chill-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-1-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-2-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-3-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-4-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-6-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-7-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/?sku=37500" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/?sku=37508" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hermes-4kh30-ml-new-/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-chanel-for-men-4-kh-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-3x30ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-bleu-de-chanel-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-coral-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-collection-3-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/britney-spears-fantasy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-jadore-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-by-night-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-the-air-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-moon-sparkle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-taj-sunset-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gian-marco-venturi-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-si-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-orange-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-6-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-marry-me-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mexx-fly-high-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-funny-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-japan-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-white-chocola-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-chocolate-greedy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-vanilla-cake-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zarkoperfume-the-muse-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-pearl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-paco-rabanne-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-v-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-o-jasmine-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-trussardi-my-name/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-cilan-angels-share/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-5x5ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-maison-francis-kurkdjian-a-la-rose-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-burberry-my-burberry-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-good-girl-3x25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-giorgio-armani-3kh25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-212-men-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-1-3kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-2-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-chance-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16930/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-creed-aventus-for-men-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hugo-boss-men-3kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-scandal-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-moschino-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million-3kh30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-invictus-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabbane-1-million-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-3kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-versace-men-3kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chloe-4kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-4x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-zarkoperfume-pink-molecule-090-09-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-nasomatto-black-afgano-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-jo-malone-wood-sage-sea-salt-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-bitter-peach-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-kilian-good-girl-gone-bad-5x12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-byredo-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-andromeda-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-kirke-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-bitter-peach-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F298"/>
+  <dimension ref="A1:F296"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F298" sqref="F298"/>
+      <selection activeCell="F296" sqref="F296"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -3034,98 +3016,98 @@
       <c r="D9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1790</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1700</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>5</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>1700</v>
@@ -3214,69 +3196,69 @@
         <v>39</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>1790</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>11</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>1790</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>1100</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>13</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>1790</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>14</v>
       </c>
       <c r="B23" s="10" t="s">
@@ -3376,87 +3358,87 @@
         <v>66</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>20</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>1850</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>21</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>1100</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>22</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>2290</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>23</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
         <v>990</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>24</v>
       </c>
       <c r="B33" s="10" t="s">
@@ -4046,51 +4028,51 @@
         <v>177</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>1090</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>57</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>3490</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>58</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
         <v>4300</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>59</v>
       </c>
       <c r="B68" s="10" t="s">
@@ -4100,4121 +4082,4085 @@
         <v>186</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
         <v>4300</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>60</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>4300</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>61</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>2250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>62</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="4">
-[...2 lines deleted...]
-      <c r="B72" s="10" t="s">
+      <c r="A72" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="C72" s="7" t="s">
+      <c r="B72" s="6"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="6"/>
+      <c r="E72" s="6"/>
+      <c r="F72" s="14"/>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F73" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="4">
+        <v>1</v>
+      </c>
+      <c r="B74" s="10" t="s">
         <v>198</v>
       </c>
-      <c r="D72" s="6" t="s">
+      <c r="C74" s="7" t="s">
         <v>199</v>
       </c>
-      <c r="E72" s="6"/>
-[...5 lines deleted...]
-      <c r="A73" s="5" t="s">
+      <c r="D74" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="B73" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E74" s="6"/>
+      <c r="F74" s="14">
+        <v>1850</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" s="4">
+      <c r="A80" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B80" s="6"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="6"/>
+      <c r="E80" s="6"/>
+      <c r="F80" s="14"/>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B81" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E81" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B80" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C80" s="7" t="s">
+      <c r="F81" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="4">
+        <v>1</v>
+      </c>
+      <c r="B82" s="10" t="s">
         <v>217</v>
       </c>
-      <c r="D80" s="6" t="s">
+      <c r="C82" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="E80" s="6"/>
-[...5 lines deleted...]
-      <c r="A81" s="5" t="s">
+      <c r="D82" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="B81" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E82" s="6"/>
+      <c r="F82" s="14">
+        <v>1700</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C83" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D83" s="6" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B84" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C84" s="7" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C85" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D85" s="6" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B86" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="C86" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>1700</v>
       </c>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="4">
+      <c r="A87" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B87" s="6"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="14"/>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D88" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B87" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="7" t="s">
+      <c r="E88" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F88" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="4">
+        <v>1</v>
+      </c>
+      <c r="B89" s="10" t="s">
         <v>231</v>
       </c>
-      <c r="D87" s="6" t="s">
+      <c r="C89" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="E87" s="6"/>
-[...5 lines deleted...]
-      <c r="A88" s="5" t="s">
+      <c r="D89" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="B88" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E89" s="6"/>
+      <c r="F89" s="14">
+        <v>1600</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>1600</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>1400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
         <v>1500</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>245</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
         <v>1500</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>1500</v>
+        <v>990</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>990</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
-        <v>1350</v>
+        <v>990</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
         <v>990</v>
       </c>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="4">
-[...2 lines deleted...]
-      <c r="B98" s="10" t="s">
+      <c r="A98" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="C98" s="7" t="s">
+      <c r="B98" s="6"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="6"/>
+      <c r="E98" s="6"/>
+      <c r="F98" s="14"/>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C99" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D99" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E99" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F99" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="4">
+        <v>1</v>
+      </c>
+      <c r="B100" s="10" t="s">
         <v>259</v>
       </c>
-      <c r="D98" s="6" t="s">
+      <c r="C100" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="E98" s="6"/>
-[...5 lines deleted...]
-      <c r="A99" s="5" t="s">
+      <c r="D100" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="B99" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E100" s="6"/>
+      <c r="F100" s="14">
+        <v>530</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>324</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>336</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>351</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>352</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>358</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>366</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>369</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>370</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>381</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>382</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>399</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>405</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>406</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>408</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>409</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>411</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>412</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>414</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>415</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>418</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>420</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>421</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>423</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>424</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>426</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>427</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>429</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>430</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>433</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>435</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>436</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>438</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>439</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>441</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>442</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>444</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>445</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>453</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>454</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>459</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>460</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>462</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>465</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>466</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>474</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>475</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>477</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>480</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>481</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>489</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>490</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>492</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>493</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>495</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>498</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>501</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>508</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>511</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>513</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>516</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>519</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>522</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>528</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>535</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>546</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>549</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>550</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>552</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>556</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>558</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>561</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>562</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>564</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>570</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>571</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>576</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>577</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>579</v>
       </c>
       <c r="E206" s="6"/>
       <c r="F206" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>582</v>
       </c>
       <c r="E207" s="6"/>
       <c r="F207" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>583</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E209" s="6"/>
       <c r="F209" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>597</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E213" s="6"/>
       <c r="F213" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>601</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>606</v>
       </c>
       <c r="E215" s="6"/>
       <c r="F215" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>609</v>
       </c>
       <c r="E216" s="6"/>
       <c r="F216" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>612</v>
       </c>
       <c r="E217" s="6"/>
       <c r="F217" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>613</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>615</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>616</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>618</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>621</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>622</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>625</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>627</v>
       </c>
       <c r="E222" s="6"/>
       <c r="F222" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>628</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>630</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>631</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>633</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>634</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>636</v>
       </c>
       <c r="E225" s="6"/>
       <c r="F225" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>637</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>639</v>
       </c>
       <c r="E226" s="6"/>
       <c r="F226" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>640</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>642</v>
       </c>
       <c r="E227" s="6"/>
       <c r="F227" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>643</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>645</v>
       </c>
       <c r="E228" s="6"/>
       <c r="F228" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>646</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E229" s="6"/>
       <c r="F229" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>649</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>651</v>
       </c>
       <c r="E230" s="6"/>
       <c r="F230" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>652</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>654</v>
       </c>
       <c r="E231" s="6"/>
       <c r="F231" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="232" spans="1:6">
-      <c r="A232" s="4">
-[...2 lines deleted...]
-      <c r="B232" s="10" t="s">
+      <c r="A232" s="5" t="s">
         <v>655</v>
       </c>
-      <c r="C232" s="7" t="s">
+      <c r="B232" s="6"/>
+      <c r="C232" s="7"/>
+      <c r="D232" s="6"/>
+      <c r="E232" s="6"/>
+      <c r="F232" s="14"/>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B233" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C233" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D233" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E233" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F233" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234" s="4">
+        <v>1</v>
+      </c>
+      <c r="B234" s="10" t="s">
         <v>656</v>
       </c>
-      <c r="D232" s="6" t="s">
+      <c r="C234" s="7" t="s">
         <v>657</v>
       </c>
-      <c r="E232" s="6"/>
-[...5 lines deleted...]
-      <c r="A233" s="5" t="s">
+      <c r="D234" s="6" t="s">
         <v>658</v>
       </c>
-      <c r="B233" s="6"/>
-[...6 lines deleted...]
-      <c r="A234" s="3" t="s">
+      <c r="E234" s="6"/>
+      <c r="F234" s="14">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="B235" s="6"/>
+      <c r="C235" s="7"/>
+      <c r="D235" s="6"/>
+      <c r="E235" s="6"/>
+      <c r="F235" s="14"/>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B234" s="9" t="s">
+      <c r="B236" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C234" s="11" t="s">
+      <c r="C236" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D234" s="12" t="s">
+      <c r="D236" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E234" s="13" t="s">
+      <c r="E236" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F234" s="15" t="s">
+      <c r="F236" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="235" spans="1:6">
-      <c r="A235" s="4">
+    <row r="237" spans="1:6">
+      <c r="A237" s="4">
         <v>1</v>
       </c>
-      <c r="B235" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C235" s="7" t="s">
+      <c r="B237" s="10" t="s">
         <v>660</v>
       </c>
-      <c r="D235" s="6" t="s">
+      <c r="C237" s="7" t="s">
         <v>661</v>
       </c>
-      <c r="E235" s="6"/>
-[...5 lines deleted...]
-      <c r="A236" s="5" t="s">
+      <c r="D237" s="6" t="s">
         <v>662</v>
       </c>
-      <c r="B236" s="6"/>
-[...6 lines deleted...]
-      <c r="A237" s="3" t="s">
+      <c r="E237" s="6"/>
+      <c r="F237" s="14">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="B238" s="6"/>
+      <c r="C238" s="7"/>
+      <c r="D238" s="6"/>
+      <c r="E238" s="6"/>
+      <c r="F238" s="14"/>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B237" s="9" t="s">
+      <c r="B239" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C237" s="11" t="s">
+      <c r="C239" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D237" s="12" t="s">
+      <c r="D239" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E237" s="13" t="s">
+      <c r="E239" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F237" s="15" t="s">
+      <c r="F239" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="238" spans="1:6">
-      <c r="A238" s="4">
+    <row r="240" spans="1:6">
+      <c r="A240" s="4">
         <v>1</v>
       </c>
-      <c r="B238" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C238" s="7" t="s">
+      <c r="B240" s="10" t="s">
         <v>664</v>
       </c>
-      <c r="D238" s="6" t="s">
+      <c r="C240" s="7" t="s">
         <v>665</v>
       </c>
-      <c r="E238" s="6"/>
-[...5 lines deleted...]
-      <c r="A239" s="5" t="s">
+      <c r="D240" s="6" t="s">
         <v>666</v>
       </c>
-      <c r="B239" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E240" s="6"/>
+      <c r="F240" s="14">
+        <v>990</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>667</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>669</v>
       </c>
       <c r="E241" s="6"/>
       <c r="F241" s="14">
-        <v>1150</v>
+        <v>990</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>670</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>672</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
-        <v>1150</v>
+        <v>990</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>673</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>675</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
-        <v>1150</v>
+        <v>990</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>676</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>678</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
-        <v>1150</v>
+        <v>990</v>
       </c>
     </row>
     <row r="245" spans="1:6">
-      <c r="A245" s="4">
+      <c r="A245" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="B245" s="6"/>
+      <c r="C245" s="7"/>
+      <c r="D245" s="6"/>
+      <c r="E245" s="6"/>
+      <c r="F245" s="14"/>
+    </row>
+    <row r="246" spans="1:6">
+      <c r="A246" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B246" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C246" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D246" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B245" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C245" s="7" t="s">
+      <c r="E246" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F246" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6">
+      <c r="A247" s="4">
+        <v>1</v>
+      </c>
+      <c r="B247" s="10" t="s">
         <v>680</v>
       </c>
-      <c r="D245" s="6" t="s">
+      <c r="C247" s="7" t="s">
         <v>681</v>
       </c>
-      <c r="E245" s="6"/>
-[...8 lines deleted...]
-      <c r="B246" s="10" t="s">
+      <c r="D247" s="6" t="s">
         <v>682</v>
       </c>
-      <c r="C246" s="7" t="s">
+      <c r="E247" s="6"/>
+      <c r="F247" s="14">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" s="4">
+        <v>2</v>
+      </c>
+      <c r="B248" s="10" t="s">
         <v>683</v>
       </c>
-      <c r="D246" s="6" t="s">
+      <c r="C248" s="7" t="s">
         <v>684</v>
       </c>
-      <c r="E246" s="6"/>
-[...5 lines deleted...]
-      <c r="A247" s="5" t="s">
+      <c r="D248" s="6" t="s">
         <v>685</v>
       </c>
-      <c r="B247" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E248" s="6"/>
+      <c r="F248" s="14">
+        <v>1800</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>688</v>
       </c>
       <c r="E249" s="6"/>
       <c r="F249" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="4">
+      <c r="A250" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="B250" s="6"/>
+      <c r="C250" s="7"/>
+      <c r="D250" s="6"/>
+      <c r="E250" s="6"/>
+      <c r="F250" s="14"/>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B250" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C250" s="7" t="s">
+      <c r="B251" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C251" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D251" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E251" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F251" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252" s="4">
+        <v>1</v>
+      </c>
+      <c r="B252" s="10" t="s">
         <v>690</v>
       </c>
-      <c r="D250" s="6" t="s">
+      <c r="C252" s="7" t="s">
         <v>691</v>
       </c>
-      <c r="E250" s="6"/>
-[...8 lines deleted...]
-      <c r="B251" s="10" t="s">
+      <c r="D252" s="6" t="s">
         <v>692</v>
       </c>
-      <c r="C251" s="7" t="s">
+      <c r="E252" s="6"/>
+      <c r="F252" s="14">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" s="4">
+        <v>2</v>
+      </c>
+      <c r="B253" s="10" t="s">
         <v>693</v>
       </c>
-      <c r="D251" s="6" t="s">
+      <c r="C253" s="7" t="s">
         <v>694</v>
       </c>
-      <c r="E251" s="6"/>
-[...5 lines deleted...]
-      <c r="A252" s="5" t="s">
+      <c r="D253" s="6" t="s">
         <v>695</v>
       </c>
-      <c r="B252" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E253" s="6"/>
+      <c r="F253" s="14">
+        <v>1400</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>696</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>698</v>
       </c>
       <c r="E254" s="6"/>
       <c r="F254" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>699</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>701</v>
       </c>
       <c r="E255" s="6"/>
       <c r="F255" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>702</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>704</v>
       </c>
       <c r="E256" s="6"/>
       <c r="F256" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>705</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>707</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>708</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>710</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>711</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>713</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>714</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>716</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>717</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>719</v>
       </c>
       <c r="E261" s="6"/>
       <c r="F261" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>720</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>722</v>
       </c>
       <c r="E262" s="6"/>
       <c r="F262" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>723</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>725</v>
       </c>
       <c r="E263" s="6"/>
       <c r="F263" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>726</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>728</v>
       </c>
       <c r="E264" s="6"/>
       <c r="F264" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>729</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>731</v>
       </c>
       <c r="E265" s="6"/>
       <c r="F265" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>732</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>734</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="267" spans="1:6">
-      <c r="A267" s="4">
-[...2 lines deleted...]
-      <c r="B267" s="10" t="s">
+      <c r="A267" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="C267" s="7" t="s">
+      <c r="B267" s="6"/>
+      <c r="C267" s="7"/>
+      <c r="D267" s="6"/>
+      <c r="E267" s="6"/>
+      <c r="F267" s="14"/>
+    </row>
+    <row r="268" spans="1:6">
+      <c r="A268" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B268" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C268" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D268" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E268" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F268" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" s="4">
+        <v>1</v>
+      </c>
+      <c r="B269" s="10" t="s">
         <v>736</v>
       </c>
-      <c r="D267" s="6" t="s">
+      <c r="C269" s="7" t="s">
         <v>737</v>
       </c>
-      <c r="E267" s="6"/>
-[...8 lines deleted...]
-      <c r="B268" s="10" t="s">
+      <c r="D269" s="6" t="s">
         <v>738</v>
       </c>
-      <c r="C268" s="7" t="s">
+      <c r="E269" s="6"/>
+      <c r="F269" s="14">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270" s="4">
+        <v>2</v>
+      </c>
+      <c r="B270" s="10" t="s">
         <v>739</v>
       </c>
-      <c r="D268" s="6" t="s">
+      <c r="C270" s="7" t="s">
         <v>740</v>
       </c>
-      <c r="E268" s="6"/>
-[...5 lines deleted...]
-      <c r="A269" s="5" t="s">
+      <c r="D270" s="6" t="s">
         <v>741</v>
       </c>
-      <c r="B269" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E270" s="6"/>
+      <c r="F270" s="14">
+        <v>1600</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>742</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>744</v>
       </c>
       <c r="E271" s="6"/>
       <c r="F271" s="14">
-        <v>1600</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="272" spans="1:6">
-      <c r="A272" s="4">
+      <c r="A272" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="B272" s="6"/>
+      <c r="C272" s="7"/>
+      <c r="D272" s="6"/>
+      <c r="E272" s="6"/>
+      <c r="F272" s="14"/>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B272" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C272" s="7" t="s">
+      <c r="B273" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C273" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D273" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E273" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F273" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" s="4">
+        <v>1</v>
+      </c>
+      <c r="B274" s="10" t="s">
         <v>746</v>
       </c>
-      <c r="D272" s="6" t="s">
+      <c r="C274" s="7" t="s">
         <v>747</v>
       </c>
-      <c r="E272" s="6"/>
-[...8 lines deleted...]
-      <c r="B273" s="10" t="s">
+      <c r="D274" s="6" t="s">
         <v>748</v>
       </c>
-      <c r="C273" s="7" t="s">
+      <c r="E274" s="6"/>
+      <c r="F274" s="14">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275" s="4">
+        <v>2</v>
+      </c>
+      <c r="B275" s="10" t="s">
         <v>749</v>
       </c>
-      <c r="D273" s="6" t="s">
+      <c r="C275" s="7" t="s">
         <v>750</v>
       </c>
-      <c r="E273" s="6"/>
-[...5 lines deleted...]
-      <c r="A274" s="5" t="s">
+      <c r="D275" s="6" t="s">
         <v>751</v>
       </c>
-      <c r="B274" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E275" s="6"/>
+      <c r="F275" s="14">
+        <v>1850</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>752</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>754</v>
       </c>
       <c r="E276" s="6"/>
       <c r="F276" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>755</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>757</v>
       </c>
       <c r="E277" s="6"/>
       <c r="F277" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>758</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>760</v>
       </c>
       <c r="E278" s="6"/>
       <c r="F278" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>761</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>763</v>
       </c>
       <c r="E279" s="6"/>
       <c r="F279" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>764</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>766</v>
       </c>
       <c r="E280" s="6"/>
       <c r="F280" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B281" s="10" t="s">
         <v>767</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>769</v>
       </c>
       <c r="E281" s="6"/>
       <c r="F281" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>770</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>772</v>
       </c>
       <c r="E282" s="6"/>
       <c r="F282" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>773</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>775</v>
       </c>
       <c r="E283" s="6"/>
       <c r="F283" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>776</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>778</v>
       </c>
       <c r="E284" s="6"/>
       <c r="F284" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>779</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>781</v>
       </c>
       <c r="E285" s="6"/>
       <c r="F285" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>782</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>784</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
         <v>1850</v>
       </c>
     </row>
     <row r="287" spans="1:6">
-      <c r="A287" s="4">
-[...2 lines deleted...]
-      <c r="B287" s="10" t="s">
+      <c r="A287" s="5" t="s">
         <v>785</v>
       </c>
-      <c r="C287" s="7" t="s">
+      <c r="B287" s="6"/>
+      <c r="C287" s="7"/>
+      <c r="D287" s="6"/>
+      <c r="E287" s="6"/>
+      <c r="F287" s="14"/>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B288" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C288" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D288" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E288" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F288" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289" s="4">
+        <v>1</v>
+      </c>
+      <c r="B289" s="10" t="s">
         <v>786</v>
       </c>
-      <c r="D287" s="6" t="s">
+      <c r="C289" s="7" t="s">
         <v>787</v>
       </c>
-      <c r="E287" s="6"/>
-[...8 lines deleted...]
-      <c r="B288" s="10" t="s">
+      <c r="D289" s="6" t="s">
         <v>788</v>
       </c>
-      <c r="C288" s="7" t="s">
+      <c r="E289" s="6"/>
+      <c r="F289" s="14">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6">
+      <c r="A290" s="4">
+        <v>2</v>
+      </c>
+      <c r="B290" s="10" t="s">
         <v>789</v>
       </c>
-      <c r="D288" s="6" t="s">
+      <c r="C290" s="7" t="s">
         <v>790</v>
       </c>
-      <c r="E288" s="6"/>
-[...5 lines deleted...]
-      <c r="A289" s="5" t="s">
+      <c r="D290" s="6" t="s">
         <v>791</v>
       </c>
-      <c r="B289" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E290" s="6"/>
+      <c r="F290" s="14">
+        <v>1100</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>792</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>794</v>
       </c>
       <c r="E291" s="6"/>
       <c r="F291" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>795</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>797</v>
       </c>
       <c r="E292" s="6"/>
       <c r="F292" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>798</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>800</v>
       </c>
       <c r="E293" s="6"/>
       <c r="F293" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>801</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>803</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>804</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>806</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>807</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>809</v>
       </c>
       <c r="E296" s="6"/>
       <c r="F296" s="14">
-        <v>1100</v>
-[...34 lines deleted...]
-      <c r="F298" s="14">
         <v>990</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A73:F73"/>
-[...10 lines deleted...]
-    <mergeCell ref="A289:F289"/>
+    <mergeCell ref="A72:F72"/>
+    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="A87:F87"/>
+    <mergeCell ref="A98:F98"/>
+    <mergeCell ref="A232:F232"/>
+    <mergeCell ref="A235:F235"/>
+    <mergeCell ref="A238:F238"/>
+    <mergeCell ref="A245:F245"/>
+    <mergeCell ref="A250:F250"/>
+    <mergeCell ref="A267:F267"/>
+    <mergeCell ref="A272:F272"/>
+    <mergeCell ref="A287:F287"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
@@ -8237,71 +8183,71 @@
     <hyperlink ref="D47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_64"/>
-    <hyperlink ref="D72" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_70"/>
-    <hyperlink ref="D80" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_75"/>
-    <hyperlink ref="D87" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_84"/>
-    <hyperlink ref="D98" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_110"/>
@@ -8389,101 +8335,99 @@
     <hyperlink ref="D207" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_216"/>
-    <hyperlink ref="D232" r:id="rId_hyperlink_217"/>
-[...1 lines deleted...]
-    <hyperlink ref="D238" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_223"/>
-    <hyperlink ref="D245" r:id="rId_hyperlink_224"/>
-    <hyperlink ref="D246" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D249" r:id="rId_hyperlink_226"/>
-    <hyperlink ref="D250" r:id="rId_hyperlink_227"/>
-    <hyperlink ref="D251" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D254" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_236"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_241"/>
-    <hyperlink ref="D267" r:id="rId_hyperlink_242"/>
-    <hyperlink ref="D268" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D271" r:id="rId_hyperlink_244"/>
-    <hyperlink ref="D272" r:id="rId_hyperlink_245"/>
-    <hyperlink ref="D273" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D276" r:id="rId_hyperlink_247"/>
     <hyperlink ref="D277" r:id="rId_hyperlink_248"/>
     <hyperlink ref="D278" r:id="rId_hyperlink_249"/>
     <hyperlink ref="D279" r:id="rId_hyperlink_250"/>
     <hyperlink ref="D280" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D281" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D282" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D283" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_257"/>
-    <hyperlink ref="D287" r:id="rId_hyperlink_258"/>
-    <hyperlink ref="D288" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_264"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_265"/>
-    <hyperlink ref="D297" r:id="rId_hyperlink_266"/>
-    <hyperlink ref="D298" r:id="rId_hyperlink_267"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>