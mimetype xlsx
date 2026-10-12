--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,283 +12,1297 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="810">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Подарочные наборы</t>
   </si>
   <si>
+    <t>Набор Мини 3x20 мл</t>
+  </si>
+  <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>ART-1282212985</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/podarochnyy-nabor-tom-ford-5kh12-ml/</t>
+    <t>ART-1017610332</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Antonio Banderas Blue Seduction For Women</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1074910905</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Azzaro Mademoiselle</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-mademoiselle-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80398195</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Britney Spears Fantasy</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/britney-spears-fantasy-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62216377</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Burberry Weekend</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-weekend-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1017910335</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Bvlgari Omnia Crystalline</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>37551</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - By Cillian Good Girl Gone Bad Splash of Neroli</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1399714234</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Byredo Bal D'Afrique</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-nabor-mini-3kh20-ml_4/</t>
+  </si>
+  <si>
+    <t>ART-62206376</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Cacharel Amor Amor</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/cacharel-amor-amor-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62236379</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera 212 VIP Men</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62326388</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera 212 VIP For Women</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80558211</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera 212 Men</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-men-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80408196</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera Good Girl</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62196375</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Cerruti 1881</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-61236279</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Allure Homme Sport</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-sport-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62176373</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Bleu de Chanel Eau de Toilette</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62186374</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Chance Eau Fraiche</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62166372</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Chance Eau Tendre</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62156371</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Chance</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62256381</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Coco Mademoiselle</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62146370</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Egoiste Platinum</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62136369</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chloe Eau de Parfum</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-eau-de-parfum-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-77297885</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior J`adore</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-jadore-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1399614233</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior Miss Dior Rose N'Roses</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-nabor-mini-3kh20-ml_3/</t>
+  </si>
+  <si>
+    <t>ART-1074810904</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior Sauvage</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80428198</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christina Aguilera By Christina Aguilera</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christina-aguilera-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62306386</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christina Aguilera By Night</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christina-aguilera-by-night-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1075110907</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Clinique Happy For Men</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clinique-happy-for-men-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62246380</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - DKNY Be Delicious</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dkny-be-delicious-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1017510331</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - DKNY Be Delicious Fresh Blossom</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62226378</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Dolce &amp; Gabbana Light Blue Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1399814235</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Dolce &amp; Gabbana K For Men</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-nabor-mini-3kh20-ml_5/</t>
+  </si>
+  <si>
+    <t>ART-62116367</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Dolce &amp; Gabbana 3 L'Imperatrice</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1074410900</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Sorbetto Rosso</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80458201</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Cherry In The Air</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escada-cherry-in-the-air-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1074310899</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Moon Sparkle For Women</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escada-moon-sparkle-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62026358</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Taj Sunset</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escada-taj-sunset-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-77267882</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escentric Molecules Escentric 01</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-77257881</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escentric Molecules Escentric 02</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>37591</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escentric Molecules Escentric 05</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1075210908</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Ex Nihilo Fleur Narcotique</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80478203</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gian Marco Venturi Woman</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gian-marco-venturi-woman-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62076363</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Giorgio Armani Acqua di Gioia</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/</t>
+  </si>
+  <si>
+    <t>ART-62316387</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Giorgio Armani Si</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-si-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62106366</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Givenchy Ange Ou Demon Le Secret</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62086364</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Givenchy Pour Homme Blue Label</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80528208</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gucci Flora by Gucci</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-by-gucci-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>37604</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hermes H24</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hermes-h24-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62296385</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hugo Boss Orange For Women</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-boss-orange-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-77287884</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hugo Boss The Scent For Her</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1075410910</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hugo Boss Boss Bottled (№6)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-boss-6-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1073510891</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hugo Boss Boss Woman</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-61996355</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Kenzo L'Eau Par Kenzo Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1074610902</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Kenzo Aqua Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62016357</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Essential Sport</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-essential-sport-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-61196275</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Essential</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-essential-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62286384</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1074510901</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Pour Femme Intense</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1400114238</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lancome Idole Le Parfum</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-idole-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1400014237</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lancome La Vie Est Belle</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62006356</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lanvin Marry Me!</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-marry-me-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62276383</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lanvin Eclat D'Arpege</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1073710893</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lanvin Eclat D`Arpege Gourmandise</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1074710903</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lanvin Modern Princess</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-modern-princess-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1399214229</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/</t>
+  </si>
+  <si>
+    <t>ART-77247880</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Mexx Fly High Woman</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mexx-fly-high-women-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80438199</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Montale Roses Musk</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-roses-musk-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62066362</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Moschino Funny!</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-funny-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-61986354</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Nina Ricci Nina</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-nina-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62266382</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Nina Ricci Love By Nina</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62056361</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne 1 Million</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80548210</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Invictus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62046360</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Lady Million</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-lady-million-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80448200</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Olympea</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-80468202</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Salvatore Ferragamo Incanto Shine</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1399414231</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tiziana Terenzi Andromeda</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-nabor-mini-3kh20-ml_1/</t>
+  </si>
+  <si>
+    <t>ART-1018510341</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tiziana Terenzi Kirke</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1399914236</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Trussardi Donna</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/trussardi-donna-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-61226278</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Versace Man Eau Fraiche</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-man-eau-fraiche-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-62036359</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Versace Bright Crystal</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-bright-crystal-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1074110897</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Versace Versense</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-versense-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1399314230</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Victoria`s Secret Bombshell</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>37650</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Vilhelm Parfumerie Mango Skin</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1074010896</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Yves Saint Laurent Black Opium</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>ART-1399514232</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Zarkoperfume Pink Molecule 090.09</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-nabor-mini-3kh20-ml_2/</t>
+  </si>
+  <si>
+    <t>49558</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escentric Molecules Molecule 01 + Mandarin</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49559</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Bitter Peach</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-bitter-peach-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49560</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Moschino Toy 2 Bubble Gum</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49561</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Guerlain Aqua Alleqoria Mandarine Basilic</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49562</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Marc-Antoine Barrois Ganymede</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49563</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Cherry In Japan</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escada-cherry-in-japan-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49564</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Giorgio Armani My Way</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-my-way-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49567</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Lost Cherry</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-lost-cherry-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49568</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Tobacco Vanille</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49569</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gucci Flora by Gucci Gorgeous Gardenia (ЦВ)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49570</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Moschino Cheap &amp; Chic I Love Love</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>49571</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Giorgio Armani Acqua Di Gio For Men</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>50348</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Fame</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-fame-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>50349</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Cherry Smoke</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>50350</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Essential Parfums Bois Impérial</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>50351</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Haute Fragrance Company (HFC) Devil's Intrigue</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52018</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Marc-Antoine Barrois Tilia</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52400</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gucci Guilty Elixir de Parfum Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52401</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Richard White Chocola</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/richard-white-chocola-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52402</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Montale Chocolate Greedy</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-chocolate-greedy-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52403</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Montale Vanilla Cake</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-vanilla-cake-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52404</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Zarkoperfume The Muse</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/zarkoperfume-the-muse-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52405</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Vanilla Sex</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52406</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Mancera Red Tobacco Intense</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52407</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Moschino Toy 2 Pearl</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-toy-2-pearl-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52408</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Jean Paul Gaultier Gaultier Divine</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52409</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Ex Nihilo Blue Talisman</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52410</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Jean Paul Gaultier Scandal Absolu</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52411</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior Miss Dior Blooming Bouquet</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52412</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Boadicea The Victorious Heroine</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52413</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Original Eau de Parfum</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52414</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Invictus Victory Elixir</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>52570</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Dolce &amp; Gabbana Q by Dolce &amp; Gabbana</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/</t>
+  </si>
+  <si>
+    <t>52571</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Eau De Lacoste L.12.12 Blanc</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/</t>
+  </si>
+  <si>
+    <t>52584</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Phantom</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-paco-rabanne-phantom/</t>
+  </si>
+  <si>
+    <t>52605</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - By Cillian Bad Boys Are No Good But Good Boys Are No Fun</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/</t>
+  </si>
+  <si>
+    <t>52638</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Z&amp;R V Blend</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-v-blend/</t>
+  </si>
+  <si>
+    <t>52640</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Z&amp;R O &amp; Jasmine, V</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-o-jasmine-v/</t>
+  </si>
+  <si>
+    <t>53500</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera La Bomba</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/</t>
+  </si>
+  <si>
+    <t>53560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набор Мини 3x20 мл - Trussardi My Name </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-trussardi-my-name/</t>
+  </si>
+  <si>
+    <t>53561</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Cilan Angels' Share</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-cilan-angels-share/</t>
+  </si>
+  <si>
+    <t>53562</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Maison Francis Kurkdjian Kurky</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/</t>
+  </si>
+  <si>
+    <t>53563</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Sol de Janeiro Cheirosa '62</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/</t>
+  </si>
+  <si>
+    <t>53564</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior Rose Kabuki</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/</t>
+  </si>
+  <si>
+    <t>53565</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gissah Volt</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/</t>
+  </si>
+  <si>
+    <t>53566</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набор Мини 3x20 мл - Clive Christian Matsukita </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/</t>
+  </si>
+  <si>
+    <t>53567</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Amouage Guidance 46</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/</t>
+  </si>
+  <si>
+    <t>53568</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Vilhelm Parfumerie Chimilka</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/</t>
+  </si>
+  <si>
+    <t>53844</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Xerjoff Sospiro Erba Pura</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-mini-3x20-ml-xerjoff-sospiro-erba-pura/</t>
   </si>
   <si>
     <t>Селективные подарочные наборы</t>
   </si>
   <si>
-    <t>37397</t>
-[...139 lines deleted...]
-  <si>
     <t>37339</t>
   </si>
   <si>
-    <t>Lux набор By Cilian Discovery Set  8 x 7.5 мл (Красный футляр)</t>
+    <t>LUX Набор By Cilian Discovery Set  8 x 7.5 мл (Красный футляр)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/</t>
   </si>
   <si>
-    <t>ART-1186612022</t>
-[...7 lines deleted...]
-  <si>
     <t>37341</t>
   </si>
   <si>
-    <t>Lux набор By Cilian Discovery Set 8 x 7.5 мл (Черный футляр)</t>
+    <t>LUX Набор By Cilian Discovery Set 8 x 7.5 мл (Черный футляр)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/</t>
   </si>
   <si>
-    <t>37800</t>
-[...16 lines deleted...]
-  <si>
     <t>37343</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Blackberry &amp; Bay</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-blackberry-bay/</t>
   </si>
   <si>
     <t>37345</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone English Pear &amp; Freesia</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-english-pear-freesia-/</t>
   </si>
   <si>
     <t>37347</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Nectarine Blossom &amp; Honey</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-nectarine-blossom-honey/</t>
@@ -311,1820 +1325,269 @@
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-silk-blossom/</t>
   </si>
   <si>
     <t>37353</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Wild Bluebell</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-wild-bluebell/</t>
   </si>
   <si>
     <t>37355</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Wood Sage &amp; Sea Salt</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-nabor-jo-malone-wood-sage-sea-salt/</t>
   </si>
   <si>
     <t>37359</t>
   </si>
   <si>
-    <t>Набор Attar Collection 4x30 ml</t>
+    <t>Набор Attar Collection 4 x 30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-attar-collection-4x30-ml/</t>
   </si>
   <si>
     <t>37361</t>
   </si>
   <si>
     <t>Набор Byredo 3 x 30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-byredo-3-x-30-ml/</t>
   </si>
   <si>
-    <t>37365</t>
-[...52 lines deleted...]
-  <si>
     <t>ART-97919947</t>
   </si>
   <si>
     <t>Подарочный набор BYREDO La Selection Byredo 6х12 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/</t>
   </si>
   <si>
     <t>37414</t>
   </si>
   <si>
     <t>Подарочный набор Jo Malone 5х9мл (дом)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-dom-/</t>
   </si>
   <si>
-    <t>37418</t>
-[...70 lines deleted...]
-  <si>
     <t>49247</t>
   </si>
   <si>
     <t>Набор Bois 1920 Oro Collection 5*18 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-bois-1920-oro-collection-5-18-ml/</t>
   </si>
   <si>
-    <t>49342</t>
-[...43 lines deleted...]
-  <si>
     <t>50332</t>
   </si>
   <si>
     <t>Набор Jo Malone Cologne Intense Collection Coffret de Colognes Intenses 5 * 9 ml (A34 23480)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480/</t>
   </si>
   <si>
     <t>50382</t>
   </si>
   <si>
-    <t>Набор Christian Louboutin 7х4 мл</t>
+    <t>Масляный Набор Christian Louboutin 7 х 4 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-christian-louboutin-4-7-ml/</t>
   </si>
   <si>
-    <t>50955</t>
-[...43 lines deleted...]
-  <si>
     <t>52982</t>
   </si>
   <si>
-    <t>Набор 3x10 ml La Labo Travel Tube The Noir 29 Ликвидация</t>
+    <t>Набор 3 x 10 мл La Labo Travel Tube The Noir 29 Ликвидация</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/</t>
   </si>
   <si>
     <t>53275</t>
   </si>
   <si>
-    <t>Подарочный набор Louboutin 3 * 9 мл</t>
+    <t>Подарочный набор Christian Louboutin 3 х 9 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/</t>
   </si>
   <si>
-    <t>Подарочные наборы с топовыми ароматами 5х23 мл</t>
-[...53 lines deleted...]
-    <t>https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-7-5x23-ml/</t>
+    <t>37339-29876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUX Набор By Cilian Discovery Set  8 x 7.5 мл (Белый футляр) </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar/</t>
   </si>
   <si>
     <t>Подарочные наборы с топовыми ароматами 7х15 мл</t>
   </si>
   <si>
     <t>37500</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 3 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/?sku=37500</t>
   </si>
   <si>
     <t>37501</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/</t>
   </si>
   <si>
     <t>37508</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 7 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/?sku=37508</t>
   </si>
   <si>
     <t>37509</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/</t>
   </si>
   <si>
     <t>52942</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 6 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/</t>
   </si>
   <si>
     <t>Брендовые подарочные наборы</t>
   </si>
   <si>
-    <t>37532</t>
-[...43 lines deleted...]
-  <si>
     <t>50540</t>
   </si>
   <si>
     <t>Набор Bvlgari Omnia Coral 65 мл +15 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-bvlgari-omnia-coral-65-ml-15-ml/</t>
   </si>
   <si>
     <t>50556</t>
   </si>
   <si>
     <t>Набор Bvlgari Omnia Collection 3 * 15 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-bvlgari-omnia-collection-3-15-ml/</t>
   </si>
   <si>
     <t>52980</t>
   </si>
   <si>
     <t>Набор Bvlgari Omnia Amethyste 65 мл + 15 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/</t>
   </si>
   <si>
     <t>52981</t>
   </si>
   <si>
     <t>Набор Bvlgari Omnia Crystalline 65 мл + 15 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/</t>
   </si>
   <si>
-    <t>Набор Мини 3x20 мл</t>
-[...1189 lines deleted...]
-  <si>
     <t>Подарочные наборы МАСЛО</t>
   </si>
   <si>
     <t>37654</t>
   </si>
   <si>
     <t>Подарочный набор BYREDO 5x5ml (Масляные духи)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-byredo-5x5ml/</t>
   </si>
   <si>
-    <t>Набор 5х11 мл</t>
-[...10 lines deleted...]
-  <si>
     <t>Наборы 5x20 мл</t>
   </si>
   <si>
     <t>ART-73237479</t>
   </si>
   <si>
     <t>Подарочный набор ARMAND BASI 5х20 мл (женский)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
     <t>ART-1338513555</t>
   </si>
   <si>
     <t>Подарочный набор EX NIHILO 5х20 мл (унисекс)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/</t>
   </si>
   <si>
-    <t>ART-73227478</t>
-[...7 lines deleted...]
-  <si>
     <t>37703</t>
   </si>
   <si>
     <t>Подарочный набор MAISON FRANCIS KURKDJIAN 5х20 мл (унисекс)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/</t>
   </si>
   <si>
     <t>37705</t>
   </si>
   <si>
     <t>Подарочный набор TOM FORD 5х20 мл (женский)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
-    <t>Подарочные наборы 3х25 мл</t>
-[...28 lines deleted...]
-  <si>
     <t>Подарочные наборы 3х30 мл</t>
   </si>
   <si>
     <t>37725</t>
   </si>
   <si>
     <t>Подарочный набор Carolina Herrera 212 Men 3х30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-212-men-3kh3/</t>
   </si>
   <si>
     <t>37727</t>
   </si>
   <si>
     <t>Подарочный набор Carolina Herrera №1 3х30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-1-3kh30-m/</t>
   </si>
   <si>
     <t>37729</t>
   </si>
   <si>
     <t>Подарочный набор Carolina Herrera №2 3х30 мл</t>
@@ -2367,125 +1830,50 @@
     <t>37801</t>
   </si>
   <si>
     <t>Набор парфюма Tom Ford Tobacco Vanille 5х12 мл (змея)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml-zmeya-/</t>
   </si>
   <si>
     <t>37803</t>
   </si>
   <si>
     <t>Набор парфюма Vilhelm Parfumerie Mango Skin 5х12 мл (змея)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-_1/</t>
   </si>
   <si>
     <t>37805</t>
   </si>
   <si>
     <t>Набор парфюма Zarkoperfume PINK MOLECULE 090.09 5х12 мл (змея)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-/</t>
-  </si>
-[...73 lines deleted...]
-    <t>https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2533,57 +1921,57 @@
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -2871,5563 +2259,4123 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37397" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-cilian-moonlight-in-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/?sku=37496" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37398" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-a-kiss-from-a-rose-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/?sku=37498" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-bamboo-harmony-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-liaisons-dangereuses-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-maison-francis-kurkdjian-baccarat-rouge-540-extrait-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-love-don-t-be-shy-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-rolling-in-love-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-sacred-wood-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-straight-to-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-eau-de-parfum-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-4kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-rose-prick-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-lost-cherry-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-english-pear-freesia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-nectarine-blossom-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-peony-blush-suede/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-silk-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wild-bluebell/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-attar-collection-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-byredo-3-x-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-black-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-hfc-travel-kit-white-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-travel-by-kilian-good-girl-gone-bad-4x7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-amouage-miniature-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-dom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-sin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-la-lebo-discovery-set-3x30-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-modern-discovery-set-10x12ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-montale-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ormonde-jayne-champaca-eau-de-parfum-5x8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-penhaligon-s-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bois-1920-oro-collection-5-18-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-zhenshchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-muzhchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-4-po-35-ml-maison-francis-kurkdjian/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-travel-nabor-silian-woman-in-gold-4-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-tiziana-terenzi-4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-christian-louboutin-4-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-4kh7-5-ml-maslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-l-immensite-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-afternoon-swim-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louis-vuitton-pacific-chill-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-1-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-2-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-3-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-4-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-6-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-nabor-the-best-gift-forever-7-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/?sku=37500" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/?sku=37508" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hermes-4kh30-ml-new-/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-chanel-for-men-4-kh-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-3x30ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-bleu-de-chanel-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-coral-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-collection-3-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/britney-spears-fantasy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-jadore-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-by-night-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-the-air-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-moon-sparkle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-taj-sunset-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gian-marco-venturi-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-si-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-orange-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-6-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-marry-me-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mexx-fly-high-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-funny-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-japan-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-white-chocola-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-chocolate-greedy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-vanilla-cake-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zarkoperfume-the-muse-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-pearl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-paco-rabanne-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-v-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-o-jasmine-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-trussardi-my-name/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-cilan-angels-share/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-5x5ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-maison-francis-kurkdjian-a-la-rose-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-burberry-my-burberry-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-good-girl-3x25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-giorgio-armani-3kh25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-212-men-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-1-3kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-2-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-chance-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16930/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-creed-aventus-for-men-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hugo-boss-men-3kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-scandal-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-moschino-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million-3kh30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-invictus-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabbane-1-million-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-3kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-versace-men-3kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chloe-4kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-4x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-zarkoperfume-pink-molecule-090-09-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-nasomatto-black-afgano-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-jo-malone-wood-sage-sea-salt-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-bitter-peach-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-kilian-good-girl-gone-bad-5x12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-byredo-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-andromeda-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tiziana-terenzi-kirke-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-bitter-peach-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/britney-spears-fantasy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-jadore-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christina-aguilera-by-night-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-the-air-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-moon-sparkle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-taj-sunset-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gian-marco-venturi-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-si-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-orange-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-6-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-marry-me-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mexx-fly-high-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-funny-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-nabor-mini-3kh20-ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-cherry-in-japan-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-white-chocola-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-chocolate-greedy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-vanilla-cake-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zarkoperfume-the-muse-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-pearl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-paco-rabanne-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-v-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-z-r-o-jasmine-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-trussardi-my-name/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-cilan-angels-share/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-xerjoff-sospiro-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-english-pear-freesia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-nectarine-blossom-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-peony-blush-suede/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-silk-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wild-bluebell/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-attar-collection-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-byredo-3-x-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jo-malone-5kh9ml-dom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bois-1920-oro-collection-5-18-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-christian-louboutin-4-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/?sku=37500" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/?sku=37508" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-coral-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-collection-3-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-byredo-5x5ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-212-men-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-1-3kh30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-carolina-herrera-2-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chanel-chance-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16930/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-creed-aventus-for-men-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-hugo-boss-men-3kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-scandal-3kh3/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-moschino-3x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-1-million-3kh30-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabanne-invictus-3kh30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-paco-rabbane-1-million-3x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tiffany-3kh30ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-versace-men-3kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-chloe-4kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-jean-paul-gaultier-4x30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-lancome-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-zarkoperfume-pink-molecule-090-09-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-nasomatto-black-afgano-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-jo-malone-wood-sage-sea-salt-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-5kh12-ml-zmeya-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-bitter-peach-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F296"/>
+  <dimension ref="A1:F219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F296" sqref="F296"/>
+      <selection activeCell="F219" sqref="F219"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="6"/>
       <c r="E4" s="8"/>
       <c r="F4" s="14"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="6"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="14"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="C6" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="13" t="s">
+      <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="4">
+      <c r="F6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="6"/>
-[...8 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="D7" s="6" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="5">
+        <v>2</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="6"/>
-[...1 lines deleted...]
-      <c r="D8" s="6"/>
       <c r="E8" s="6"/>
-      <c r="F8" s="14"/>
+      <c r="F8" s="14">
+        <v>550</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="9" t="s">
+      <c r="A9" s="5">
         <v>3</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="B9" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="14">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
         <v>4</v>
       </c>
-      <c r="D9" s="12" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B10" s="10" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="4">
-        <v>2</v>
+      <c r="A11" s="5">
+        <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="4">
-        <v>3</v>
+      <c r="A12" s="5">
+        <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="4">
-        <v>4</v>
+      <c r="A13" s="5">
+        <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="4">
-        <v>5</v>
+      <c r="A14" s="5">
+        <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="4">
-        <v>6</v>
+      <c r="A15" s="5">
+        <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="4">
-        <v>7</v>
+      <c r="A16" s="5">
+        <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="4">
-        <v>8</v>
+      <c r="A17" s="5">
+        <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="4">
-        <v>9</v>
+      <c r="A18" s="5">
+        <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="4">
-        <v>10</v>
+      <c r="A19" s="5">
+        <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="4">
-        <v>11</v>
+      <c r="A20" s="5">
+        <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="4">
-        <v>12</v>
+      <c r="A21" s="5">
+        <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="4">
-        <v>13</v>
+      <c r="A22" s="5">
+        <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="4">
-        <v>14</v>
+      <c r="A23" s="5">
+        <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="4">
-        <v>15</v>
+      <c r="A24" s="5">
+        <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="4">
-        <v>16</v>
+      <c r="A25" s="5">
+        <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="4">
-        <v>17</v>
+      <c r="A26" s="5">
+        <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>1600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="4">
-        <v>18</v>
+      <c r="A27" s="5">
+        <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>2290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="4">
-        <v>19</v>
+      <c r="A28" s="5">
+        <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="4">
-        <v>20</v>
+      <c r="A29" s="5">
+        <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>2290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="4">
-        <v>21</v>
+      <c r="A30" s="5">
+        <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>1850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="4">
-        <v>22</v>
+      <c r="A31" s="5">
+        <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="4">
-        <v>23</v>
+      <c r="A32" s="5">
+        <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>990</v>
+        <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="4">
-        <v>24</v>
+      <c r="A33" s="5">
+        <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="4">
-        <v>25</v>
+      <c r="A34" s="5">
+        <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="4">
-        <v>26</v>
+      <c r="A35" s="5">
+        <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="4">
-        <v>27</v>
+      <c r="A36" s="5">
+        <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="4">
-        <v>28</v>
+      <c r="A37" s="5">
+        <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="4">
-        <v>29</v>
+      <c r="A38" s="5">
+        <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>990</v>
+        <v>550</v>
       </c>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="4">
-        <v>30</v>
+      <c r="A39" s="5">
+        <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>2550</v>
+        <v>550</v>
       </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="4">
-        <v>31</v>
+      <c r="A40" s="5">
+        <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>1800</v>
+        <v>550</v>
       </c>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="4">
-        <v>32</v>
+      <c r="A41" s="5">
+        <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="4">
-        <v>33</v>
+      <c r="A42" s="5">
+        <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>1000</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:6">
-      <c r="A43" s="4">
-        <v>34</v>
+      <c r="A43" s="5">
+        <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>1900</v>
+        <v>550</v>
       </c>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="4">
-        <v>35</v>
+      <c r="A44" s="5">
+        <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>1900</v>
+        <v>550</v>
       </c>
     </row>
     <row r="45" spans="1:6">
-      <c r="A45" s="4">
-        <v>36</v>
+      <c r="A45" s="5">
+        <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="4">
-        <v>37</v>
+      <c r="A46" s="5">
+        <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>1600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="4">
-        <v>38</v>
+      <c r="A47" s="5">
+        <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="4">
-        <v>39</v>
+      <c r="A48" s="5">
+        <v>42</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>1950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="4">
-        <v>40</v>
+      <c r="A49" s="5">
+        <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>1950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="4">
-        <v>41</v>
+      <c r="A50" s="5">
+        <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:6">
-      <c r="A51" s="4">
-        <v>42</v>
+      <c r="A51" s="5">
+        <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>1600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:6">
-      <c r="A52" s="4">
-        <v>43</v>
+      <c r="A52" s="5">
+        <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>2650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="53" spans="1:6">
-      <c r="A53" s="4">
-        <v>44</v>
+      <c r="A53" s="5">
+        <v>47</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>2650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="4">
-        <v>45</v>
+      <c r="A54" s="5">
+        <v>48</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>1010</v>
+        <v>550</v>
       </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55" s="4">
-        <v>46</v>
+      <c r="A55" s="5">
+        <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>1500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="56" spans="1:6">
-      <c r="A56" s="4">
-        <v>47</v>
+      <c r="A56" s="5">
+        <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>1600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:6">
-      <c r="A57" s="4">
-        <v>48</v>
+      <c r="A57" s="5">
+        <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="58" spans="1:6">
-      <c r="A58" s="4">
-        <v>49</v>
+      <c r="A58" s="5">
+        <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>3350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="59" spans="1:6">
-      <c r="A59" s="4">
-        <v>50</v>
+      <c r="A59" s="5">
+        <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>3350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60" s="4">
-        <v>51</v>
+      <c r="A60" s="5">
+        <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>1490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="4">
-        <v>52</v>
+      <c r="A61" s="5">
+        <v>55</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>1790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="62" spans="1:6">
-      <c r="A62" s="4">
-        <v>53</v>
+      <c r="A62" s="5">
+        <v>56</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>1890</v>
+        <v>550</v>
       </c>
     </row>
     <row r="63" spans="1:6">
-      <c r="A63" s="4">
-        <v>54</v>
+      <c r="A63" s="5">
+        <v>57</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>1300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="64" spans="1:6">
-      <c r="A64" s="4">
-        <v>55</v>
+      <c r="A64" s="5">
+        <v>58</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="65" spans="1:6">
-      <c r="A65" s="4">
-        <v>56</v>
+      <c r="A65" s="5">
+        <v>59</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>1090</v>
+        <v>550</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="4">
-        <v>57</v>
+      <c r="A66" s="5">
+        <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>4300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="4">
-        <v>58</v>
+      <c r="A67" s="5">
+        <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>4300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68" s="4">
-        <v>59</v>
+      <c r="A68" s="5">
+        <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>4300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="4">
-        <v>60</v>
+      <c r="A69" s="5">
+        <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>2250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="4">
-        <v>61</v>
+      <c r="A70" s="5">
+        <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="71" spans="1:6">
-      <c r="A71" s="4">
-        <v>62</v>
+      <c r="A71" s="5">
+        <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D72" s="6"/>
+      <c r="A72" s="5">
+        <v>66</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>206</v>
+      </c>
       <c r="E72" s="6"/>
-      <c r="F72" s="14"/>
+      <c r="F72" s="14">
+        <v>550</v>
+      </c>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A73" s="5">
+        <v>67</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E73" s="6"/>
+      <c r="F73" s="14">
+        <v>550</v>
       </c>
     </row>
     <row r="74" spans="1:6">
-      <c r="A74" s="4">
-        <v>1</v>
+      <c r="A74" s="5">
+        <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>1850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="75" spans="1:6">
-      <c r="A75" s="4">
-        <v>2</v>
+      <c r="A75" s="5">
+        <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>1850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="4">
-        <v>3</v>
+      <c r="A76" s="5">
+        <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>1850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="77" spans="1:6">
-      <c r="A77" s="4">
-        <v>4</v>
+      <c r="A77" s="5">
+        <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>1850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="78" spans="1:6">
-      <c r="A78" s="4">
-        <v>5</v>
+      <c r="A78" s="5">
+        <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>1850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="79" spans="1:6">
-      <c r="A79" s="4">
-        <v>6</v>
+      <c r="A79" s="5">
+        <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>1850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D80" s="6"/>
+      <c r="A80" s="5">
+        <v>74</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>230</v>
+      </c>
       <c r="E80" s="6"/>
-      <c r="F80" s="14"/>
+      <c r="F80" s="14">
+        <v>550</v>
+      </c>
     </row>
     <row r="81" spans="1:6">
-      <c r="A81" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A81" s="5">
+        <v>75</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E81" s="6"/>
+      <c r="F81" s="14">
+        <v>550</v>
       </c>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="4">
-        <v>1</v>
+      <c r="A82" s="5">
+        <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="4">
-        <v>2</v>
+      <c r="A83" s="5">
+        <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>218</v>
+        <v>238</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="4">
-        <v>3</v>
+      <c r="A84" s="5">
+        <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="4">
-        <v>4</v>
+      <c r="A85" s="5">
+        <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="4">
-        <v>5</v>
+      <c r="A86" s="5">
+        <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D87" s="6"/>
+      <c r="A87" s="5">
+        <v>81</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>251</v>
+      </c>
       <c r="E87" s="6"/>
-      <c r="F87" s="14"/>
+      <c r="F87" s="14">
+        <v>550</v>
+      </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A88" s="5">
+        <v>82</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E88" s="6"/>
+      <c r="F88" s="14">
+        <v>550</v>
       </c>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="4">
-        <v>1</v>
+      <c r="A89" s="5">
+        <v>83</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>231</v>
+        <v>255</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>233</v>
+        <v>257</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
-        <v>1600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="4">
-        <v>2</v>
+      <c r="A90" s="5">
+        <v>84</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>235</v>
+        <v>259</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>1400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="4">
-        <v>3</v>
+      <c r="A91" s="5">
+        <v>85</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>239</v>
+        <v>263</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>1500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="92" spans="1:6">
-      <c r="A92" s="4">
-        <v>4</v>
+      <c r="A92" s="5">
+        <v>86</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>240</v>
+        <v>264</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>241</v>
+        <v>265</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>242</v>
+        <v>266</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
-        <v>1500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="4">
-        <v>5</v>
+      <c r="A93" s="5">
+        <v>87</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>243</v>
+        <v>267</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>1500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="4">
-        <v>6</v>
+      <c r="A94" s="5">
+        <v>88</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>247</v>
+        <v>271</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>248</v>
+        <v>272</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>990</v>
+        <v>550</v>
       </c>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="4">
-        <v>7</v>
+      <c r="A95" s="5">
+        <v>89</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>1350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="96" spans="1:6">
-      <c r="A96" s="4">
-        <v>8</v>
+      <c r="A96" s="5">
+        <v>90</v>
       </c>
       <c r="B96" s="10" t="s">
-        <v>252</v>
+        <v>276</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
-        <v>990</v>
+        <v>550</v>
       </c>
     </row>
     <row r="97" spans="1:6">
-      <c r="A97" s="4">
-        <v>9</v>
+      <c r="A97" s="5">
+        <v>91</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>256</v>
+        <v>280</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>990</v>
+        <v>550</v>
       </c>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D98" s="6"/>
+      <c r="A98" s="5">
+        <v>92</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>284</v>
+      </c>
       <c r="E98" s="6"/>
-      <c r="F98" s="14"/>
+      <c r="F98" s="14">
+        <v>550</v>
+      </c>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A99" s="5">
+        <v>93</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="E99" s="6"/>
+      <c r="F99" s="14">
+        <v>550</v>
       </c>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" s="4">
-        <v>1</v>
+      <c r="A100" s="5">
+        <v>94</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>259</v>
+        <v>288</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>260</v>
+        <v>289</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>261</v>
+        <v>290</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="4">
-        <v>2</v>
+      <c r="A101" s="5">
+        <v>95</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>262</v>
+        <v>291</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>263</v>
+        <v>292</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>264</v>
+        <v>293</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="4">
-        <v>3</v>
+      <c r="A102" s="5">
+        <v>96</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>265</v>
+        <v>294</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>266</v>
+        <v>295</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>267</v>
+        <v>296</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="103" spans="1:6">
-      <c r="A103" s="4">
-        <v>4</v>
+      <c r="A103" s="5">
+        <v>97</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>268</v>
+        <v>297</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>270</v>
+        <v>299</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="4">
-        <v>5</v>
+      <c r="A104" s="5">
+        <v>98</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>271</v>
+        <v>300</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>272</v>
+        <v>301</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>273</v>
+        <v>302</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="105" spans="1:6">
-      <c r="A105" s="4">
-        <v>6</v>
+      <c r="A105" s="5">
+        <v>99</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>274</v>
+        <v>303</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>275</v>
+        <v>304</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>276</v>
+        <v>305</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="4">
-        <v>7</v>
+      <c r="A106" s="5">
+        <v>100</v>
       </c>
       <c r="B106" s="10" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>279</v>
+        <v>308</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="107" spans="1:6">
-      <c r="A107" s="4">
-        <v>8</v>
+      <c r="A107" s="5">
+        <v>101</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>280</v>
+        <v>309</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>281</v>
+        <v>310</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>282</v>
+        <v>311</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="108" spans="1:6">
-      <c r="A108" s="4">
-        <v>9</v>
+      <c r="A108" s="5">
+        <v>102</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>283</v>
+        <v>312</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>285</v>
+        <v>314</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="109" spans="1:6">
-      <c r="A109" s="4">
-        <v>10</v>
+      <c r="A109" s="5">
+        <v>103</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>286</v>
+        <v>315</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>288</v>
+        <v>317</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="4">
-        <v>11</v>
+      <c r="A110" s="5">
+        <v>104</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>289</v>
+        <v>318</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>290</v>
+        <v>319</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>291</v>
+        <v>320</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" s="4">
-        <v>12</v>
+      <c r="A111" s="5">
+        <v>105</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>292</v>
+        <v>321</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>293</v>
+        <v>322</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>294</v>
+        <v>323</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="4">
-        <v>13</v>
+      <c r="A112" s="5">
+        <v>106</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>295</v>
+        <v>324</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>296</v>
+        <v>325</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="113" spans="1:6">
-      <c r="A113" s="4">
-        <v>14</v>
+      <c r="A113" s="5">
+        <v>107</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>299</v>
+        <v>328</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>300</v>
+        <v>329</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="114" spans="1:6">
-      <c r="A114" s="4">
-        <v>15</v>
+      <c r="A114" s="5">
+        <v>108</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>301</v>
+        <v>330</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>302</v>
+        <v>331</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>303</v>
+        <v>332</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="115" spans="1:6">
-      <c r="A115" s="4">
-        <v>16</v>
+      <c r="A115" s="5">
+        <v>109</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>304</v>
+        <v>333</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>305</v>
+        <v>334</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>306</v>
+        <v>335</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="116" spans="1:6">
-      <c r="A116" s="4">
-        <v>17</v>
+      <c r="A116" s="5">
+        <v>110</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>307</v>
+        <v>336</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>308</v>
+        <v>337</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="117" spans="1:6">
-      <c r="A117" s="4">
-        <v>18</v>
+      <c r="A117" s="5">
+        <v>111</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>312</v>
+        <v>341</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="118" spans="1:6">
-      <c r="A118" s="4">
-        <v>19</v>
+      <c r="A118" s="5">
+        <v>112</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>313</v>
+        <v>342</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>314</v>
+        <v>343</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>315</v>
+        <v>344</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="119" spans="1:6">
-      <c r="A119" s="4">
-        <v>20</v>
+      <c r="A119" s="5">
+        <v>113</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>316</v>
+        <v>345</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>317</v>
+        <v>346</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>318</v>
+        <v>347</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="4">
-        <v>21</v>
+      <c r="A120" s="5">
+        <v>114</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>319</v>
+        <v>348</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>320</v>
+        <v>349</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>321</v>
+        <v>350</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="121" spans="1:6">
-      <c r="A121" s="4">
-        <v>22</v>
+      <c r="A121" s="5">
+        <v>115</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>322</v>
+        <v>351</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>323</v>
+        <v>352</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>324</v>
+        <v>353</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="122" spans="1:6">
-      <c r="A122" s="4">
-        <v>23</v>
+      <c r="A122" s="5">
+        <v>116</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>325</v>
+        <v>354</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>326</v>
+        <v>355</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>327</v>
+        <v>356</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="4">
-        <v>24</v>
+      <c r="A123" s="5">
+        <v>117</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>328</v>
+        <v>357</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>329</v>
+        <v>358</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>330</v>
+        <v>359</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" s="4">
-        <v>25</v>
+      <c r="A124" s="5">
+        <v>118</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>331</v>
+        <v>360</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>333</v>
+        <v>362</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="125" spans="1:6">
-      <c r="A125" s="4">
-        <v>26</v>
+      <c r="A125" s="5">
+        <v>119</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>334</v>
+        <v>363</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>335</v>
+        <v>364</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="126" spans="1:6">
-      <c r="A126" s="4">
-        <v>27</v>
+      <c r="A126" s="5">
+        <v>120</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>337</v>
+        <v>366</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>338</v>
+        <v>367</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>339</v>
+        <v>368</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="127" spans="1:6">
-      <c r="A127" s="4">
-        <v>28</v>
+      <c r="A127" s="5">
+        <v>121</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>340</v>
+        <v>369</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>341</v>
+        <v>370</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>342</v>
+        <v>371</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="128" spans="1:6">
-      <c r="A128" s="4">
-        <v>29</v>
+      <c r="A128" s="5">
+        <v>122</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>343</v>
+        <v>372</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="129" spans="1:6">
-      <c r="A129" s="4">
-        <v>30</v>
+      <c r="A129" s="5">
+        <v>123</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>346</v>
+        <v>375</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>347</v>
+        <v>376</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>348</v>
+        <v>377</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="4">
-        <v>31</v>
+      <c r="A130" s="5">
+        <v>124</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>349</v>
+        <v>378</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>350</v>
+        <v>379</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>351</v>
+        <v>380</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="131" spans="1:6">
-      <c r="A131" s="4">
-        <v>32</v>
+      <c r="A131" s="5">
+        <v>125</v>
       </c>
       <c r="B131" s="10" t="s">
-        <v>352</v>
+        <v>381</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>353</v>
+        <v>382</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>354</v>
+        <v>383</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="132" spans="1:6">
-      <c r="A132" s="4">
-        <v>33</v>
+      <c r="A132" s="5">
+        <v>126</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>355</v>
+        <v>384</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>356</v>
+        <v>385</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>357</v>
+        <v>386</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="133" spans="1:6">
-      <c r="A133" s="4">
-        <v>34</v>
+      <c r="A133" s="5">
+        <v>127</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>358</v>
+        <v>387</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>359</v>
+        <v>388</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>360</v>
+        <v>389</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="134" spans="1:6">
-      <c r="A134" s="4">
-        <v>35</v>
+      <c r="A134" s="5">
+        <v>128</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>361</v>
+        <v>390</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>362</v>
+        <v>391</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>363</v>
+        <v>392</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:6">
-      <c r="A135" s="4">
-        <v>36</v>
+      <c r="A135" s="5">
+        <v>129</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>364</v>
+        <v>393</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>365</v>
+        <v>394</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="136" spans="1:6">
-      <c r="A136" s="4">
-        <v>37</v>
+      <c r="A136" s="5">
+        <v>130</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>367</v>
+        <v>396</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>368</v>
+        <v>397</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>369</v>
+        <v>398</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="137" spans="1:6">
-      <c r="A137" s="4">
-        <v>38</v>
+      <c r="A137" s="5">
+        <v>131</v>
       </c>
       <c r="B137" s="10" t="s">
-        <v>370</v>
+        <v>399</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>371</v>
+        <v>400</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>372</v>
+        <v>401</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="138" spans="1:6">
-      <c r="A138" s="4">
-        <v>39</v>
+      <c r="A138" s="5">
+        <v>132</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>373</v>
+        <v>402</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>374</v>
+        <v>403</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>375</v>
+        <v>404</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="139" spans="1:6">
-      <c r="A139" s="4">
-        <v>40</v>
+      <c r="A139" s="5">
+        <v>133</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>376</v>
+        <v>405</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>377</v>
+        <v>406</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>378</v>
+        <v>407</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="140" spans="1:6">
-      <c r="A140" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A140" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B140" s="6"/>
+      <c r="C140" s="7"/>
+      <c r="D140" s="6"/>
       <c r="E140" s="6"/>
-      <c r="F140" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F140" s="14"/>
     </row>
     <row r="141" spans="1:6">
-      <c r="A141" s="4">
-[...13 lines deleted...]
-        <v>530</v>
+      <c r="A141" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B141" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E141" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F141" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:6">
-      <c r="A142" s="4">
-        <v>43</v>
+      <c r="A142" s="5">
+        <v>1</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>385</v>
+        <v>409</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>386</v>
+        <v>410</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>387</v>
+        <v>411</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
-        <v>530</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="143" spans="1:6">
-      <c r="A143" s="4">
-        <v>44</v>
+      <c r="A143" s="5">
+        <v>2</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>388</v>
+        <v>412</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>389</v>
+        <v>413</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>390</v>
+        <v>414</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
-        <v>530</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="144" spans="1:6">
-      <c r="A144" s="4">
-        <v>45</v>
+      <c r="A144" s="5">
+        <v>3</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>391</v>
+        <v>415</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>392</v>
+        <v>416</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>393</v>
+        <v>417</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="145" spans="1:6">
-      <c r="A145" s="4">
-        <v>46</v>
+      <c r="A145" s="5">
+        <v>4</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>394</v>
+        <v>418</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>395</v>
+        <v>419</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>396</v>
+        <v>420</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
-        <v>530</v>
+        <v>600</v>
       </c>
     </row>
     <row r="146" spans="1:6">
-      <c r="A146" s="4">
-        <v>47</v>
+      <c r="A146" s="5">
+        <v>5</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>397</v>
+        <v>421</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>398</v>
+        <v>422</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>399</v>
+        <v>423</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>530</v>
+        <v>600</v>
       </c>
     </row>
     <row r="147" spans="1:6">
-      <c r="A147" s="4">
-        <v>48</v>
+      <c r="A147" s="5">
+        <v>6</v>
       </c>
       <c r="B147" s="10" t="s">
-        <v>400</v>
+        <v>424</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>401</v>
+        <v>425</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>402</v>
+        <v>426</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
-        <v>530</v>
+        <v>600</v>
       </c>
     </row>
     <row r="148" spans="1:6">
-      <c r="A148" s="4">
-        <v>49</v>
+      <c r="A148" s="5">
+        <v>7</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>403</v>
+        <v>427</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>404</v>
+        <v>428</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>405</v>
+        <v>429</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
-        <v>530</v>
+        <v>600</v>
       </c>
     </row>
     <row r="149" spans="1:6">
-      <c r="A149" s="4">
-        <v>50</v>
+      <c r="A149" s="5">
+        <v>8</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>406</v>
+        <v>430</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>407</v>
+        <v>431</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>408</v>
+        <v>432</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
-        <v>530</v>
+        <v>600</v>
       </c>
     </row>
     <row r="150" spans="1:6">
-      <c r="A150" s="4">
-        <v>51</v>
+      <c r="A150" s="5">
+        <v>9</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>409</v>
+        <v>433</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>410</v>
+        <v>434</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>411</v>
+        <v>435</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="151" spans="1:6">
-      <c r="A151" s="4">
-        <v>52</v>
+      <c r="A151" s="5">
+        <v>10</v>
       </c>
       <c r="B151" s="10" t="s">
-        <v>412</v>
+        <v>436</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>413</v>
+        <v>437</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>414</v>
+        <v>438</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
-        <v>530</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="152" spans="1:6">
-      <c r="A152" s="4">
-        <v>53</v>
+      <c r="A152" s="5">
+        <v>11</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>416</v>
+        <v>440</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>417</v>
+        <v>441</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
-        <v>530</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="153" spans="1:6">
-      <c r="A153" s="4">
-        <v>54</v>
+      <c r="A153" s="5">
+        <v>12</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>418</v>
+        <v>442</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>419</v>
+        <v>443</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>420</v>
+        <v>444</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
-        <v>530</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="154" spans="1:6">
-      <c r="A154" s="4">
-        <v>55</v>
+      <c r="A154" s="5">
+        <v>13</v>
       </c>
       <c r="B154" s="10" t="s">
-        <v>421</v>
+        <v>445</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>422</v>
+        <v>446</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>423</v>
+        <v>447</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
-        <v>530</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="155" spans="1:6">
-      <c r="A155" s="4">
-        <v>56</v>
+      <c r="A155" s="5">
+        <v>14</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>424</v>
+        <v>448</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>425</v>
+        <v>449</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>426</v>
+        <v>450</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
-        <v>530</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="156" spans="1:6">
-      <c r="A156" s="4">
-        <v>57</v>
+      <c r="A156" s="5">
+        <v>15</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>427</v>
+        <v>451</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>429</v>
+        <v>453</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
-        <v>530</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="157" spans="1:6">
-      <c r="A157" s="4">
-        <v>58</v>
+      <c r="A157" s="5">
+        <v>16</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>431</v>
+        <v>455</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>432</v>
+        <v>456</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
-        <v>530</v>
+        <v>750</v>
       </c>
     </row>
     <row r="158" spans="1:6">
-      <c r="A158" s="4">
-        <v>59</v>
+      <c r="A158" s="5">
+        <v>17</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>433</v>
+        <v>457</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>434</v>
+        <v>458</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>435</v>
+        <v>459</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
-        <v>530</v>
+        <v>450</v>
       </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="4">
-        <v>60</v>
+      <c r="A159" s="5">
+        <v>18</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>436</v>
+        <v>460</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>437</v>
+        <v>461</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>438</v>
+        <v>462</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
-        <v>530</v>
+        <v>750</v>
       </c>
     </row>
     <row r="160" spans="1:6">
-      <c r="A160" s="4">
-        <v>61</v>
+      <c r="A160" s="5">
+        <v>19</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>439</v>
+        <v>463</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>440</v>
+        <v>464</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>441</v>
+        <v>465</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
-        <v>530</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="161" spans="1:6">
-      <c r="A161" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A161" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="B161" s="6"/>
+      <c r="C161" s="7"/>
+      <c r="D161" s="6"/>
       <c r="E161" s="6"/>
-      <c r="F161" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F161" s="14"/>
     </row>
     <row r="162" spans="1:6">
-      <c r="A162" s="4">
-[...13 lines deleted...]
-        <v>530</v>
+      <c r="A162" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B162" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E162" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F162" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
-      <c r="A163" s="4">
-        <v>64</v>
+      <c r="A163" s="5">
+        <v>1</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>450</v>
+        <v>469</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
-        <v>530</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="164" spans="1:6">
-      <c r="A164" s="4">
-        <v>65</v>
+      <c r="A164" s="5">
+        <v>2</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
-        <v>530</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="165" spans="1:6">
-      <c r="A165" s="4">
-        <v>66</v>
+      <c r="A165" s="5">
+        <v>3</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
-        <v>530</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="166" spans="1:6">
-      <c r="A166" s="4">
-        <v>67</v>
+      <c r="A166" s="5">
+        <v>4</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>458</v>
+        <v>473</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
-        <v>530</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="167" spans="1:6">
-      <c r="A167" s="4">
-        <v>68</v>
+      <c r="A167" s="5">
+        <v>5</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
-        <v>530</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="168" spans="1:6">
-      <c r="A168" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A168" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="B168" s="6"/>
+      <c r="C168" s="7"/>
+      <c r="D168" s="6"/>
       <c r="E168" s="6"/>
-      <c r="F168" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F168" s="14"/>
     </row>
     <row r="169" spans="1:6">
-      <c r="A169" s="4">
-[...13 lines deleted...]
-        <v>530</v>
+      <c r="A169" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B169" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E169" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F169" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:6">
-      <c r="A170" s="4">
-        <v>71</v>
+      <c r="A170" s="5">
+        <v>1</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="171" spans="1:6">
-      <c r="A171" s="4">
-        <v>72</v>
+      <c r="A171" s="5">
+        <v>2</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="172" spans="1:6">
-      <c r="A172" s="4">
-        <v>73</v>
+      <c r="A172" s="5">
+        <v>3</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="173" spans="1:6">
-      <c r="A173" s="4">
-        <v>74</v>
+      <c r="A173" s="5">
+        <v>4</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="174" spans="1:6">
-      <c r="A174" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A174" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B174" s="6"/>
+      <c r="C174" s="7"/>
+      <c r="D174" s="6"/>
       <c r="E174" s="6"/>
-      <c r="F174" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F174" s="14"/>
     </row>
     <row r="175" spans="1:6">
-      <c r="A175" s="4">
-[...13 lines deleted...]
-        <v>530</v>
+      <c r="A175" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B175" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E175" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F175" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:6">
-      <c r="A176" s="4">
-        <v>77</v>
+      <c r="A176" s="5">
+        <v>1</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
-        <v>530</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="177" spans="1:6">
-      <c r="A177" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A177" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="B177" s="6"/>
+      <c r="C177" s="7"/>
+      <c r="D177" s="6"/>
       <c r="E177" s="6"/>
-      <c r="F177" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F177" s="14"/>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="4">
-[...13 lines deleted...]
-        <v>530</v>
+      <c r="A178" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B178" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E178" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F178" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:6">
-      <c r="A179" s="4">
-        <v>80</v>
+      <c r="A179" s="5">
+        <v>1</v>
       </c>
       <c r="B179" s="10" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="180" spans="1:6">
-      <c r="A180" s="4">
-        <v>81</v>
+      <c r="A180" s="5">
+        <v>2</v>
       </c>
       <c r="B180" s="10" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="181" spans="1:6">
-      <c r="A181" s="4">
-        <v>82</v>
+      <c r="A181" s="5">
+        <v>3</v>
       </c>
       <c r="B181" s="10" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="182" spans="1:6">
-      <c r="A182" s="4">
-        <v>83</v>
+      <c r="A182" s="5">
+        <v>4</v>
       </c>
       <c r="B182" s="10" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
-        <v>530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="183" spans="1:6">
-      <c r="A183" s="4">
-[...8 lines deleted...]
-      <c r="D183" s="6" t="s">
+      <c r="A183" s="3" t="s">
         <v>510</v>
       </c>
+      <c r="B183" s="6"/>
+      <c r="C183" s="7"/>
+      <c r="D183" s="6"/>
       <c r="E183" s="6"/>
-      <c r="F183" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F183" s="14"/>
     </row>
     <row r="184" spans="1:6">
-      <c r="A184" s="4">
-[...2 lines deleted...]
-      <c r="B184" s="10" t="s">
+      <c r="A184" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B184" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E184" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F184" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="5">
+        <v>1</v>
+      </c>
+      <c r="B185" s="10" t="s">
         <v>511</v>
       </c>
-      <c r="C184" s="7" t="s">
+      <c r="C185" s="7" t="s">
         <v>512</v>
       </c>
-      <c r="D184" s="6" t="s">
+      <c r="D185" s="6" t="s">
         <v>513</v>
-      </c>
-[...16 lines deleted...]
-        <v>516</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="186" spans="1:6">
-      <c r="A186" s="4">
-        <v>87</v>
+      <c r="A186" s="5">
+        <v>2</v>
       </c>
       <c r="B186" s="10" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="187" spans="1:6">
-      <c r="A187" s="4">
-        <v>88</v>
+      <c r="A187" s="5">
+        <v>3</v>
       </c>
       <c r="B187" s="10" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="4">
-        <v>89</v>
+      <c r="A188" s="5">
+        <v>4</v>
       </c>
       <c r="B188" s="10" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="4">
-        <v>90</v>
+      <c r="A189" s="5">
+        <v>5</v>
       </c>
       <c r="B189" s="10" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="190" spans="1:6">
-      <c r="A190" s="4">
-        <v>91</v>
+      <c r="A190" s="5">
+        <v>6</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="5">
+        <v>7</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>529</v>
+      </c>
+      <c r="C191" s="7" t="s">
         <v>530</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D191" s="6" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="192" spans="1:6">
-      <c r="A192" s="4">
-        <v>93</v>
+      <c r="A192" s="5">
+        <v>8</v>
       </c>
       <c r="B192" s="10" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="193" spans="1:6">
-      <c r="A193" s="4">
-        <v>94</v>
+      <c r="A193" s="5">
+        <v>9</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="194" spans="1:6">
-      <c r="A194" s="4">
-        <v>95</v>
+      <c r="A194" s="5">
+        <v>10</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="195" spans="1:6">
-      <c r="A195" s="4">
-        <v>96</v>
+      <c r="A195" s="5">
+        <v>11</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="4">
-        <v>97</v>
+      <c r="A196" s="5">
+        <v>12</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="197" spans="1:6">
-      <c r="A197" s="4">
-        <v>98</v>
+      <c r="A197" s="5">
+        <v>13</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="198" spans="1:6">
-      <c r="A198" s="4">
-        <v>99</v>
+      <c r="A198" s="5">
+        <v>14</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="4">
-        <v>100</v>
+      <c r="A199" s="5">
+        <v>15</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
-        <v>530</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="200" spans="1:6">
-      <c r="A200" s="4">
-[...2 lines deleted...]
-      <c r="B200" s="10" t="s">
+      <c r="A200" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="B200" s="6"/>
+      <c r="C200" s="7"/>
+      <c r="D200" s="6"/>
+      <c r="E200" s="6"/>
+      <c r="F200" s="14"/>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B201" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E201" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F201" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" s="5">
+        <v>1</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>557</v>
+      </c>
+      <c r="C202" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="D202" s="6" t="s">
         <v>559</v>
-      </c>
-[...40 lines deleted...]
-        <v>567</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
-        <v>530</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="203" spans="1:6">
-      <c r="A203" s="4">
-        <v>104</v>
+      <c r="A203" s="5">
+        <v>2</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="14">
-        <v>530</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="204" spans="1:6">
-      <c r="A204" s="4">
-        <v>105</v>
+      <c r="A204" s="5">
+        <v>3</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
-        <v>530</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="205" spans="1:6">
-      <c r="A205" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A205" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B205" s="6"/>
+      <c r="C205" s="7"/>
+      <c r="D205" s="6"/>
       <c r="E205" s="6"/>
-      <c r="F205" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F205" s="14"/>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="4">
-[...13 lines deleted...]
-        <v>530</v>
+      <c r="A206" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E206" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F206" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:6">
-      <c r="A207" s="4">
-        <v>108</v>
+      <c r="A207" s="5">
+        <v>1</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>580</v>
+        <v>567</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>581</v>
+        <v>568</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>582</v>
+        <v>569</v>
       </c>
       <c r="E207" s="6"/>
       <c r="F207" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="208" spans="1:6">
-      <c r="A208" s="4">
-        <v>109</v>
+      <c r="A208" s="5">
+        <v>2</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>584</v>
+        <v>571</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>585</v>
+        <v>572</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="209" spans="1:6">
-      <c r="A209" s="4">
-        <v>110</v>
+      <c r="A209" s="5">
+        <v>3</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>586</v>
+        <v>573</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>587</v>
+        <v>574</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>588</v>
+        <v>575</v>
       </c>
       <c r="E209" s="6"/>
       <c r="F209" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="210" spans="1:6">
-      <c r="A210" s="4">
-        <v>111</v>
+      <c r="A210" s="5">
+        <v>4</v>
       </c>
       <c r="B210" s="10" t="s">
-        <v>589</v>
+        <v>576</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>590</v>
+        <v>577</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>591</v>
+        <v>578</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="211" spans="1:6">
-      <c r="A211" s="4">
-        <v>112</v>
+      <c r="A211" s="5">
+        <v>5</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>592</v>
+        <v>579</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>593</v>
+        <v>580</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="212" spans="1:6">
-      <c r="A212" s="4">
-        <v>113</v>
+      <c r="A212" s="5">
+        <v>6</v>
       </c>
       <c r="B212" s="10" t="s">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>596</v>
+        <v>583</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="213" spans="1:6">
-      <c r="A213" s="4">
-        <v>114</v>
+      <c r="A213" s="5">
+        <v>7</v>
       </c>
       <c r="B213" s="10" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="D213" s="6" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="E213" s="6"/>
       <c r="F213" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="214" spans="1:6">
-      <c r="A214" s="4">
-        <v>115</v>
+      <c r="A214" s="5">
+        <v>8</v>
       </c>
       <c r="B214" s="10" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="D214" s="6" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="215" spans="1:6">
-      <c r="A215" s="4">
-        <v>116</v>
+      <c r="A215" s="5">
+        <v>9</v>
       </c>
       <c r="B215" s="10" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="E215" s="6"/>
       <c r="F215" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="216" spans="1:6">
-      <c r="A216" s="4">
-        <v>117</v>
+      <c r="A216" s="5">
+        <v>10</v>
       </c>
       <c r="B216" s="10" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="D216" s="6" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="E216" s="6"/>
       <c r="F216" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="217" spans="1:6">
-      <c r="A217" s="4">
-        <v>118</v>
+      <c r="A217" s="5">
+        <v>11</v>
       </c>
       <c r="B217" s="10" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="E217" s="6"/>
       <c r="F217" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="218" spans="1:6">
-      <c r="A218" s="4">
-        <v>119</v>
+      <c r="A218" s="5">
+        <v>12</v>
       </c>
       <c r="B218" s="10" t="s">
-        <v>613</v>
+        <v>600</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>614</v>
+        <v>601</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
-        <v>530</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="219" spans="1:6">
-      <c r="A219" s="4">
-        <v>120</v>
+      <c r="A219" s="5">
+        <v>13</v>
       </c>
       <c r="B219" s="10" t="s">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="14">
-        <v>530</v>
-[...946 lines deleted...]
-      <c r="F274" s="14">
         <v>1850</v>
-      </c>
-[...388 lines deleted...]
-        <v>990</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A8:F8"/>
-[...11 lines deleted...]
-    <mergeCell ref="A287:F287"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A140:F140"/>
+    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="A168:F168"/>
+    <mergeCell ref="A174:F174"/>
+    <mergeCell ref="A177:F177"/>
+    <mergeCell ref="A183:F183"/>
+    <mergeCell ref="A200:F200"/>
+    <mergeCell ref="A205:F205"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
-[...263 lines deleted...]
-    <hyperlink ref="D296" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_197"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>