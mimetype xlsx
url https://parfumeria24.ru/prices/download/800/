--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Селективные тестеры</t>
   </si>
   <si>
     <t>Amouage</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -68,465 +68,177 @@
   <si>
     <t>Тестер Amouage Honour Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>53625</t>
   </si>
   <si>
     <t>Тестер Amouage Beach Hut Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>36891</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Amouage Honour For Men 100 мл (Sale) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/</t>
   </si>
   <si>
-    <t>52760</t>
-[...7 lines deleted...]
-  <si>
     <t>52761</t>
   </si>
   <si>
     <t>Тестер Amouage Ciel Woman 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-ciel-woman-100-ml/</t>
   </si>
   <si>
+    <t>53689</t>
+  </si>
+  <si>
+    <t>Тестер Amouage Figment Woman 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/</t>
+  </si>
+  <si>
     <t>Atelier Cologne</t>
   </si>
   <si>
-    <t>ART-77657921</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-73777533</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Atelier Cologne Philtre Ceylan 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/</t>
   </si>
   <si>
-    <t>36920</t>
-[...7 lines deleted...]
-  <si>
     <t>By Kilian</t>
   </si>
   <si>
     <t>ART-77877943</t>
   </si>
   <si>
     <t>Тестер By Cillian Vodka on the Rocks 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/</t>
   </si>
   <si>
-    <t>ART-77917947</t>
-[...25 lines deleted...]
-  <si>
     <t>ART-78027958</t>
   </si>
   <si>
     <t>Тестер By Сillian Love Don't Be Shy 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-by-kilian-love-don-t-be-shy-50-ml-dlya-zhenshchin-/</t>
   </si>
   <si>
-    <t>50658</t>
-[...16 lines deleted...]
-  <si>
     <t>50660</t>
   </si>
   <si>
     <t>Тестер By Сillian Back To Black Aphrodisiac 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-by-sillian-back-to-black-aphrodisiac-50-ml/</t>
   </si>
   <si>
-    <t>50661</t>
-[...97 lines deleted...]
-  <si>
     <t>Byredo</t>
   </si>
   <si>
-    <t>ART-80818237</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-70507206</t>
   </si>
   <si>
     <t>Тестер Byredo Marijuana 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-byredo-marijuana-100-ml/</t>
   </si>
   <si>
-    <t>51078</t>
-[...7 lines deleted...]
-  <si>
     <t>Ex Nihilo</t>
   </si>
   <si>
     <t>ART-69447100</t>
   </si>
   <si>
     <t>Тестер Ex Nihilo Amber Sky 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/</t>
   </si>
   <si>
-    <t>ART-80768232</t>
-[...46 lines deleted...]
-  <si>
     <t>Nasomatto</t>
   </si>
   <si>
     <t>ART-70337189</t>
   </si>
   <si>
     <t>Тестер Nasomatto Black Afgano 30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/</t>
   </si>
   <si>
     <t>ART-70347190</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Nasomatto Absinth 30 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nasomatto-absinth-30-ml-uniseks-/</t>
   </si>
   <si>
-    <t>Nicolai Parfumeur Createur</t>
-[...31 lines deleted...]
-  <si>
     <t>Shaik</t>
   </si>
   <si>
     <t>ART-1220712363</t>
   </si>
   <si>
     <t>Тестер Chic Shaik Blue № 70 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/</t>
   </si>
   <si>
-    <t>ART-68426998</t>
-[...7 lines deleted...]
-  <si>
     <t>Tiziana Terenzi</t>
   </si>
   <si>
     <t>37201</t>
   </si>
   <si>
     <t>Тестер Tiziana Terenzi Andromeda 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lux-tiziana-terenzi-andromeda-100-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/tester-lux-tiziana-terenzi-cassiopea-100-ml/</t>
   </si>
   <si>
     <t>ART-85338689</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Tiziana Terenzi Kirke 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tiziana-terenzi-kirke-100-ml-uniseks-/</t>
   </si>
   <si>
     <t>ART-71217277</t>
   </si>
   <si>
     <t>Тестер Tiziana Terenzi Gold Rose Oudh 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -930,62 +642,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-epic-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-ciel-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-cedre-atlas-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-atelier-cologne-clementine-california-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-atelier-cologne-santal-carmin-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-forbidden-games-50-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-good-girl-gone-bad-extreme-50-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-good-girl-gone-bad-50-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-love-don-t-be-shy-50-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cillian-black-phantom-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-sillian-flower-of-immortality-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-sillian-back-to-black-aphrodisiac-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-sillian-cruel-intentions-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cillian-a-taste-of-heaven-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cillian-pearl-oud-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-sillian-smoke-for-the-soul-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-sillian-intoxicated-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cillian-gold-knight-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cillian-dark-lord-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cillian-liaisons-dangereuses-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cillian-light-my-fire-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cillian-amber-oud-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cillian-water-calligraphy-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-marijuana-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-reine-de-nuit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-fleur-narcotique-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-fleur-narcotique-love-edition-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-francis-kurkdjian-baccarat-rouge-540-extrait-70-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-francis-kurkdjian-amyris-homme-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-francis-kurkdjian-baccarat-rouge-540-70-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-absinth-30-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nicolai-parfumeur-createur-kiss-me-intense-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-parfums-de-marly-oriana-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-parfums-de-marly-layton-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-77-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lux-tiziana-terenzi-cassiopea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-kirke-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-ciel-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-love-don-t-be-shy-50-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-sillian-back-to-black-aphrodisiac-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-marijuana-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-absinth-30-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-kirke-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F74"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F74" sqref="F74"/>
+      <selection activeCell="F37" sqref="F37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1019,1265 +731,583 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1450</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1450</v>
+        <v>800</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="7"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="14"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>1</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>1400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
-[...2 lines deleted...]
-      <c r="B15" s="10" t="s">
+      <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="6"/>
       <c r="E15" s="6"/>
-      <c r="F15" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F15" s="14"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="10" t="s">
-[...10 lines deleted...]
-        <v>1100</v>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>1100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="3" t="s">
+      <c r="A18" s="5">
+        <v>2</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="14">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5">
+        <v>3</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="6"/>
-[...6 lines deleted...]
-      <c r="A19" s="4" t="s">
+      <c r="E19" s="6"/>
+      <c r="F19" s="14">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="14"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="9" t="s">
+      <c r="B21" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C19" s="11" t="s">
+      <c r="C21" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D19" s="12" t="s">
+      <c r="D21" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E19" s="13" t="s">
+      <c r="E21" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F19" s="15" t="s">
+      <c r="F21" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>1150</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="14"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B24" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A24" s="5">
+      <c r="C24" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="10" t="s">
-[...10 lines deleted...]
-        <v>1350</v>
+      <c r="D24" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>1350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
+      <c r="A26" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="14"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A27" s="5">
+      <c r="F27" s="15" t="s">
         <v>8</v>
-      </c>
-[...11 lines deleted...]
-        <v>1350</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>1350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>1350</v>
+        <v>990</v>
       </c>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A30" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="6"/>
       <c r="E30" s="6"/>
-      <c r="F30" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F30" s="14"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="5">
-[...13 lines deleted...]
-        <v>1350</v>
+      <c r="A31" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>1350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A33" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="6"/>
       <c r="E33" s="6"/>
-      <c r="F33" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F33" s="14"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5">
-[...13 lines deleted...]
-        <v>1350</v>
+      <c r="A34" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>1350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>1350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>1350</v>
-[...616 lines deleted...]
-      <c r="F74" s="14">
         <v>800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A12:F12"/>
-    <mergeCell ref="A18:F18"/>
-[...7 lines deleted...]
-    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A33:F33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
-[...40 lines deleted...]
-    <hyperlink ref="D74" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>