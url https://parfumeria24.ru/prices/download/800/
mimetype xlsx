--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -41,50 +41,59 @@
   <si>
     <t>Селективные тестеры</t>
   </si>
   <si>
     <t>Amouage</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>51024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тестер Amouage Interlude For Men 100 мл (Sale) </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-amouage-interlude-for-men-100-ml-sale/</t>
+  </si>
+  <si>
     <t>53624</t>
   </si>
   <si>
     <t>Тестер Amouage Honour Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>53625</t>
   </si>
   <si>
     <t>Тестер Amouage Beach Hut Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>36891</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Amouage Honour For Men 100 мл (Sale) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/</t>
@@ -117,59 +126,50 @@
     <t xml:space="preserve">Тестер Atelier Cologne Philtre Ceylan 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/</t>
   </si>
   <si>
     <t>By Kilian</t>
   </si>
   <si>
     <t>ART-77877943</t>
   </si>
   <si>
     <t>Тестер By Cillian Vodka on the Rocks 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/</t>
   </si>
   <si>
     <t>ART-78027958</t>
   </si>
   <si>
     <t>Тестер By Сillian Love Don't Be Shy 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-by-kilian-love-don-t-be-shy-50-ml-dlya-zhenshchin-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/tester-by-sillian-back-to-black-aphrodisiac-50-ml/</t>
   </si>
   <si>
     <t>Byredo</t>
   </si>
   <si>
     <t>ART-70507206</t>
   </si>
   <si>
     <t>Тестер Byredo Marijuana 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-byredo-marijuana-100-ml/</t>
   </si>
   <si>
     <t>Ex Nihilo</t>
   </si>
   <si>
     <t>ART-69447100</t>
   </si>
   <si>
     <t>Тестер Ex Nihilo Amber Sky 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/</t>
   </si>
@@ -642,51 +642,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-ciel-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-love-don-t-be-shy-50-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-sillian-back-to-black-aphrodisiac-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-marijuana-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-absinth-30-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-kirke-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-interlude-for-men-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-ciel-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-love-don-t-be-shy-50-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-marijuana-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-absinth-30-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-kirke-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F37" sqref="F37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -785,188 +785,188 @@
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5">
+        <v>6</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="6"/>
+      <c r="F12" s="14">
         <v>800</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="14"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="9" t="s">
+      <c r="B14" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="11" t="s">
+      <c r="C14" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="12" t="s">
+      <c r="D14" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E13" s="13" t="s">
+      <c r="E14" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F13" s="15" t="s">
+      <c r="F14" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
-      <c r="A14" s="5">
+    <row r="15" spans="1:6">
+      <c r="A15" s="5">
         <v>1</v>
       </c>
-      <c r="B14" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F14" s="14">
+      <c r="B15" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="6"/>
+      <c r="F15" s="14">
         <v>800</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="14"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="9" t="s">
+      <c r="B17" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="11" t="s">
+      <c r="C17" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D16" s="12" t="s">
+      <c r="D17" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E16" s="13" t="s">
+      <c r="E17" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F16" s="15" t="s">
+      <c r="F17" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>1350</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>1350</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="7"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="14"/>
     </row>
@@ -1238,66 +1238,66 @@
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>3</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
         <v>800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A12:F12"/>
-    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A33:F33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="D17" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 