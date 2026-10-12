--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Селективные тестеры</t>
   </si>
   <si>
     <t>Amouage</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -77,123 +77,81 @@
   <si>
     <t>Тестер Amouage Honour Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>53625</t>
   </si>
   <si>
     <t>Тестер Amouage Beach Hut Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>36891</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Amouage Honour For Men 100 мл (Sale) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/</t>
   </si>
   <si>
-    <t>52761</t>
-[...7 lines deleted...]
-  <si>
     <t>53689</t>
   </si>
   <si>
     <t>Тестер Amouage Figment Woman 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/</t>
   </si>
   <si>
     <t>Atelier Cologne</t>
   </si>
   <si>
     <t>ART-73777533</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Atelier Cologne Philtre Ceylan 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/</t>
   </si>
   <si>
     <t>By Kilian</t>
   </si>
   <si>
     <t>ART-77877943</t>
   </si>
   <si>
     <t>Тестер By Cillian Vodka on the Rocks 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/</t>
-  </si>
-[...31 lines deleted...]
-    <t>https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/</t>
   </si>
   <si>
     <t>Nasomatto</t>
   </si>
   <si>
     <t>ART-70337189</t>
   </si>
   <si>
     <t>Тестер Nasomatto Black Afgano 30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/</t>
   </si>
   <si>
     <t>ART-70347190</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Nasomatto Absinth 30 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nasomatto-absinth-30-ml-uniseks-/</t>
   </si>
   <si>
     <t>Shaik</t>
   </si>
@@ -642,62 +600,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-interlude-for-men-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-ciel-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-love-don-t-be-shy-50-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-marijuana-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-absinth-30-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-kirke-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-interlude-for-men-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-absinth-30-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-kirke-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F37" sqref="F37"/>
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -803,511 +761,373 @@
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="14"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5">
+        <v>1</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="6"/>
+      <c r="F14" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="14"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5">
+        <v>1</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E17" s="6"/>
+      <c r="F17" s="14">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="14"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5">
+        <v>1</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="6"/>
+      <c r="F20" s="14">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
+        <v>2</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="6"/>
+      <c r="F21" s="14">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="6"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="14"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>1</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" s="6"/>
+      <c r="F24" s="14">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="6"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="14"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="5">
+        <v>1</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="14">
         <v>1100</v>
-      </c>
-[...256 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>950</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>990</v>
-[...130 lines deleted...]
-      <c r="F37" s="14">
         <v>800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A13:F13"/>
-[...5 lines deleted...]
-    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A25:F25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
-[...4 lines deleted...]
-    <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D32" r:id="rId_hyperlink_14"/>
-[...2 lines deleted...]
-    <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>