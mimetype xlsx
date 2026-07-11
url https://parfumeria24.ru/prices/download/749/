--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,185 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Мужские тестеры</t>
   </si>
   <si>
     <t>Antonio Banderas</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>ART-66516807</t>
   </si>
   <si>
     <t>Тестер Antonio Banderas Blue Seduction for Men 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/</t>
   </si>
   <si>
-    <t>Azzaro</t>
-[...64 lines deleted...]
-  <si>
     <t>Calvin Klein</t>
   </si>
   <si>
     <t>ART-67816937</t>
   </si>
   <si>
     <t>Тестер Calvin Klein Euphoria Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-calvin-klein-euphoria-men-100-ml/</t>
   </si>
   <si>
     <t>Carolina Herrera</t>
   </si>
   <si>
-    <t>ART-1463114890</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/tester-carolina-herrera-212-vip-black-i-ny-for-men-100-ml/</t>
+    <t>ART-98169972</t>
+  </si>
+  <si>
+    <t>Тестер Carolina Herrera 212 VIP Black 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/</t>
   </si>
   <si>
     <t>Chanel</t>
   </si>
   <si>
     <t>36480</t>
   </si>
   <si>
     <t>Тестер Chanel Bleu De Chanel Eau De Parfum 100 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/</t>
   </si>
   <si>
     <t>ART-67796935</t>
   </si>
   <si>
     <t>Тестер Chanel Allure Homme Sport 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/</t>
   </si>
   <si>
     <t>ART-67786934</t>
   </si>
@@ -200,227 +125,131 @@
   <si>
     <t>https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/</t>
   </si>
   <si>
     <t>52920</t>
   </si>
   <si>
     <t>Тестер Chanel Bleu de Chanel Eau de Toilette 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/</t>
   </si>
   <si>
     <t>36480-29527</t>
   </si>
   <si>
     <t>Тестер Chanel Bleu De Chanel Eau De Parfum 100 мл БЕЗ КОРОБКИ</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/</t>
   </si>
   <si>
     <t>Christian Dior</t>
   </si>
   <si>
-    <t>ART-67736929</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-67726928</t>
   </si>
   <si>
     <t>Тестер Christian Dior Homme Intense For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-christian-dior-homme-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-67706926</t>
   </si>
   <si>
     <t>Тестер Christian Dior Dior Homme Sport 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-christian-dior-homme-sport-100-ml/</t>
   </si>
   <si>
-    <t>ART-66786834</t>
-[...37 lines deleted...]
-  <si>
     <t>Creed</t>
   </si>
   <si>
     <t>ART-68236979</t>
   </si>
   <si>
     <t>Тестер Creed Aventus For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-creed-aventus-for-men-120-ml/</t>
   </si>
   <si>
-    <t>50976</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-67286884</t>
   </si>
   <si>
     <t>Тестер Creed Silver Mountain Water 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/</t>
   </si>
   <si>
-    <t>Davidoff</t>
-[...10 lines deleted...]
-  <si>
     <t>Diesel</t>
   </si>
   <si>
     <t>ART-78878043</t>
   </si>
   <si>
     <t>Тестер Diesel Bad 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-diesel-bad-125-ml/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
+    <t>ART-88509006</t>
+  </si>
+  <si>
+    <t>Тестер Dolce &amp; Gabbana Light Blue Italian Zest Pour Homme 125 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-dolce-gabbana-light-blue-italian-zest-pour-homme-125-ml/</t>
+  </si>
+  <si>
     <t>36516</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana The One Baroque For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/</t>
   </si>
   <si>
     <t>ART-90019157</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Intenso Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-intenso-pour-homme-125-ml/</t>
   </si>
   <si>
-    <t>ART-992510081</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-67336889</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana The One For Men EDT 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-the-one-for-men-100-ml/</t>
   </si>
   <si>
     <t>Escentric Molecules</t>
   </si>
   <si>
     <t>ART-1363513845</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Escentric 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/</t>
   </si>
   <si>
     <t>36754</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 01 100 мл Sale</t>
@@ -428,642 +257,234 @@
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/</t>
   </si>
   <si>
     <t>36755</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 02 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/</t>
   </si>
   <si>
     <t>Giorgio Armani</t>
   </si>
   <si>
     <t>ART-84198575</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Armani Code Profumo 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-code-profumo-110-ml/</t>
   </si>
   <si>
-    <t>ART-67926948</t>
-[...25 lines deleted...]
-  <si>
     <t>ART-67936949</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Armani Code Pour Homme EDT 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-black-code-100-ml/</t>
   </si>
   <si>
-    <t>50791</t>
-[...25 lines deleted...]
-  <si>
     <t>Givenchy</t>
   </si>
   <si>
     <t>ART-66706826</t>
   </si>
   <si>
     <t>Тестер Givenchy Pour Homme Blue Label 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-givenchy-pour-homme-blue-label-100-ml/</t>
   </si>
   <si>
-    <t>50635</t>
-[...7 lines deleted...]
-  <si>
     <t>Gucci</t>
   </si>
   <si>
-    <t>ART-66636819</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/tester-gucci-guilty-pour-homme-100-ml/</t>
+    <t>ART-66416797</t>
+  </si>
+  <si>
+    <t>Тестер Gucci By Gucci Pour Homme 90 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/</t>
   </si>
   <si>
     <t>ART-66426798</t>
   </si>
   <si>
     <t>Тестер Gucci By Gucci Pour Homme Sport 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-by-gucci-sport-90-ml/</t>
   </si>
   <si>
-    <t>Hermes</t>
-[...10 lines deleted...]
-  <si>
     <t>Hugo Boss</t>
   </si>
   <si>
-    <t>ART-1431914570</t>
-[...25 lines deleted...]
-  <si>
     <t>ART-989110047</t>
   </si>
   <si>
     <t>Тестер Hugo Boss The Scent For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/</t>
   </si>
   <si>
     <t>ART-67116867</t>
   </si>
   <si>
     <t>Тестер Hugo Boss Bottled For Men 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-6-100-ml/</t>
   </si>
   <si>
-    <t>ART-67126868</t>
-[...7 lines deleted...]
-  <si>
     <t>49446</t>
   </si>
   <si>
     <t>Тестер Hugo Boss The Scent for Him Parfum Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro/</t>
   </si>
   <si>
-    <t>50979</t>
-[...19 lines deleted...]
-  <si>
     <t>Kenzo</t>
   </si>
   <si>
     <t>ART-67386894</t>
   </si>
   <si>
     <t>Тестер Kenzo L'Eau Par Kenzo Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-kenzo-l-eau-par-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>Lacoste</t>
   </si>
   <si>
-    <t>ART-67366892</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-1363013840</t>
   </si>
   <si>
     <t>Тестер Lacoste Eau De Lacoste L.12.12 Blanc 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/</t>
   </si>
   <si>
     <t>ART-66396795</t>
   </si>
   <si>
     <t>Тестер Lacoste Essential 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lacoste-essential-125-ml/</t>
   </si>
   <si>
-    <t>Mont Blanc</t>
-[...22 lines deleted...]
-  <si>
     <t>Paco Rabanne</t>
   </si>
   <si>
-    <t>ART-75047660</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-66356791</t>
   </si>
   <si>
-    <t>Тестер Paco Rabanne 1 Million For Men 100 мл Sale</t>
+    <t>Тестер Paco Rabanne 1 Million For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-1-million-100-ml/</t>
   </si>
   <si>
-    <t>ART-66296785</t>
-[...7 lines deleted...]
-  <si>
     <t>36688</t>
   </si>
   <si>
-    <t>Тестер Paco Rabbane Invictus Intense 100 мл Sale</t>
+    <t>Тестер Paco Rabbane Invictus Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-invictus-intense-100-ml-euro-/</t>
   </si>
   <si>
     <t>ART-1362813838</t>
   </si>
   <si>
     <t>Тестер Paco Rabanne Invictus Legend 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-invictus-legend-100-ml-euro-/</t>
   </si>
   <si>
     <t>49445</t>
   </si>
   <si>
     <t>Тестер Paco Rabanne 1 Million Lucky 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-1-million-lucky-100-ml-euro/</t>
   </si>
   <si>
-    <t>50798</t>
-[...43 lines deleted...]
-  <si>
     <t>Tom Ford</t>
   </si>
   <si>
-    <t>ART-1199612152</t>
-[...107 lines deleted...]
-    <t>https://parfumeria24.ru/tester-trussardi-uomo-100-ml/</t>
+    <t>ART-1364713857</t>
+  </si>
+  <si>
+    <t>Тестер Tom Ford Ombre Leather 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/</t>
   </si>
   <si>
     <t>Versace</t>
   </si>
   <si>
+    <t>ART-1116111317-29721</t>
+  </si>
+  <si>
+    <t>Тестер Versace Eros Pour Homme Eau De Toilette 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml-1/</t>
+  </si>
+  <si>
     <t>ART-1361913829</t>
   </si>
   <si>
     <t>Тестер Versace Man Eau Fraiche 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/</t>
   </si>
   <si>
-    <t>ART-1116011316</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1116111317</t>
   </si>
   <si>
     <t>Тестер Versace Eros Pour Homme Eau De Toilette 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/</t>
-  </si>
-[...58 lines deleted...]
-    <t>https://parfumeria24.ru/tester-yves-saint-laurent-myslf-l-absolu-100-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1449,62 +870,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-azzaro-wanted-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-baldessarini-ambre-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-mr-burberry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-aqva-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-man-black-orient-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-man-in-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-sexy-men-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-black-i-ny-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-fahrenheit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-sauvage-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-sauvage-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-sauvage-elixir-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clinique-happy-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-viking-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-royal-oud-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-davidoff-cool-water-men-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-diesel-bad-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-intenso-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-k-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-code-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-stronger-with-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-acqua-di-gio-for-men-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-black-code-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-code-absolu-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-armani-code-parfum-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-acqua-di-gio-profumo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-guilty-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-sport-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-terre-d-hermes-eau-intense-vetiver-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-bottled-oud-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-green-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-bottled-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-bottled-unlimited-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-l-eau-par-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-essential-sport-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mont-blanc-legend-spirit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-blue-noir-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-prive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-pure-xs-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-legend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-lucky-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-phantom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-victory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-million-gold-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-lost-cherry-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-tobacco-vanille-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-costa-azzurra-acqua-eau-de-toilette-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-sole-di-positano-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-bitter-peach-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-neroli-portofino-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-tuscan-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-amber-absolute-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-mandarino-di-amalfi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-noir-de-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-trussardi-uomo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-flame-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-viktor-rolf-spicebomb-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-la-nuit-de-l-homme-le-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-myslf-l-absolu-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-diesel-bad-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-italian-zest-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-intenso-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-black-code-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-sport-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-l-eau-par-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-legend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-lucky-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F165"/>
+  <dimension ref="A1:F79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F165" sqref="F165"/>
+      <selection activeCell="F79" sqref="F79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1586,2806 +1007,1263 @@
       <c r="D9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="7"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="14"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>1</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="7"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>1</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>1250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="5">
+        <v>2</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="6"/>
-[...1 lines deleted...]
-      <c r="D17" s="6"/>
+      <c r="C17" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>26</v>
+      </c>
       <c r="E17" s="6"/>
-      <c r="F17" s="14"/>
+      <c r="F17" s="14">
+        <v>750</v>
+      </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="4" t="s">
+      <c r="A18" s="5">
         <v>3</v>
       </c>
-      <c r="B18" s="9" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="B18" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="14">
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>1250</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>1250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="14"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B21" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F22" s="14"/>
+      <c r="B22" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A23" s="5">
+        <v>1</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="6"/>
+      <c r="F23" s="14">
+        <v>1050</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>950</v>
+        <v>800</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="3" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="7"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="14"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>1</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>2</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="7"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="14"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>1</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>450</v>
+        <v>900</v>
       </c>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A32" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="6"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="6"/>
       <c r="E32" s="6"/>
-      <c r="F32" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F32" s="14"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5">
+      <c r="A33" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="10" t="s">
-[...10 lines deleted...]
-        <v>750</v>
+      <c r="B33" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>1050</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>290</v>
+        <v>950</v>
       </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="3" t="s">
+      <c r="A36" s="5">
+        <v>3</v>
+      </c>
+      <c r="B36" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="B36" s="6"/>
-[...1 lines deleted...]
-      <c r="D36" s="6"/>
+      <c r="C36" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>63</v>
+      </c>
       <c r="E36" s="6"/>
-      <c r="F36" s="14"/>
+      <c r="F36" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="4" t="s">
+      <c r="A37" s="5">
+        <v>4</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E37" s="6"/>
+      <c r="F37" s="14">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38" s="6"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="14"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B37" s="9" t="s">
+      <c r="B39" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C37" s="11" t="s">
+      <c r="C39" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D37" s="12" t="s">
+      <c r="D39" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E37" s="13" t="s">
+      <c r="E39" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F37" s="15" t="s">
+      <c r="F39" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>1050</v>
+        <v>650</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="14"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E44" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="5">
+        <v>1</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E45" s="6"/>
+      <c r="F45" s="14">
         <v>1100</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
-      <c r="A43" s="5">
+    <row r="46" spans="1:6">
+      <c r="A46" s="5">
+        <v>2</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E46" s="6"/>
+      <c r="F46" s="14">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="14"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B43" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F43" s="14">
+      <c r="E48" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F48" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="5">
+        <v>1</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E49" s="6"/>
+      <c r="F49" s="14">
         <v>1100</v>
       </c>
     </row>
-    <row r="44" spans="1:6">
-      <c r="A44" s="5">
+    <row r="50" spans="1:6">
+      <c r="A50" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="14"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E51" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B44" s="10" t="s">
-[...39 lines deleted...]
-      <c r="F46" s="15" t="s">
+      <c r="F51" s="15" t="s">
         <v>8</v>
-      </c>
-[...82 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="7"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="F54" s="14"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E55" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F55" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>1</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>1250</v>
+        <v>990</v>
       </c>
     </row>
     <row r="57" spans="1:6">
-      <c r="A57" s="3" t="s">
+      <c r="A57" s="5">
+        <v>2</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="E57" s="6"/>
+      <c r="F57" s="14">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="5">
+        <v>3</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D58" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="B57" s="6"/>
-[...6 lines deleted...]
-      <c r="A58" s="4" t="s">
+      <c r="E58" s="6"/>
+      <c r="F58" s="14">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="14"/>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B58" s="9" t="s">
+      <c r="B60" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C58" s="11" t="s">
+      <c r="C60" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D58" s="12" t="s">
+      <c r="D60" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E58" s="13" t="s">
+      <c r="E60" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F58" s="15" t="s">
+      <c r="F60" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
-      <c r="A59" s="5">
+    <row r="61" spans="1:6">
+      <c r="A61" s="5">
         <v>1</v>
       </c>
-      <c r="B59" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="7" t="s">
+      <c r="B61" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="D59" s="6" t="s">
+      <c r="C61" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="E59" s="6"/>
-      <c r="F59" s="14">
+      <c r="D61" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E61" s="6"/>
+      <c r="F61" s="14">
         <v>1100</v>
       </c>
     </row>
-    <row r="60" spans="1:6">
-[...10 lines deleted...]
-      <c r="A61" s="4" t="s">
+    <row r="62" spans="1:6">
+      <c r="A62" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B62" s="6"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="6"/>
+      <c r="E62" s="6"/>
+      <c r="F62" s="14"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B61" s="9" t="s">
+      <c r="B63" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C61" s="11" t="s">
+      <c r="C63" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D61" s="12" t="s">
+      <c r="D63" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E61" s="13" t="s">
+      <c r="E63" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F61" s="15" t="s">
+      <c r="F63" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="5">
+      <c r="A66" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="14"/>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B66" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F67" s="14"/>
+      <c r="D67" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A68" s="5">
+        <v>1</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E68" s="6"/>
+      <c r="F68" s="14">
+        <v>800</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="3" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="7"/>
       <c r="D72" s="6"/>
       <c r="E72" s="6"/>
       <c r="F72" s="14"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C73" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F73" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>1</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="75" spans="1:6">
-      <c r="A75" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A75" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B75" s="6"/>
+      <c r="C75" s="7"/>
+      <c r="D75" s="6"/>
       <c r="E75" s="6"/>
-      <c r="F75" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F75" s="14"/>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="5">
+      <c r="A76" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B76" s="10" t="s">
-[...10 lines deleted...]
-        <v>1250</v>
+      <c r="B76" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E76" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F76" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>1250</v>
+        <v>990</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>1100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>1250</v>
-[...1288 lines deleted...]
-      <c r="F155" s="14">
         <v>650</v>
-      </c>
-[...166 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A14:F14"/>
-    <mergeCell ref="A17:F17"/>
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A29:F29"/>
-    <mergeCell ref="A36:F36"/>
-[...1 lines deleted...]
-    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A50:F50"/>
     <mergeCell ref="A54:F54"/>
-    <mergeCell ref="A57:F57"/>
-[...1 lines deleted...]
-    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A66:F66"/>
     <mergeCell ref="A72:F72"/>
-    <mergeCell ref="A82:F82"/>
-[...13 lines deleted...]
-    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="A75:F75"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
-[...7 lines deleted...]
-    <hyperlink ref="D33" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_15"/>
-    <hyperlink ref="D38" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D39" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="D43" r:id="rId_hyperlink_21"/>
-[...77 lines deleted...]
-    <hyperlink ref="D165" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>