--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Мужские тестеры</t>
   </si>
   <si>
     <t>Antonio Banderas</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -179,98 +179,98 @@
   <si>
     <t>ART-67286884</t>
   </si>
   <si>
     <t>Тестер Creed Silver Mountain Water 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/</t>
   </si>
   <si>
     <t>Diesel</t>
   </si>
   <si>
     <t>ART-78878043</t>
   </si>
   <si>
     <t>Тестер Diesel Bad 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-diesel-bad-125-ml/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
-    <t>ART-88509006</t>
-[...7 lines deleted...]
-  <si>
     <t>36516</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana The One Baroque For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/</t>
   </si>
   <si>
     <t>ART-90019157</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Intenso Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-intenso-pour-homme-125-ml/</t>
   </si>
   <si>
     <t>ART-67336889</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana The One For Men EDT 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-the-one-for-men-100-ml/</t>
   </si>
   <si>
     <t>Escentric Molecules</t>
   </si>
   <si>
     <t>ART-1363513845</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Escentric 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/</t>
   </si>
   <si>
+    <t>ART-67556911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тестер Escentric Molecules Escentric 02 100 мл </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-escentric-molecules-escentric-02-100-ml/</t>
+  </si>
+  <si>
     <t>36754</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/</t>
   </si>
   <si>
     <t>36755</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 02 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/</t>
   </si>
   <si>
     <t>Giorgio Armani</t>
   </si>
   <si>
     <t>ART-84198575</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Armani Code Profumo 100 мл</t>
@@ -327,62 +327,50 @@
     <t>ART-989110047</t>
   </si>
   <si>
     <t>Тестер Hugo Boss The Scent For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/</t>
   </si>
   <si>
     <t>ART-67116867</t>
   </si>
   <si>
     <t>Тестер Hugo Boss Bottled For Men 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-6-100-ml/</t>
   </si>
   <si>
     <t>49446</t>
   </si>
   <si>
     <t>Тестер Hugo Boss The Scent for Him Parfum Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://parfumeria24.ru/tester-kenzo-l-eau-par-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>Lacoste</t>
   </si>
   <si>
     <t>ART-1363013840</t>
   </si>
   <si>
     <t>Тестер Lacoste Eau De Lacoste L.12.12 Blanc 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/</t>
   </si>
   <si>
     <t>ART-66396795</t>
   </si>
   <si>
     <t>Тестер Lacoste Essential 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lacoste-essential-125-ml/</t>
   </si>
   <si>
     <t>Paco Rabanne</t>
   </si>
@@ -870,62 +858,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-diesel-bad-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-italian-zest-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-intenso-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-black-code-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-sport-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-l-eau-par-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-legend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-lucky-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-diesel-bad-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-intenso-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-black-code-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-sport-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-legend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-lucky-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F79"/>
+  <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F79" sqref="F79"/>
+      <selection activeCell="F76" sqref="F76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1403,189 +1391,189 @@
       <c r="D33" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>1</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>1250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>2</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>950</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>3</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>1100</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="5">
+      <c r="A37" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="14"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B38" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B37" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="7" t="s">
+      <c r="C38" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="5">
+        <v>1</v>
+      </c>
+      <c r="B39" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="D37" s="6" t="s">
+      <c r="C39" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="E37" s="6"/>
-[...5 lines deleted...]
-      <c r="A38" s="3" t="s">
+      <c r="D39" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B38" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E39" s="6"/>
+      <c r="F39" s="14">
+        <v>750</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="7"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="14"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>6</v>
       </c>
@@ -1607,51 +1595,51 @@
         <v>79</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>2</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>1100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="14"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>6</v>
       </c>
@@ -1853,417 +1841,367 @@
       <c r="D60" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E60" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F60" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>1</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="5">
+        <v>2</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="E62" s="6"/>
+      <c r="F62" s="14">
         <v>1100</v>
       </c>
     </row>
-    <row r="62" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="63" spans="1:6">
-      <c r="A63" s="4" t="s">
+      <c r="A63" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B63" s="6"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="6"/>
+      <c r="E63" s="6"/>
+      <c r="F63" s="14"/>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B63" s="9" t="s">
+      <c r="B64" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C63" s="11" t="s">
+      <c r="C64" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D63" s="12" t="s">
+      <c r="D64" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E63" s="13" t="s">
+      <c r="E64" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F63" s="15" t="s">
+      <c r="F64" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>1100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="3" t="s">
+      <c r="A66" s="5">
+        <v>2</v>
+      </c>
+      <c r="B66" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="B66" s="6"/>
-[...1 lines deleted...]
-      <c r="D66" s="6"/>
+      <c r="C66" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>118</v>
+      </c>
       <c r="E66" s="6"/>
-      <c r="F66" s="14"/>
+      <c r="F66" s="14">
+        <v>800</v>
+      </c>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="4" t="s">
+      <c r="A67" s="5">
         <v>3</v>
       </c>
-      <c r="B67" s="9" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="B67" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E67" s="6"/>
+      <c r="F67" s="14">
+        <v>800</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>800</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A69" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" s="6"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="6"/>
       <c r="E69" s="6"/>
-      <c r="F69" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F69" s="14"/>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="5">
+      <c r="A70" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B70" s="10" t="s">
-[...10 lines deleted...]
-        <v>800</v>
+      <c r="B70" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E70" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F70" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>1100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="7"/>
       <c r="D72" s="6"/>
       <c r="E72" s="6"/>
       <c r="F72" s="14"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C73" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F73" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>1</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>800</v>
+        <v>990</v>
       </c>
     </row>
     <row r="75" spans="1:6">
-      <c r="A75" s="3" t="s">
+      <c r="A75" s="5">
+        <v>2</v>
+      </c>
+      <c r="B75" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="B75" s="6"/>
-[...1 lines deleted...]
-      <c r="D75" s="6"/>
+      <c r="C75" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>135</v>
+      </c>
       <c r="E75" s="6"/>
-      <c r="F75" s="14"/>
+      <c r="F75" s="14">
+        <v>450</v>
+      </c>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="4" t="s">
+      <c r="A76" s="5">
         <v>3</v>
       </c>
-      <c r="B76" s="9" t="s">
-[...25 lines deleted...]
-      <c r="D77" s="6" t="s">
+      <c r="B76" s="10" t="s">
         <v>136</v>
       </c>
-      <c r="E77" s="6"/>
-[...8 lines deleted...]
-      <c r="B78" s="10" t="s">
+      <c r="C76" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="C78" s="7" t="s">
+      <c r="D76" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="D78" s="6" t="s">
-[...21 lines deleted...]
-      <c r="F79" s="14">
+      <c r="E76" s="6"/>
+      <c r="F76" s="14">
         <v>650</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A32:F32"/>
-    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A37:F37"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A54:F54"/>
     <mergeCell ref="A59:F59"/>
-    <mergeCell ref="A62:F62"/>
-    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="A63:F63"/>
+    <mergeCell ref="A69:F69"/>
     <mergeCell ref="A72:F72"/>
-    <mergeCell ref="A75:F75"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="D64" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_31"/>
-    <hyperlink ref="D68" r:id="rId_hyperlink_32"/>
-[...1 lines deleted...]
-    <hyperlink ref="D70" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D77" r:id="rId_hyperlink_37"/>
-[...1 lines deleted...]
-    <hyperlink ref="D79" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_38"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>