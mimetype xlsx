--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,91 +12,79 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Мужские тестеры</t>
   </si>
   <si>
-    <t>Antonio Banderas</t>
+    <t>Calvin Klein</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>ART-66516807</t>
-[...10 lines deleted...]
-  <si>
     <t>ART-67816937</t>
   </si>
   <si>
     <t>Тестер Calvin Klein Euphoria Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-calvin-klein-euphoria-men-100-ml/</t>
   </si>
   <si>
     <t>Carolina Herrera</t>
   </si>
   <si>
     <t>ART-98169972</t>
   </si>
   <si>
     <t>Тестер Carolina Herrera 212 VIP Black 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/</t>
   </si>
   <si>
     <t>Chanel</t>
   </si>
   <si>
     <t>36480</t>
@@ -113,71 +101,53 @@
   <si>
     <t>Тестер Chanel Allure Homme Sport 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/</t>
   </si>
   <si>
     <t>ART-67786934</t>
   </si>
   <si>
     <t>Тестер Chanel Egoiste Platinum 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/</t>
   </si>
   <si>
     <t>52920</t>
   </si>
   <si>
     <t>Тестер Chanel Bleu de Chanel Eau de Toilette 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/</t>
   </si>
   <si>
-    <t>36480-29527</t>
-[...7 lines deleted...]
-  <si>
     <t>Christian Dior</t>
   </si>
   <si>
-    <t>ART-67726928</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-67706926</t>
   </si>
   <si>
     <t>Тестер Christian Dior Dior Homme Sport 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-christian-dior-homme-sport-100-ml/</t>
   </si>
   <si>
     <t>Creed</t>
   </si>
   <si>
     <t>ART-68236979</t>
   </si>
   <si>
     <t>Тестер Creed Aventus For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-creed-aventus-for-men-120-ml/</t>
   </si>
   <si>
     <t>ART-67286884</t>
   </si>
   <si>
     <t>Тестер Creed Silver Mountain Water 100 мл</t>
@@ -246,59 +216,50 @@
     <t xml:space="preserve">Тестер Escentric Molecules Escentric 02 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-escentric-02-100-ml/</t>
   </si>
   <si>
     <t>36754</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/</t>
   </si>
   <si>
     <t>36755</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 02 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/</t>
   </si>
   <si>
     <t>Giorgio Armani</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/tester-giorgio-armani-code-profumo-110-ml/</t>
   </si>
   <si>
     <t>ART-67936949</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Armani Code Pour Homme EDT 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-black-code-100-ml/</t>
   </si>
   <si>
     <t>Givenchy</t>
   </si>
   <si>
     <t>ART-66706826</t>
   </si>
   <si>
     <t>Тестер Givenchy Pour Homme Blue Label 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-givenchy-pour-homme-blue-label-100-ml/</t>
   </si>
   <si>
     <t>Gucci</t>
   </si>
@@ -858,62 +819,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-diesel-bad-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-intenso-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-black-code-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-sport-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-legend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-lucky-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-diesel-bad-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-intenso-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-black-code-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-sport-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-legend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-lucky-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F76"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F76" sqref="F76"/>
+      <selection activeCell="F70" sqref="F70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -947,950 +908,950 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>750</v>
+        <v>950</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="7"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="14"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>950</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="7"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="14"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>1</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>1100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="5">
+        <v>2</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6"/>
-[...1 lines deleted...]
-      <c r="D14" s="6"/>
+      <c r="C14" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>22</v>
+      </c>
       <c r="E14" s="6"/>
-      <c r="F14" s="14"/>
+      <c r="F14" s="14">
+        <v>750</v>
+      </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A15" s="5">
+        <v>3</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="6"/>
+      <c r="F15" s="14">
+        <v>750</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>450</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A17" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="6"/>
       <c r="E17" s="6"/>
-      <c r="F17" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F17" s="14"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
-[...13 lines deleted...]
-        <v>750</v>
+      <c r="A18" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>1050</v>
+        <v>800</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="14"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="7" t="s">
+      <c r="D21" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>1</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="C22" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="E20" s="6"/>
-[...5 lines deleted...]
-      <c r="A21" s="3" t="s">
+      <c r="D22" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E22" s="6"/>
+      <c r="F22" s="14">
+        <v>800</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>1050</v>
+        <v>800</v>
       </c>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="14"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="5">
+        <v>1</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="6"/>
+      <c r="F26" s="14">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="6"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="14"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="5">
+        <v>1</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="14">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="5">
         <v>2</v>
       </c>
-      <c r="B24" s="10" t="s">
-[...68 lines deleted...]
-      <c r="C28" s="7" t="s">
+      <c r="B30" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="C30" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="E28" s="6"/>
-[...5 lines deleted...]
-      <c r="A29" s="3" t="s">
+      <c r="D30" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E30" s="6"/>
+      <c r="F30" s="14">
+        <v>1100</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>900</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="7"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="14"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>1</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>2</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>3</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="3" t="s">
+      <c r="A37" s="5">
+        <v>4</v>
+      </c>
+      <c r="B37" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B37" s="6"/>
-[...1 lines deleted...]
-      <c r="D37" s="6"/>
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>66</v>
+      </c>
       <c r="E37" s="6"/>
-      <c r="F37" s="14"/>
+      <c r="F37" s="14">
+        <v>750</v>
+      </c>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="9" t="s">
+      <c r="A38" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38" s="6"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="14"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B39" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C38" s="11" t="s">
+      <c r="C39" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D38" s="12" t="s">
+      <c r="D39" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E38" s="13" t="s">
+      <c r="E39" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F38" s="15" t="s">
+      <c r="F39" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41" s="6"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="14"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="5">
+        <v>1</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E43" s="6"/>
+      <c r="F43" s="14">
         <v>1100</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
-[...18 lines deleted...]
-      <c r="A42" s="5">
+    <row r="44" spans="1:6">
+      <c r="A44" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="14"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B45" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B42" s="10" t="s">
-[...30 lines deleted...]
-      <c r="C44" s="11" t="s">
+      <c r="C45" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D44" s="12" t="s">
+      <c r="D45" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E44" s="13" t="s">
+      <c r="E45" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F44" s="15" t="s">
+      <c r="F45" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="3" t="s">
+      <c r="A47" s="5">
+        <v>2</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E47" s="6"/>
+      <c r="F47" s="14">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B48" s="6"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="14"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E49" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F49" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="5">
+        <v>1</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C50" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="B47" s="6"/>
-[...29 lines deleted...]
-      <c r="B49" s="10" t="s">
+      <c r="D50" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C49" s="7" t="s">
+      <c r="E50" s="6"/>
+      <c r="F50" s="14">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="5">
+        <v>2</v>
+      </c>
+      <c r="B51" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="D49" s="6" t="s">
+      <c r="C51" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="E49" s="6"/>
-[...5 lines deleted...]
-      <c r="A50" s="3" t="s">
+      <c r="D51" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B50" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E51" s="6"/>
+      <c r="F51" s="14">
+        <v>750</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>800</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="53" spans="1:6">
-      <c r="A53" s="5">
-[...2 lines deleted...]
-      <c r="B53" s="10" t="s">
+      <c r="A53" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C53" s="7" t="s">
+      <c r="B53" s="6"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="6"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="14"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E54" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="5">
+        <v>1</v>
+      </c>
+      <c r="B55" s="10" t="s">
         <v>93</v>
       </c>
-      <c r="D53" s="6" t="s">
+      <c r="C55" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="E53" s="6"/>
-[...5 lines deleted...]
-      <c r="A54" s="3" t="s">
+      <c r="D55" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="B54" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E55" s="6"/>
+      <c r="F55" s="14">
+        <v>750</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>990</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
-      <c r="A57" s="5">
+      <c r="A57" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B57" s="6"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="14"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E58" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F58" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="5">
+        <v>1</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="E59" s="6"/>
+      <c r="F59" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="5">
         <v>2</v>
       </c>
-      <c r="B57" s="10" t="s">
-[...20 lines deleted...]
-      <c r="C58" s="7" t="s">
+      <c r="B60" s="10" t="s">
         <v>103</v>
       </c>
-      <c r="D58" s="6" t="s">
+      <c r="C60" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="E58" s="6"/>
-[...5 lines deleted...]
-      <c r="A59" s="3" t="s">
+      <c r="D60" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B59" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E60" s="6"/>
+      <c r="F60" s="14">
+        <v>800</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="7"/>
       <c r="D63" s="6"/>
       <c r="E63" s="6"/>
       <c r="F63" s="14"/>
     </row>
@@ -1911,297 +1872,190 @@
         <v>7</v>
       </c>
       <c r="F64" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>1</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="5">
-[...2 lines deleted...]
-      <c r="B66" s="10" t="s">
+      <c r="A66" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="C66" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="6"/>
       <c r="E66" s="6"/>
-      <c r="F66" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F66" s="14"/>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="5">
-[...13 lines deleted...]
-        <v>800</v>
+      <c r="A67" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>1100</v>
+        <v>990</v>
       </c>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="3" t="s">
+      <c r="A69" s="5">
+        <v>2</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="E69" s="6"/>
+      <c r="F69" s="14">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="5">
+        <v>3</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D70" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="B69" s="6"/>
-[...123 lines deleted...]
-      <c r="F76" s="14">
+      <c r="E70" s="6"/>
+      <c r="F70" s="14">
         <v>650</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A11:F11"/>
-    <mergeCell ref="A14:F14"/>
-[...2 lines deleted...]
-    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A27:F27"/>
     <mergeCell ref="A32:F32"/>
-    <mergeCell ref="A37:F37"/>
-[...4 lines deleted...]
-    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A57:F57"/>
     <mergeCell ref="A63:F63"/>
-    <mergeCell ref="A69:F69"/>
-    <mergeCell ref="A72:F72"/>
+    <mergeCell ref="A66:F66"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D16" r:id="rId_hyperlink_4"/>
-[...1 lines deleted...]
-    <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="D20" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
-[...1 lines deleted...]
-    <hyperlink ref="D28" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D39" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="D41" r:id="rId_hyperlink_19"/>
-[...3 lines deleted...]
-    <hyperlink ref="D49" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_24"/>
-    <hyperlink ref="D53" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D57" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D58" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_31"/>
-    <hyperlink ref="D66" r:id="rId_hyperlink_32"/>
-[...5 lines deleted...]
-    <hyperlink ref="D76" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_34"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>