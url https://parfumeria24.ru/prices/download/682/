--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,1712 +12,794 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Женские тестеры</t>
   </si>
   <si>
-    <t>Mont Blanc</t>
+    <t>Armand Basi</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>52648</t>
-[...19 lines deleted...]
-  <si>
     <t>ART-68006956</t>
   </si>
   <si>
     <t>Тестер Armand Basi In Red Eau De Parfum 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-armand-basi-in-red-edp-100-ml/</t>
   </si>
   <si>
     <t>Burberry</t>
   </si>
   <si>
-    <t>ART-1409014328</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-74177573</t>
   </si>
   <si>
     <t>Тестер Burberry My Burberry 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-burberry-my-burberry-90-ml/</t>
   </si>
   <si>
     <t>ART-74187574</t>
   </si>
   <si>
     <t>Тестер Burberry My Burberry Black 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-burberry-my-burberry-black-90-ml/</t>
   </si>
   <si>
     <t>ART-1408914327</t>
   </si>
   <si>
-    <t>Тестер Burberry My Burberry Blush 90 мл Sale</t>
+    <t>Тестер Burberry My Burberry Blush 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-burberry-my-burberry-blush-90-ml_1/</t>
   </si>
   <si>
-    <t>ART-74167572</t>
-[...61 lines deleted...]
-  <si>
     <t>Carolina Herrera</t>
   </si>
   <si>
-    <t>48387</t>
-[...25 lines deleted...]
-  <si>
     <t>ART-66896845</t>
   </si>
   <si>
     <t>Тестер Carolina Herrera 212 VIP For Women 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-carolina-herrera-212-vip-80-ml/</t>
   </si>
   <si>
-    <t>ART-66916847</t>
-[...52 lines deleted...]
-  <si>
     <t>Cerruti</t>
   </si>
   <si>
     <t>ART-67806936</t>
   </si>
   <si>
     <t>Тестер Cerruti 1881 Pour Femme 50 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/</t>
   </si>
   <si>
     <t>Chanel</t>
   </si>
   <si>
     <t>ART-66856841</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Chanel Chance Eau Fraiche 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml/</t>
   </si>
   <si>
-    <t>ART-66846840</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1412314361</t>
   </si>
   <si>
     <t>Тестер Chanel Coco Eau De Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-coco-eau-de-parfum-100-ml/</t>
   </si>
   <si>
-    <t>36126</t>
-[...25 lines deleted...]
-  <si>
     <t>ART-66456801</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau De Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-edp-100-ml/</t>
   </si>
   <si>
     <t>ART-72817437</t>
   </si>
   <si>
     <t>Тестер Chanel Gabrielle 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-gabrielle-100-ml/</t>
   </si>
   <si>
     <t>ART-1463314892</t>
   </si>
   <si>
     <t>Тестер Chanel №5 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-5-100-ml-1/</t>
   </si>
   <si>
-    <t>52762</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-66856841-28959</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Fraiche 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml-1/</t>
   </si>
   <si>
     <t>ART-66866842-28963</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Tendre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/</t>
   </si>
   <si>
     <t>36126-28964</t>
   </si>
   <si>
     <t>Тестер Chanel Coco Mademoiselle 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/</t>
   </si>
   <si>
     <t>Chloe</t>
   </si>
   <si>
-    <t>ART-79158071</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-79148070</t>
   </si>
   <si>
     <t>Тестер Chloe Love 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chloe-love-75-ml/</t>
   </si>
   <si>
     <t>ART-68226978</t>
   </si>
   <si>
     <t>Тестер Chloe Love Story Eau De Parfum 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chloe-love-story-75-ml/</t>
   </si>
   <si>
     <t>Christian Dior</t>
   </si>
   <si>
-    <t>36141</t>
-[...25 lines deleted...]
-  <si>
     <t>36151</t>
   </si>
   <si>
     <t>Тестер Christian Dior Miss Dior Cherie Blooming Bouquet 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/</t>
   </si>
   <si>
-    <t>ART-66476803</t>
-[...43 lines deleted...]
-  <si>
     <t>Creed</t>
   </si>
   <si>
     <t>ART-74017557</t>
   </si>
   <si>
     <t>Тестер Creed Aventus For Her 120 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-creed-aventus-for-her-120-ml/</t>
   </si>
   <si>
-    <t>ART-74007556</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-67286884</t>
   </si>
   <si>
     <t>Тестер Creed Silver Mountain Water 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
     <t>ART-66726828</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Light Blue 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml/</t>
   </si>
   <si>
-    <t>ART-80888244</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/tester-dolce-gabbana-the-only-one-100-ml/</t>
+    <t>ART-89839139</t>
+  </si>
+  <si>
+    <t>Тестер Dolce &amp; Gabbana Pour Femme Intense 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-66716827</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana 3 L'imperatrice 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-3-l-imperatrice-100-ml/</t>
   </si>
   <si>
-    <t>ART-1372113941</t>
-[...25 lines deleted...]
-  <si>
     <t>ART-66726828-29529</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Light Blue 100 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/</t>
   </si>
   <si>
-    <t>Donna Karan</t>
-[...10 lines deleted...]
-  <si>
     <t>Escada</t>
   </si>
   <si>
     <t>ART-67626918</t>
   </si>
   <si>
     <t>Тестер Escada Cherry In The Air 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/</t>
   </si>
   <si>
     <t>Escentric Molecules</t>
   </si>
   <si>
     <t>36754</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/</t>
   </si>
   <si>
     <t>36755</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 02 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/</t>
   </si>
   <si>
     <t>ART-1363513845</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Escentric 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/</t>
   </si>
   <si>
-    <t>Eisenberg</t>
-[...10 lines deleted...]
-  <si>
     <t>Giorgio Armani</t>
   </si>
   <si>
-    <t>ART-67906946</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-67186874</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Giorgio Armani Si Eau De Parfum 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-100-ml/</t>
   </si>
   <si>
     <t>ART-67896945</t>
   </si>
   <si>
-    <t>Тестер Giorgio Armani Si Intense 100 мл</t>
+    <t>Тестер Giorgio Armani Si Intense 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-1346413639</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Si Nacre Edition Eau De Parfum 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/</t>
   </si>
   <si>
     <t>ART-67176873</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Si White 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/</t>
   </si>
   <si>
-    <t>36757</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1365513865</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Si Passione 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1088411040</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Sun Di Gioia 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-sun-di-gioia-eau-de-parfum-100-ml/</t>
   </si>
   <si>
-    <t>50800</t>
-[...16 lines deleted...]
-  <si>
     <t>Givenchy</t>
   </si>
   <si>
     <t>ART-67516907</t>
   </si>
   <si>
     <t>Тестер Givenchy Ange ou Demon Eau de Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-givenchy-ange-ou-demon-100-ml/</t>
   </si>
   <si>
     <t>ART-67536909</t>
   </si>
   <si>
     <t>Тестер Givenchy Ange Ou Demon Le Secret 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/</t>
   </si>
   <si>
     <t>ART-1371213927</t>
   </si>
   <si>
     <t>Тестер Givenchy Ange Ou Demon Le Secret Elixir 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/</t>
   </si>
   <si>
-    <t>ART-85018657</t>
-[...7 lines deleted...]
-  <si>
     <t>Gucci</t>
   </si>
   <si>
     <t>ART-66686824</t>
   </si>
   <si>
     <t>Тестер Gucci Bamboo 75 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-bamboo-75-ml/</t>
   </si>
   <si>
     <t>36252</t>
   </si>
   <si>
     <t>Тестер Gucci Bamboo Limited Edition 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-bamboo-limited-edition-75-ml/</t>
   </si>
   <si>
-    <t>ART-74057561</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/tester-gucci-bloom-100-ml/</t>
+    <t>36259</t>
+  </si>
+  <si>
+    <t>Тестер Gucci Eau de Parfum II 75 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/</t>
+  </si>
+  <si>
+    <t>ART-66646820</t>
+  </si>
+  <si>
+    <t>Тестер Gucci Envy Me 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-gucci-envy-me-100-ml/</t>
   </si>
   <si>
     <t>ART-1424114482</t>
   </si>
   <si>
     <t>Тестер Gucci Flora by Gucci Glamorous Magnolia 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/</t>
   </si>
   <si>
+    <t>ART-1313413297</t>
+  </si>
+  <si>
+    <t>Тестер Gucci Flora By Gucci Glorious Mandarine 100 мл Sale</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/</t>
+  </si>
+  <si>
     <t>ART-85728728</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Gorgeous Gardenia Limited Edition 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/</t>
   </si>
   <si>
     <t>ART-1313613299</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Generous Violet 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/</t>
   </si>
   <si>
     <t>ART-1313513298</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Gracious Tuberose 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/</t>
   </si>
   <si>
-    <t>ART-67076863</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-66676823</t>
   </si>
   <si>
     <t>Тестер Gucci Guilty Pour Femme 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-guilty-pour-femme-75-ml/</t>
   </si>
   <si>
-    <t>50687</t>
-[...67 lines deleted...]
-  <si>
     <t>Hugo Boss</t>
   </si>
   <si>
-    <t>ART-67026858</t>
-[...25 lines deleted...]
-  <si>
     <t>ART-67456901</t>
   </si>
   <si>
     <t>Тестер Hugo Boss Ma Vie Pour Femme 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-ma-vie-pour-femme-75-ml/</t>
   </si>
   <si>
-    <t>Jean Paul Gaultier</t>
-[...10 lines deleted...]
-  <si>
     <t>Kenzo</t>
   </si>
   <si>
     <t>ART-79738129</t>
   </si>
   <si>
     <t>Тестер Kenzo World Eau De Parfum 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-kenzo-world-75-ml/</t>
   </si>
   <si>
-    <t>ART-67526908</t>
-[...25 lines deleted...]
-  <si>
     <t>Lacoste</t>
   </si>
   <si>
-    <t>ART-68056961</t>
-[...7 lines deleted...]
-  <si>
     <t>36321</t>
   </si>
   <si>
     <t>Тестер Lacoste Pour Femme 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lacoste-pour-femme-90-ml-sale-/</t>
   </si>
   <si>
     <t>Lancome</t>
   </si>
   <si>
-    <t>ART-1352213715</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-1351613709</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Lancome La Vie Est Belle Bouquet de Printemps 75 мл Sale </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/</t>
   </si>
   <si>
     <t>36343</t>
   </si>
   <si>
     <t>Тестер Lancome La Vie Est Belle L'Eclat Eau De Parfum 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lancome-la-vie-est-belle-l-eclat-75-ml-1-1/</t>
   </si>
   <si>
-    <t>36348</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1352513718</t>
   </si>
   <si>
     <t>Тестер Lancome La Nuit Tresor Caresse 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lancome-la-nuit-tresor-caresse-75-ml/</t>
   </si>
   <si>
-    <t>ART-1351513708</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1351813711</t>
   </si>
   <si>
     <t>Тестер Lancome Poeme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lancome-poeme-100-ml/</t>
   </si>
   <si>
     <t>ART-1351413707</t>
   </si>
   <si>
     <t>Тестер Lancome Tresor In Love 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lancome-tresor-in-love-75-ml/</t>
   </si>
   <si>
-    <t>ART-1351313706</t>
-[...16 lines deleted...]
-  <si>
     <t>Lanvin</t>
   </si>
   <si>
-    <t>ART-67096865</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-1372313943</t>
   </si>
   <si>
     <t>Тестер Lanvin Eclat D'arpege 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/</t>
   </si>
   <si>
     <t>Marc Jacobs</t>
   </si>
   <si>
     <t>ART-78628018</t>
   </si>
   <si>
     <t>Тестер Marc Jacobs Decadence 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-marc-jacobs-decadence-100-ml/</t>
   </si>
   <si>
     <t>Moschino</t>
   </si>
   <si>
     <t>ART-67276883</t>
   </si>
   <si>
     <t>Тестер Moschino Funny 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-moschino-funny-100-ml/</t>
   </si>
   <si>
-    <t>ART-1463214891</t>
-[...25 lines deleted...]
-  <si>
     <t>Narciso Rodriguez</t>
   </si>
   <si>
-    <t>ART-1104211198</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-77707926</t>
   </si>
   <si>
     <t>Тестер Narciso Rodriguez For Her Eau De Toilette 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-narciso-rodriguez-for-her-toilette-100-ml/</t>
   </si>
   <si>
-    <t>ART-1422214460</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1364013850</t>
   </si>
   <si>
     <t>Тестер Narciso Rodriguez Narciso Rouge 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-narciso-rodriguez-narciso-rouge-100-ml/</t>
   </si>
   <si>
     <t>ART-77717927</t>
   </si>
   <si>
     <t>Тестер Narciso Rodriguez Narciso Eau De Toilette 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-narciso-rodriguez-narciso-toilette-100-ml/</t>
   </si>
   <si>
-    <t>ART-1364113851</t>
-[...16 lines deleted...]
-  <si>
     <t>Nina Ricci</t>
   </si>
   <si>
-    <t>ART-66956851</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1365013860</t>
   </si>
   <si>
     <t>Тестер Nina Ricci Nina 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/</t>
   </si>
   <si>
     <t>Paco Rabanne</t>
   </si>
   <si>
     <t>ART-66576813</t>
   </si>
   <si>
     <t>Тестер Paco Rabanne Lady Million 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/</t>
   </si>
   <si>
-    <t>ART-1351013703</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-1363713847</t>
   </si>
   <si>
     <t>Тестер Paco Rabanne Olympea 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/</t>
   </si>
   <si>
-    <t>50797</t>
-[...52 lines deleted...]
-  <si>
     <t>Tom Ford</t>
   </si>
   <si>
-    <t>50605</t>
-[...95 lines deleted...]
-    <t>https://parfumeria24.ru/tester-tom-ford-lost-cherry-100-ml-uniseks-/</t>
+    <t>ART-1364713857</t>
+  </si>
+  <si>
+    <t>Тестер Tom Ford Ombre Leather 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/</t>
   </si>
   <si>
     <t>50601</t>
   </si>
   <si>
     <t>Тестер Tom Ford Black Orchid 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tom-ford-black-orchid-100-ml/</t>
   </si>
   <si>
-    <t>50604</t>
-[...25 lines deleted...]
-  <si>
     <t>Versace</t>
   </si>
   <si>
     <t>ART-66316787</t>
   </si>
   <si>
     <t>Тестер Versace Bright Crystal 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/</t>
   </si>
   <si>
     <t>ART-66436799</t>
   </si>
   <si>
     <t>Тестер Versace Crystal Noir 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/</t>
   </si>
   <si>
     <t>ART-78658021</t>
   </si>
   <si>
     <t>Тестер Versace Dylan Blue Pour Femme 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/</t>
   </si>
   <si>
-    <t>ART-1353213725</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-66446800</t>
   </si>
   <si>
     <t>Тестер Versace Yellow Diamond 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/</t>
   </si>
   <si>
     <t>36813</t>
   </si>
   <si>
     <t>Тестер Versace Bright Crystal Absolu 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/</t>
   </si>
   <si>
-    <t>50974</t>
-[...7 lines deleted...]
-  <si>
     <t>Victoria Secret</t>
   </si>
   <si>
-    <t>ART-97549910</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/tester-victoria-s-secret-bombshell-100-ml/</t>
+    <t>53690</t>
+  </si>
+  <si>
+    <t>Тестер Victoria's Secret Bombshell Intense 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/</t>
   </si>
   <si>
     <t>Yves Saint Laurent</t>
   </si>
   <si>
     <t>ART-1006310219</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium 90 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/</t>
   </si>
   <si>
     <t>ART-1422814469</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Floral Shock 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/</t>
   </si>
   <si>
     <t>36434</t>
   </si>
@@ -1731,62 +813,50 @@
     <t>36436</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Nuit Blanche 90 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/</t>
   </si>
   <si>
     <t>ART-1115911315</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Pure Illusion 90 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/</t>
   </si>
   <si>
     <t>ART-1006310219-29528</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium 90 мл БЕЗ КОРОБКИ</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://parfumeria24.ru/tester-zadig-voltaire-this-is-her-100-ml-euro-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2172,62 +1242,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mont-blanc-signature-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-armand-basi-in-red-edt-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-armand-basi-in-red-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-black-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-blush-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-weekend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-her-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-eau-parfumee-au-the-noir-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cacharel-amor-amor-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-euphoria-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-sheer-beauty-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-sexy-60-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-good-girl-collector-edition-edp-80-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-good-girl-red-edp-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-good-girl-dot-drama-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-good-girl-velvet-fatale-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-good-girl-legere-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-edt-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-5-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-splendide-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-nomade-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-edp-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-story-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-dune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-hypnotic-poison-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-joy-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-addict-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-j-adore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-j-adore-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-cherie-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-aventus-for-her-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-royal-oud-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-only-one-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-only-one-2-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-q-by-dolce-gabbana-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-donna-karan-be-delicious-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-eisenberg-i-am-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-armani-code-for-women-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-my-way-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-sun-di-gioia-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-light-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-my-way-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bloom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-rush-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-guilty-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-gorgeous-gardenia-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-gorgeous-jasmine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-gorgeous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-mon-guerlain-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-samsara-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-eau-des-merveilles-blue-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-boss-nuit-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-femme-edp-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-ma-vie-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jean-paul-gaultier-scandal-intense-eau-de-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-l-eau-par-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-eau-de-toilette-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-eau-de-parfum-intense-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-l-12-12-pour-elle-sparkling-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-pour-femme-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-nuit-tresor-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-l-eclat-75-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-tresor-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-nuit-tresor-caresse-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-miracle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-tresor-in-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-tresor-midnight-rose-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-idole-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-marry-me-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-modern-princess-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-jacobs-decadence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-i-love-love-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-toy-2-bubble-gum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-toy-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-fleur-musc-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-for-her-parfume-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-for-her-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-poudree-100-ml-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-pure-musk-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-l-extase-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-pure-xs-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-fame-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-prada-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-prada-paradoxe-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-thierry-mugler-alien-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-trussardi-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-sole-di-positano-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-tuscan-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-bitter-peach-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-amber-absolute-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-neroli-portofino-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-mandarino-di-amalfi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-tobacco-vanille-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-costa-azzurra-acqua-eau-de-toilette-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-noir-de-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-lost-cherry-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-santal-blush-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-white-suede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-metallique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-versense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-zadig-voltaire-this-is-her-100-ml-euro-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-armand-basi-in-red-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-black-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-blush-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-5-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-story-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-aventus-for-her-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-sun-di-gioia-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-guilty-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-ma-vie-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-pour-femme-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-l-eclat-75-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-nuit-tresor-caresse-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-tresor-in-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-jacobs-decadence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-for-her-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F262"/>
+  <dimension ref="A1:F137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F262" sqref="F262"/>
+      <selection activeCell="F137" sqref="F137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2261,4627 +1331,2343 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="7"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="14"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>1</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="5">
+        <v>3</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="6"/>
-[...1 lines deleted...]
-      <c r="D12" s="6"/>
+      <c r="C12" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="E12" s="6"/>
-      <c r="F12" s="14"/>
+      <c r="F12" s="14">
+        <v>800</v>
+      </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="9" t="s">
+      <c r="A13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="14"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="11" t="s">
+      <c r="C14" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="12" t="s">
+      <c r="D14" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E13" s="13" t="s">
+      <c r="E14" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F13" s="15" t="s">
+      <c r="F14" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
-[...2 lines deleted...]
-      <c r="B16" s="10" t="s">
+      <c r="A16" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="6"/>
       <c r="E16" s="6"/>
-      <c r="F16" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F16" s="14"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="10" t="s">
-[...10 lines deleted...]
-        <v>650</v>
+      <c r="C17" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="6"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="14"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F20" s="14"/>
+      <c r="E20" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A21" s="5">
+        <v>1</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="6"/>
+      <c r="F21" s="14">
+        <v>990</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="3" t="s">
+      <c r="A23" s="5">
+        <v>3</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="6"/>
+      <c r="F23" s="14">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>4</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B23" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E24" s="6"/>
+      <c r="F24" s="14">
+        <v>800</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>1250</v>
+        <v>990</v>
       </c>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="3" t="s">
+      <c r="A26" s="5">
+        <v>6</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="B26" s="6"/>
-[...1 lines deleted...]
-      <c r="D26" s="6"/>
+      <c r="C26" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>48</v>
+      </c>
       <c r="E26" s="6"/>
-      <c r="F26" s="14"/>
+      <c r="F26" s="14">
+        <v>650</v>
+      </c>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="4" t="s">
-[...11 lines deleted...]
-      <c r="E27" s="13" t="s">
+      <c r="A27" s="5">
         <v>7</v>
       </c>
-      <c r="F27" s="15" t="s">
-        <v>8</v>
+      <c r="B27" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="14">
+        <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A29" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="6"/>
       <c r="E29" s="6"/>
-      <c r="F29" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F29" s="14"/>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F30" s="14"/>
+      <c r="A30" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A31" s="5">
+        <v>1</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" s="6"/>
+      <c r="F31" s="14">
+        <v>800</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A33" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="6"/>
       <c r="E33" s="6"/>
-      <c r="F33" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F33" s="14"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5">
-[...13 lines deleted...]
-        <v>1250</v>
+      <c r="A34" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>1100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="5">
+      <c r="A36" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="14"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B36" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A37" s="5">
+      <c r="D37" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="10" t="s">
-[...10 lines deleted...]
-        <v>1250</v>
+      <c r="E37" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
         <v>1250</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="5">
-[...2 lines deleted...]
-      <c r="B40" s="10" t="s">
+      <c r="A40" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="14"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="5">
+        <v>1</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E42" s="6"/>
+      <c r="F42" s="14">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="5">
+        <v>2</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="C40" s="7" t="s">
+      <c r="D43" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="D40" s="6" t="s">
-[...52 lines deleted...]
-        <v>8</v>
+      <c r="E43" s="6"/>
+      <c r="F43" s="14">
+        <v>800</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>750</v>
+        <v>990</v>
       </c>
     </row>
     <row r="45" spans="1:6">
-      <c r="A45" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D45" s="6"/>
+      <c r="A45" s="5">
+        <v>4</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>85</v>
+      </c>
       <c r="E45" s="6"/>
-      <c r="F45" s="14"/>
+      <c r="F45" s="14">
+        <v>450</v>
+      </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="9" t="s">
+      <c r="A46" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B46" s="6"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="14"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B47" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C46" s="11" t="s">
+      <c r="C47" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D46" s="12" t="s">
+      <c r="D47" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E46" s="13" t="s">
+      <c r="E47" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F46" s="15" t="s">
+      <c r="F47" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A49" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B49" s="6"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="6"/>
       <c r="E49" s="6"/>
-      <c r="F49" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F49" s="14"/>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="5">
+      <c r="A50" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B50" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B50" s="10" t="s">
-[...10 lines deleted...]
-        <v>990</v>
+      <c r="C50" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E50" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F50" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>1250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>990</v>
+        <v>650</v>
       </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="5">
+      <c r="A54" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B54" s="6"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="6"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="14"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E55" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F55" s="15" t="s">
         <v>8</v>
-      </c>
-[...29 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
         <v>1250</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
         <v>550</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D60" s="6"/>
+      <c r="A60" s="5">
+        <v>5</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>115</v>
+      </c>
       <c r="E60" s="6"/>
-      <c r="F60" s="14"/>
+      <c r="F60" s="14">
+        <v>650</v>
+      </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="9" t="s">
+      <c r="A61" s="5">
+        <v>6</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="E61" s="6"/>
+      <c r="F61" s="14">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B62" s="6"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="6"/>
+      <c r="E62" s="6"/>
+      <c r="F62" s="14"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B63" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C61" s="11" t="s">
+      <c r="C63" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D61" s="12" t="s">
+      <c r="D63" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E61" s="13" t="s">
+      <c r="E63" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F61" s="15" t="s">
+      <c r="F63" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>1100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D66" s="6"/>
+      <c r="A66" s="5">
+        <v>3</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>128</v>
+      </c>
       <c r="E66" s="6"/>
-      <c r="F66" s="14"/>
+      <c r="F66" s="14">
+        <v>650</v>
+      </c>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="9" t="s">
+      <c r="A67" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="7"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="14"/>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B68" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C67" s="11" t="s">
+      <c r="C68" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D67" s="12" t="s">
+      <c r="D68" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E67" s="13" t="s">
+      <c r="E68" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F67" s="15" t="s">
+      <c r="F68" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>1250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>450</v>
+        <v>800</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>1250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="77" spans="1:6">
-      <c r="A77" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D77" s="6"/>
+      <c r="A77" s="5">
+        <v>9</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>156</v>
+      </c>
       <c r="E77" s="6"/>
-      <c r="F77" s="14"/>
+      <c r="F77" s="14">
+        <v>550</v>
+      </c>
     </row>
     <row r="78" spans="1:6">
-      <c r="A78" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="9" t="s">
+      <c r="A78" s="5">
+        <v>10</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="E78" s="6"/>
+      <c r="F78" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B79" s="6"/>
+      <c r="C79" s="7"/>
+      <c r="D79" s="6"/>
+      <c r="E79" s="6"/>
+      <c r="F79" s="14"/>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B80" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C78" s="11" t="s">
+      <c r="C80" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D78" s="12" t="s">
+      <c r="D80" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E78" s="13" t="s">
+      <c r="E80" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F78" s="15" t="s">
+      <c r="F80" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="3" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="7"/>
       <c r="D82" s="6"/>
       <c r="E82" s="6"/>
       <c r="F82" s="14"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>1</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>990</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A85" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B85" s="6"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="6"/>
       <c r="E85" s="6"/>
-      <c r="F85" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F85" s="14"/>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="5">
-[...13 lines deleted...]
-        <v>990</v>
+      <c r="A86" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B86" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E86" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F86" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>189</v>
+        <v>169</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
-        <v>1250</v>
+        <v>990</v>
       </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="5">
+      <c r="A88" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B88" s="6"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="6"/>
+      <c r="E88" s="6"/>
+      <c r="F88" s="14"/>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B89" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B88" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A89" s="5">
+      <c r="D89" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B89" s="10" t="s">
-[...10 lines deleted...]
-        <v>1250</v>
+      <c r="E89" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F89" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D91" s="6"/>
+      <c r="A91" s="5">
+        <v>2</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>178</v>
+      </c>
       <c r="E91" s="6"/>
-      <c r="F91" s="14"/>
+      <c r="F91" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="92" spans="1:6">
-      <c r="A92" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A92" s="5">
+        <v>3</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="E92" s="6"/>
+      <c r="F92" s="14">
+        <v>1100</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>204</v>
+        <v>184</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D94" s="6"/>
+      <c r="A94" s="5">
+        <v>5</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>187</v>
+      </c>
       <c r="E94" s="6"/>
-      <c r="F94" s="14"/>
+      <c r="F94" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B95" s="9" t="s">
+      <c r="A95" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B95" s="6"/>
+      <c r="C95" s="7"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="14"/>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B96" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C95" s="11" t="s">
+      <c r="C96" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D95" s="12" t="s">
+      <c r="D96" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E95" s="13" t="s">
+      <c r="E96" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F95" s="15" t="s">
+      <c r="F96" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="96" spans="1:6">
-      <c r="A96" s="5">
+    <row r="97" spans="1:6">
+      <c r="A97" s="5">
         <v>1</v>
       </c>
-      <c r="B96" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F96" s="14">
+      <c r="B97" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="E97" s="6"/>
+      <c r="F97" s="14">
         <v>750</v>
       </c>
     </row>
-    <row r="97" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B98" s="9" t="s">
+      <c r="A98" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B98" s="6"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="6"/>
+      <c r="E98" s="6"/>
+      <c r="F98" s="14"/>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B99" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C98" s="11" t="s">
+      <c r="C99" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D98" s="12" t="s">
+      <c r="D99" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E98" s="13" t="s">
+      <c r="E99" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F98" s="15" t="s">
+      <c r="F99" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>213</v>
+        <v>193</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A101" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B101" s="6"/>
+      <c r="C101" s="7"/>
+      <c r="D101" s="6"/>
       <c r="E101" s="6"/>
-      <c r="F101" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F101" s="14"/>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F102" s="14"/>
+      <c r="A102" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E102" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F102" s="15" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="103" spans="1:6">
-      <c r="A103" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B103" s="9" t="s">
+      <c r="A103" s="5">
+        <v>1</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="E103" s="6"/>
+      <c r="F103" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B104" s="6"/>
+      <c r="C104" s="7"/>
+      <c r="D104" s="6"/>
+      <c r="E104" s="6"/>
+      <c r="F104" s="14"/>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B105" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C103" s="11" t="s">
+      <c r="C105" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D103" s="12" t="s">
+      <c r="D105" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E103" s="13" t="s">
+      <c r="E105" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F103" s="15" t="s">
+      <c r="F105" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="104" spans="1:6">
-      <c r="A104" s="5">
+    <row r="106" spans="1:6">
+      <c r="A106" s="5">
         <v>1</v>
       </c>
-      <c r="B104" s="10" t="s">
-[...40 lines deleted...]
-        <v>8</v>
+      <c r="B106" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="E106" s="6"/>
+      <c r="F106" s="14">
+        <v>800</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>225</v>
+        <v>205</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>229</v>
+        <v>209</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="109" spans="1:6">
-      <c r="A109" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A109" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B109" s="6"/>
+      <c r="C109" s="7"/>
+      <c r="D109" s="6"/>
       <c r="E109" s="6"/>
-      <c r="F109" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F109" s="14"/>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="5">
+      <c r="A110" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B110" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B110" s="10" t="s">
-[...10 lines deleted...]
-        <v>900</v>
+      <c r="C110" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E110" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F110" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="5">
+      <c r="A112" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B112" s="6"/>
+      <c r="C112" s="7"/>
+      <c r="D112" s="6"/>
+      <c r="E112" s="6"/>
+      <c r="F112" s="14"/>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B113" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B112" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A113" s="5">
+      <c r="E113" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B113" s="10" t="s">
-[...10 lines deleted...]
-        <v>1250</v>
+      <c r="F113" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>247</v>
+        <v>217</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
         <v>650</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>248</v>
+        <v>218</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>249</v>
+        <v>219</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>250</v>
+        <v>220</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="116" spans="1:6">
-      <c r="A116" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A116" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B116" s="6"/>
+      <c r="C116" s="7"/>
+      <c r="D116" s="6"/>
       <c r="E116" s="6"/>
-      <c r="F116" s="14">
+      <c r="F116" s="14"/>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E117" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F117" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="5">
+        <v>1</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="E118" s="6"/>
+      <c r="F118" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="5">
+        <v>2</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="E119" s="6"/>
+      <c r="F119" s="14">
         <v>1250</v>
       </c>
     </row>
-    <row r="117" spans="1:6">
-[...31 lines deleted...]
-      <c r="B119" s="9" t="s">
+    <row r="120" spans="1:6">
+      <c r="A120" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B120" s="6"/>
+      <c r="C120" s="7"/>
+      <c r="D120" s="6"/>
+      <c r="E120" s="6"/>
+      <c r="F120" s="14"/>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B121" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C119" s="11" t="s">
+      <c r="C121" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D119" s="12" t="s">
+      <c r="D121" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E119" s="13" t="s">
+      <c r="E121" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F119" s="15" t="s">
+      <c r="F121" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>264</v>
+        <v>229</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>265</v>
+        <v>230</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
         <v>650</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>267</v>
+        <v>232</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>268</v>
+        <v>233</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>269</v>
+        <v>234</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D124" s="6"/>
+      <c r="A124" s="5">
+        <v>3</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>237</v>
+      </c>
       <c r="E124" s="6"/>
-      <c r="F124" s="14"/>
+      <c r="F124" s="14">
+        <v>650</v>
+      </c>
     </row>
     <row r="125" spans="1:6">
-      <c r="A125" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B125" s="9" t="s">
+      <c r="A125" s="5">
         <v>4</v>
       </c>
-      <c r="C125" s="11" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B125" s="10" t="s">
+        <v>238</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="E125" s="6"/>
+      <c r="F125" s="14">
+        <v>550</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>271</v>
+        <v>241</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>272</v>
+        <v>242</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>273</v>
+        <v>243</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="127" spans="1:6">
-      <c r="A127" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A127" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B127" s="6"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="6"/>
       <c r="E127" s="6"/>
-      <c r="F127" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F127" s="14"/>
     </row>
     <row r="128" spans="1:6">
-      <c r="A128" s="5">
-[...13 lines deleted...]
-        <v>1250</v>
+      <c r="A128" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B128" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E128" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F128" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>280</v>
+        <v>245</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>282</v>
+        <v>247</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="5">
+      <c r="A130" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="B130" s="6"/>
+      <c r="C130" s="7"/>
+      <c r="D130" s="6"/>
+      <c r="E130" s="6"/>
+      <c r="F130" s="14"/>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B131" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B130" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A131" s="5">
+      <c r="D131" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B131" s="10" t="s">
-[...10 lines deleted...]
-        <v>550</v>
+      <c r="E131" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F131" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>289</v>
+        <v>249</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>290</v>
+        <v>250</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>291</v>
+        <v>251</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>292</v>
+        <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>293</v>
+        <v>253</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>294</v>
+        <v>254</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>295</v>
+        <v>255</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>296</v>
+        <v>256</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>297</v>
+        <v>257</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>298</v>
+        <v>258</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>299</v>
+        <v>259</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>300</v>
+        <v>260</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>301</v>
+        <v>261</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>302</v>
+        <v>262</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>303</v>
+        <v>263</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B137" s="10" t="s">
-        <v>304</v>
+        <v>264</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>305</v>
+        <v>265</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>306</v>
+        <v>266</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
-        <v>1250</v>
-[...2074 lines deleted...]
-      <c r="F259" s="14">
         <v>290</v>
-      </c>
-[...46 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A12:F12"/>
-[...8 lines deleted...]
-    <mergeCell ref="A77:F77"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A79:F79"/>
     <mergeCell ref="A82:F82"/>
-    <mergeCell ref="A91:F91"/>
-[...26 lines deleted...]
-    <mergeCell ref="A260:F260"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A95:F95"/>
+    <mergeCell ref="A98:F98"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A104:F104"/>
+    <mergeCell ref="A109:F109"/>
+    <mergeCell ref="A112:F112"/>
+    <mergeCell ref="A116:F116"/>
+    <mergeCell ref="A120:F120"/>
+    <mergeCell ref="A127:F127"/>
+    <mergeCell ref="A130:F130"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D14" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="D16" r:id="rId_hyperlink_6"/>
-[...3 lines deleted...]
-    <hyperlink ref="D22" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D28" r:id="rId_hyperlink_12"/>
-[...3 lines deleted...]
-    <hyperlink ref="D34" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="D36" r:id="rId_hyperlink_18"/>
-[...157 lines deleted...]
-    <hyperlink ref="D262" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_77"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>