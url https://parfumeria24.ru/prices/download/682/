--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,91 +12,79 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Женские тестеры</t>
   </si>
   <si>
-    <t>Armand Basi</t>
+    <t>Burberry</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>ART-68006956</t>
-[...10 lines deleted...]
-  <si>
     <t>ART-74177573</t>
   </si>
   <si>
     <t>Тестер Burberry My Burberry 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-burberry-my-burberry-90-ml/</t>
   </si>
   <si>
     <t>ART-74187574</t>
   </si>
   <si>
     <t>Тестер Burberry My Burberry Black 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-burberry-my-burberry-black-90-ml/</t>
   </si>
   <si>
     <t>ART-1408914327</t>
   </si>
   <si>
     <t>Тестер Burberry My Burberry Blush 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-burberry-my-burberry-blush-90-ml_1/</t>
@@ -170,104 +158,86 @@
   <si>
     <t>Тестер Chanel №5 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-5-100-ml-1/</t>
   </si>
   <si>
     <t>ART-66856841-28959</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Fraiche 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml-1/</t>
   </si>
   <si>
     <t>ART-66866842-28963</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Tendre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/</t>
   </si>
   <si>
-    <t>36126-28964</t>
-[...7 lines deleted...]
-  <si>
     <t>Chloe</t>
   </si>
   <si>
     <t>ART-79148070</t>
   </si>
   <si>
     <t>Тестер Chloe Love 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chloe-love-75-ml/</t>
   </si>
   <si>
     <t>ART-68226978</t>
   </si>
   <si>
     <t>Тестер Chloe Love Story Eau De Parfum 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chloe-love-story-75-ml/</t>
   </si>
   <si>
     <t>Christian Dior</t>
   </si>
   <si>
     <t>36151</t>
   </si>
   <si>
     <t>Тестер Christian Dior Miss Dior Cherie Blooming Bouquet 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/</t>
   </si>
   <si>
     <t>Creed</t>
   </si>
   <si>
-    <t>ART-74017557</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-67286884</t>
   </si>
   <si>
     <t>Тестер Creed Silver Mountain Water 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
     <t>ART-66726828</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Light Blue 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml/</t>
   </si>
   <si>
     <t>ART-89839139</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Pour Femme Intense 100 мл</t>
@@ -314,50 +284,59 @@
   <si>
     <t>Тестер Escentric Molecules Molecule 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/</t>
   </si>
   <si>
     <t>36755</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 02 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/</t>
   </si>
   <si>
     <t>ART-1363513845</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Escentric 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/</t>
   </si>
   <si>
+    <t>ART-67556911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тестер Escentric Molecules Escentric 02 100 мл </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-escentric-molecules-escentric-02-100-ml/</t>
+  </si>
+  <si>
     <t>Giorgio Armani</t>
   </si>
   <si>
     <t>ART-67186874</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Giorgio Armani Si Eau De Parfum 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-100-ml/</t>
   </si>
   <si>
     <t>ART-67896945</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Si Intense 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-1346413639</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Si Nacre Edition Eau De Parfum 100 мл (Sale)</t>
@@ -401,50 +380,59 @@
   <si>
     <t>Тестер Givenchy Ange ou Demon Eau de Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-givenchy-ange-ou-demon-100-ml/</t>
   </si>
   <si>
     <t>ART-67536909</t>
   </si>
   <si>
     <t>Тестер Givenchy Ange Ou Demon Le Secret 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/</t>
   </si>
   <si>
     <t>ART-1371213927</t>
   </si>
   <si>
     <t>Тестер Givenchy Ange Ou Demon Le Secret Elixir 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/</t>
   </si>
   <si>
+    <t>ART-85018657</t>
+  </si>
+  <si>
+    <t>Тестер Givenchy L`Interdit 80 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-givenchy-l-interdit-100-ml/</t>
+  </si>
+  <si>
     <t>Gucci</t>
   </si>
   <si>
     <t>ART-66686824</t>
   </si>
   <si>
     <t>Тестер Gucci Bamboo 75 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-bamboo-75-ml/</t>
   </si>
   <si>
     <t>36252</t>
   </si>
   <si>
     <t>Тестер Gucci Bamboo Limited Edition 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-bamboo-limited-edition-75-ml/</t>
   </si>
   <si>
     <t>36259</t>
   </si>
   <si>
     <t>Тестер Gucci Eau de Parfum II 75 мл</t>
@@ -657,59 +645,50 @@
     <t>https://parfumeria24.ru/tester-narciso-rodriguez-narciso-rouge-100-ml/</t>
   </si>
   <si>
     <t>ART-77717927</t>
   </si>
   <si>
     <t>Тестер Narciso Rodriguez Narciso Eau De Toilette 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-narciso-rodriguez-narciso-toilette-100-ml/</t>
   </si>
   <si>
     <t>Nina Ricci</t>
   </si>
   <si>
     <t>ART-1365013860</t>
   </si>
   <si>
     <t>Тестер Nina Ricci Nina 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/</t>
   </si>
   <si>
     <t>Paco Rabanne</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/</t>
   </si>
   <si>
     <t>ART-1363713847</t>
   </si>
   <si>
     <t>Тестер Paco Rabanne Olympea 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/</t>
   </si>
   <si>
     <t>Tom Ford</t>
   </si>
   <si>
     <t>ART-1364713857</t>
   </si>
   <si>
     <t>Тестер Tom Ford Ombre Leather 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/</t>
   </si>
   <si>
     <t>50601</t>
   </si>
@@ -1242,62 +1221,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-armand-basi-in-red-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-black-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-blush-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-5-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-story-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-aventus-for-her-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-sun-di-gioia-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-guilty-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-ma-vie-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-pour-femme-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-l-eclat-75-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-nuit-tresor-caresse-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-tresor-in-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-jacobs-decadence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-for-her-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-black-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-blush-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-5-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-story-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-sun-di-gioia-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-guilty-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-ma-vie-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-pour-femme-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-l-eclat-75-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-nuit-tresor-caresse-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-tresor-in-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-jacobs-decadence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-for-her-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F137"/>
+  <dimension ref="A1:F133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F137" sqref="F137"/>
+      <selection activeCell="F133" sqref="F133"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1331,1238 +1310,1238 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="5">
+        <v>2</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="6"/>
-[...1 lines deleted...]
-      <c r="D8" s="6"/>
+      <c r="C8" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>14</v>
+      </c>
       <c r="E8" s="6"/>
-      <c r="F8" s="14"/>
+      <c r="F8" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="9" t="s">
+      <c r="A9" s="5">
+        <v>3</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="14"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="C11" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="12" t="s">
+      <c r="D11" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E9" s="13" t="s">
+      <c r="E11" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F9" s="15" t="s">
+      <c r="F11" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>800</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="7"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="14"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>1</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>1100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="7"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="14"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>1</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>750</v>
+        <v>990</v>
       </c>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="3" t="s">
+      <c r="A19" s="5">
+        <v>2</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B19" s="6"/>
-[...1 lines deleted...]
-      <c r="D19" s="6"/>
+      <c r="C19" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="E19" s="6"/>
-      <c r="F19" s="14"/>
+      <c r="F19" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A20" s="5">
+        <v>3</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="6"/>
+      <c r="F20" s="14">
+        <v>990</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>990</v>
+        <v>800</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>1100</v>
+        <v>990</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>990</v>
+        <v>650</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>800</v>
+        <v>550</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="6"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="14"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A26" s="5">
+      <c r="D26" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...10 lines deleted...]
-        <v>650</v>
+      <c r="E26" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>550</v>
+        <v>800</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="7"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="14"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>1</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32" s="6"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="14"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="5">
+        <v>1</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E34" s="6"/>
+      <c r="F34" s="14">
         <v>800</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
-[...31 lines deleted...]
-      <c r="B34" s="9" t="s">
+    <row r="35" spans="1:6">
+      <c r="A35" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" s="6"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="14"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C34" s="11" t="s">
+      <c r="C36" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D34" s="12" t="s">
+      <c r="D36" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E34" s="13" t="s">
+      <c r="E36" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F34" s="15" t="s">
+      <c r="F36" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
-      <c r="A35" s="5">
+    <row r="37" spans="1:6">
+      <c r="A37" s="5">
         <v>1</v>
       </c>
-      <c r="B35" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="7" t="s">
+      <c r="B37" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="D35" s="6" t="s">
+      <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="E35" s="6"/>
-[...5 lines deleted...]
-      <c r="A36" s="3" t="s">
+      <c r="D37" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="B36" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E37" s="6"/>
+      <c r="F37" s="14">
+        <v>990</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>800</v>
+        <v>990</v>
       </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="3" t="s">
+      <c r="A40" s="5">
+        <v>4</v>
+      </c>
+      <c r="B40" s="10" t="s">
         <v>73</v>
       </c>
-      <c r="B40" s="6"/>
-[...1 lines deleted...]
-      <c r="D40" s="6"/>
+      <c r="C40" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>75</v>
+      </c>
       <c r="E40" s="6"/>
-      <c r="F40" s="14"/>
+      <c r="F40" s="14">
+        <v>450</v>
+      </c>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="9" t="s">
+      <c r="A41" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B41" s="6"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="14"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B42" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="11" t="s">
+      <c r="C42" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D41" s="12" t="s">
+      <c r="D42" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E41" s="13" t="s">
+      <c r="E42" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F41" s="15" t="s">
+      <c r="F42" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="5">
-[...2 lines deleted...]
-      <c r="B44" s="10" t="s">
+      <c r="A44" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="C44" s="7" t="s">
+      <c r="B44" s="6"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="14"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="5">
+        <v>1</v>
+      </c>
+      <c r="B46" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="D44" s="6" t="s">
+      <c r="C46" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="E44" s="6"/>
-[...8 lines deleted...]
-      <c r="B45" s="10" t="s">
+      <c r="D46" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C45" s="7" t="s">
+      <c r="E46" s="6"/>
+      <c r="F46" s="14">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="5">
+        <v>2</v>
+      </c>
+      <c r="B47" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="D45" s="6" t="s">
+      <c r="C47" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="E45" s="6"/>
-[...5 lines deleted...]
-      <c r="A46" s="3" t="s">
+      <c r="D47" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="B46" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E47" s="6"/>
+      <c r="F47" s="14">
+        <v>750</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="3" t="s">
+      <c r="A49" s="5">
+        <v>4</v>
+      </c>
+      <c r="B49" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="B49" s="6"/>
-[...1 lines deleted...]
-      <c r="D49" s="6"/>
+      <c r="C49" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>92</v>
+      </c>
       <c r="E49" s="6"/>
-      <c r="F49" s="14"/>
+      <c r="F49" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="9" t="s">
+      <c r="A50" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="14"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B51" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C50" s="11" t="s">
+      <c r="C51" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D50" s="12" t="s">
+      <c r="D51" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E50" s="13" t="s">
+      <c r="E51" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F50" s="15" t="s">
+      <c r="F51" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="3" t="s">
+      <c r="A54" s="5">
+        <v>3</v>
+      </c>
+      <c r="B54" s="10" t="s">
         <v>100</v>
       </c>
-      <c r="B54" s="6"/>
-[...1 lines deleted...]
-      <c r="D54" s="6"/>
+      <c r="C54" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>102</v>
+      </c>
       <c r="E54" s="6"/>
-      <c r="F54" s="14"/>
+      <c r="F54" s="14">
+        <v>550</v>
+      </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="9" t="s">
+      <c r="A55" s="5">
         <v>4</v>
       </c>
-      <c r="C55" s="11" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B55" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E55" s="6"/>
+      <c r="F55" s="14">
+        <v>550</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
-      <c r="A58" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A58" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="6"/>
       <c r="E58" s="6"/>
-      <c r="F58" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F58" s="14"/>
     </row>
     <row r="59" spans="1:6">
-      <c r="A59" s="5">
+      <c r="A59" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B59" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B59" s="10" t="s">
-[...10 lines deleted...]
-        <v>550</v>
+      <c r="C59" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F59" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>1100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="62" spans="1:6">
-      <c r="A62" s="3" t="s">
+      <c r="A62" s="5">
+        <v>3</v>
+      </c>
+      <c r="B62" s="10" t="s">
         <v>119</v>
       </c>
-      <c r="B62" s="6"/>
-[...1 lines deleted...]
-      <c r="D62" s="6"/>
+      <c r="C62" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>121</v>
+      </c>
       <c r="E62" s="6"/>
-      <c r="F62" s="14"/>
+      <c r="F62" s="14">
+        <v>750</v>
+      </c>
     </row>
     <row r="63" spans="1:6">
-      <c r="A63" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="9" t="s">
+      <c r="A63" s="5">
         <v>4</v>
       </c>
-      <c r="C63" s="11" t="s">
+      <c r="B63" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E63" s="6"/>
+      <c r="F63" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="14"/>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D63" s="12" t="s">
+      <c r="D65" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E63" s="13" t="s">
+      <c r="E65" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F63" s="15" t="s">
+      <c r="F65" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
         <v>650</v>
       </c>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="3" t="s">
+      <c r="A67" s="5">
+        <v>2</v>
+      </c>
+      <c r="B67" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="B67" s="6"/>
-[...1 lines deleted...]
-      <c r="D67" s="6"/>
+      <c r="C67" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>131</v>
+      </c>
       <c r="E67" s="6"/>
-      <c r="F67" s="14"/>
+      <c r="F67" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A68" s="5">
+        <v>3</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="E68" s="6"/>
+      <c r="F68" s="14">
+        <v>800</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>800</v>
+        <v>550</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
         <v>550</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>550</v>
+        <v>800</v>
       </c>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="5">
+      <c r="A76" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="6"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="6"/>
+      <c r="E76" s="6"/>
+      <c r="F76" s="14"/>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E77" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F77" s="15" t="s">
         <v>8</v>
-      </c>
-[...29 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="7"/>
       <c r="D79" s="6"/>
       <c r="E79" s="6"/>
       <c r="F79" s="14"/>
     </row>
@@ -2579,363 +2558,363 @@
       <c r="D80" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E80" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F80" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>1</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>800</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="7"/>
       <c r="D82" s="6"/>
       <c r="E82" s="6"/>
       <c r="F82" s="14"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>1</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>1100</v>
+        <v>990</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="7"/>
       <c r="D85" s="6"/>
       <c r="E85" s="6"/>
       <c r="F85" s="14"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E86" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F86" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>1</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
-        <v>990</v>
+        <v>550</v>
       </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="3" t="s">
+      <c r="A88" s="5">
+        <v>2</v>
+      </c>
+      <c r="B88" s="10" t="s">
         <v>172</v>
       </c>
-      <c r="B88" s="6"/>
-[...1 lines deleted...]
-      <c r="D88" s="6"/>
+      <c r="C88" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>174</v>
+      </c>
       <c r="E88" s="6"/>
-      <c r="F88" s="14"/>
+      <c r="F88" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A89" s="5">
+        <v>3</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="E89" s="6"/>
+      <c r="F89" s="14">
+        <v>1100</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="92" spans="1:6">
-      <c r="A92" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A92" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B92" s="6"/>
+      <c r="C92" s="7"/>
+      <c r="D92" s="6"/>
       <c r="E92" s="6"/>
-      <c r="F92" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F92" s="14"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="5">
+      <c r="A93" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B93" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B93" s="10" t="s">
-[...10 lines deleted...]
-        <v>1100</v>
+      <c r="C93" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E93" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F93" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>1100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="7"/>
       <c r="D95" s="6"/>
       <c r="E95" s="6"/>
       <c r="F95" s="14"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C96" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D96" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E96" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F96" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>1</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="7"/>
       <c r="D98" s="6"/>
       <c r="E98" s="6"/>
       <c r="F98" s="14"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C99" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D99" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E99" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F99" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>1</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>1100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="7"/>
       <c r="D101" s="6"/>
       <c r="E101" s="6"/>
       <c r="F101" s="14"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C102" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D102" s="12" t="s">
         <v>6</v>
       </c>
@@ -2943,131 +2922,131 @@
         <v>7</v>
       </c>
       <c r="F102" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>1</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="3" t="s">
+      <c r="A104" s="5">
+        <v>2</v>
+      </c>
+      <c r="B104" s="10" t="s">
         <v>200</v>
       </c>
-      <c r="B104" s="6"/>
-[...1 lines deleted...]
-      <c r="D104" s="6"/>
+      <c r="C104" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>202</v>
+      </c>
       <c r="E104" s="6"/>
-      <c r="F104" s="14"/>
+      <c r="F104" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="105" spans="1:6">
-      <c r="A105" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B105" s="9" t="s">
+      <c r="A105" s="5">
+        <v>3</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="E105" s="6"/>
+      <c r="F105" s="14">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B106" s="6"/>
+      <c r="C106" s="7"/>
+      <c r="D106" s="6"/>
+      <c r="E106" s="6"/>
+      <c r="F106" s="14"/>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B107" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C105" s="11" t="s">
+      <c r="C107" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D105" s="12" t="s">
+      <c r="D107" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E105" s="13" t="s">
+      <c r="E107" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F105" s="15" t="s">
+      <c r="F107" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>1100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="7"/>
       <c r="D109" s="6"/>
       <c r="E109" s="6"/>
       <c r="F109" s="14"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C110" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D110" s="12" t="s">
         <v>6</v>
       </c>
@@ -3119,555 +3098,486 @@
       <c r="D113" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E113" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F113" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>1</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>2</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="7"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="14"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C117" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E117" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F117" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>1</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>800</v>
+        <v>650</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>2</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="3" t="s">
+      <c r="A120" s="5">
+        <v>3</v>
+      </c>
+      <c r="B120" s="10" t="s">
         <v>228</v>
       </c>
-      <c r="B120" s="6"/>
-[...1 lines deleted...]
-      <c r="D120" s="6"/>
+      <c r="C120" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>230</v>
+      </c>
       <c r="E120" s="6"/>
-      <c r="F120" s="14"/>
+      <c r="F120" s="14">
+        <v>650</v>
+      </c>
     </row>
     <row r="121" spans="1:6">
-      <c r="A121" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B121" s="9" t="s">
+      <c r="A121" s="5">
         <v>4</v>
       </c>
-      <c r="C121" s="11" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B121" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E121" s="6"/>
+      <c r="F121" s="14">
+        <v>550</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A123" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B123" s="6"/>
+      <c r="C123" s="7"/>
+      <c r="D123" s="6"/>
       <c r="E123" s="6"/>
-      <c r="F123" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F123" s="14"/>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" s="5">
-[...13 lines deleted...]
-        <v>650</v>
+      <c r="A124" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B124" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E124" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F124" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>240</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="126" spans="1:6">
-      <c r="A126" s="5">
+      <c r="A126" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B126" s="6"/>
+      <c r="C126" s="7"/>
+      <c r="D126" s="6"/>
+      <c r="E126" s="6"/>
+      <c r="F126" s="14"/>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B127" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B126" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="7" t="s">
+      <c r="D127" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E127" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F127" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="5">
+        <v>1</v>
+      </c>
+      <c r="B128" s="10" t="s">
         <v>242</v>
       </c>
-      <c r="D126" s="6" t="s">
+      <c r="C128" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="E126" s="6"/>
-[...5 lines deleted...]
-      <c r="A127" s="3" t="s">
+      <c r="D128" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="B127" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E128" s="6"/>
+      <c r="F128" s="14">
+        <v>450</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="3" t="s">
+      <c r="A130" s="5">
+        <v>3</v>
+      </c>
+      <c r="B130" s="10" t="s">
         <v>248</v>
       </c>
-      <c r="B130" s="6"/>
-[...1 lines deleted...]
-      <c r="D130" s="6"/>
+      <c r="C130" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>250</v>
+      </c>
       <c r="E130" s="6"/>
-      <c r="F130" s="14"/>
+      <c r="F130" s="14">
+        <v>550</v>
+      </c>
     </row>
     <row r="131" spans="1:6">
-      <c r="A131" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B131" s="9" t="s">
+      <c r="A131" s="5">
         <v>4</v>
       </c>
-      <c r="C131" s="11" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="B131" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="E131" s="6"/>
+      <c r="F131" s="14">
+        <v>550</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
-        <v>550</v>
-[...70 lines deleted...]
-      <c r="F137" s="14">
         <v>290</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A10:F10"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A25:F25"/>
     <mergeCell ref="A29:F29"/>
-    <mergeCell ref="A33:F33"/>
-[...6 lines deleted...]
-    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A58:F58"/>
+    <mergeCell ref="A64:F64"/>
+    <mergeCell ref="A76:F76"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A85:F85"/>
-    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A92:F92"/>
     <mergeCell ref="A95:F95"/>
     <mergeCell ref="A98:F98"/>
     <mergeCell ref="A101:F101"/>
-    <mergeCell ref="A104:F104"/>
+    <mergeCell ref="A106:F106"/>
     <mergeCell ref="A109:F109"/>
     <mergeCell ref="A112:F112"/>
     <mergeCell ref="A116:F116"/>
-    <mergeCell ref="A120:F120"/>
-[...1 lines deleted...]
-    <mergeCell ref="A130:F130"/>
+    <mergeCell ref="A123:F123"/>
+    <mergeCell ref="A126:F126"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
-[...4 lines deleted...]
-    <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_15"/>
-    <hyperlink ref="D32" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D35" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_19"/>
-    <hyperlink ref="D42" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="D44" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D45" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_24"/>
-    <hyperlink ref="D51" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_28"/>
-[...2 lines deleted...]
-    <hyperlink ref="D59" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D64" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="D65" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D69" r:id="rId_hyperlink_37"/>
-[...7 lines deleted...]
-    <hyperlink ref="D77" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_49"/>
-    <hyperlink ref="D90" r:id="rId_hyperlink_50"/>
-[...2 lines deleted...]
-    <hyperlink ref="D93" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_57"/>
-    <hyperlink ref="D106" r:id="rId_hyperlink_58"/>
-    <hyperlink ref="D107" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="D122" r:id="rId_hyperlink_66"/>
-[...1 lines deleted...]
-    <hyperlink ref="D124" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_69"/>
-    <hyperlink ref="D126" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_71"/>
-    <hyperlink ref="D132" r:id="rId_hyperlink_72"/>
-[...4 lines deleted...]
-    <hyperlink ref="D137" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_75"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>