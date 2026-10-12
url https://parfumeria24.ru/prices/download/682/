--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Женские тестеры</t>
   </si>
   <si>
     <t>Burberry</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -158,50 +158,59 @@
   <si>
     <t>Тестер Chanel №5 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-5-100-ml-1/</t>
   </si>
   <si>
     <t>ART-66856841-28959</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Fraiche 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml-1/</t>
   </si>
   <si>
     <t>ART-66866842-28963</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Tendre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/</t>
   </si>
   <si>
+    <t>36126-28964</t>
+  </si>
+  <si>
+    <t>Тестер Chanel Coco Mademoiselle 100 мл Sale</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/</t>
+  </si>
+  <si>
     <t>Chloe</t>
   </si>
   <si>
     <t>ART-79148070</t>
   </si>
   <si>
     <t>Тестер Chloe Love 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chloe-love-75-ml/</t>
   </si>
   <si>
     <t>ART-68226978</t>
   </si>
   <si>
     <t>Тестер Chloe Love Story Eau De Parfum 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chloe-love-story-75-ml/</t>
   </si>
   <si>
     <t>Christian Dior</t>
   </si>
   <si>
     <t>36151</t>
@@ -437,59 +446,50 @@
   <si>
     <t>Тестер Gucci Eau de Parfum II 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/</t>
   </si>
   <si>
     <t>ART-66646820</t>
   </si>
   <si>
     <t>Тестер Gucci Envy Me 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-envy-me-100-ml/</t>
   </si>
   <si>
     <t>ART-1424114482</t>
   </si>
   <si>
     <t>Тестер Gucci Flora by Gucci Glamorous Magnolia 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/</t>
   </si>
   <si>
-    <t>ART-1313413297</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-85728728</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Gorgeous Gardenia Limited Edition 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/</t>
   </si>
   <si>
     <t>ART-1313613299</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Generous Violet 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/</t>
   </si>
   <si>
     <t>ART-1313513298</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Gracious Tuberose 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/</t>
@@ -647,59 +647,80 @@
   <si>
     <t>ART-77717927</t>
   </si>
   <si>
     <t>Тестер Narciso Rodriguez Narciso Eau De Toilette 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-narciso-rodriguez-narciso-toilette-100-ml/</t>
   </si>
   <si>
     <t>Nina Ricci</t>
   </si>
   <si>
     <t>ART-1365013860</t>
   </si>
   <si>
     <t>Тестер Nina Ricci Nina 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/</t>
   </si>
   <si>
     <t>Paco Rabanne</t>
   </si>
   <si>
+    <t>ART-66576813</t>
+  </si>
+  <si>
+    <t>Тестер Paco Rabanne Lady Million 80 мл Sale</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/</t>
+  </si>
+  <si>
     <t>ART-1363713847</t>
   </si>
   <si>
     <t>Тестер Paco Rabanne Olympea 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/</t>
   </si>
   <si>
+    <t>Salvatore Ferragamo</t>
+  </si>
+  <si>
+    <t>ART-1420114439</t>
+  </si>
+  <si>
+    <t>Тестер Salvatore Ferragamo Incanto Charms 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-salvatore-ferragamo-incanto-charms-100-ml/</t>
+  </si>
+  <si>
     <t>Tom Ford</t>
   </si>
   <si>
     <t>ART-1364713857</t>
   </si>
   <si>
     <t>Тестер Tom Ford Ombre Leather 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/</t>
   </si>
   <si>
     <t>50601</t>
   </si>
   <si>
     <t>Тестер Tom Ford Black Orchid 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tom-ford-black-orchid-100-ml/</t>
   </si>
   <si>
     <t>Versace</t>
   </si>
   <si>
     <t>ART-66316787</t>
@@ -783,59 +804,50 @@
     <t>36434</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Intense 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/</t>
   </si>
   <si>
     <t>36436</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Nuit Blanche 90 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/</t>
   </si>
   <si>
     <t>ART-1115911315</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Pure Illusion 90 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1221,62 +1233,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-black-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-blush-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-5-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-story-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-sun-di-gioia-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-guilty-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-ma-vie-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-pour-femme-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-l-eclat-75-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-nuit-tresor-caresse-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-tresor-in-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-jacobs-decadence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-for-her-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-black-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-blush-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-5-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chloe-love-story-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-sun-di-gioia-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-guilty-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-ma-vie-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-pour-femme-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-l-eclat-75-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-nuit-tresor-caresse-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-tresor-in-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-jacobs-decadence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-for-her-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-narciso-rodriguez-narciso-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-salvatore-ferragamo-incanto-charms-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F133"/>
+  <dimension ref="A1:F136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F133" sqref="F133"/>
+      <selection activeCell="F136" sqref="F136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1598,902 +1610,902 @@
         <v>43</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>650</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>7</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="3" t="s">
+      <c r="A25" s="5">
+        <v>8</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B25" s="6"/>
-[...1 lines deleted...]
-      <c r="D25" s="6"/>
+      <c r="C25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>50</v>
+      </c>
       <c r="E25" s="6"/>
-      <c r="F25" s="14"/>
+      <c r="F25" s="14">
+        <v>750</v>
+      </c>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="9" t="s">
+      <c r="A26" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="14"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B27" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C26" s="11" t="s">
+      <c r="C27" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D26" s="12" t="s">
+      <c r="D27" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E26" s="13" t="s">
+      <c r="E27" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F26" s="15" t="s">
+      <c r="F27" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="5">
+        <v>2</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="14">
         <v>1100</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="9" t="s">
+      <c r="A30" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="14"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="11" t="s">
+      <c r="C31" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D30" s="12" t="s">
+      <c r="D31" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E30" s="13" t="s">
+      <c r="E31" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F30" s="15" t="s">
+      <c r="F31" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
-      <c r="A31" s="5">
+    <row r="32" spans="1:6">
+      <c r="A32" s="5">
         <v>1</v>
       </c>
-      <c r="B31" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F31" s="14">
+      <c r="B32" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E32" s="6"/>
+      <c r="F32" s="14">
         <v>450</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="9" t="s">
+      <c r="A33" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="14"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B34" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C33" s="11" t="s">
+      <c r="C34" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D33" s="12" t="s">
+      <c r="D34" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E33" s="13" t="s">
+      <c r="E34" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F33" s="15" t="s">
+      <c r="F34" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
-      <c r="A34" s="5">
+    <row r="35" spans="1:6">
+      <c r="A35" s="5">
         <v>1</v>
       </c>
-      <c r="B34" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F34" s="14">
+      <c r="B35" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="6"/>
+      <c r="F35" s="14">
         <v>800</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="9" t="s">
+      <c r="A36" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="14"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C36" s="11" t="s">
+      <c r="C37" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D36" s="12" t="s">
+      <c r="D37" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E36" s="13" t="s">
+      <c r="E37" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F36" s="15" t="s">
+      <c r="F37" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>800</v>
+        <v>990</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>990</v>
+        <v>800</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="5">
+        <v>4</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E41" s="6"/>
+      <c r="F41" s="14">
         <v>450</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="9" t="s">
+      <c r="A42" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B42" s="6"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="14"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C42" s="11" t="s">
+      <c r="C43" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D42" s="12" t="s">
+      <c r="D43" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E42" s="13" t="s">
+      <c r="E43" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F42" s="15" t="s">
+      <c r="F43" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
-      <c r="A43" s="5">
+    <row r="44" spans="1:6">
+      <c r="A44" s="5">
         <v>1</v>
       </c>
-      <c r="B43" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F43" s="14">
+      <c r="B44" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="6"/>
+      <c r="F44" s="14">
         <v>750</v>
       </c>
     </row>
-    <row r="44" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="45" spans="1:6">
-      <c r="A45" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="9" t="s">
+      <c r="A45" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="14"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B46" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C45" s="11" t="s">
+      <c r="C46" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D45" s="12" t="s">
+      <c r="D46" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E45" s="13" t="s">
+      <c r="E46" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F45" s="15" t="s">
+      <c r="F46" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="5">
+        <v>4</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E50" s="6"/>
+      <c r="F50" s="14">
         <v>1100</v>
       </c>
     </row>
-    <row r="50" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="51" spans="1:6">
-      <c r="A51" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="9" t="s">
+      <c r="A51" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B51" s="6"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="14"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C51" s="11" t="s">
+      <c r="C52" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D51" s="12" t="s">
+      <c r="D52" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E51" s="13" t="s">
+      <c r="E52" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F51" s="15" t="s">
+      <c r="F52" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
         <v>550</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="5">
+        <v>6</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="E58" s="6"/>
+      <c r="F58" s="14">
         <v>1100</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="59" spans="1:6">
-      <c r="A59" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="9" t="s">
+      <c r="A59" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="14"/>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B60" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C59" s="11" t="s">
+      <c r="C60" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D59" s="12" t="s">
+      <c r="D60" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E59" s="13" t="s">
+      <c r="E60" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F59" s="15" t="s">
+      <c r="F60" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="5">
+        <v>4</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E64" s="6"/>
+      <c r="F64" s="14">
         <v>800</v>
       </c>
     </row>
-    <row r="64" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="65" spans="1:6">
-      <c r="A65" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="9" t="s">
+      <c r="A65" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="14"/>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B66" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C65" s="11" t="s">
+      <c r="C66" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D65" s="12" t="s">
+      <c r="D66" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E65" s="13" t="s">
+      <c r="E66" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F65" s="15" t="s">
+      <c r="F66" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>800</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
         <v>550</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
         <v>550</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="7"/>
       <c r="D76" s="6"/>
       <c r="E76" s="6"/>
       <c r="F76" s="14"/>
     </row>
@@ -3054,530 +3066,580 @@
         <v>7</v>
       </c>
       <c r="F110" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>1</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="3" t="s">
+      <c r="A112" s="5">
+        <v>2</v>
+      </c>
+      <c r="B112" s="10" t="s">
         <v>214</v>
       </c>
-      <c r="B112" s="6"/>
-[...1 lines deleted...]
-      <c r="D112" s="6"/>
+      <c r="C112" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>216</v>
+      </c>
       <c r="E112" s="6"/>
-      <c r="F112" s="14"/>
+      <c r="F112" s="14">
+        <v>750</v>
+      </c>
     </row>
     <row r="113" spans="1:6">
-      <c r="A113" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B113" s="9" t="s">
+      <c r="A113" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B113" s="6"/>
+      <c r="C113" s="7"/>
+      <c r="D113" s="6"/>
+      <c r="E113" s="6"/>
+      <c r="F113" s="14"/>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B114" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C113" s="11" t="s">
+      <c r="C114" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D113" s="12" t="s">
+      <c r="D114" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E113" s="13" t="s">
+      <c r="E114" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F113" s="15" t="s">
+      <c r="F114" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>1250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="7"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="14"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C117" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E117" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F117" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>1</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>2</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="5">
-[...2 lines deleted...]
-      <c r="B120" s="10" t="s">
+      <c r="A120" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="C120" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B120" s="6"/>
+      <c r="C120" s="7"/>
+      <c r="D120" s="6"/>
       <c r="E120" s="6"/>
-      <c r="F120" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F120" s="14"/>
     </row>
     <row r="121" spans="1:6">
-      <c r="A121" s="5">
+      <c r="A121" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B121" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B121" s="10" t="s">
-[...10 lines deleted...]
-        <v>550</v>
+      <c r="C121" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E121" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F121" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="5">
+        <v>2</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="E123" s="6"/>
+      <c r="F123" s="14">
         <v>550</v>
       </c>
     </row>
-    <row r="123" spans="1:6">
-      <c r="A123" s="3" t="s">
+    <row r="124" spans="1:6">
+      <c r="A124" s="5">
+        <v>3</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="D124" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="B123" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E124" s="6"/>
+      <c r="F124" s="14">
+        <v>650</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>240</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="126" spans="1:6">
-      <c r="A126" s="3" t="s">
+      <c r="A126" s="5">
+        <v>5</v>
+      </c>
+      <c r="B126" s="10" t="s">
         <v>241</v>
       </c>
-      <c r="B126" s="6"/>
-[...1 lines deleted...]
-      <c r="D126" s="6"/>
+      <c r="C126" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>243</v>
+      </c>
       <c r="E126" s="6"/>
-      <c r="F126" s="14"/>
+      <c r="F126" s="14">
+        <v>550</v>
+      </c>
     </row>
     <row r="127" spans="1:6">
-      <c r="A127" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B127" s="9" t="s">
+      <c r="A127" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B127" s="6"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="6"/>
+      <c r="E127" s="6"/>
+      <c r="F127" s="14"/>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B128" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C127" s="11" t="s">
+      <c r="C128" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D127" s="12" t="s">
+      <c r="D128" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E127" s="13" t="s">
+      <c r="E128" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F127" s="15" t="s">
+      <c r="F128" s="15" t="s">
         <v>8</v>
-      </c>
-[...16 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="5">
-[...2 lines deleted...]
-      <c r="B130" s="10" t="s">
+      <c r="A130" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="C130" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B130" s="6"/>
+      <c r="C130" s="7"/>
+      <c r="D130" s="6"/>
       <c r="E130" s="6"/>
-      <c r="F130" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F130" s="14"/>
     </row>
     <row r="131" spans="1:6">
-      <c r="A131" s="5">
+      <c r="A131" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B131" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B131" s="10" t="s">
-[...10 lines deleted...]
-        <v>550</v>
+      <c r="C131" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E131" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F131" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
-        <v>290</v>
+        <v>550</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="5">
+        <v>3</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="E134" s="6"/>
+      <c r="F134" s="14">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="5">
+        <v>4</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E135" s="6"/>
+      <c r="F135" s="14">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="5">
+        <v>5</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="E136" s="6"/>
+      <c r="F136" s="14">
+        <v>550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="A25:F25"/>
-[...7 lines deleted...]
-    <mergeCell ref="A64:F64"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A65:F65"/>
     <mergeCell ref="A76:F76"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A92:F92"/>
     <mergeCell ref="A95:F95"/>
     <mergeCell ref="A98:F98"/>
     <mergeCell ref="A101:F101"/>
     <mergeCell ref="A106:F106"/>
     <mergeCell ref="A109:F109"/>
-    <mergeCell ref="A112:F112"/>
+    <mergeCell ref="A113:F113"/>
     <mergeCell ref="A116:F116"/>
-    <mergeCell ref="A123:F123"/>
-    <mergeCell ref="A126:F126"/>
+    <mergeCell ref="A120:F120"/>
+    <mergeCell ref="A127:F127"/>
+    <mergeCell ref="A130:F130"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
-    <hyperlink ref="D31" r:id="rId_hyperlink_15"/>
-[...1 lines deleted...]
-    <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="D43" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="D46" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_25"/>
-    <hyperlink ref="D52" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_31"/>
-    <hyperlink ref="D60" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_35"/>
-    <hyperlink ref="D66" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_61"/>
-    <hyperlink ref="D114" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="D120" r:id="rId_hyperlink_66"/>
-[...1 lines deleted...]
-    <hyperlink ref="D122" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_69"/>
-    <hyperlink ref="D128" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_71"/>
-    <hyperlink ref="D130" r:id="rId_hyperlink_72"/>
-[...2 lines deleted...]
-    <hyperlink ref="D133" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_76"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>