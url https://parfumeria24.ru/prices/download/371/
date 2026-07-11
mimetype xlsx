--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,3680 +12,3812 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1373">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Парфюм A-Plus</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>ART-1429414545</t>
+  </si>
+  <si>
+    <t>Tom Ford Beau De Jour 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-beau-de-jour-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-997810134</t>
+  </si>
+  <si>
+    <t>Versace Bright Crystal 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1429014541</t>
+  </si>
+  <si>
+    <t>Roberto Cavalli Paradiso 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/roberto-cavalli-paradiso-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1428814539</t>
+  </si>
+  <si>
+    <t>Chanel Allure 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33428</t>
+  </si>
+  <si>
+    <t>Marc Jacobs Decadence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/marc-jacobs-decadence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1245912622</t>
+  </si>
+  <si>
+    <t>Hermes Terre D'hermes Eau Intense Vetiver 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337513545</t>
+  </si>
+  <si>
+    <t>Calvin Klein Euphoria 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/calvin-klein-euphoria-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-1464214901</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Escentric 01 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-escentric-01-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33656</t>
+  </si>
+  <si>
+    <t>Montale Aoud Forest 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-aoud-forest-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1338013550</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Anthology 3 L’imperatrice 100 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1426414505</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Blue Noir For Him 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1338213552</t>
+  </si>
+  <si>
+    <t>Christian Dior Addict 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-addict-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33571</t>
+  </si>
+  <si>
+    <t>Elie Saab Girl Of Now 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337813548</t>
+  </si>
+  <si>
+    <t>Chloe 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1167311829</t>
+  </si>
+  <si>
+    <t>Victoria`s Secret Bombshell 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/victoria-s-secret-bombshell-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1428514536</t>
+  </si>
+  <si>
+    <t>Donna Karan Be Delicious 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-be-delicious-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999110147</t>
+  </si>
+  <si>
+    <t>Thierry Mugler Alien 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/thierry-mugler-alien-90-ml-a-plus/</t>
+  </si>
+  <si>
     <t>33516</t>
   </si>
   <si>
     <t>Carolina Herrera 212 Men Heroes Forever Young 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/</t>
   </si>
   <si>
-    <t>ART-1429414545</t>
-[...34 lines deleted...]
-  <si>
     <t>ART-1464314902</t>
   </si>
   <si>
     <t>Lacoste Eau De Lacoste L.12.12 Blanc 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1428514536</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-999710153</t>
   </si>
   <si>
     <t>Hugo Boss Bottled For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hugo-boss-bottled-for-men-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1428814539</t>
-[...97 lines deleted...]
-  <si>
     <t>ART-998310139</t>
   </si>
   <si>
     <t>Yves Saint Laurent Black Opium 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-black-opium-90-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1426414505</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/</t>
+    <t>ART-998510141</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Men NYC 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336713537</t>
+  </si>
+  <si>
+    <t>Lacoste Essential 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-essential-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1166811824</t>
+  </si>
+  <si>
+    <t>Burberry Her Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-for-her-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33410</t>
+  </si>
+  <si>
+    <t>Hugo Boss Hugo For Men 150 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-hugo-for-men-150-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359713807</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent L'Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1169411850</t>
   </si>
   <si>
     <t>Versace Crystal Noir 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1542815809</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme Sport 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-sport-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1167411830</t>
+  </si>
+  <si>
+    <t>Hermes Terre D’Hermes 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hermes-terre-d-hermes-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33626</t>
+  </si>
+  <si>
+    <t>Guerlain La Petite Robe Noire Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33515</t>
+  </si>
+  <si>
+    <t>Calvin Klein Euphoria Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/calvin-klein-euphoria-men-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>33657</t>
   </si>
   <si>
     <t>Montale Intense Cafe 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1359713807</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/</t>
+    <t>ART-1428914540</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Acqua di Gioia 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-100-ml/</t>
   </si>
   <si>
     <t>ART-1360213812</t>
   </si>
   <si>
     <t>Narciso Rodriguez Fleur Musc For Her 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-for-her-fleur-musc-/</t>
   </si>
   <si>
-    <t>ART-998510141</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/</t>
+    <t>ART-1476215025</t>
+  </si>
+  <si>
+    <t>Christian Dior Addict Eau Fraiche 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-a-plus-/</t>
   </si>
   <si>
     <t>ART-999610152</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-1-million-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1440114655</t>
   </si>
   <si>
     <t>Lancome Hypnose 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lancome-hypnose-75-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1166811824</t>
-[...52 lines deleted...]
-  <si>
     <t>ART-1440314657</t>
   </si>
   <si>
     <t>Escentric Molecules Escentric 02 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1167411830</t>
-[...23 lines deleted...]
-    <t>https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/</t>
+    <t>ART-1246512628</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Lucky 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-lucky-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33641</t>
+  </si>
+  <si>
+    <t>Lancome Idole 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-idole-75-ml-/</t>
+  </si>
+  <si>
+    <t>ART-1000010156</t>
+  </si>
+  <si>
+    <t>Creed Aventus For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1428414535</t>
+  </si>
+  <si>
+    <t>Tom Ford Black Orchid 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-black-orchid-100-ml_1/</t>
+  </si>
+  <si>
+    <t>ART-1338313553</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Sexy 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-sexy-60-ml/</t>
+  </si>
+  <si>
+    <t>33636</t>
+  </si>
+  <si>
+    <t>Lacoste Pour Femme 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-1201812174</t>
+  </si>
+  <si>
+    <t>Burberry My Burberry 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-my-burberry-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337313543</t>
+  </si>
+  <si>
+    <t>Hugo Boss The Scent For Her 100 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-the-scent-for-her-80-ml/</t>
+  </si>
+  <si>
+    <t>ART-999810154</t>
+  </si>
+  <si>
+    <t>Chanel Bleu de Chanel Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1245712620</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana K For Men EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-k-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1168611842</t>
+  </si>
+  <si>
+    <t>Guerlain Mon Guerlain 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-mon-guerlain-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33658</t>
+  </si>
+  <si>
+    <t>Montale Roses Musk 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-roses-musk-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1003510191</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez For Her Eau De Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1000210158</t>
   </si>
   <si>
     <t>Giorgio Armani Aqua Di Gio Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1359413804</t>
   </si>
   <si>
     <t>Christian Dior Dior Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1168611842</t>
-[...113 lines deleted...]
-    <t>https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/</t>
+    <t>33659</t>
+  </si>
+  <si>
+    <t>Montale Soleil De Capri 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-soleil-de-capri-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1003610192</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez For Her Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1167111827</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Code Pour Homme EDT 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1464414903</t>
+  </si>
+  <si>
+    <t>Christian Dior Dior Homme Sport 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-dior-homme-sport-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33669</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-parfum-100-ml-a-plus-1/</t>
+  </si>
+  <si>
+    <t>ART-1336213532</t>
+  </si>
+  <si>
+    <t>Lancome La Nuit Tresor 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-nuit-tresor-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359613806</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent La Nuit De L'Homme Le Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1005010206</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Sexy Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-sexy-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1246612629</t>
+  </si>
+  <si>
+    <t>Versace Eros Pour Femme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-eros-pour-femme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1427114512</t>
+  </si>
+  <si>
+    <t>Burberry My Burberry Black 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1360313813</t>
   </si>
   <si>
     <t>Hugo Boss The Scent For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hugo-boss-the-scent-for-men-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1246612629</t>
-[...34 lines deleted...]
-  <si>
     <t>33558</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Light Blue 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/-100-ml-a-plus_3/</t>
   </si>
   <si>
-    <t>33659</t>
-[...50 lines deleted...]
-    <t>https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/</t>
+    <t>33560</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Light Blue Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33660</t>
+  </si>
+  <si>
+    <t>Montale Starry Night 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-starry-night-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33583</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Code Pour Femme 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1201112167</t>
+  </si>
+  <si>
+    <t>Christian Dior Fahrenheit 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-fahrenheit-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336313533</t>
+  </si>
+  <si>
+    <t>Gucci Guilty Pour Femme 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-guilty-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359813808</t>
+  </si>
+  <si>
+    <t>Lancome La Vie Est Belle 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-vie-est-belle-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359213802</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1167811834</t>
+  </si>
+  <si>
+    <t>Versace Eros Pour Homme Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-eros-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1246312626</t>
+  </si>
+  <si>
+    <t>Burberry My Burberry Blush 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-my-burberry-blush-90-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1224112397</t>
   </si>
   <si>
     <t>Chanel Chance Eau Fraiche 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/Chance Eau Fraiche 100 мл A-Plus/</t>
   </si>
   <si>
-    <t>ART-1246312626</t>
-[...79 lines deleted...]
-  <si>
     <t>ART-1167911835</t>
   </si>
   <si>
     <t>Creed Millesime Imperial 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1360113811</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Code Profumo 110 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-profumo-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-998610142</t>
+  </si>
+  <si>
+    <t>Christian Dior Homme Intense For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-homme-intense-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1358413794</t>
   </si>
   <si>
     <t>Gucci Guilty Pour Homme 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gucci-guilty-pour-homme-90-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-998010136</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 VIP Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33717</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre Eau De Parfum Intense 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/</t>
+  </si>
+  <si>
     <t>ART-1337713547</t>
   </si>
   <si>
     <t>Burberry Weekend 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>33579</t>
-[...41 lines deleted...]
-    <t>https://parfumeria24.ru/carolina-herrera-212-vip-men-100-ml-a-plus/</t>
+    <t>ART-1002710183</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Tendre EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33299</t>
+  </si>
+  <si>
+    <t>Burberry Women 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33303</t>
+  </si>
+  <si>
+    <t>Bvlgari Man In Black 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/</t>
+  </si>
+  <si>
+    <t>ART-1337913549</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana The one 75 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/</t>
+  </si>
+  <si>
+    <t>ART-1169511851</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Narciso Eau De Parfum 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999910155</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1440214656</t>
   </si>
   <si>
     <t>Christian Dior Hypnotic Poison 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-hypnotic-poison-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1359313803</t>
   </si>
   <si>
     <t>Carolina Herrera 212 VIP Rose 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1002710183</t>
-[...50 lines deleted...]
-    <t>https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/</t>
+    <t>ART-1246212625</t>
+  </si>
+  <si>
+    <t>Christian Dior Joy 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-joy-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999410150</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Bad Boy 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-bad-boy-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1012410280</t>
+  </si>
+  <si>
+    <t>Bvlgari MAN Wood Essence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1426814509</t>
+  </si>
+  <si>
+    <t>Creed Original Vetiver 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1168711843</t>
   </si>
   <si>
     <t>Narciso Rodriguez Narciso Eau De Toilette 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1002610182</t>
   </si>
   <si>
     <t>Paco Rabanne Invictus Legend For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1359913809</t>
   </si>
   <si>
     <t>Lancome La Vie Est Belle L`eau de Parfum Intense 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/</t>
   </si>
   <si>
+    <t>33623</t>
+  </si>
+  <si>
+    <t>Gucci Rush 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-rush-75-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-998410140</t>
   </si>
   <si>
     <t>Chanel Chance EDP 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-chance-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1246212625</t>
-[...41 lines deleted...]
-    <t>https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/</t>
+    <t>ART-1010410260</t>
+  </si>
+  <si>
+    <t>Chanel Coco Mademoiselle 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-mademoisele-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1002810184</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-80-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1168011836</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana The Only One 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-gabbana-the-only-one-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-997910135</t>
+  </si>
+  <si>
+    <t>Givenchy L`Interdit 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1426914510</t>
+  </si>
+  <si>
+    <t>Creed Silver Mountain Water 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-silver-mountain-water-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-1246112624</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Armani Because It’s You 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1427314514</t>
   </si>
   <si>
     <t>Narciso Rodriguez Narciso Poudree 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/</t>
   </si>
   <si>
+    <t>ART-1168211838</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Narciso Rouge 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-rouge-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999210148</t>
+  </si>
+  <si>
+    <t>Christian Dior J`adore 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1429614547</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Dot Drama Collector Edition 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1201412170</t>
+  </si>
+  <si>
+    <t>Tom Ford Lost Cherry 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1245812621</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana The Only One 2 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-the-only-one-2-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1426614507</t>
+  </si>
+  <si>
+    <t>Givenchy L`Interdit Intense 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-intense-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33553</t>
+  </si>
+  <si>
+    <t>Creed Spice And Wood 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-75-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>ART-1336413534</t>
+  </si>
+  <si>
+    <t>Givenchy Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-998810144</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Pure Musc For Her 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336113531</t>
+  </si>
+  <si>
+    <t>Chanel Egoiste Platinum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1360413814</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Fantastic Pink Collector Edition 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999510151</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1201312169</t>
+  </si>
+  <si>
+    <t>Tom Ford Metallique 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33678</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea Blossom 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-998110137</t>
+  </si>
+  <si>
+    <t>Tom Ford Noir Extreme For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336513535</t>
+  </si>
+  <si>
+    <t>Givenchy Pour Homme Blue Label 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-pour-homme-blue-label-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-1359513805</t>
+  </si>
+  <si>
+    <t>Chanel Gabrielle 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337013540</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Stronger With You 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1427014511</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea Intense 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-998210138</t>
+  </si>
+  <si>
+    <t>Tom Ford Noir For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-noir-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1338113551</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Cherie 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-cherie/</t>
+  </si>
+  <si>
+    <t>33650</t>
+  </si>
+  <si>
+    <t>Lancome Tresor Midnight Rose 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1167511831</t>
+  </si>
+  <si>
+    <t>Chanel № 5 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-5-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33523</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Velvet Fatale 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>ART-1427214513</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea Legend 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-legend-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-998710143</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage EDP 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1201512171</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Stronger With You Intensely 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1428714538</t>
+  </si>
+  <si>
+    <t>Tom Ford Ombre Leather 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-1168511841</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33592</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Stronger With You Leather 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/</t>
+  </si>
+  <si>
+    <t>ART-1358813798</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Pure XS For Him 100 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-pure-xs-for-him-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359113801</t>
+  </si>
+  <si>
+    <t>Tom Ford Oud Wood 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>33593</t>
+  </si>
+  <si>
+    <t>Giorgio Armani My Way 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-100-ml-a-plus_4/</t>
+  </si>
+  <si>
+    <t>ART-1360013810</t>
+  </si>
+  <si>
+    <t>Paco Rabbane Invictus Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabbane-invictus-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1429114542</t>
+  </si>
+  <si>
+    <t>Tom Ford Oud Wood Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-oud-wood-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999310149</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Eau De Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336913539</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-intense-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-998910145</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Passione 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Antonio Banderas</t>
+  </si>
+  <si>
+    <t>33488</t>
+  </si>
+  <si>
+    <t>Antonio Banderas Blue Seduction for Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Armand Basi</t>
+  </si>
+  <si>
+    <t>33492</t>
+  </si>
+  <si>
+    <t>Armand Basi In Red Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/</t>
+  </si>
+  <si>
+    <t>Azzaro</t>
+  </si>
+  <si>
+    <t>ART-1169111847</t>
+  </si>
+  <si>
+    <t>Azzaro Wanted 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-eau-de-toilette100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33494</t>
+  </si>
+  <si>
+    <t>Azzaro Wanted By Night 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-by-night-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51911</t>
+  </si>
+  <si>
+    <t>Azzaro Chrome Eau de Parfum 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-chrome-eau-de-parfum-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>52735</t>
+  </si>
+  <si>
+    <t>Azzaro Chrome Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-chrome-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52801</t>
+  </si>
+  <si>
+    <t>Azzaro Forever Wanted Elixir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-forever-wanted-elixir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52900</t>
+  </si>
+  <si>
+    <t>Azzaro Chrome Aqua 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>52901</t>
+  </si>
+  <si>
+    <t>Azzaro Chrome Extreme 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>Baldessarini</t>
+  </si>
+  <si>
+    <t>33496</t>
+  </si>
+  <si>
+    <t>Baldessarini Ambre 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/baldessarini-ambre-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50317</t>
+  </si>
+  <si>
+    <t>Baldessarini Ambre Eau Fraiche 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/baldessarini-ambre-eau-fraiche-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Bottega Veneta</t>
+  </si>
+  <si>
+    <t>52902</t>
+  </si>
+  <si>
+    <t>Bottega Veneta Eau Sensuelle 75 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/</t>
+  </si>
+  <si>
+    <t>52921</t>
+  </si>
+  <si>
+    <t>Bottega Veneta Eau de Parfum 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Burberry</t>
+  </si>
+  <si>
+    <t>33500</t>
+  </si>
+  <si>
+    <t>Burberry Hero Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-hero-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51201</t>
+  </si>
+  <si>
+    <t>Burberry Mr. Burberry 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-mr-burberry-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33753-27340</t>
+  </si>
+  <si>
+    <t>Burberry Goddess 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-goddess-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>52534</t>
+  </si>
+  <si>
+    <t>Burberry Oud Storm 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-oud-storm-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50079-28902</t>
+  </si>
+  <si>
+    <t>Burberry Her Elixir de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-her-elixir-de-parfum-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>53104</t>
+  </si>
+  <si>
+    <t>Burberry Hero Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-hero-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Bvlgari</t>
+  </si>
+  <si>
+    <t>33502</t>
+  </si>
+  <si>
+    <t>Bvlgari Aqva Marine Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33504</t>
+  </si>
+  <si>
+    <t>Bvlgari Aqva Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-aqva-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33506</t>
+  </si>
+  <si>
+    <t>Bvlgari Man Black Orient 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-man-black-orient-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33508</t>
+  </si>
+  <si>
+    <t>Bvlgari Man Glacial Essence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-man-glacial-essence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33511</t>
+  </si>
+  <si>
+    <t>Bvlgari Man Wood Neroli 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-man-wood-neroli-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49965</t>
+  </si>
+  <si>
+    <t>Bvlgari Omnia Coral 65 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-omnia-coral-65-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50445</t>
+  </si>
+  <si>
+    <t>Bvlgari Omnia Crystalline 65 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-omnia-crystalline-65-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52039</t>
+  </si>
+  <si>
+    <t>Bvlgari Goldea The Essence Of A Jeweller 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Cacharel</t>
+  </si>
+  <si>
+    <t>50063</t>
+  </si>
+  <si>
+    <t>Cacharel Noa 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/cacharel-noa-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>33779-28845</t>
+  </si>
+  <si>
+    <t>Cacharel Amor Amor 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/cacharel-amor-amor-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>Carolina Herrera</t>
+  </si>
+  <si>
+    <t>33518</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 VIP for Women 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-for-women-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33520</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Ruby Sparkle Collector Edition Swarovski 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33525</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Very Good Girl Glam 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-very-good-girl-glam-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49414</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Chic For Men 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-chic-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49967</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Legere 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-legere-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50384</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Supreme 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-supreme-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1097911135</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Vip Black For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-black-for-men-100-ml-euro-/</t>
+  </si>
+  <si>
+    <t>53358</t>
+  </si>
+  <si>
+    <t>Carolina Herrera La Bomba 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Cerruti</t>
+  </si>
+  <si>
+    <t>52682</t>
+  </si>
+  <si>
+    <t>Cerruti 1881 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/cerruti-1881-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Chanel</t>
+  </si>
+  <si>
+    <t>33527</t>
+  </si>
+  <si>
+    <t>Chanel Bleu De Chanel Parfum 2018 (золотой) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33529</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Tendre Eau De Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33531</t>
+  </si>
+  <si>
+    <t>Chanel Coco Mademoiselle L'Eau Privee 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50265</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme Edition Blanche 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-edition-blanche-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50266</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme Sport Eau Extreme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51207</t>
+  </si>
+  <si>
+    <t>Chanel № 5 Eau De Parfum Red Edition 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51303</t>
+  </si>
+  <si>
+    <t>Chanel Allure Sensuelle Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33835-27410</t>
+  </si>
+  <si>
+    <t>Chanel Coco Mademoiselle Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-mademoiselle-intense-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>51799</t>
+  </si>
+  <si>
+    <t>Chanel Bleu de Chanel Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51800</t>
+  </si>
+  <si>
+    <t>Chanel Coco Noir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-noir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51814-28362</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Splendide 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-splendide-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>52899</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme Sport Cologne 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53264</t>
+  </si>
+  <si>
+    <t>Chanel Bleu De Chanel L'Exclusif 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>53355</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53510</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Fraiche Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53555</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Vive 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Chloe</t>
+  </si>
+  <si>
+    <t>ART-1168411840</t>
+  </si>
+  <si>
+    <t>Chloe Love 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-love-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33534</t>
+  </si>
+  <si>
+    <t>Chloe Love Story Eau de Toilette 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-love-story-eau-de-toilette-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33536</t>
+  </si>
+  <si>
+    <t>Chloe Nomade Eau de Parfum 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-nomade-eau-de-parfum-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Christian Dior</t>
+  </si>
+  <si>
+    <t>33538</t>
+  </si>
+  <si>
+    <t>Christian Dior Joy by Dior Intense 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-joy-by-dior-intense-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33540</t>
+  </si>
+  <si>
+    <t>Christian Dior J’adore Infinissime 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-j-adore-infinissime-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33542</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Blooming Bouquet 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33544</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage Elixir 60 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-elixir-60-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49235</t>
+  </si>
+  <si>
+    <t>Christian Dior Poison EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-poison-edt-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50153</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage Parfum (2019) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-parfum-2019-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50237</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Rose N'Roses 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50557</t>
+  </si>
+  <si>
+    <t>Christian Dior Fahrenheit Parfum 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50593</t>
+  </si>
+  <si>
+    <t>Christian Dior Forever and Ever 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-forever-and-ever-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50774</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51112</t>
+  </si>
+  <si>
+    <t>Christian Dior Diorissimo 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-diorissimo-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51196</t>
+  </si>
+  <si>
+    <t>Christian Dior Fahrenheit 32 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-fahrenheit-32-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51203</t>
+  </si>
+  <si>
+    <t>Christian Dior Dolce Vita 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-dolce-vita-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51356</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage Eau Forte 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-eau-forte-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51803</t>
+  </si>
+  <si>
+    <t>Christian Dior Dior Homme Intense 100 мл A-Plus NEW</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-dior-homme-intense-100-ml-a-plus-new/</t>
+  </si>
+  <si>
+    <t>53261</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Cherie Blooming Bouquet 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>53650</t>
+  </si>
+  <si>
+    <t>Christian Dior Homme Cologne 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-homme-cologne-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53679</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Essence 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Clinique</t>
+  </si>
+  <si>
+    <t>52627</t>
+  </si>
+  <si>
+    <t>Clinique Happy For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clinique-happy-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Creed</t>
+  </si>
+  <si>
+    <t>33546</t>
+  </si>
+  <si>
+    <t>Creed Aventus For Her 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/</t>
+  </si>
+  <si>
+    <t>33550</t>
+  </si>
+  <si>
+    <t>Creed Himalaya 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-himalaya-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33356</t>
+  </si>
+  <si>
+    <t>Creed Viking 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/</t>
+  </si>
+  <si>
+    <t>49145</t>
+  </si>
+  <si>
+    <t>Creed Aventus for Her 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-aventus-for-her-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49347-29106</t>
+  </si>
+  <si>
+    <t>Creed Absolu Aventus 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-absolu-aventus-75-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>53643</t>
+  </si>
+  <si>
+    <t>Creed Absolu Aventus 2025 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana</t>
+  </si>
+  <si>
+    <t>33557</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana K by Dolce &amp; Gabbana Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33562</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Q by Dolce &amp; Gabbana 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33564</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana The One For Men EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49199-25395</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Devotion 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-devotion-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>51199</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Q by Dolce &amp; Gabbana Eau de Parfum Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52535</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana DGVIB3 Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52581</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana 3 L'Imperatrice 100 мл A-Plus NEW</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new/</t>
+  </si>
+  <si>
+    <t>51569-29044</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Devotion Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-devotion-intense-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>Donna Karan</t>
+  </si>
+  <si>
+    <t>53658</t>
+  </si>
+  <si>
+    <t>Donna Karan DKNY 24/7 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53659</t>
+  </si>
+  <si>
+    <t>Donna Karan DKNY 24/7 Electric 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53660</t>
+  </si>
+  <si>
+    <t>Donna Karan DKNY 24/7 Rush 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Dsquared2</t>
+  </si>
+  <si>
+    <t>50591</t>
+  </si>
+  <si>
+    <t>DSQUARED2 Wood for Her 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dsquared2-wood-for-her-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Dunhill</t>
+  </si>
+  <si>
+    <t>50587</t>
+  </si>
+  <si>
+    <t>Dunhill Icon 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dunhill-icon-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Eisenberg</t>
+  </si>
+  <si>
+    <t>33568</t>
+  </si>
+  <si>
+    <t>Eisenberg I Am 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/eisenberg-i-am-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33570</t>
+  </si>
+  <si>
+    <t>Eisenberg J'ose 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/eisenberg-j-ose-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51391</t>
+  </si>
+  <si>
+    <t>Eisenberg J'ose Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/eisenberg-j-ose-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53460</t>
+  </si>
+  <si>
+    <t>Eisenberg Back to Paris 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>Elie Saab</t>
+  </si>
+  <si>
+    <t>33573</t>
+  </si>
+  <si>
+    <t>Elie Saab Le Parfum 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/elie-saab-le-parfum-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Escentric Molecules</t>
+  </si>
+  <si>
+    <t>33576</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Molecule 01 + Guaiac Wood 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33578</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Molecule 02 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-molecules-02-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33274</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Molecule 01 + Mandarin 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-escentric-molecules-molecule-01-mandarin-100-ml/</t>
+  </si>
+  <si>
+    <t>50885</t>
+  </si>
+  <si>
+    <t>Escentric Molecules The Beautiful Mind Series Volume 1 Intelligence &amp; Fantasy 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33969-29107</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Escentric 04 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-escentric-04-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>49450-29189</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Molecule 02 Limited Edition (M02) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-molecule-02-m02-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>Estee Lauder</t>
+  </si>
+  <si>
+    <t>51102</t>
+  </si>
+  <si>
+    <t>Estee Lauder Modern Muse Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Fendi</t>
+  </si>
+  <si>
+    <t>52681</t>
+  </si>
+  <si>
+    <t>Fendi Life Essence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/fendi-life-essence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Giardini Di Toscana</t>
+  </si>
+  <si>
+    <t>51299</t>
+  </si>
+  <si>
+    <t>Giardini Di Toscana Borabora 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giardini-di-toscana-borabora-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51300</t>
+  </si>
+  <si>
+    <t>Giardini Di Toscana Bianco Latte 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giardini-di-toscana-bianco-latte-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Giorgio Armani</t>
+  </si>
+  <si>
+    <t>33582</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Acqua Di Gio Profondo EDP 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33584</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Code Sport 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-code-sport-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33587</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Code Eau de Parfum pour Homme 110 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33589</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Armani Stronger With You Absolutely 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33595</t>
+  </si>
+  <si>
+    <t>Giorgio Armani My Way Intense 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/16554/</t>
+  </si>
+  <si>
+    <t>34009-24931</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Code Parfum pour Homme 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/</t>
+  </si>
+  <si>
+    <t>49179</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Acqua di Gio Profumo 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49881</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Code Absolu Pour Homme 110 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50319</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Eau de Parfum Intense (2023) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50343</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Acqua Di Gio Absolu 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50418</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Fiori Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50430-27414</t>
+  </si>
+  <si>
+    <t>Giorgio Armani My Way Nectar 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-my-way-nectar-90-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>52738</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Armani Stronger With You Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>34029</t>
+  </si>
+  <si>
+    <t>Giorgio Armani My Way Nacre Edition 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-my-way-nacre-edition-90-ml-euro-/</t>
+  </si>
+  <si>
+    <t>Givenchy</t>
+  </si>
+  <si>
+    <t>33598</t>
+  </si>
+  <si>
+    <t>Givenchy Ange ou Demon Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33600</t>
+  </si>
+  <si>
+    <t>Givenchy Ange Ou Demon Le Secret 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33601</t>
+  </si>
+  <si>
+    <t>Givenchy Ange Ou Demon Le Secret Eau de Parfum (2014) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33604</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Eau de Parfum Reserve Privee 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33606</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33607</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Eau De Toilette Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33610</t>
+  </si>
+  <si>
+    <t>Givenchy Irresistible Eau de Parfum 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33612</t>
+  </si>
+  <si>
+    <t>Givenchy L'Interdit Eau de Parfum Rouge 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49089</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Eau de Parfum Boisée 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49413</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Society Extreme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-society-extreme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50335</t>
+  </si>
+  <si>
+    <t>Givenchy Ange Ou Demon Le Secret Elixir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Givenchy L'Interdit Tubereuse Noire 80 мл A-Plus </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51195</t>
+  </si>
+  <si>
+    <t>Givenchy Irresistible Rose Velvet 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-irresistible-rose-velvet-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51264</t>
+  </si>
+  <si>
+    <t>Givenchy Ange Ou Demon Le Secret Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50579-27359</t>
+  </si>
+  <si>
+    <t>Givenchy L'Interdit Eau de Parfum Rouge Ultime 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>50923</t>
+  </si>
+  <si>
+    <t>Givenchy Pi 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-pi-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>53654</t>
+  </si>
+  <si>
+    <t>Givenchy Insense Ultramarine 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53724</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Society 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Gucci</t>
+  </si>
+  <si>
+    <t>33614</t>
+  </si>
+  <si>
+    <t>Gucci Bamboo 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-bamboo-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33616</t>
+  </si>
+  <si>
+    <t>Gucci Bloom 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-bloom-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33618</t>
+  </si>
+  <si>
+    <t>Gucci Flora By Gucci Eau de Parfum 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33620</t>
+  </si>
+  <si>
+    <t>Gucci Flora Gorgeous Gardenia Eau de Parfum 2021 100 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33622</t>
+  </si>
+  <si>
+    <t>Gucci Rush 2 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-rush-2-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49231</t>
+  </si>
+  <si>
+    <t>Gucci Eau de Parfum II 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-eau-de-parfum-ii-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51105</t>
+  </si>
+  <si>
+    <t>Gucci Flora by Gucci Eau Fraiche 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51106</t>
+  </si>
+  <si>
+    <t>Gucci Flora by Gucci Gorgeous Gardenia 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51801</t>
+  </si>
+  <si>
+    <t>Gucci Flora Gorgeous Orchid 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-gorgeous-orchid-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52580</t>
+  </si>
+  <si>
+    <t>Gucci Flora Gorgeous Jasmine 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-gorgeous-jasmine-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52626</t>
+  </si>
+  <si>
+    <t>Gucci Flora Gorgeous Magnolia 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-gorgeous-magnolia-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Guerlain</t>
+  </si>
+  <si>
+    <t>33625</t>
+  </si>
+  <si>
+    <t>Guerlain La Petite Robe Noire Eau De Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50883</t>
+  </si>
+  <si>
+    <t>Guerlain Samsara 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-samsara-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50443-27360</t>
+  </si>
+  <si>
+    <t>Guerlain Aqua Allegoria Passiflora 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-aqua-allegoria-passiflora-75-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>51306</t>
+  </si>
+  <si>
+    <t>Guerlain Aqua Alleqoria Mandarine Basilic 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51840</t>
+  </si>
+  <si>
+    <t>Guerlain La Petite Robe Noire Ma Robe Sous Le Vent Eau de Parfum Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53109</t>
+  </si>
+  <si>
+    <t>Guerlain Aqua Alleqoria Flora Cherrysia 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Hermes</t>
+  </si>
+  <si>
+    <t>52680</t>
+  </si>
+  <si>
+    <t>Hermes Barenia 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Hugo Boss</t>
+  </si>
+  <si>
+    <t>49229</t>
+  </si>
+  <si>
+    <t>Hugo Boss Ma Vie pour Femme 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49264</t>
+  </si>
+  <si>
+    <t>Hugo Boss Bottled Unlimited 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-bottled-unlimited-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50318</t>
+  </si>
+  <si>
+    <t>Hugo Boss Boss Femme 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-boss-femme-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50558</t>
+  </si>
+  <si>
+    <t>Hugo Boss Boss Woman 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-boss-woman-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51358</t>
+  </si>
+  <si>
+    <t>Hugo Boss Boss The Scent For Her Magnetic 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50929-29302</t>
+  </si>
+  <si>
+    <t>Hugo Boss Nuit 75 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-nuit-75-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>Issey Miyake</t>
+  </si>
+  <si>
+    <t>33629</t>
+  </si>
+  <si>
+    <t>Issey Miyake L'eau Super Majeure D'Issey Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/issey-miyake-leau-super-majeure-d-issey-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50595</t>
+  </si>
+  <si>
+    <t>Issey Miyake L'Eau D'Issey Pour Homme 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier</t>
+  </si>
+  <si>
+    <t>49278-28015</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier Scandal Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>52987</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier Scandal 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53424</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier Scandal Pour Homme Absolu 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53556</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier Scandal Pour Homme Intense Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Jimmy Choo</t>
+  </si>
+  <si>
+    <t>49634</t>
+  </si>
+  <si>
+    <t>Jimmy Choo I Want Choo Forever 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-forever-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50320</t>
+  </si>
+  <si>
+    <t>Jimmy Choo I Want Choo 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52115</t>
+  </si>
+  <si>
+    <t>Jimmy Choo I Want Choo Le Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53642</t>
+  </si>
+  <si>
+    <t>Jimmy Choo I Want Choo With Love 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Kenzo</t>
+  </si>
+  <si>
+    <t>33631</t>
+  </si>
+  <si>
+    <t>Kenzo Jungle L'elephant 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-jungle-l-elephant-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33633</t>
+  </si>
+  <si>
+    <t>Kenzo L'Eau Par Kenzo Pour Femme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-femme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33635</t>
+  </si>
+  <si>
+    <t>Kenzo L'Eau par Kenzo Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/</t>
+  </si>
+  <si>
+    <t>51967</t>
+  </si>
+  <si>
+    <t>Kenzo Homme Eau de Parfum 60 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-homme-eau-de-parfum-60-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51968</t>
+  </si>
+  <si>
+    <t>Kenzo Homme Eau de Toilette Intense 60 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-homme-eau-de-toilette-intense-60-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51969</t>
+  </si>
+  <si>
+    <t>Kenzo Homme Eau de Toilette 60 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-homme-eau-de-toilette-60-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Lacoste</t>
+  </si>
+  <si>
+    <t>33638</t>
+  </si>
+  <si>
+    <t>Lacoste Pour Femme White 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-pour-femme-white-90-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>49230</t>
+  </si>
+  <si>
+    <t>Lacoste L.12.12 Pour Elle Sparkling 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-l-12-12-pour-elle-sparkling-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51103</t>
+  </si>
+  <si>
+    <t>Lacoste Eau de Lacoste L.12.12 Pour Elle Magnetic 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51200</t>
+  </si>
+  <si>
+    <t>Lacoste Eau de Lacoste L.12.12 Pour Elle Elegant 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52904</t>
+  </si>
+  <si>
+    <t>Lacoste Pour Femme Timeless 90 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/</t>
+  </si>
+  <si>
+    <t>53262</t>
+  </si>
+  <si>
+    <t>Lacoste Essential Sport 125 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/</t>
+  </si>
+  <si>
+    <t>Lalique</t>
+  </si>
+  <si>
+    <t>49412</t>
+  </si>
+  <si>
+    <t>Lalique Encre Noire Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lalique-encre-noire-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52905</t>
+  </si>
+  <si>
+    <t>Lalique L’Amour 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lalique-l-amour-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>53263</t>
+  </si>
+  <si>
+    <t>Lalique Le Parfum 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>Lancome</t>
+  </si>
+  <si>
+    <t>33639</t>
+  </si>
+  <si>
+    <t>Lancome Climat 14 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-climat-14-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33643</t>
+  </si>
+  <si>
+    <t>Lancome Magie Noire 50 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-magie-noire-50-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33645</t>
+  </si>
+  <si>
+    <t>Lancome Miracle 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-miracle-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33647</t>
+  </si>
+  <si>
+    <t>Lancome Poeme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-poeme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33649</t>
+  </si>
+  <si>
+    <t>Lancome Tresor 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-tresor-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49330</t>
+  </si>
+  <si>
+    <t>Lancome La Vie Est Belle Iris Absolu 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49449</t>
+  </si>
+  <si>
+    <t>Lancome Idole L'Intense 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-idole-l-intense-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52854</t>
+  </si>
+  <si>
+    <t>Lancome Tresor In Love 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52890</t>
+  </si>
+  <si>
+    <t>Lancome La Vie Est Belle Rose Extraordinaire 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52903</t>
+  </si>
+  <si>
+    <t>Lancome Climat Eau de Toilette 75 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/</t>
+  </si>
+  <si>
+    <t>Lanvin</t>
+  </si>
+  <si>
+    <t>33652</t>
+  </si>
+  <si>
+    <t>Lanvin Eclat D'Arpege 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lanvin Eclat D'Arpege 100 мл (Пластик) A-Plus </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-plastik-a-plus/</t>
+  </si>
+  <si>
+    <t>51111</t>
+  </si>
+  <si>
+    <t>Lanvin Modern Princess 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-modern-princess-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51802</t>
+  </si>
+  <si>
+    <t>Lanvin Jeanne 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-jeanne-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>MontBlanc</t>
+  </si>
+  <si>
+    <t>50386</t>
+  </si>
+  <si>
+    <t>MontBlanc Legend EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montblanc-legend-edt-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50387</t>
+  </si>
+  <si>
+    <t>Montblanc Legend Red 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montblanc-legend-red-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Moschino</t>
+  </si>
+  <si>
+    <t>50545</t>
+  </si>
+  <si>
+    <t>Moschino Toy 2 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-toy-2-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50546</t>
+  </si>
+  <si>
+    <t>Moschino Cheap &amp; Chic I Love Love 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-cheap-chic-i-love-love-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50589</t>
+  </si>
+  <si>
+    <t>Moschino Toy Boy 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-toy-boy-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50590</t>
+  </si>
+  <si>
+    <t>Moschino Toy 2 Bubble Gum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez</t>
+  </si>
+  <si>
+    <t>33662</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez For Her Musc Noir Rose 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33664</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Narciso Ambree 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49611</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez All Of Me 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-all-of-me-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Nina Ricci</t>
+  </si>
+  <si>
+    <t>33666</t>
+  </si>
+  <si>
+    <t>Nina Ricci Nina 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-nina-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>34248-25700</t>
+  </si>
+  <si>
+    <t>Nina Ricci Premier Jour 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-premier-jour-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>52737</t>
+  </si>
+  <si>
+    <t>Nina Ricci Love In Paris 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-love-in-paris-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Paco Rabanne</t>
+  </si>
+  <si>
+    <t>33668</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Elixir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-elixir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33671</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Royal 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-royal-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33673</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Fame 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-fame-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33675</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus Victory 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-victory-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33677</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Lady Million 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-lady-million-80-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>33680</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Phantom 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-phantom-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50250</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50884</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Pure XS For Her 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-pure-xs-for-her-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50888</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Million Gold For Him 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50889</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Million Gold For Her 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-million-gold-for-her-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51202</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Lady Million Royal 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-lady-million-royal-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51302</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus Platinum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-platinum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53645</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Ultraviolet For Women 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Philipp Plein</t>
+  </si>
+  <si>
+    <t>53301</t>
+  </si>
+  <si>
+    <t>Philipp Plein No Limits 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Prada</t>
+  </si>
+  <si>
+    <t>33684</t>
+  </si>
+  <si>
+    <t>Prada Paradoxe Prada 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-paradoxe-prada-90-ml-euro--1/</t>
+  </si>
+  <si>
+    <t>49966</t>
+  </si>
+  <si>
+    <t>Prada Candy 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-candy-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51046-27412</t>
+  </si>
+  <si>
+    <t>Prada Luna Rossa Black 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-luna-rossa-black-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>50235-29526</t>
+  </si>
+  <si>
+    <t>Prada Candy Florale 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-candy-florale-80-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>53653</t>
+  </si>
+  <si>
+    <t>Prada Paradigme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Roberto Cavalli</t>
+  </si>
+  <si>
+    <t>33686</t>
+  </si>
+  <si>
+    <t>Roberto Cavalli Paradiso Assoluto 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/roberto-cavalli-paradiso-assoluto-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33688</t>
+  </si>
+  <si>
+    <t>Roberto Cavalli Paradiso Azzurro 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/roberto-cavalli-paradiso-azzurro-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Salvatore Ferragamo</t>
+  </si>
+  <si>
+    <t>53655</t>
+  </si>
+  <si>
+    <t>Salvatore Ferragamo Ferragamo 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Sisley</t>
+  </si>
+  <si>
+    <t>52683</t>
+  </si>
+  <si>
+    <t>Sisley Soir de Lune 100 мл A-Plus (Pink)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sisley-soir-de-lune-100-ml-a-plus-pink/</t>
+  </si>
+  <si>
+    <t>53357</t>
+  </si>
+  <si>
+    <t>Sisley Eau du Soir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53651</t>
+  </si>
+  <si>
+    <t>Sisley Eau du Soir (Black) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Tom Ford</t>
+  </si>
+  <si>
+    <t>ART-1191812074</t>
+  </si>
+  <si>
+    <t>Tom Ford Mandarino Di Amalfi 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/</t>
+  </si>
+  <si>
+    <t>33690</t>
+  </si>
+  <si>
+    <t>Tom Ford Bitter Peach 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-bitter-peach-100-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>33694</t>
+  </si>
+  <si>
+    <t>Tom Ford Cherry Smoke 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-cherry-smoke-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33695</t>
+  </si>
+  <si>
+    <t>Tom Ford Cherry Smoke 50 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-cherry-smoke-50-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33697</t>
+  </si>
+  <si>
+    <t>Tom Ford Electric Cherry 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-electric-cherry-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33699</t>
+  </si>
+  <si>
+    <t>Tom Ford Electric Cherry 50 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-electric-cherry-50-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1358913799</t>
   </si>
   <si>
-    <t>Tom Ford Fucking Fabulous 100 мл A-Plus</t>
+    <t>Tom Ford Fucking Fabulous 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/</t>
   </si>
   <si>
-    <t>ART-1010410260</t>
-[...365 lines deleted...]
-    <t>https://parfumeria24.ru/giorgio-armani-si-eau-de-toilette-100-ml-a-plus/</t>
+    <t>33702</t>
+  </si>
+  <si>
+    <t>Tom Ford Noir Pour Femme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-noir-pour-femme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1359013800</t>
   </si>
   <si>
-    <t>Tom Ford Tobacco Vanille 100 мл A-Plus</t>
+    <t>Tom Ford Tobacco Vanille 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/</t>
   </si>
   <si>
-    <t>ART-999310149</t>
-[...2266 lines deleted...]
-  <si>
     <t>33704</t>
   </si>
   <si>
     <t>Tom Ford Tuscan Leather 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33706</t>
   </si>
   <si>
     <t>Tom Ford Vanille Fatale 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-vanille-fatale-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33708</t>
   </si>
   <si>
     <t>Tom Ford Velvet Orchid 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-velvet-orchid-100-ml-a-plus-/</t>
   </si>
   <si>
     <t>50333</t>
   </si>
   <si>
-    <t>Tom Ford Vanilla Sex 100 мл A-Plus</t>
+    <t>Tom Ford Vanilla Sex 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/</t>
   </si>
   <si>
     <t>49865-28942</t>
   </si>
   <si>
     <t>Tom Ford Oud Minerale (2023) 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-oud-minerale-2023-100-ml-euro-1/</t>
   </si>
   <si>
     <t>Trussardi</t>
   </si>
   <si>
     <t>51301</t>
   </si>
   <si>
     <t>Trussardi Donna Eau de Parfum Intense Levriero Collection 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/</t>
   </si>
@@ -3698,98 +3830,116 @@
   <si>
     <t>https://parfumeria24.ru/trussardi-donna-100-ml-euro/</t>
   </si>
   <si>
     <t>52789</t>
   </si>
   <si>
     <t>Trussardi Uomo Levriero Collection 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-uomo-levriero-collection-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Valentino</t>
   </si>
   <si>
     <t>49979-29140</t>
   </si>
   <si>
     <t>Valentino Donna Born In Roma Intense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/valentino-donna-born-in-roma-intense-100-ml-euro-1/</t>
   </si>
   <si>
+    <t>53646</t>
+  </si>
+  <si>
+    <t>Valentino Voce Viva 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53647</t>
+  </si>
+  <si>
+    <t>Valentino Uomo Born In Roma Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53648</t>
+  </si>
+  <si>
+    <t>Valentino Uomo Born In Roma 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Versace</t>
   </si>
   <si>
     <t>33710</t>
   </si>
   <si>
     <t>Versace Eros Flame Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-flame-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33712</t>
   </si>
   <si>
     <t>Versace Eros Pour Homme Eau De Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33714</t>
   </si>
   <si>
     <t>Versace Man Eau Fraiche 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-man-eau-fraiche-100-ml-a-plus/</t>
   </si>
   <si>
     <t>49329</t>
   </si>
   <si>
     <t>Versace Pour Femme Dylan Purple 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-pour-femme-dylan-purple-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>51198</t>
-[...7 lines deleted...]
-  <si>
     <t>51206</t>
   </si>
   <si>
     <t>Versace Pour Homme Dylan Blue 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-pour-homme-dylan-blue-100-ml-a-plus/</t>
   </si>
   <si>
     <t>52736</t>
   </si>
   <si>
     <t>Versace Versense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-versense-100-ml-a-plus/</t>
   </si>
   <si>
     <t>52891-29303</t>
   </si>
   <si>
     <t>Versace Eros Parfum 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/</t>
@@ -3815,57 +3965,57 @@
   <si>
     <t>https://parfumeria24.ru/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/</t>
   </si>
   <si>
     <t>51966</t>
   </si>
   <si>
     <t>Viktor &amp; Rolf Spicebomb 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/viktor-rolf-spicebomb-90-ml-a-plus/</t>
   </si>
   <si>
     <t>51972</t>
   </si>
   <si>
     <t>Viktor &amp; Rolf Spicebomb Extreme 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/viktor-rolf-spicebomb-extreme-90-ml-a-plus/</t>
   </si>
   <si>
     <t>Yves Rocher</t>
   </si>
   <si>
-    <t>50260</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/yves-rocher-comme-une-evidence-l-eau-de-parfum-100-ml-a-plus/</t>
+    <t>53652</t>
+  </si>
+  <si>
+    <t>Yves Rocher Comme Une Evidence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Yves Saint Laurent</t>
   </si>
   <si>
     <t>33716</t>
   </si>
   <si>
     <t>Yves Saint Laurent L'Homme Le Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33719</t>
   </si>
   <si>
     <t>Yves Saint Laurent Mon Paris Eau De Parfum 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-mon-paris-eau-de-parfum-90-ml-a-plus/</t>
   </si>
   <si>
     <t>33720</t>
   </si>
@@ -3933,50 +4083,77 @@
     <t>51154-29305</t>
   </si>
   <si>
     <t>Yves Saint Laurent Black Opium Glitter 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-black-opium-glitter-90-ml-euro-1/</t>
   </si>
   <si>
     <t>53356</t>
   </si>
   <si>
     <t>Yves Saint Laurent Libre Berry Crush 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/</t>
   </si>
   <si>
     <t>49880-29587</t>
   </si>
   <si>
     <t>Yves Saint Laurent Y Eau de Parfum Intense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>53649</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre L'Absolu Platine 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53677</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre Le Parfum 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53678</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre Vanille Couture 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/</t>
   </si>
   <si>
     <t>Zadig &amp; Voltaire</t>
   </si>
   <si>
     <t>49827</t>
   </si>
   <si>
     <t>Zadig &amp; Voltaire This is Her 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/zadig-voltaire-this-is-her-100-ml-a-plus/</t>
   </si>
   <si>
     <t>49828</t>
   </si>
   <si>
     <t>Zadig &amp; Voltaire This is Him 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/zadig-voltaire-this-is-him-100-ml-a-plus/</t>
   </si>
 </sst>
 </file>
 
@@ -4383,62 +4560,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-soleil-de-capri-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-05-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-homme-intense-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-eau-de-toilette100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-by-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-forever-wanted-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-eau-fraiche-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-mr-burberry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-goddess-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-oud-storm-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-her-elixir-de-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-black-orient-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-glacial-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-neroli-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-coral-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-noa-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-very-good-girl-glam-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-chic-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-legere-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-supreme-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-black-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-edition-blanche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-de-toilette-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-nomade-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-by-dior-intense-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-infinissime-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-elixir-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-poison-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-parfum-2019-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-forever-and-ever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-diorissimo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-32-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dolce-vita-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-forte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-intense-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-himalaya-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-her-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dsquared2-wood-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dunhill-icon-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-i-am-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-04-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-02-m02-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-borabora-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-bianco-latte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16554/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nectar-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-rose-velvet-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bamboo-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bloom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-2-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-eau-de-parfum-ii-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-orchid-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-jasmine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-samsara-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-passiflora-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-unlimited-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-woman-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-nuit-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-leau-super-majeure-d-issey-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-forever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-jungle-l-elephant-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-parfum-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-toilette-intense-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-toilette-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-white-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-l-12-12-pour-elle-sparkling-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-encre-noire-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-14-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-miracle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-poeme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-l-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-plastik-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-jeanne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-red-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-all-of-me-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-premier-jour-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-in-paris-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-royal-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-80-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-phantom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-her-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-million-gold-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-royal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradoxe-prada-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-luna-rossa-black-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-florale-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-assoluto-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-azzurro-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-soir-de-lune-100-ml-a-plus-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanille-fatale-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-velvet-orchid-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-minerale-2023-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-uomo-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-donna-born-in-roma-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-purple-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-homme-dylan-blue-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-extreme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-l-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-mon-paris-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-supreme-bouquet-le-vestiaire-des-parfums-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-opium-1977-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-manifesto-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-for-men-100-ml-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-glitter-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-him-100-ml-a-plus/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-soleil-de-capri-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-homme-intense-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-eau-de-toilette100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-by-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-forever-wanted-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-eau-fraiche-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-mr-burberry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-goddess-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-oud-storm-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-her-elixir-de-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-black-orient-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-glacial-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-neroli-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-coral-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-noa-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-very-good-girl-glam-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-chic-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-legere-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-supreme-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-black-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-edition-blanche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-de-toilette-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-nomade-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-by-dior-intense-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-infinissime-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-elixir-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-poison-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-parfum-2019-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-forever-and-ever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-diorissimo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-32-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dolce-vita-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-forte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-intense-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-homme-cologne-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-himalaya-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-her-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dsquared2-wood-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dunhill-icon-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-i-am-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-04-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-02-m02-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-borabora-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-bianco-latte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-sport-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16554/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nectar-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nacre-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-rose-velvet-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bamboo-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bloom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-2-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-eau-de-parfum-ii-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-orchid-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-jasmine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-samsara-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-passiflora-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-unlimited-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-woman-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-nuit-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-leau-super-majeure-d-issey-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-forever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-jungle-l-elephant-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-parfum-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-toilette-intense-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-toilette-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-white-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-l-12-12-pour-elle-sparkling-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-encre-noire-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-14-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-miracle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-poeme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-l-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-plastik-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-jeanne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-red-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-all-of-me-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-premier-jour-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-in-paris-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-royal-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-80-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-phantom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-her-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-million-gold-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-royal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradoxe-prada-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-luna-rossa-black-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-florale-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-assoluto-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-azzurro-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-soir-de-lune-100-ml-a-plus-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanille-fatale-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-velvet-orchid-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-minerale-2023-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-uomo-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-donna-born-in-roma-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-purple-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-homme-dylan-blue-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-extreme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-mon-paris-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-supreme-bouquet-le-vestiaire-des-parfums-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-opium-1977-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-manifesto-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-for-men-100-ml-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-glitter-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-him-100-ml-a-plus/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F532"/>
+  <dimension ref="A1:F555"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F532" sqref="F532"/>
+      <selection activeCell="F555" sqref="F555"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4624,51 +4801,51 @@
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>1350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
@@ -4678,51 +4855,51 @@
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
@@ -4840,51 +5017,51 @@
         <v>69</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
@@ -4912,51 +5089,51 @@
         <v>81</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
@@ -5218,51 +5395,51 @@
         <v>132</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
@@ -5272,51 +5449,51 @@
         <v>141</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
@@ -5416,69 +5593,69 @@
         <v>165</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>1550</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
@@ -5524,69 +5701,69 @@
         <v>183</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>1750</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
@@ -5884,51 +6061,51 @@
         <v>243</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
@@ -5938,87 +6115,87 @@
         <v>252</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
@@ -6064,177 +6241,177 @@
         <v>273</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>1550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>1550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>1200</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
@@ -6424,51 +6601,51 @@
         <v>333</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>1550</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
@@ -6694,51 +6871,51 @@
         <v>378</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
@@ -6802,51 +6979,51 @@
         <v>396</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>1350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="10" t="s">
@@ -7040,2698 +7217,2698 @@
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="150" spans="1:6">
-      <c r="A150" s="4">
-[...2 lines deleted...]
-      <c r="B150" s="10" t="s">
+      <c r="A150" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="C150" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B150" s="6"/>
+      <c r="C150" s="7"/>
+      <c r="D150" s="6"/>
       <c r="E150" s="6"/>
-      <c r="F150" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F150" s="14"/>
     </row>
     <row r="151" spans="1:6">
-      <c r="A151" s="4">
-[...13 lines deleted...]
-        <v>1550</v>
+      <c r="A151" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B151" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C151" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D151" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E151" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F151" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
-        <v>147</v>
+        <v>1</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="153" spans="1:6">
-      <c r="A153" s="4">
-[...2 lines deleted...]
-      <c r="B153" s="10" t="s">
+      <c r="A153" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="B153" s="6"/>
+      <c r="C153" s="7"/>
+      <c r="D153" s="6"/>
+      <c r="E153" s="6"/>
+      <c r="F153" s="14"/>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C154" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D154" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E154" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F154" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="4">
+        <v>1</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D155" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="E155" s="6"/>
+      <c r="F155" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="B156" s="6"/>
+      <c r="C156" s="7"/>
+      <c r="D156" s="6"/>
+      <c r="E156" s="6"/>
+      <c r="F156" s="14"/>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B157" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C157" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D157" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E157" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F157" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="4">
+        <v>1</v>
+      </c>
+      <c r="B158" s="10" t="s">
         <v>449</v>
       </c>
-      <c r="C153" s="7" t="s">
+      <c r="C158" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="D153" s="6" t="s">
+      <c r="D158" s="6" t="s">
         <v>451</v>
       </c>
-      <c r="E153" s="6"/>
-[...79 lines deleted...]
-        <v>7</v>
+      <c r="E158" s="6"/>
+      <c r="F158" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="160" spans="1:6">
-      <c r="A160" s="5" t="s">
+      <c r="A160" s="4">
+        <v>3</v>
+      </c>
+      <c r="B160" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="E160" s="6"/>
+      <c r="F160" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="4">
+        <v>4</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D161" s="6" t="s">
         <v>460</v>
       </c>
-      <c r="B160" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E161" s="6"/>
+      <c r="F161" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="165" spans="1:6">
-      <c r="A165" s="4">
+      <c r="A165" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B165" s="6"/>
+      <c r="C165" s="7"/>
+      <c r="D165" s="6"/>
+      <c r="E165" s="6"/>
+      <c r="F165" s="14"/>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B166" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C166" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B165" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A166" s="4">
+      <c r="D166" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B166" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="E166" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F166" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="7"/>
       <c r="D169" s="6"/>
       <c r="E169" s="6"/>
       <c r="F169" s="14"/>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C170" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D170" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E170" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F170" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>1</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>2</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="7"/>
       <c r="D173" s="6"/>
       <c r="E173" s="6"/>
       <c r="F173" s="14"/>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C174" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D174" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E174" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F174" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>1</v>
       </c>
       <c r="B175" s="10" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>2</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="177" spans="1:6">
-      <c r="A177" s="5" t="s">
+      <c r="A177" s="4">
+        <v>3</v>
+      </c>
+      <c r="B177" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="E177" s="6"/>
+      <c r="F177" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="4">
+        <v>4</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="D178" s="6" t="s">
         <v>496</v>
       </c>
-      <c r="B177" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E178" s="6"/>
+      <c r="F178" s="14">
+        <v>1700</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="181" spans="1:6">
-      <c r="A181" s="4">
+      <c r="A181" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="B181" s="6"/>
+      <c r="C181" s="7"/>
+      <c r="D181" s="6"/>
+      <c r="E181" s="6"/>
+      <c r="F181" s="14"/>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B182" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B181" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A182" s="4">
+      <c r="C182" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B182" s="10" t="s">
-[...10 lines deleted...]
-        <v>1700</v>
+      <c r="D182" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E182" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F182" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B183" s="10" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B184" s="10" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="185" spans="1:6">
-      <c r="A185" s="5" t="s">
+      <c r="A185" s="4">
+        <v>3</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="E185" s="6"/>
+      <c r="F185" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="4">
+        <v>4</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="D186" s="6" t="s">
         <v>515</v>
       </c>
-      <c r="B185" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E186" s="6"/>
+      <c r="F186" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>516</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>519</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>521</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>522</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>524</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>525</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>527</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="191" spans="1:6">
-      <c r="A191" s="4">
+      <c r="A191" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="B191" s="6"/>
+      <c r="C191" s="7"/>
+      <c r="D191" s="6"/>
+      <c r="E191" s="6"/>
+      <c r="F191" s="14"/>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C192" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D192" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B191" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A192" s="4">
+      <c r="E192" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B192" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="F192" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="7"/>
       <c r="D195" s="6"/>
       <c r="E195" s="6"/>
       <c r="F195" s="14"/>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C196" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D196" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E196" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F196" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>1</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>2</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="5" t="s">
+      <c r="A199" s="4">
+        <v>3</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>542</v>
+      </c>
+      <c r="C199" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="E199" s="6"/>
+      <c r="F199" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="4">
+        <v>4</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>545</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="D200" s="6" t="s">
         <v>547</v>
       </c>
-      <c r="B199" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E200" s="6"/>
+      <c r="F200" s="14">
+        <v>1650</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>548</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>550</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>554</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>556</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="205" spans="1:6">
-      <c r="A205" s="4">
+      <c r="A205" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="B205" s="6"/>
+      <c r="C205" s="7"/>
+      <c r="D205" s="6"/>
+      <c r="E205" s="6"/>
+      <c r="F205" s="14"/>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C206" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D206" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B205" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A206" s="4">
+      <c r="E206" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B206" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="F206" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="E207" s="6"/>
       <c r="F207" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="208" spans="1:6">
-      <c r="A208" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A208" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="B208" s="6"/>
+      <c r="C208" s="7"/>
+      <c r="D208" s="6"/>
       <c r="E208" s="6"/>
-      <c r="F208" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F208" s="14"/>
     </row>
     <row r="209" spans="1:6">
-      <c r="A209" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F209" s="14"/>
+      <c r="A209" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B209" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C209" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D209" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E209" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F209" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="210" spans="1:6">
-      <c r="A210" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A210" s="4">
+        <v>1</v>
+      </c>
+      <c r="B210" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="C210" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="E210" s="6"/>
+      <c r="F210" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="212" spans="1:6">
-      <c r="A212" s="5" t="s">
+      <c r="A212" s="4">
+        <v>3</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="C212" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="E212" s="6"/>
+      <c r="F212" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" s="4">
+        <v>4</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="C213" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="D213" s="6" t="s">
         <v>576</v>
       </c>
-      <c r="B212" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E213" s="6"/>
+      <c r="F213" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>577</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>579</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>582</v>
       </c>
       <c r="E215" s="6"/>
       <c r="F215" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>583</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E216" s="6"/>
       <c r="F216" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E217" s="6"/>
       <c r="F217" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>597</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>601</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E222" s="6"/>
       <c r="F222" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>606</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>609</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>612</v>
       </c>
       <c r="E225" s="6"/>
       <c r="F225" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="226" spans="1:6">
-      <c r="A226" s="4">
-[...2 lines deleted...]
-      <c r="B226" s="10" t="s">
+      <c r="A226" s="5" t="s">
         <v>613</v>
       </c>
-      <c r="C226" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B226" s="6"/>
+      <c r="C226" s="7"/>
+      <c r="D226" s="6"/>
       <c r="E226" s="6"/>
-      <c r="F226" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F226" s="14"/>
     </row>
     <row r="227" spans="1:6">
-      <c r="A227" s="4">
-[...13 lines deleted...]
-        <v>1550</v>
+      <c r="A227" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B227" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C227" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D227" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E227" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F227" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B228" s="10" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E228" s="6"/>
       <c r="F228" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B229" s="10" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="E229" s="6"/>
       <c r="F229" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="230" spans="1:6">
-      <c r="A230" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D230" s="6"/>
+      <c r="A230" s="4">
+        <v>3</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="C230" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="D230" s="6" t="s">
+        <v>622</v>
+      </c>
       <c r="E230" s="6"/>
-      <c r="F230" s="14"/>
+      <c r="F230" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="231" spans="1:6">
-      <c r="A231" s="3" t="s">
+      <c r="A231" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="B231" s="6"/>
+      <c r="C231" s="7"/>
+      <c r="D231" s="6"/>
+      <c r="E231" s="6"/>
+      <c r="F231" s="14"/>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B231" s="9" t="s">
+      <c r="B232" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C231" s="11" t="s">
+      <c r="C232" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D231" s="12" t="s">
+      <c r="D232" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E231" s="13" t="s">
+      <c r="E232" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F231" s="15" t="s">
+      <c r="F232" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="E233" s="6"/>
       <c r="F233" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B234" s="10" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="E234" s="6"/>
       <c r="F234" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="235" spans="1:6">
-      <c r="A235" s="5" t="s">
+      <c r="A235" s="4">
+        <v>3</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>630</v>
+      </c>
+      <c r="C235" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="E235" s="6"/>
+      <c r="F235" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236" s="4">
+        <v>4</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>633</v>
+      </c>
+      <c r="C236" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="D236" s="6" t="s">
         <v>635</v>
       </c>
-      <c r="B235" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E236" s="6"/>
+      <c r="F236" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>636</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>638</v>
       </c>
       <c r="E237" s="6"/>
       <c r="F237" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>639</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>641</v>
       </c>
       <c r="E238" s="6"/>
       <c r="F238" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>642</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>644</v>
       </c>
       <c r="E239" s="6"/>
       <c r="F239" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>645</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>647</v>
       </c>
       <c r="E240" s="6"/>
       <c r="F240" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>648</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>650</v>
       </c>
       <c r="E241" s="6"/>
       <c r="F241" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>651</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>653</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>654</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>656</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>657</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>659</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>660</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>662</v>
       </c>
       <c r="E245" s="6"/>
       <c r="F245" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>663</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>665</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>666</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>668</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>669</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>671</v>
       </c>
       <c r="E248" s="6"/>
       <c r="F248" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>672</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>674</v>
       </c>
       <c r="E249" s="6"/>
       <c r="F249" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>675</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>677</v>
       </c>
       <c r="E250" s="6"/>
       <c r="F250" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="251" spans="1:6">
-      <c r="A251" s="4">
-[...2 lines deleted...]
-      <c r="B251" s="10" t="s">
+      <c r="A251" s="5" t="s">
         <v>678</v>
       </c>
-      <c r="C251" s="7" t="s">
+      <c r="B251" s="6"/>
+      <c r="C251" s="7"/>
+      <c r="D251" s="6"/>
+      <c r="E251" s="6"/>
+      <c r="F251" s="14"/>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B252" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C252" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D252" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E252" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F252" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" s="4">
+        <v>1</v>
+      </c>
+      <c r="B253" s="10" t="s">
         <v>679</v>
       </c>
-      <c r="D251" s="6" t="s">
+      <c r="C253" s="7" t="s">
         <v>680</v>
       </c>
-      <c r="E251" s="6"/>
-[...8 lines deleted...]
-      <c r="B252" s="10" t="s">
+      <c r="D253" s="6" t="s">
         <v>681</v>
       </c>
-      <c r="C252" s="7" t="s">
+      <c r="E253" s="6"/>
+      <c r="F253" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" s="5" t="s">
         <v>682</v>
       </c>
-      <c r="D252" s="6" t="s">
+      <c r="B254" s="6"/>
+      <c r="C254" s="7"/>
+      <c r="D254" s="6"/>
+      <c r="E254" s="6"/>
+      <c r="F254" s="14"/>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B255" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C255" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D255" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E255" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F255" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" s="4">
+        <v>1</v>
+      </c>
+      <c r="B256" s="10" t="s">
         <v>683</v>
       </c>
-      <c r="E252" s="6"/>
-[...5 lines deleted...]
-      <c r="A253" s="5" t="s">
+      <c r="C256" s="7" t="s">
         <v>684</v>
       </c>
-      <c r="B253" s="6"/>
-[...6 lines deleted...]
-      <c r="A254" s="3" t="s">
+      <c r="D256" s="6" t="s">
+        <v>685</v>
+      </c>
+      <c r="E256" s="6"/>
+      <c r="F256" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257" s="4">
         <v>2</v>
       </c>
-      <c r="B254" s="9" t="s">
-[...22 lines deleted...]
-      <c r="C255" s="7" t="s">
+      <c r="B257" s="10" t="s">
         <v>686</v>
       </c>
-      <c r="D255" s="6" t="s">
+      <c r="C257" s="7" t="s">
         <v>687</v>
       </c>
-      <c r="E255" s="6"/>
-[...5 lines deleted...]
-      <c r="A256" s="5" t="s">
+      <c r="D257" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="B256" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E257" s="6"/>
+      <c r="F257" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>692</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>694</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>695</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>697</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
-        <v>1350</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>698</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>700</v>
       </c>
       <c r="E261" s="6"/>
       <c r="F261" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="262" spans="1:6">
-      <c r="A262" s="4">
+      <c r="A262" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="B262" s="6"/>
+      <c r="C262" s="7"/>
+      <c r="D262" s="6"/>
+      <c r="E262" s="6"/>
+      <c r="F262" s="14"/>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B263" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C263" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D263" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B262" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C262" s="7" t="s">
+      <c r="E263" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F263" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6">
+      <c r="A264" s="4">
+        <v>1</v>
+      </c>
+      <c r="B264" s="10" t="s">
         <v>702</v>
       </c>
-      <c r="D262" s="6" t="s">
+      <c r="C264" s="7" t="s">
         <v>703</v>
       </c>
-      <c r="E262" s="6"/>
-[...5 lines deleted...]
-      <c r="A263" s="5" t="s">
+      <c r="D264" s="6" t="s">
         <v>704</v>
       </c>
-      <c r="B263" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E264" s="6"/>
+      <c r="F264" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>705</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>707</v>
       </c>
       <c r="E265" s="6"/>
       <c r="F265" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>708</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>710</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>711</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>713</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>714</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>716</v>
       </c>
       <c r="E268" s="6"/>
       <c r="F268" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>717</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>719</v>
       </c>
       <c r="E269" s="6"/>
       <c r="F269" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>720</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>722</v>
       </c>
       <c r="E270" s="6"/>
       <c r="F270" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>723</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>725</v>
       </c>
       <c r="E271" s="6"/>
       <c r="F271" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="272" spans="1:6">
-      <c r="A272" s="4">
-[...2 lines deleted...]
-      <c r="B272" s="10" t="s">
+      <c r="A272" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="C272" s="7" t="s">
+      <c r="B272" s="6"/>
+      <c r="C272" s="7"/>
+      <c r="D272" s="6"/>
+      <c r="E272" s="6"/>
+      <c r="F272" s="14"/>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B273" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C273" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D273" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E273" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F273" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" s="4">
+        <v>1</v>
+      </c>
+      <c r="B274" s="10" t="s">
         <v>727</v>
       </c>
-      <c r="D272" s="6" t="s">
+      <c r="C274" s="7" t="s">
         <v>728</v>
       </c>
-      <c r="E272" s="6"/>
-[...5 lines deleted...]
-      <c r="A273" s="5" t="s">
+      <c r="D274" s="6" t="s">
         <v>729</v>
       </c>
-      <c r="B273" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E274" s="6"/>
+      <c r="F274" s="14">
+        <v>1650</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>730</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>732</v>
       </c>
       <c r="E275" s="6"/>
       <c r="F275" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="276" spans="1:6">
-      <c r="A276" s="5" t="s">
+      <c r="A276" s="4">
+        <v>3</v>
+      </c>
+      <c r="B276" s="10" t="s">
         <v>733</v>
       </c>
-      <c r="B276" s="6"/>
-[...1 lines deleted...]
-      <c r="D276" s="6"/>
+      <c r="C276" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="D276" s="6" t="s">
+        <v>735</v>
+      </c>
       <c r="E276" s="6"/>
-      <c r="F276" s="14"/>
+      <c r="F276" s="14">
+        <v>1650</v>
+      </c>
     </row>
     <row r="277" spans="1:6">
-      <c r="A277" s="3" t="s">
+      <c r="A277" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="B277" s="6"/>
+      <c r="C277" s="7"/>
+      <c r="D277" s="6"/>
+      <c r="E277" s="6"/>
+      <c r="F277" s="14"/>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B277" s="9" t="s">
+      <c r="B278" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C277" s="11" t="s">
+      <c r="C278" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D277" s="12" t="s">
+      <c r="D278" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E277" s="13" t="s">
+      <c r="E278" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F277" s="15" t="s">
+      <c r="F278" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="278" spans="1:6">
-      <c r="A278" s="4">
+    <row r="279" spans="1:6">
+      <c r="A279" s="4">
         <v>1</v>
       </c>
-      <c r="B278" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A279" s="5" t="s">
+      <c r="B279" s="10" t="s">
         <v>737</v>
       </c>
-      <c r="B279" s="6"/>
-[...1 lines deleted...]
-      <c r="D279" s="6"/>
+      <c r="C279" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="D279" s="6" t="s">
+        <v>739</v>
+      </c>
       <c r="E279" s="6"/>
-      <c r="F279" s="14"/>
+      <c r="F279" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="280" spans="1:6">
-      <c r="A280" s="3" t="s">
+      <c r="A280" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="B280" s="6"/>
+      <c r="C280" s="7"/>
+      <c r="D280" s="6"/>
+      <c r="E280" s="6"/>
+      <c r="F280" s="14"/>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B280" s="9" t="s">
+      <c r="B281" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C280" s="11" t="s">
+      <c r="C281" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D280" s="12" t="s">
+      <c r="D281" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E280" s="13" t="s">
+      <c r="E281" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F280" s="15" t="s">
+      <c r="F281" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>741</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>743</v>
       </c>
       <c r="E282" s="6"/>
       <c r="F282" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="283" spans="1:6">
-      <c r="A283" s="4">
+      <c r="A283" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="B283" s="6"/>
+      <c r="C283" s="7"/>
+      <c r="D283" s="6"/>
+      <c r="E283" s="6"/>
+      <c r="F283" s="14"/>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B284" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B283" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C283" s="7" t="s">
+      <c r="C284" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D284" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E284" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F284" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6">
+      <c r="A285" s="4">
+        <v>1</v>
+      </c>
+      <c r="B285" s="10" t="s">
         <v>745</v>
       </c>
-      <c r="D283" s="6" t="s">
+      <c r="C285" s="7" t="s">
         <v>746</v>
       </c>
-      <c r="E283" s="6"/>
-[...8 lines deleted...]
-      <c r="B284" s="10" t="s">
+      <c r="D285" s="6" t="s">
         <v>747</v>
       </c>
-      <c r="C284" s="7" t="s">
+      <c r="E285" s="6"/>
+      <c r="F285" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6">
+      <c r="A286" s="4">
+        <v>2</v>
+      </c>
+      <c r="B286" s="10" t="s">
         <v>748</v>
       </c>
-      <c r="D284" s="6" t="s">
+      <c r="C286" s="7" t="s">
         <v>749</v>
       </c>
-      <c r="E284" s="6"/>
-[...5 lines deleted...]
-      <c r="A285" s="5" t="s">
+      <c r="D286" s="6" t="s">
         <v>750</v>
       </c>
-      <c r="B285" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E286" s="6"/>
+      <c r="F286" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>751</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E287" s="6"/>
       <c r="F287" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="288" spans="1:6">
-      <c r="A288" s="5" t="s">
+      <c r="A288" s="4">
+        <v>4</v>
+      </c>
+      <c r="B288" s="10" t="s">
         <v>754</v>
       </c>
-      <c r="B288" s="6"/>
-[...1 lines deleted...]
-      <c r="D288" s="6"/>
+      <c r="C288" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="D288" s="6" t="s">
+        <v>756</v>
+      </c>
       <c r="E288" s="6"/>
-      <c r="F288" s="14"/>
+      <c r="F288" s="14">
+        <v>1650</v>
+      </c>
     </row>
     <row r="289" spans="1:6">
-      <c r="A289" s="3" t="s">
+      <c r="A289" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="B289" s="6"/>
+      <c r="C289" s="7"/>
+      <c r="D289" s="6"/>
+      <c r="E289" s="6"/>
+      <c r="F289" s="14"/>
+    </row>
+    <row r="290" spans="1:6">
+      <c r="A290" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B289" s="9" t="s">
+      <c r="B290" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C289" s="11" t="s">
+      <c r="C290" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D289" s="12" t="s">
+      <c r="D290" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E289" s="13" t="s">
+      <c r="E290" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F289" s="15" t="s">
+      <c r="F290" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>758</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>760</v>
       </c>
       <c r="E291" s="6"/>
       <c r="F291" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="292" spans="1:6">
-      <c r="A292" s="4">
+      <c r="A292" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="B292" s="6"/>
+      <c r="C292" s="7"/>
+      <c r="D292" s="6"/>
+      <c r="E292" s="6"/>
+      <c r="F292" s="14"/>
+    </row>
+    <row r="293" spans="1:6">
+      <c r="A293" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B293" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B292" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A293" s="4">
+      <c r="C293" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B293" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="D293" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E293" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F293" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B294" s="10" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B295" s="10" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="D295" s="6" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="296" spans="1:6">
-      <c r="A296" s="5" t="s">
+      <c r="A296" s="4">
+        <v>3</v>
+      </c>
+      <c r="B296" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="C296" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="D296" s="6" t="s">
+        <v>770</v>
+      </c>
+      <c r="E296" s="6"/>
+      <c r="F296" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6">
+      <c r="A297" s="4">
+        <v>4</v>
+      </c>
+      <c r="B297" s="10" t="s">
+        <v>771</v>
+      </c>
+      <c r="C297" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="D297" s="6" t="s">
         <v>773</v>
       </c>
-      <c r="B296" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E297" s="6"/>
+      <c r="F297" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>774</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>776</v>
       </c>
       <c r="E298" s="6"/>
       <c r="F298" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="299" spans="1:6">
-      <c r="A299" s="5" t="s">
+      <c r="A299" s="4">
+        <v>6</v>
+      </c>
+      <c r="B299" s="10" t="s">
         <v>777</v>
       </c>
-      <c r="B299" s="6"/>
-[...1 lines deleted...]
-      <c r="D299" s="6"/>
+      <c r="C299" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="D299" s="6" t="s">
+        <v>779</v>
+      </c>
       <c r="E299" s="6"/>
-      <c r="F299" s="14"/>
+      <c r="F299" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="300" spans="1:6">
-      <c r="A300" s="3" t="s">
+      <c r="A300" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="B300" s="6"/>
+      <c r="C300" s="7"/>
+      <c r="D300" s="6"/>
+      <c r="E300" s="6"/>
+      <c r="F300" s="14"/>
+    </row>
+    <row r="301" spans="1:6">
+      <c r="A301" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B300" s="9" t="s">
+      <c r="B301" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C300" s="11" t="s">
+      <c r="C301" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D300" s="12" t="s">
+      <c r="D301" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E300" s="13" t="s">
+      <c r="E301" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F300" s="15" t="s">
+      <c r="F301" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="301" spans="1:6">
-      <c r="A301" s="4">
+    <row r="302" spans="1:6">
+      <c r="A302" s="4">
         <v>1</v>
       </c>
-      <c r="B301" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A302" s="5" t="s">
+      <c r="B302" s="10" t="s">
         <v>781</v>
       </c>
-      <c r="B302" s="6"/>
-[...1 lines deleted...]
-      <c r="D302" s="6"/>
+      <c r="C302" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="D302" s="6" t="s">
+        <v>783</v>
+      </c>
       <c r="E302" s="6"/>
-      <c r="F302" s="14"/>
+      <c r="F302" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="303" spans="1:6">
-      <c r="A303" s="3" t="s">
+      <c r="A303" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="B303" s="6"/>
+      <c r="C303" s="7"/>
+      <c r="D303" s="6"/>
+      <c r="E303" s="6"/>
+      <c r="F303" s="14"/>
+    </row>
+    <row r="304" spans="1:6">
+      <c r="A304" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B303" s="9" t="s">
+      <c r="B304" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C303" s="11" t="s">
+      <c r="C304" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D303" s="12" t="s">
+      <c r="D304" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E303" s="13" t="s">
+      <c r="E304" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F303" s="15" t="s">
+      <c r="F304" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B305" s="10" t="s">
         <v>785</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>787</v>
       </c>
       <c r="E305" s="6"/>
       <c r="F305" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5" t="s">
         <v>788</v>
       </c>
       <c r="B306" s="6"/>
       <c r="C306" s="7"/>
       <c r="D306" s="6"/>
       <c r="E306" s="6"/>
       <c r="F306" s="14"/>
     </row>
@@ -9770,898 +9947,898 @@
       </c>
       <c r="E308" s="6"/>
       <c r="F308" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>2</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>792</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>794</v>
       </c>
       <c r="E309" s="6"/>
       <c r="F309" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="310" spans="1:6">
-      <c r="A310" s="4">
+      <c r="A310" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="B310" s="6"/>
+      <c r="C310" s="7"/>
+      <c r="D310" s="6"/>
+      <c r="E310" s="6"/>
+      <c r="F310" s="14"/>
+    </row>
+    <row r="311" spans="1:6">
+      <c r="A311" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B311" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B310" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A311" s="4">
+      <c r="C311" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B311" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="D311" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E311" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F311" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B312" s="10" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="D312" s="6" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="E312" s="6"/>
       <c r="F312" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B313" s="10" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="D313" s="6" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="E313" s="6"/>
       <c r="F313" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B314" s="10" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="D314" s="6" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="E314" s="6"/>
       <c r="F314" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B315" s="10" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="C315" s="7" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="D315" s="6" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B316" s="10" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="D316" s="6" t="s">
-        <v>815</v>
+        <v>810</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B317" s="10" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="C317" s="7" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="D317" s="6" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="E317" s="6"/>
       <c r="F317" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B318" s="10" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="D318" s="6" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="E318" s="6"/>
       <c r="F318" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B319" s="10" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="C319" s="7" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="D319" s="6" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="E319" s="6"/>
       <c r="F319" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="320" spans="1:6">
-      <c r="A320" s="5" t="s">
+      <c r="A320" s="4">
+        <v>9</v>
+      </c>
+      <c r="B320" s="10" t="s">
+        <v>820</v>
+      </c>
+      <c r="C320" s="7" t="s">
+        <v>821</v>
+      </c>
+      <c r="D320" s="6" t="s">
+        <v>822</v>
+      </c>
+      <c r="E320" s="6"/>
+      <c r="F320" s="14">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6">
+      <c r="A321" s="4">
+        <v>10</v>
+      </c>
+      <c r="B321" s="10" t="s">
+        <v>823</v>
+      </c>
+      <c r="C321" s="7" t="s">
+        <v>824</v>
+      </c>
+      <c r="D321" s="6" t="s">
         <v>825</v>
       </c>
-      <c r="B320" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E321" s="6"/>
+      <c r="F321" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>826</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>828</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>829</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>831</v>
       </c>
       <c r="E323" s="6"/>
       <c r="F323" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>832</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>834</v>
       </c>
       <c r="E324" s="6"/>
       <c r="F324" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>835</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>836</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>837</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="326" spans="1:6">
-      <c r="A326" s="4">
+      <c r="A326" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="B326" s="6"/>
+      <c r="C326" s="7"/>
+      <c r="D326" s="6"/>
+      <c r="E326" s="6"/>
+      <c r="F326" s="14"/>
+    </row>
+    <row r="327" spans="1:6">
+      <c r="A327" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B327" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C327" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D327" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B326" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A327" s="4">
+      <c r="E327" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B327" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="F327" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B328" s="10" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="D328" s="6" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="E328" s="6"/>
       <c r="F328" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B329" s="10" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="C329" s="7" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="D329" s="6" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="E329" s="6"/>
       <c r="F329" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B330" s="10" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="D330" s="6" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="E330" s="6"/>
       <c r="F330" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B331" s="10" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="C331" s="7" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="D331" s="6" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="E331" s="6"/>
       <c r="F331" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B332" s="10" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="D332" s="6" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="E332" s="6"/>
       <c r="F332" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B333" s="10" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="C333" s="7" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="D333" s="6" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="E333" s="6"/>
       <c r="F333" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B334" s="10" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="E334" s="6"/>
       <c r="F334" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B335" s="10" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="C335" s="7" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="D335" s="6" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="E335" s="6"/>
       <c r="F335" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B336" s="10" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="C336" s="7" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="D336" s="6" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="E336" s="6"/>
       <c r="F336" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B337" s="10" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="C337" s="7" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="D337" s="6" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="338" spans="1:6">
-      <c r="A338" s="5" t="s">
+      <c r="A338" s="4">
+        <v>11</v>
+      </c>
+      <c r="B338" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="C338" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="D338" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="E338" s="6"/>
+      <c r="F338" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
+      <c r="A339" s="4">
+        <v>12</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>872</v>
+      </c>
+      <c r="C339" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="D339" s="6" t="s">
         <v>874</v>
       </c>
-      <c r="B338" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E339" s="6"/>
+      <c r="F339" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>875</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>877</v>
       </c>
       <c r="E340" s="6"/>
       <c r="F340" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>878</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>880</v>
       </c>
       <c r="E341" s="6"/>
       <c r="F341" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>881</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>882</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>883</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>884</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>886</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>887</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>888</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>889</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>890</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>892</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="14">
-        <v>2550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="346" spans="1:6">
-      <c r="A346" s="4">
+      <c r="A346" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="B346" s="6"/>
+      <c r="C346" s="7"/>
+      <c r="D346" s="6"/>
+      <c r="E346" s="6"/>
+      <c r="F346" s="14"/>
+    </row>
+    <row r="347" spans="1:6">
+      <c r="A347" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B347" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C347" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D347" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E347" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F347" s="15" t="s">
         <v>7</v>
-      </c>
-[...29 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B348" s="10" t="s">
-        <v>899</v>
+        <v>894</v>
       </c>
       <c r="C348" s="7" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B349" s="10" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>903</v>
+        <v>898</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>904</v>
+        <v>899</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B350" s="10" t="s">
-        <v>905</v>
+        <v>900</v>
       </c>
       <c r="C350" s="7" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="351" spans="1:6">
-      <c r="A351" s="5" t="s">
+      <c r="A351" s="4">
+        <v>4</v>
+      </c>
+      <c r="B351" s="10" t="s">
+        <v>903</v>
+      </c>
+      <c r="C351" s="7" t="s">
+        <v>904</v>
+      </c>
+      <c r="D351" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="E351" s="6"/>
+      <c r="F351" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6">
+      <c r="A352" s="4">
+        <v>5</v>
+      </c>
+      <c r="B352" s="10" t="s">
+        <v>906</v>
+      </c>
+      <c r="C352" s="7" t="s">
+        <v>907</v>
+      </c>
+      <c r="D352" s="6" t="s">
         <v>908</v>
       </c>
-      <c r="B351" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E352" s="6"/>
+      <c r="F352" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>909</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>911</v>
       </c>
       <c r="E353" s="6"/>
       <c r="F353" s="14">
-        <v>1550</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>912</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>914</v>
       </c>
       <c r="E354" s="6"/>
       <c r="F354" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>915</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>917</v>
       </c>
       <c r="E355" s="6"/>
       <c r="F355" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B356" s="10" t="s">
         <v>918</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>920</v>
       </c>
       <c r="E356" s="6"/>
       <c r="F356" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B357" s="10" t="s">
         <v>921</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>923</v>
       </c>
       <c r="E357" s="6"/>
       <c r="F357" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B358" s="10" t="s">
         <v>924</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>926</v>
       </c>
       <c r="E358" s="6"/>
       <c r="F358" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="5" t="s">
         <v>927</v>
       </c>
       <c r="B359" s="6"/>
       <c r="C359" s="7"/>
       <c r="D359" s="6"/>
       <c r="E359" s="6"/>
       <c r="F359" s="14"/>
     </row>
@@ -10678,189 +10855,189 @@
       <c r="D360" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E360" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F360" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>1</v>
       </c>
       <c r="B361" s="10" t="s">
         <v>928</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>930</v>
       </c>
       <c r="E361" s="6"/>
       <c r="F361" s="14">
-        <v>1300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="362" spans="1:6">
-      <c r="A362" s="5" t="s">
+      <c r="A362" s="4">
+        <v>2</v>
+      </c>
+      <c r="B362" s="10" t="s">
         <v>931</v>
       </c>
-      <c r="B362" s="6"/>
-[...1 lines deleted...]
-      <c r="D362" s="6"/>
+      <c r="C362" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="D362" s="6" t="s">
+        <v>933</v>
+      </c>
       <c r="E362" s="6"/>
-      <c r="F362" s="14"/>
+      <c r="F362" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="363" spans="1:6">
-      <c r="A363" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B363" s="9" t="s">
+      <c r="A363" s="4">
         <v>3</v>
       </c>
-      <c r="C363" s="11" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B363" s="10" t="s">
+        <v>934</v>
+      </c>
+      <c r="C363" s="7" t="s">
+        <v>935</v>
+      </c>
+      <c r="D363" s="6" t="s">
+        <v>936</v>
+      </c>
+      <c r="E363" s="6"/>
+      <c r="F363" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B364" s="10" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="C364" s="7" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="E364" s="6"/>
       <c r="F364" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B365" s="10" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="C365" s="7" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="D365" s="6" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="E365" s="6"/>
       <c r="F365" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B366" s="10" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="C366" s="7" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="D366" s="6" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="E366" s="6"/>
       <c r="F366" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="367" spans="1:6">
-      <c r="A367" s="4">
+      <c r="A367" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="B367" s="6"/>
+      <c r="C367" s="7"/>
+      <c r="D367" s="6"/>
+      <c r="E367" s="6"/>
+      <c r="F367" s="14"/>
+    </row>
+    <row r="368" spans="1:6">
+      <c r="A368" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B368" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C368" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B367" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A368" s="4">
+      <c r="D368" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B368" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="E368" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F368" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>947</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>949</v>
       </c>
       <c r="E369" s="6"/>
       <c r="F369" s="14">
-        <v>1550</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5" t="s">
         <v>950</v>
       </c>
       <c r="B370" s="6"/>
       <c r="C370" s="7"/>
       <c r="D370" s="6"/>
       <c r="E370" s="6"/>
       <c r="F370" s="14"/>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C371" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D371" s="12" t="s">
         <v>5</v>
       </c>
@@ -10886,2827 +11063,3231 @@
       </c>
       <c r="E372" s="6"/>
       <c r="F372" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>2</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>954</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>956</v>
       </c>
       <c r="E373" s="6"/>
       <c r="F373" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="374" spans="1:6">
-      <c r="A374" s="5" t="s">
+      <c r="A374" s="4">
+        <v>3</v>
+      </c>
+      <c r="B374" s="10" t="s">
         <v>957</v>
       </c>
-      <c r="B374" s="6"/>
-[...1 lines deleted...]
-      <c r="D374" s="6"/>
+      <c r="C374" s="7" t="s">
+        <v>958</v>
+      </c>
+      <c r="D374" s="6" t="s">
+        <v>959</v>
+      </c>
       <c r="E374" s="6"/>
-      <c r="F374" s="14"/>
+      <c r="F374" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="375" spans="1:6">
-      <c r="A375" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C375" s="11" t="s">
+      <c r="A375" s="4">
         <v>4</v>
       </c>
-      <c r="D375" s="12" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B375" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="C375" s="7" t="s">
+        <v>961</v>
+      </c>
+      <c r="D375" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="E375" s="6"/>
+      <c r="F375" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B376" s="10" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B377" s="10" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="D377" s="6" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="E377" s="6"/>
       <c r="F377" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="378" spans="1:6">
-      <c r="A378" s="4">
+      <c r="A378" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="B378" s="6"/>
+      <c r="C378" s="7"/>
+      <c r="D378" s="6"/>
+      <c r="E378" s="6"/>
+      <c r="F378" s="14"/>
+    </row>
+    <row r="379" spans="1:6">
+      <c r="A379" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B379" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B378" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A379" s="4">
+      <c r="C379" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B379" s="10" t="s">
-[...10 lines deleted...]
-        <v>1650</v>
+      <c r="D379" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E379" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F379" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="380" spans="1:6">
-      <c r="A380" s="5" t="s">
+      <c r="A380" s="4">
+        <v>1</v>
+      </c>
+      <c r="B380" s="10" t="s">
         <v>970</v>
       </c>
-      <c r="B380" s="6"/>
-[...1 lines deleted...]
-      <c r="D380" s="6"/>
+      <c r="C380" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="D380" s="6" t="s">
+        <v>972</v>
+      </c>
       <c r="E380" s="6"/>
-      <c r="F380" s="14"/>
+      <c r="F380" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="381" spans="1:6">
-      <c r="A381" s="3" t="s">
+      <c r="A381" s="4">
         <v>2</v>
       </c>
-      <c r="B381" s="9" t="s">
+      <c r="B381" s="10" t="s">
+        <v>973</v>
+      </c>
+      <c r="C381" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="D381" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="E381" s="6"/>
+      <c r="F381" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6">
+      <c r="A382" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="B382" s="6"/>
+      <c r="C382" s="7"/>
+      <c r="D382" s="6"/>
+      <c r="E382" s="6"/>
+      <c r="F382" s="14"/>
+    </row>
+    <row r="383" spans="1:6">
+      <c r="A383" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B383" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C381" s="11" t="s">
+      <c r="C383" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D381" s="12" t="s">
+      <c r="D383" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E381" s="13" t="s">
+      <c r="E383" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F381" s="15" t="s">
+      <c r="F383" s="15" t="s">
         <v>7</v>
-      </c>
-[...34 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>977</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>979</v>
       </c>
       <c r="E384" s="6"/>
       <c r="F384" s="14">
-        <v>1600</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="385" spans="1:6">
-      <c r="A385" s="5" t="s">
+      <c r="A385" s="4">
+        <v>2</v>
+      </c>
+      <c r="B385" s="10" t="s">
         <v>980</v>
       </c>
-      <c r="B385" s="6"/>
-[...1 lines deleted...]
-      <c r="D385" s="6"/>
+      <c r="C385" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="D385" s="6" t="s">
+        <v>982</v>
+      </c>
       <c r="E385" s="6"/>
-      <c r="F385" s="14"/>
+      <c r="F385" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="386" spans="1:6">
-      <c r="A386" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B386" s="9" t="s">
+      <c r="A386" s="4">
         <v>3</v>
       </c>
-      <c r="C386" s="11" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B386" s="10" t="s">
+        <v>983</v>
+      </c>
+      <c r="C386" s="7" t="s">
+        <v>984</v>
+      </c>
+      <c r="D386" s="6" t="s">
+        <v>985</v>
+      </c>
+      <c r="E386" s="6"/>
+      <c r="F386" s="14">
+        <v>1650</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B387" s="10" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="C387" s="7" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="D387" s="6" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="E387" s="6"/>
       <c r="F387" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="388" spans="1:6">
-      <c r="A388" s="4">
+      <c r="A388" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="B388" s="6"/>
+      <c r="C388" s="7"/>
+      <c r="D388" s="6"/>
+      <c r="E388" s="6"/>
+      <c r="F388" s="14"/>
+    </row>
+    <row r="389" spans="1:6">
+      <c r="A389" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B388" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A389" s="4">
+      <c r="B389" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B389" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="C389" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D389" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E389" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F389" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B390" s="10" t="s">
         <v>990</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>992</v>
       </c>
       <c r="E390" s="6"/>
       <c r="F390" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B391" s="10" t="s">
         <v>993</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>995</v>
       </c>
       <c r="E391" s="6"/>
       <c r="F391" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>996</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>998</v>
       </c>
       <c r="E392" s="6"/>
       <c r="F392" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="393" spans="1:6">
-      <c r="A393" s="5" t="s">
+      <c r="A393" s="4">
+        <v>4</v>
+      </c>
+      <c r="B393" s="10" t="s">
         <v>999</v>
       </c>
-      <c r="B393" s="6"/>
-[...1 lines deleted...]
-      <c r="D393" s="6"/>
+      <c r="C393" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D393" s="6" t="s">
+        <v>1001</v>
+      </c>
       <c r="E393" s="6"/>
-      <c r="F393" s="14"/>
+      <c r="F393" s="14">
+        <v>1650</v>
+      </c>
     </row>
     <row r="394" spans="1:6">
-      <c r="A394" s="3" t="s">
+      <c r="A394" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B394" s="6"/>
+      <c r="C394" s="7"/>
+      <c r="D394" s="6"/>
+      <c r="E394" s="6"/>
+      <c r="F394" s="14"/>
+    </row>
+    <row r="395" spans="1:6">
+      <c r="A395" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B394" s="9" t="s">
+      <c r="B395" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C394" s="11" t="s">
+      <c r="C395" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D394" s="12" t="s">
+      <c r="D395" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E394" s="13" t="s">
+      <c r="E395" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F394" s="15" t="s">
+      <c r="F395" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>1003</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="E396" s="6"/>
       <c r="F396" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>1006</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="E397" s="6"/>
       <c r="F397" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="E398" s="6"/>
       <c r="F398" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>1012</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="E399" s="6"/>
       <c r="F399" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="E400" s="6"/>
       <c r="F400" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="401" spans="1:6">
-      <c r="A401" s="5" t="s">
+      <c r="A401" s="4">
+        <v>6</v>
+      </c>
+      <c r="B401" s="10" t="s">
         <v>1018</v>
       </c>
-      <c r="B401" s="6"/>
-[...1 lines deleted...]
-      <c r="D401" s="6"/>
+      <c r="C401" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D401" s="6" t="s">
+        <v>1020</v>
+      </c>
       <c r="E401" s="6"/>
-      <c r="F401" s="14"/>
+      <c r="F401" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="402" spans="1:6">
-      <c r="A402" s="3" t="s">
+      <c r="A402" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B402" s="6"/>
+      <c r="C402" s="7"/>
+      <c r="D402" s="6"/>
+      <c r="E402" s="6"/>
+      <c r="F402" s="14"/>
+    </row>
+    <row r="403" spans="1:6">
+      <c r="A403" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B402" s="9" t="s">
+      <c r="B403" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C402" s="11" t="s">
+      <c r="C403" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D402" s="12" t="s">
+      <c r="D403" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E402" s="13" t="s">
+      <c r="E403" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F402" s="15" t="s">
+      <c r="F403" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>1022</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>1025</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="406" spans="1:6">
-      <c r="A406" s="5" t="s">
+      <c r="A406" s="4">
+        <v>3</v>
+      </c>
+      <c r="B406" s="10" t="s">
         <v>1028</v>
       </c>
-      <c r="B406" s="6"/>
-[...1 lines deleted...]
-      <c r="D406" s="6"/>
+      <c r="C406" s="7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D406" s="6" t="s">
+        <v>1030</v>
+      </c>
       <c r="E406" s="6"/>
-      <c r="F406" s="14"/>
+      <c r="F406" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="407" spans="1:6">
-      <c r="A407" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C407" s="11" t="s">
+      <c r="A407" s="4">
         <v>4</v>
       </c>
-      <c r="D407" s="12" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B407" s="10" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C407" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D407" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E407" s="6"/>
+      <c r="F407" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B408" s="10" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="C408" s="7" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="D408" s="6" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
-        <v>900</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B409" s="10" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="C409" s="7" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="D409" s="6" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="410" spans="1:6">
-      <c r="A410" s="4">
+      <c r="A410" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B410" s="6"/>
+      <c r="C410" s="7"/>
+      <c r="D410" s="6"/>
+      <c r="E410" s="6"/>
+      <c r="F410" s="14"/>
+    </row>
+    <row r="411" spans="1:6">
+      <c r="A411" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B411" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B410" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A411" s="4">
+      <c r="C411" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B411" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="D411" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E411" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F411" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>1041</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1043</v>
       </c>
       <c r="E412" s="6"/>
       <c r="F412" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B413" s="10" t="s">
         <v>1044</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="E413" s="6"/>
       <c r="F413" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>1047</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="E414" s="6"/>
       <c r="F414" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="415" spans="1:6">
-      <c r="A415" s="4">
-[...2 lines deleted...]
-      <c r="B415" s="10" t="s">
+      <c r="A415" s="5" t="s">
         <v>1050</v>
       </c>
-      <c r="C415" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B415" s="6"/>
+      <c r="C415" s="7"/>
+      <c r="D415" s="6"/>
       <c r="E415" s="6"/>
-      <c r="F415" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F415" s="14"/>
     </row>
     <row r="416" spans="1:6">
-      <c r="A416" s="4">
-[...13 lines deleted...]
-        <v>1550</v>
+      <c r="A416" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B416" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C416" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D416" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E416" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F416" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B417" s="10" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="C417" s="7" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="D417" s="6" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="E417" s="6"/>
       <c r="F417" s="14">
-        <v>1550</v>
+        <v>900</v>
       </c>
     </row>
     <row r="418" spans="1:6">
-      <c r="A418" s="5" t="s">
+      <c r="A418" s="4">
+        <v>2</v>
+      </c>
+      <c r="B418" s="10" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C418" s="7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D418" s="6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E418" s="6"/>
+      <c r="F418" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6">
+      <c r="A419" s="4">
+        <v>3</v>
+      </c>
+      <c r="B419" s="10" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C419" s="7" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D419" s="6" t="s">
         <v>1059</v>
       </c>
-      <c r="B418" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E419" s="6"/>
+      <c r="F419" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>1060</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>1063</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>1066</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="E422" s="6"/>
       <c r="F422" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B423" s="10" t="s">
         <v>1069</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="E423" s="6"/>
       <c r="F423" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="424" spans="1:6">
-      <c r="A424" s="5" t="s">
+      <c r="A424" s="4">
+        <v>8</v>
+      </c>
+      <c r="B424" s="10" t="s">
         <v>1072</v>
       </c>
-      <c r="B424" s="6"/>
-[...1 lines deleted...]
-      <c r="D424" s="6"/>
+      <c r="C424" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D424" s="6" t="s">
+        <v>1074</v>
+      </c>
       <c r="E424" s="6"/>
-      <c r="F424" s="14"/>
+      <c r="F424" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="425" spans="1:6">
-      <c r="A425" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A425" s="4">
+        <v>9</v>
+      </c>
+      <c r="B425" s="10" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C425" s="7" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D425" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E425" s="6"/>
+      <c r="F425" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B426" s="10" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="C426" s="7" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="427" spans="1:6">
-      <c r="A427" s="4">
+      <c r="A427" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B427" s="6"/>
+      <c r="C427" s="7"/>
+      <c r="D427" s="6"/>
+      <c r="E427" s="6"/>
+      <c r="F427" s="14"/>
+    </row>
+    <row r="428" spans="1:6">
+      <c r="A428" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B427" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F428" s="14"/>
+      <c r="B428" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C428" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D428" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E428" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F428" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="429" spans="1:6">
-      <c r="A429" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A429" s="4">
+        <v>1</v>
+      </c>
+      <c r="B429" s="10" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C429" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D429" s="6" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E429" s="6"/>
+      <c r="F429" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B430" s="10" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="C430" s="7" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="D430" s="6" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="E430" s="6"/>
       <c r="F430" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B431" s="10" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="C431" s="7" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="D431" s="6" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="E431" s="6"/>
       <c r="F431" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B432" s="10" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="C432" s="7" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="D432" s="6" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="E432" s="6"/>
       <c r="F432" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="433" spans="1:6">
-      <c r="A433" s="4">
+      <c r="A433" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B433" s="6"/>
+      <c r="C433" s="7"/>
+      <c r="D433" s="6"/>
+      <c r="E433" s="6"/>
+      <c r="F433" s="14"/>
+    </row>
+    <row r="434" spans="1:6">
+      <c r="A434" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B434" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C434" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B433" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F434" s="14"/>
+      <c r="D434" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E434" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F434" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="435" spans="1:6">
-      <c r="A435" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A435" s="4">
+        <v>1</v>
+      </c>
+      <c r="B435" s="10" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C435" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D435" s="6" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E435" s="6"/>
+      <c r="F435" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B436" s="10" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="C436" s="7" t="s">
-        <v>1094</v>
+        <v>1099</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="E436" s="6"/>
       <c r="F436" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="437" spans="1:6">
-      <c r="A437" s="4">
+      <c r="A437" s="5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B437" s="6"/>
+      <c r="C437" s="7"/>
+      <c r="D437" s="6"/>
+      <c r="E437" s="6"/>
+      <c r="F437" s="14"/>
+    </row>
+    <row r="438" spans="1:6">
+      <c r="A438" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B437" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A438" s="4">
+      <c r="B438" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B438" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="C438" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D438" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E438" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F438" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="439" spans="1:6">
-      <c r="A439" s="5" t="s">
+      <c r="A439" s="4">
+        <v>1</v>
+      </c>
+      <c r="B439" s="10" t="s">
         <v>1102</v>
       </c>
-      <c r="B439" s="6"/>
-[...1 lines deleted...]
-      <c r="D439" s="6"/>
+      <c r="C439" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D439" s="6" t="s">
+        <v>1104</v>
+      </c>
       <c r="E439" s="6"/>
-      <c r="F439" s="14"/>
+      <c r="F439" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="440" spans="1:6">
-      <c r="A440" s="3" t="s">
+      <c r="A440" s="4">
         <v>2</v>
       </c>
-      <c r="B440" s="9" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="B440" s="10" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C440" s="7" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D440" s="6" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E440" s="6"/>
+      <c r="F440" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B441" s="10" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="C441" s="7" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="D441" s="6" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="E441" s="6"/>
       <c r="F441" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B442" s="10" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="C442" s="7" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="D442" s="6" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="E442" s="6"/>
       <c r="F442" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="443" spans="1:6">
-      <c r="A443" s="4">
+      <c r="A443" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B443" s="6"/>
+      <c r="C443" s="7"/>
+      <c r="D443" s="6"/>
+      <c r="E443" s="6"/>
+      <c r="F443" s="14"/>
+    </row>
+    <row r="444" spans="1:6">
+      <c r="A444" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B444" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B443" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F444" s="14"/>
+      <c r="C444" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D444" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E444" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F444" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="445" spans="1:6">
-      <c r="A445" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A445" s="4">
+        <v>1</v>
+      </c>
+      <c r="B445" s="10" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C445" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D445" s="6" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E445" s="6"/>
+      <c r="F445" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B446" s="10" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="C446" s="7" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="D446" s="6" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="E446" s="6"/>
       <c r="F446" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B447" s="10" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="C447" s="7" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="D447" s="6" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="E447" s="6"/>
       <c r="F447" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="448" spans="1:6">
-      <c r="A448" s="4">
+      <c r="A448" s="5" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B448" s="6"/>
+      <c r="C448" s="7"/>
+      <c r="D448" s="6"/>
+      <c r="E448" s="6"/>
+      <c r="F448" s="14"/>
+    </row>
+    <row r="449" spans="1:6">
+      <c r="A449" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B449" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B448" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A449" s="4">
+      <c r="C449" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B449" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="D449" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E449" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F449" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B450" s="10" t="s">
         <v>1125</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1127</v>
       </c>
       <c r="E450" s="6"/>
       <c r="F450" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B451" s="10" t="s">
         <v>1128</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="E451" s="6"/>
       <c r="F451" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B452" s="10" t="s">
         <v>1131</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1133</v>
       </c>
       <c r="E452" s="6"/>
       <c r="F452" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="453" spans="1:6">
-      <c r="A453" s="4">
-[...2 lines deleted...]
-      <c r="B453" s="10" t="s">
+      <c r="A453" s="5" t="s">
         <v>1134</v>
       </c>
-      <c r="C453" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B453" s="6"/>
+      <c r="C453" s="7"/>
+      <c r="D453" s="6"/>
       <c r="E453" s="6"/>
-      <c r="F453" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F453" s="14"/>
     </row>
     <row r="454" spans="1:6">
-      <c r="A454" s="4">
-[...13 lines deleted...]
-        <v>1550</v>
+      <c r="A454" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B454" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C454" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D454" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E454" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F454" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B455" s="10" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
       <c r="C455" s="7" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="D455" s="6" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="E455" s="6"/>
       <c r="F455" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B456" s="10" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
       <c r="C456" s="7" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="E456" s="6"/>
       <c r="F456" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B457" s="10" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
       <c r="C457" s="7" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="D457" s="6" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="E457" s="6"/>
       <c r="F457" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="458" spans="1:6">
-      <c r="A458" s="5" t="s">
+      <c r="A458" s="4">
+        <v>4</v>
+      </c>
+      <c r="B458" s="10" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C458" s="7" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D458" s="6" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E458" s="6"/>
+      <c r="F458" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6">
+      <c r="A459" s="4">
+        <v>5</v>
+      </c>
+      <c r="B459" s="10" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C459" s="7" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D459" s="6" t="s">
         <v>1149</v>
       </c>
-      <c r="B458" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E459" s="6"/>
+      <c r="F459" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B460" s="10" t="s">
         <v>1150</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="E460" s="6"/>
       <c r="F460" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="461" spans="1:6">
-      <c r="A461" s="5" t="s">
+      <c r="A461" s="4">
+        <v>7</v>
+      </c>
+      <c r="B461" s="10" t="s">
         <v>1153</v>
       </c>
-      <c r="B461" s="6"/>
-[...1 lines deleted...]
-      <c r="D461" s="6"/>
+      <c r="C461" s="7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D461" s="6" t="s">
+        <v>1155</v>
+      </c>
       <c r="E461" s="6"/>
-      <c r="F461" s="14"/>
+      <c r="F461" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="462" spans="1:6">
-      <c r="A462" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A462" s="4">
+        <v>8</v>
+      </c>
+      <c r="B462" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C462" s="7" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D462" s="6" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E462" s="6"/>
+      <c r="F462" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B463" s="10" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="C463" s="7" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="D463" s="6" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
       <c r="E463" s="6"/>
       <c r="F463" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B464" s="10" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="C464" s="7" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="D464" s="6" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="E464" s="6"/>
       <c r="F464" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B465" s="10" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="C465" s="7" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="D465" s="6" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="E465" s="6"/>
       <c r="F465" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B466" s="10" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="C466" s="7" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="D466" s="6" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="E466" s="6"/>
       <c r="F466" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="467" spans="1:6">
-      <c r="A467" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D467" s="6"/>
+      <c r="A467" s="4">
+        <v>13</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C467" s="7" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D467" s="6" t="s">
+        <v>1173</v>
+      </c>
       <c r="E467" s="6"/>
-      <c r="F467" s="14"/>
+      <c r="F467" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="468" spans="1:6">
-      <c r="A468" s="3" t="s">
+      <c r="A468" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B468" s="6"/>
+      <c r="C468" s="7"/>
+      <c r="D468" s="6"/>
+      <c r="E468" s="6"/>
+      <c r="F468" s="14"/>
+    </row>
+    <row r="469" spans="1:6">
+      <c r="A469" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B468" s="9" t="s">
+      <c r="B469" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C468" s="11" t="s">
+      <c r="C469" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D468" s="12" t="s">
+      <c r="D469" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E468" s="13" t="s">
+      <c r="E469" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F468" s="15" t="s">
+      <c r="F469" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B470" s="10" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="C470" s="7" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="D470" s="6" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="E470" s="6"/>
       <c r="F470" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="5" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="B471" s="6"/>
       <c r="C471" s="7"/>
       <c r="D471" s="6"/>
       <c r="E471" s="6"/>
       <c r="F471" s="14"/>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B472" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C472" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D472" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E472" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F472" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>1</v>
       </c>
       <c r="B473" s="10" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="C473" s="7" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="D473" s="6" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="E473" s="6"/>
       <c r="F473" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
         <v>2</v>
       </c>
       <c r="B474" s="10" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="C474" s="7" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="D474" s="6" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="E474" s="6"/>
       <c r="F474" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="475" spans="1:6">
-      <c r="A475" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D475" s="6"/>
+      <c r="A475" s="4">
+        <v>3</v>
+      </c>
+      <c r="B475" s="10" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C475" s="7" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D475" s="6" t="s">
+        <v>1187</v>
+      </c>
       <c r="E475" s="6"/>
-      <c r="F475" s="14"/>
+      <c r="F475" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="476" spans="1:6">
-      <c r="A476" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C476" s="11" t="s">
+      <c r="A476" s="4">
         <v>4</v>
       </c>
-      <c r="D476" s="12" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B476" s="10" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C476" s="7" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D476" s="6" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E476" s="6"/>
+      <c r="F476" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B477" s="10" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
       <c r="C477" s="7" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
       <c r="D477" s="6" t="s">
-        <v>1183</v>
+        <v>1193</v>
       </c>
       <c r="E477" s="6"/>
       <c r="F477" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="478" spans="1:6">
-      <c r="A478" s="4">
+      <c r="A478" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B478" s="6"/>
+      <c r="C478" s="7"/>
+      <c r="D478" s="6"/>
+      <c r="E478" s="6"/>
+      <c r="F478" s="14"/>
+    </row>
+    <row r="479" spans="1:6">
+      <c r="A479" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B478" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A479" s="4">
+      <c r="B479" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B479" s="10" t="s">
-[...10 lines deleted...]
-        <v>1450</v>
+      <c r="C479" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D479" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E479" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F479" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B480" s="10" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="C480" s="7" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="D480" s="6" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="E480" s="6"/>
       <c r="F480" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B481" s="10" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="C481" s="7" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="D481" s="6" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="E481" s="6"/>
       <c r="F481" s="14">
-        <v>1450</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="482" spans="1:6">
-      <c r="A482" s="4">
+      <c r="A482" s="5" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B482" s="6"/>
+      <c r="C482" s="7"/>
+      <c r="D482" s="6"/>
+      <c r="E482" s="6"/>
+      <c r="F482" s="14"/>
+    </row>
+    <row r="483" spans="1:6">
+      <c r="A483" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B483" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C483" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D483" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E483" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B482" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A483" s="4">
+      <c r="F483" s="15" t="s">
         <v>7</v>
-      </c>
-[...11 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B484" s="10" t="s">
         <v>1202</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="E484" s="6"/>
       <c r="F484" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="485" spans="1:6">
-      <c r="A485" s="4">
-[...2 lines deleted...]
-      <c r="B485" s="10" t="s">
+      <c r="A485" s="5" t="s">
         <v>1205</v>
       </c>
-      <c r="C485" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B485" s="6"/>
+      <c r="C485" s="7"/>
+      <c r="D485" s="6"/>
       <c r="E485" s="6"/>
-      <c r="F485" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F485" s="14"/>
     </row>
     <row r="486" spans="1:6">
-      <c r="A486" s="4">
-[...13 lines deleted...]
-        <v>1550</v>
+      <c r="A486" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B486" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C486" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D486" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E486" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F486" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B487" s="10" t="s">
-        <v>1211</v>
+        <v>1206</v>
       </c>
       <c r="C487" s="7" t="s">
-        <v>1212</v>
+        <v>1207</v>
       </c>
       <c r="D487" s="6" t="s">
-        <v>1213</v>
+        <v>1208</v>
       </c>
       <c r="E487" s="6"/>
       <c r="F487" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="488" spans="1:6">
-      <c r="A488" s="5" t="s">
+      <c r="A488" s="4">
+        <v>2</v>
+      </c>
+      <c r="B488" s="10" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C488" s="7" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D488" s="6" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E488" s="6"/>
+      <c r="F488" s="14">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6">
+      <c r="A489" s="4">
+        <v>3</v>
+      </c>
+      <c r="B489" s="10" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C489" s="7" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D489" s="6" t="s">
         <v>1214</v>
       </c>
-      <c r="B488" s="6"/>
-[...6 lines deleted...]
-      <c r="A489" s="3" t="s">
+      <c r="E489" s="6"/>
+      <c r="F489" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6">
+      <c r="A490" s="5" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B490" s="6"/>
+      <c r="C490" s="7"/>
+      <c r="D490" s="6"/>
+      <c r="E490" s="6"/>
+      <c r="F490" s="14"/>
+    </row>
+    <row r="491" spans="1:6">
+      <c r="A491" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B489" s="9" t="s">
+      <c r="B491" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C489" s="11" t="s">
+      <c r="C491" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D489" s="12" t="s">
+      <c r="D491" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E489" s="13" t="s">
+      <c r="E491" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F489" s="15" t="s">
+      <c r="F491" s="15" t="s">
         <v>7</v>
-      </c>
-[...34 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B492" s="10" t="s">
-        <v>1221</v>
+        <v>1216</v>
       </c>
       <c r="C492" s="7" t="s">
-        <v>1222</v>
+        <v>1217</v>
       </c>
       <c r="D492" s="6" t="s">
-        <v>1223</v>
+        <v>1218</v>
       </c>
       <c r="E492" s="6"/>
       <c r="F492" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="493" spans="1:6">
-      <c r="A493" s="5" t="s">
+      <c r="A493" s="4">
+        <v>2</v>
+      </c>
+      <c r="B493" s="10" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C493" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D493" s="6" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E493" s="6"/>
+      <c r="F493" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="494" spans="1:6">
+      <c r="A494" s="4">
+        <v>3</v>
+      </c>
+      <c r="B494" s="10" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C494" s="7" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D494" s="6" t="s">
         <v>1224</v>
       </c>
-      <c r="B493" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E494" s="6"/>
+      <c r="F494" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B495" s="10" t="s">
         <v>1225</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1226</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="E495" s="6"/>
       <c r="F495" s="14">
-        <v>1550</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="496" spans="1:6">
-      <c r="A496" s="5" t="s">
+      <c r="A496" s="4">
+        <v>5</v>
+      </c>
+      <c r="B496" s="10" t="s">
         <v>1228</v>
       </c>
-      <c r="B496" s="6"/>
-[...1 lines deleted...]
-      <c r="D496" s="6"/>
+      <c r="C496" s="7" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D496" s="6" t="s">
+        <v>1230</v>
+      </c>
       <c r="E496" s="6"/>
-      <c r="F496" s="14"/>
+      <c r="F496" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="497" spans="1:6">
-      <c r="A497" s="3" t="s">
-[...11 lines deleted...]
-      <c r="E497" s="13" t="s">
+      <c r="A497" s="4">
         <v>6</v>
       </c>
-      <c r="F497" s="15" t="s">
-        <v>7</v>
+      <c r="B497" s="10" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C497" s="7" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D497" s="6" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E497" s="6"/>
+      <c r="F497" s="14">
+        <v>1450</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>1229</v>
+        <v>1234</v>
       </c>
       <c r="C498" s="7" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="D498" s="6" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="E498" s="6"/>
       <c r="F498" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B499" s="10" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="C499" s="7" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="D499" s="6" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="E499" s="6"/>
       <c r="F499" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B500" s="10" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="C500" s="7" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="D500" s="6" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="E500" s="6"/>
       <c r="F500" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B501" s="10" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="C501" s="7" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="D501" s="6" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="E501" s="6"/>
       <c r="F501" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B502" s="10" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="C502" s="7" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="D502" s="6" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="E502" s="6"/>
       <c r="F502" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B503" s="10" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="C503" s="7" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="D503" s="6" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="E503" s="6"/>
       <c r="F503" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B504" s="10" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="C504" s="7" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="D504" s="6" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="E504" s="6"/>
       <c r="F504" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B505" s="10" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="C505" s="7" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="D505" s="6" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="E505" s="6"/>
       <c r="F505" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="506" spans="1:6">
-      <c r="A506" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A506" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B506" s="6"/>
+      <c r="C506" s="7"/>
+      <c r="D506" s="6"/>
       <c r="E506" s="6"/>
-      <c r="F506" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F506" s="14"/>
     </row>
     <row r="507" spans="1:6">
-      <c r="A507" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F507" s="14"/>
+      <c r="A507" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B507" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C507" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D507" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E507" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F507" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="508" spans="1:6">
-      <c r="A508" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A508" s="4">
+        <v>1</v>
+      </c>
+      <c r="B508" s="10" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C508" s="7" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D508" s="6" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E508" s="6"/>
+      <c r="F508" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B509" s="10" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="C509" s="7" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="D509" s="6" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="E509" s="6"/>
       <c r="F509" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B510" s="10" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="C510" s="7" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="D510" s="6" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="E510" s="6"/>
       <c r="F510" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="511" spans="1:6">
-      <c r="A511" s="4">
+      <c r="A511" s="5" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B511" s="6"/>
+      <c r="C511" s="7"/>
+      <c r="D511" s="6"/>
+      <c r="E511" s="6"/>
+      <c r="F511" s="14"/>
+    </row>
+    <row r="512" spans="1:6">
+      <c r="A512" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B512" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B511" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F512" s="14"/>
+      <c r="C512" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D512" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E512" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F512" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="513" spans="1:6">
-      <c r="A513" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A513" s="4">
+        <v>1</v>
+      </c>
+      <c r="B513" s="10" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C513" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D513" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E513" s="6"/>
+      <c r="F513" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B514" s="10" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="C514" s="7" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="D514" s="6" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="E514" s="6"/>
       <c r="F514" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="515" spans="1:6">
-      <c r="A515" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D515" s="6"/>
+      <c r="A515" s="4">
+        <v>3</v>
+      </c>
+      <c r="B515" s="10" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C515" s="7" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D515" s="6" t="s">
+        <v>1277</v>
+      </c>
       <c r="E515" s="6"/>
-      <c r="F515" s="14"/>
+      <c r="F515" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="516" spans="1:6">
-      <c r="A516" s="3" t="s">
+      <c r="A516" s="4">
+        <v>4</v>
+      </c>
+      <c r="B516" s="10" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C516" s="7" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D516" s="6" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E516" s="6"/>
+      <c r="F516" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="517" spans="1:6">
+      <c r="A517" s="5" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B517" s="6"/>
+      <c r="C517" s="7"/>
+      <c r="D517" s="6"/>
+      <c r="E517" s="6"/>
+      <c r="F517" s="14"/>
+    </row>
+    <row r="518" spans="1:6">
+      <c r="A518" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B516" s="9" t="s">
+      <c r="B518" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C516" s="11" t="s">
+      <c r="C518" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D516" s="12" t="s">
+      <c r="D518" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E516" s="13" t="s">
+      <c r="E518" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F516" s="15" t="s">
+      <c r="F518" s="15" t="s">
         <v>7</v>
-      </c>
-[...34 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B519" s="10" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="C519" s="7" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="D519" s="6" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="E519" s="6"/>
       <c r="F519" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B520" s="10" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="C520" s="7" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="D520" s="6" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="E520" s="6"/>
       <c r="F520" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B521" s="10" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="C521" s="7" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="D521" s="6" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="E521" s="6"/>
       <c r="F521" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B522" s="10" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="C522" s="7" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="D522" s="6" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="E522" s="6"/>
       <c r="F522" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B523" s="10" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="C523" s="7" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="D523" s="6" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="E523" s="6"/>
       <c r="F523" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B524" s="10" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="C524" s="7" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="D524" s="6" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="E524" s="6"/>
       <c r="F524" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B525" s="10" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="C525" s="7" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="D525" s="6" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="E525" s="6"/>
       <c r="F525" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B526" s="10" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="C526" s="7" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="D526" s="6" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="E526" s="6"/>
       <c r="F526" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="527" spans="1:6">
-      <c r="A527" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A527" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B527" s="6"/>
+      <c r="C527" s="7"/>
+      <c r="D527" s="6"/>
       <c r="E527" s="6"/>
-      <c r="F527" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F527" s="14"/>
     </row>
     <row r="528" spans="1:6">
-      <c r="A528" s="4">
-[...13 lines deleted...]
-        <v>1550</v>
+      <c r="A528" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B528" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C528" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D528" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E528" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F528" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="529" spans="1:6">
-      <c r="A529" s="5" t="s">
+      <c r="A529" s="4">
+        <v>1</v>
+      </c>
+      <c r="B529" s="10" t="s">
         <v>1307</v>
       </c>
-      <c r="B529" s="6"/>
-[...1 lines deleted...]
-      <c r="D529" s="6"/>
+      <c r="C529" s="7" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D529" s="6" t="s">
+        <v>1309</v>
+      </c>
       <c r="E529" s="6"/>
-      <c r="F529" s="14"/>
+      <c r="F529" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="530" spans="1:6">
-      <c r="A530" s="3" t="s">
+      <c r="A530" s="4">
         <v>2</v>
       </c>
-      <c r="B530" s="9" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="B530" s="10" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C530" s="7" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D530" s="6" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E530" s="6"/>
+      <c r="F530" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B531" s="10" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="C531" s="7" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="D531" s="6" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="E531" s="6"/>
       <c r="F531" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="532" spans="1:6">
-      <c r="A532" s="4">
+      <c r="A532" s="5" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B532" s="6"/>
+      <c r="C532" s="7"/>
+      <c r="D532" s="6"/>
+      <c r="E532" s="6"/>
+      <c r="F532" s="14"/>
+    </row>
+    <row r="533" spans="1:6">
+      <c r="A533" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B532" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F532" s="14">
+      <c r="B533" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C533" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D533" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E533" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F533" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="534" spans="1:6">
+      <c r="A534" s="4">
+        <v>1</v>
+      </c>
+      <c r="B534" s="10" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C534" s="7" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D534" s="6" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E534" s="6"/>
+      <c r="F534" s="14">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6">
+      <c r="A535" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B535" s="6"/>
+      <c r="C535" s="7"/>
+      <c r="D535" s="6"/>
+      <c r="E535" s="6"/>
+      <c r="F535" s="14"/>
+    </row>
+    <row r="536" spans="1:6">
+      <c r="A536" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B536" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C536" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D536" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E536" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F536" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6">
+      <c r="A537" s="4">
+        <v>1</v>
+      </c>
+      <c r="B537" s="10" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C537" s="7" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D537" s="6" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E537" s="6"/>
+      <c r="F537" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6">
+      <c r="A538" s="4">
+        <v>2</v>
+      </c>
+      <c r="B538" s="10" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C538" s="7" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D538" s="6" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E538" s="6"/>
+      <c r="F538" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="539" spans="1:6">
+      <c r="A539" s="4">
+        <v>3</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C539" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D539" s="6" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E539" s="6"/>
+      <c r="F539" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6">
+      <c r="A540" s="4">
+        <v>4</v>
+      </c>
+      <c r="B540" s="10" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C540" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D540" s="6" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E540" s="6"/>
+      <c r="F540" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="541" spans="1:6">
+      <c r="A541" s="4">
+        <v>5</v>
+      </c>
+      <c r="B541" s="10" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C541" s="7" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D541" s="6" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E541" s="6"/>
+      <c r="F541" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="542" spans="1:6">
+      <c r="A542" s="4">
+        <v>6</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C542" s="7" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D542" s="6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E542" s="6"/>
+      <c r="F542" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6">
+      <c r="A543" s="4">
+        <v>7</v>
+      </c>
+      <c r="B543" s="10" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C543" s="7" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D543" s="6" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E543" s="6"/>
+      <c r="F543" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6">
+      <c r="A544" s="4">
+        <v>8</v>
+      </c>
+      <c r="B544" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C544" s="7" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D544" s="6" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E544" s="6"/>
+      <c r="F544" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6">
+      <c r="A545" s="4">
+        <v>9</v>
+      </c>
+      <c r="B545" s="10" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C545" s="7" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D545" s="6" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E545" s="6"/>
+      <c r="F545" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6">
+      <c r="A546" s="4">
+        <v>10</v>
+      </c>
+      <c r="B546" s="10" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C546" s="7" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D546" s="6" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E546" s="6"/>
+      <c r="F546" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547" s="4">
+        <v>11</v>
+      </c>
+      <c r="B547" s="10" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C547" s="7" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D547" s="6" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E547" s="6"/>
+      <c r="F547" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6">
+      <c r="A548" s="4">
+        <v>12</v>
+      </c>
+      <c r="B548" s="10" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C548" s="7" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D548" s="6" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E548" s="6"/>
+      <c r="F548" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6">
+      <c r="A549" s="4">
+        <v>13</v>
+      </c>
+      <c r="B549" s="10" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C549" s="7" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D549" s="6" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E549" s="6"/>
+      <c r="F549" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
+      <c r="A550" s="4">
+        <v>14</v>
+      </c>
+      <c r="B550" s="10" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C550" s="7" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D550" s="6" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E550" s="6"/>
+      <c r="F550" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551" s="4">
+        <v>15</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C551" s="7" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D551" s="6" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E551" s="6"/>
+      <c r="F551" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
+      <c r="A552" s="5" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B552" s="6"/>
+      <c r="C552" s="7"/>
+      <c r="D552" s="6"/>
+      <c r="E552" s="6"/>
+      <c r="F552" s="14"/>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B553" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C553" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D553" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E553" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F553" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" s="4">
+        <v>1</v>
+      </c>
+      <c r="B554" s="10" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C554" s="7" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D554" s="6" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E554" s="6"/>
+      <c r="F554" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" s="4">
+        <v>2</v>
+      </c>
+      <c r="B555" s="10" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C555" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D555" s="6" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E555" s="6"/>
+      <c r="F555" s="14">
         <v>1550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A154:F154"/>
-[...1 lines deleted...]
-    <mergeCell ref="A160:F160"/>
+    <mergeCell ref="A150:F150"/>
+    <mergeCell ref="A153:F153"/>
+    <mergeCell ref="A156:F156"/>
+    <mergeCell ref="A165:F165"/>
     <mergeCell ref="A169:F169"/>
     <mergeCell ref="A173:F173"/>
-    <mergeCell ref="A177:F177"/>
-    <mergeCell ref="A185:F185"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A191:F191"/>
     <mergeCell ref="A195:F195"/>
-    <mergeCell ref="A199:F199"/>
-[...14 lines deleted...]
-    <mergeCell ref="A302:F302"/>
+    <mergeCell ref="A205:F205"/>
+    <mergeCell ref="A208:F208"/>
+    <mergeCell ref="A226:F226"/>
+    <mergeCell ref="A231:F231"/>
+    <mergeCell ref="A251:F251"/>
+    <mergeCell ref="A254:F254"/>
+    <mergeCell ref="A262:F262"/>
+    <mergeCell ref="A272:F272"/>
+    <mergeCell ref="A277:F277"/>
+    <mergeCell ref="A280:F280"/>
+    <mergeCell ref="A283:F283"/>
+    <mergeCell ref="A289:F289"/>
+    <mergeCell ref="A292:F292"/>
+    <mergeCell ref="A300:F300"/>
+    <mergeCell ref="A303:F303"/>
     <mergeCell ref="A306:F306"/>
-    <mergeCell ref="A320:F320"/>
-[...1 lines deleted...]
-    <mergeCell ref="A351:F351"/>
+    <mergeCell ref="A310:F310"/>
+    <mergeCell ref="A326:F326"/>
+    <mergeCell ref="A346:F346"/>
     <mergeCell ref="A359:F359"/>
-    <mergeCell ref="A362:F362"/>
+    <mergeCell ref="A367:F367"/>
     <mergeCell ref="A370:F370"/>
-    <mergeCell ref="A374:F374"/>
-[...13 lines deleted...]
-    <mergeCell ref="A467:F467"/>
+    <mergeCell ref="A378:F378"/>
+    <mergeCell ref="A382:F382"/>
+    <mergeCell ref="A388:F388"/>
+    <mergeCell ref="A394:F394"/>
+    <mergeCell ref="A402:F402"/>
+    <mergeCell ref="A410:F410"/>
+    <mergeCell ref="A415:F415"/>
+    <mergeCell ref="A427:F427"/>
+    <mergeCell ref="A433:F433"/>
+    <mergeCell ref="A437:F437"/>
+    <mergeCell ref="A443:F443"/>
+    <mergeCell ref="A448:F448"/>
+    <mergeCell ref="A453:F453"/>
+    <mergeCell ref="A468:F468"/>
     <mergeCell ref="A471:F471"/>
-    <mergeCell ref="A475:F475"/>
-[...6 lines deleted...]
-    <mergeCell ref="A529:F529"/>
+    <mergeCell ref="A478:F478"/>
+    <mergeCell ref="A482:F482"/>
+    <mergeCell ref="A485:F485"/>
+    <mergeCell ref="A490:F490"/>
+    <mergeCell ref="A506:F506"/>
+    <mergeCell ref="A511:F511"/>
+    <mergeCell ref="A517:F517"/>
+    <mergeCell ref="A527:F527"/>
+    <mergeCell ref="A532:F532"/>
+    <mergeCell ref="A535:F535"/>
+    <mergeCell ref="A552:F552"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
@@ -13809,323 +14390,342 @@
     <hyperlink ref="D125" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_144"/>
-    <hyperlink ref="D150" r:id="rId_hyperlink_145"/>
-[...4 lines deleted...]
-    <hyperlink ref="D159" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_153"/>
-    <hyperlink ref="D165" r:id="rId_hyperlink_154"/>
-[...6 lines deleted...]
-    <hyperlink ref="D176" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="D181" r:id="rId_hyperlink_164"/>
-[...2 lines deleted...]
-    <hyperlink ref="D184" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_171"/>
-    <hyperlink ref="D191" r:id="rId_hyperlink_172"/>
-[...4 lines deleted...]
-    <hyperlink ref="D198" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_181"/>
-    <hyperlink ref="D205" r:id="rId_hyperlink_182"/>
-[...3 lines deleted...]
-    <hyperlink ref="D211" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_198"/>
-    <hyperlink ref="D226" r:id="rId_hyperlink_199"/>
-[...5 lines deleted...]
-    <hyperlink ref="D234" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D249" r:id="rId_hyperlink_218"/>
     <hyperlink ref="D250" r:id="rId_hyperlink_219"/>
-    <hyperlink ref="D251" r:id="rId_hyperlink_220"/>
-[...1 lines deleted...]
-    <hyperlink ref="D255" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_224"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_226"/>
-    <hyperlink ref="D262" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D269" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D270" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D271" r:id="rId_hyperlink_234"/>
-    <hyperlink ref="D272" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D275" r:id="rId_hyperlink_236"/>
-    <hyperlink ref="D278" r:id="rId_hyperlink_237"/>
-    <hyperlink ref="D281" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D282" r:id="rId_hyperlink_239"/>
-    <hyperlink ref="D283" r:id="rId_hyperlink_240"/>
-    <hyperlink ref="D284" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_242"/>
-    <hyperlink ref="D290" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_244"/>
-    <hyperlink ref="D292" r:id="rId_hyperlink_245"/>
-[...2 lines deleted...]
-    <hyperlink ref="D295" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_248"/>
     <hyperlink ref="D298" r:id="rId_hyperlink_249"/>
-    <hyperlink ref="D301" r:id="rId_hyperlink_250"/>
-    <hyperlink ref="D304" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_254"/>
-    <hyperlink ref="D310" r:id="rId_hyperlink_255"/>
-[...8 lines deleted...]
-    <hyperlink ref="D319" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_264"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_265"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_266"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_268"/>
-    <hyperlink ref="D326" r:id="rId_hyperlink_269"/>
-[...10 lines deleted...]
-    <hyperlink ref="D337" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_282"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_284"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_285"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_286"/>
-    <hyperlink ref="D346" r:id="rId_hyperlink_287"/>
-[...3 lines deleted...]
-    <hyperlink ref="D350" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_291"/>
     <hyperlink ref="D353" r:id="rId_hyperlink_292"/>
     <hyperlink ref="D354" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D355" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D356" r:id="rId_hyperlink_295"/>
     <hyperlink ref="D357" r:id="rId_hyperlink_296"/>
     <hyperlink ref="D358" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D361" r:id="rId_hyperlink_298"/>
-    <hyperlink ref="D364" r:id="rId_hyperlink_299"/>
-[...3 lines deleted...]
-    <hyperlink ref="D368" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_303"/>
     <hyperlink ref="D369" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D372" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D373" r:id="rId_hyperlink_306"/>
-    <hyperlink ref="D376" r:id="rId_hyperlink_307"/>
-[...4 lines deleted...]
-    <hyperlink ref="D383" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D384" r:id="rId_hyperlink_313"/>
-    <hyperlink ref="D387" r:id="rId_hyperlink_314"/>
-[...1 lines deleted...]
-    <hyperlink ref="D389" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D390" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D391" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D392" r:id="rId_hyperlink_319"/>
-    <hyperlink ref="D395" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D396" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D397" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D398" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D399" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D400" r:id="rId_hyperlink_325"/>
-    <hyperlink ref="D403" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D404" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D405" r:id="rId_hyperlink_328"/>
-    <hyperlink ref="D408" r:id="rId_hyperlink_329"/>
-[...2 lines deleted...]
-    <hyperlink ref="D411" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D412" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D414" r:id="rId_hyperlink_335"/>
-    <hyperlink ref="D415" r:id="rId_hyperlink_336"/>
-[...1 lines deleted...]
-    <hyperlink ref="D417" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_338"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_339"/>
     <hyperlink ref="D421" r:id="rId_hyperlink_340"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_341"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_342"/>
-    <hyperlink ref="D426" r:id="rId_hyperlink_343"/>
-[...14 lines deleted...]
-    <hyperlink ref="D449" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D450" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D451" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D452" r:id="rId_hyperlink_361"/>
-    <hyperlink ref="D453" r:id="rId_hyperlink_362"/>
-[...3 lines deleted...]
-    <hyperlink ref="D457" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_366"/>
     <hyperlink ref="D460" r:id="rId_hyperlink_367"/>
-    <hyperlink ref="D463" r:id="rId_hyperlink_368"/>
-[...13 lines deleted...]
-    <hyperlink ref="D483" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D465" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D474" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D475" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_382"/>
     <hyperlink ref="D484" r:id="rId_hyperlink_383"/>
-    <hyperlink ref="D485" r:id="rId_hyperlink_384"/>
-[...4 lines deleted...]
-    <hyperlink ref="D492" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_389"/>
     <hyperlink ref="D495" r:id="rId_hyperlink_390"/>
-    <hyperlink ref="D498" r:id="rId_hyperlink_391"/>
-[...25 lines deleted...]
-    <hyperlink ref="D532" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D499" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D500" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D516" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_436"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>