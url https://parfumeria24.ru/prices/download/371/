--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,1336 +12,1309 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1373">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1398">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Парфюм A-Plus</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>ART-1428814539</t>
+  </si>
+  <si>
+    <t>Chanel Allure 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1464214901</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Escentric 01 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-escentric-01-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1464314902</t>
+  </si>
+  <si>
+    <t>Lacoste Eau De Lacoste L.12.12 Blanc 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1245912622</t>
+  </si>
+  <si>
+    <t>Hermes Terre D'hermes Eau Intense Vetiver 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1338013550</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Anthology 3 L’imperatrice 100 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33571</t>
+  </si>
+  <si>
+    <t>Elie Saab Girl Of Now 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1167311829</t>
+  </si>
+  <si>
+    <t>Victoria`s Secret Bombshell 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/victoria-s-secret-bombshell-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-997810134</t>
+  </si>
+  <si>
+    <t>Versace Bright Crystal 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1338213552</t>
+  </si>
+  <si>
+    <t>Christian Dior Addict 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-addict-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33428</t>
+  </si>
+  <si>
+    <t>Marc Jacobs Decadence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/marc-jacobs-decadence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1428514536</t>
+  </si>
+  <si>
+    <t>Donna Karan Be Delicious 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-be-delicious-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999110147</t>
+  </si>
+  <si>
+    <t>Thierry Mugler Alien 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/thierry-mugler-alien-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337513545</t>
+  </si>
+  <si>
+    <t>Calvin Klein Euphoria 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/calvin-klein-euphoria-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-1426414505</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Blue Noir For Him 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337813548</t>
+  </si>
+  <si>
+    <t>Chloe 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33656</t>
+  </si>
+  <si>
+    <t>Montale Aoud Forest 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-aoud-forest-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1429414545</t>
   </si>
   <si>
     <t>Tom Ford Beau De Jour 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-beau-de-jour-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-997810134</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/</t>
+    <t>ART-999710153</t>
+  </si>
+  <si>
+    <t>Hugo Boss Bottled For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-bottled-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1429014541</t>
   </si>
   <si>
     <t>Roberto Cavalli Paradiso 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/roberto-cavalli-paradiso-a-plus/</t>
   </si>
   <si>
-    <t>ART-1428814539</t>
-[...124 lines deleted...]
-  <si>
     <t>33516</t>
   </si>
   <si>
     <t>Carolina Herrera 212 Men Heroes Forever Young 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/</t>
   </si>
   <si>
-    <t>ART-1464314902</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-998310139</t>
   </si>
   <si>
     <t>Yves Saint Laurent Black Opium 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-black-opium-90-ml-a-plus/</t>
   </si>
   <si>
+    <t>33410</t>
+  </si>
+  <si>
+    <t>Hugo Boss Hugo For Men 150 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-hugo-for-men-150-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999610152</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1440114655</t>
+  </si>
+  <si>
+    <t>Lancome Hypnose 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-hypnose-75-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-998510141</t>
   </si>
   <si>
     <t>Carolina Herrera 212 Men NYC 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1359713807</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent L'Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1542815809</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme Sport 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-sport-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1336713537</t>
   </si>
   <si>
     <t>Lacoste Essential 125 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lacoste-essential-125-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1167411830</t>
+  </si>
+  <si>
+    <t>Hermes Terre D’Hermes 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hermes-terre-d-hermes-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1428914540</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Acqua di Gioia 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-100-ml/</t>
+  </si>
+  <si>
+    <t>33626</t>
+  </si>
+  <si>
+    <t>Guerlain La Petite Robe Noire Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1166811824</t>
   </si>
   <si>
     <t>Burberry Her Eau de Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-for-her-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>33410</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-1169411850</t>
   </si>
   <si>
     <t>Versace Crystal Noir 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1542815809</t>
-[...23 lines deleted...]
-    <t>https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/</t>
+    <t>ART-1476215025</t>
+  </si>
+  <si>
+    <t>Christian Dior Addict Eau Fraiche 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>ART-1440314657</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Escentric 02 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33515</t>
   </si>
   <si>
     <t>Calvin Klein Euphoria Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/calvin-klein-euphoria-men-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1360213812</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Fleur Musc For Her 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-for-her-fleur-musc-/</t>
+  </si>
+  <si>
     <t>33657</t>
   </si>
   <si>
     <t>Montale Intense Cafe 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1428914540</t>
-[...50 lines deleted...]
-    <t>https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/</t>
+    <t>33658</t>
+  </si>
+  <si>
+    <t>Montale Roses Musk 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-roses-musk-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337313543</t>
+  </si>
+  <si>
+    <t>Hugo Boss The Scent For Her 100 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-the-scent-for-her-80-ml/</t>
   </si>
   <si>
     <t>ART-1246512628</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million Lucky 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-1-million-lucky-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33641</t>
   </si>
   <si>
     <t>Lancome Idole 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lancome-idole-75-ml-/</t>
   </si>
   <si>
+    <t>ART-1338313553</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Sexy 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-sexy-60-ml/</t>
+  </si>
+  <si>
+    <t>ART-1245712620</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana K For Men EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-k-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999810154</t>
+  </si>
+  <si>
+    <t>Chanel Bleu de Chanel Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33636</t>
+  </si>
+  <si>
+    <t>Lacoste Pour Femme 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-1000210158</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Aqua Di Gio Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1168611842</t>
+  </si>
+  <si>
+    <t>Guerlain Mon Guerlain 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-mon-guerlain-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1000010156</t>
   </si>
   <si>
     <t>Creed Aventus For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1201812174</t>
+  </si>
+  <si>
+    <t>Burberry My Burberry 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-my-burberry-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359413804</t>
+  </si>
+  <si>
+    <t>Christian Dior Dior Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1428414535</t>
   </si>
   <si>
     <t>Tom Ford Black Orchid 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-black-orchid-100-ml_1/</t>
   </si>
   <si>
-    <t>ART-1338313553</t>
-[...70 lines deleted...]
-  <si>
     <t>ART-1003510191</t>
   </si>
   <si>
     <t>Narciso Rodriguez For Her Eau De Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1000210158</t>
-[...23 lines deleted...]
-    <t>https://parfumeria24.ru/montale-soleil-de-capri-100-ml-a-plus/</t>
+    <t>ART-1427114512</t>
+  </si>
+  <si>
+    <t>Burberry My Burberry Black 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1464414903</t>
+  </si>
+  <si>
+    <t>Christian Dior Dior Homme Sport 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-dior-homme-sport-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1003610192</t>
   </si>
   <si>
     <t>Narciso Rodriguez For Her Eau De Toilette 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1359613806</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent La Nuit De L'Homme Le Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1360313813</t>
+  </si>
+  <si>
+    <t>Hugo Boss The Scent For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-the-scent-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33669</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-parfum-100-ml-a-plus-1/</t>
+  </si>
+  <si>
+    <t>ART-1336213532</t>
+  </si>
+  <si>
+    <t>Lancome La Nuit Tresor 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-nuit-tresor-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1005010206</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Sexy Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-sexy-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33558</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Light Blue 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-100-ml-a-plus_3/</t>
+  </si>
+  <si>
+    <t>ART-1246612629</t>
+  </si>
+  <si>
+    <t>Versace Eros Pour Femme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-eros-pour-femme-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1167111827</t>
   </si>
   <si>
     <t>Giorgio Armani Armani Code Pour Homme EDT 125 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1464414903</t>
-[...77 lines deleted...]
-    <t>https://parfumeria24.ru/-100-ml-a-plus_3/</t>
+    <t>ART-1167811834</t>
+  </si>
+  <si>
+    <t>Versace Eros Pour Homme Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-eros-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33583</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Code Pour Femme 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1246312626</t>
+  </si>
+  <si>
+    <t>Burberry My Burberry Blush 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-my-burberry-blush-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1201112167</t>
+  </si>
+  <si>
+    <t>Christian Dior Fahrenheit 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-fahrenheit-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33660</t>
+  </si>
+  <si>
+    <t>Montale Starry Night 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-starry-night-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336313533</t>
+  </si>
+  <si>
+    <t>Gucci Guilty Pour Femme 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-guilty-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359213802</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359813808</t>
+  </si>
+  <si>
+    <t>Lancome La Vie Est Belle 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-vie-est-belle-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1224112397</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Fraiche 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/Chance Eau Fraiche 100 мл A-Plus/</t>
   </si>
   <si>
     <t>33560</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Light Blue Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>33660</t>
-[...79 lines deleted...]
-  <si>
     <t>ART-1167911835</t>
   </si>
   <si>
     <t>Creed Millesime Imperial 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1360113811</t>
   </si>
   <si>
     <t>Giorgio Armani Armani Code Profumo 110 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-profumo-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-998610142</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/christian-dior-homme-intense-for-men-100-ml-a-plus/</t>
+    <t>ART-1337713547</t>
+  </si>
+  <si>
+    <t>Burberry Weekend 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1358413794</t>
   </si>
   <si>
     <t>Gucci Guilty Pour Homme 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gucci-guilty-pour-homme-90-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-998010136</t>
-[...7 lines deleted...]
-  <si>
     <t>33717</t>
   </si>
   <si>
     <t>Yves Saint Laurent Libre Eau De Parfum Intense 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/</t>
   </si>
   <si>
-    <t>ART-1337713547</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/</t>
+    <t>ART-1337913549</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana The one 75 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/</t>
+  </si>
+  <si>
+    <t>33303</t>
+  </si>
+  <si>
+    <t>Bvlgari Man In Black 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/</t>
+  </si>
+  <si>
+    <t>ART-1169511851</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Narciso Eau De Parfum 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1440214656</t>
+  </si>
+  <si>
+    <t>Christian Dior Hypnotic Poison 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-hypnotic-poison-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999910155</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33299</t>
+  </si>
+  <si>
+    <t>Burberry Women 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359313803</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 VIP Rose 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1002710183</t>
   </si>
   <si>
     <t>Chanel Chance Eau Tendre EDT 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>33299</t>
-[...59 lines deleted...]
-    <t>https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/</t>
+    <t>ART-999410150</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Bad Boy 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-bad-boy-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1426814509</t>
+  </si>
+  <si>
+    <t>Creed Original Vetiver 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1012410280</t>
+  </si>
+  <si>
+    <t>Bvlgari MAN Wood Essence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1168711843</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Narciso Eau De Toilette 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1246212625</t>
   </si>
   <si>
     <t>Christian Dior Joy 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-joy-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-999410150</t>
-[...32 lines deleted...]
-    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/</t>
+    <t>33623</t>
+  </si>
+  <si>
+    <t>Gucci Rush 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-rush-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-998410140</t>
+  </si>
+  <si>
+    <t>Chanel Chance EDP 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1002610182</t>
   </si>
   <si>
     <t>Paco Rabanne Invictus Legend For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1359913809</t>
   </si>
   <si>
     <t>Lancome La Vie Est Belle L`eau de Parfum Intense 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/</t>
   </si>
   <si>
-    <t>33623</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-1010410260</t>
   </si>
   <si>
     <t>Chanel Coco Mademoiselle 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-coco-mademoisele-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1002810184</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-good-girl-80-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1168011836</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana The Only One 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-gabbana-the-only-one-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1426914510</t>
+  </si>
+  <si>
+    <t>Creed Silver Mountain Water 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-silver-mountain-water-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-1246112624</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Armani Because It’s You 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-997910135</t>
   </si>
   <si>
     <t>Givenchy L`Interdit 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/givenchy-l-interdit-80-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1426914510</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-1427314514</t>
   </si>
   <si>
     <t>Narciso Rodriguez Narciso Poudree 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/</t>
   </si>
   <si>
     <t>ART-1168211838</t>
   </si>
   <si>
     <t>Narciso Rodriguez Narciso Rouge 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-narciso-rouge-90-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1201412170</t>
+  </si>
+  <si>
+    <t>Tom Ford Lost Cherry 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1429614547</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Dot Drama Collector Edition 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1245812621</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana The Only One 2 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-the-only-one-2-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33553</t>
+  </si>
+  <si>
+    <t>Creed Spice And Wood 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-75-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>ART-1426614507</t>
+  </si>
+  <si>
+    <t>Givenchy L`Interdit Intense 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-intense-80-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-999210148</t>
   </si>
   <si>
     <t>Christian Dior J`adore 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1429614547</t>
-[...41 lines deleted...]
-    <t>https://parfumeria24.ru/creed-75-ml-a-plus-/</t>
+    <t>ART-999510151</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-998810144</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Pure Musc For Her 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336113531</t>
+  </si>
+  <si>
+    <t>Chanel Egoiste Platinum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1201312169</t>
+  </si>
+  <si>
+    <t>Tom Ford Metallique 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1360413814</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Fantastic Pink Collector Edition 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1336413534</t>
   </si>
   <si>
     <t>Givenchy Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-998810144</t>
-[...41 lines deleted...]
-    <t>https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/</t>
+    <t>ART-1336513535</t>
+  </si>
+  <si>
+    <t>Givenchy Pour Homme Blue Label 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-pour-homme-blue-label-100-ml/</t>
   </si>
   <si>
     <t>33678</t>
   </si>
   <si>
     <t>Paco Rabanne Olympea Blossom 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus_1/</t>
   </si>
   <si>
+    <t>ART-1359513805</t>
+  </si>
+  <si>
+    <t>Chanel Gabrielle 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-998110137</t>
   </si>
   <si>
     <t>Tom Ford Noir Extreme For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1336513535</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/</t>
+    <t>ART-998210138</t>
+  </si>
+  <si>
+    <t>Tom Ford Noir For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-noir-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33650</t>
+  </si>
+  <si>
+    <t>Lancome Tresor Midnight Rose 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1338113551</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Cherie 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-cherie/</t>
+  </si>
+  <si>
+    <t>ART-1427014511</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea Intense 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-1337013540</t>
   </si>
   <si>
     <t>Giorgio Armani Emporio Stronger With You 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1427014511</t>
-[...34 lines deleted...]
-  <si>
     <t>ART-1167511831</t>
   </si>
   <si>
     <t>Chanel № 5 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-5-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-998710143</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage EDP 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1427214513</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea Legend 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-legend-80-ml-a-plus/</t>
+  </si>
+  <si>
     <t>33523</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl Velvet Fatale 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/</t>
   </si>
   <si>
-    <t>ART-1427214513</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/</t>
+    <t>ART-1428714538</t>
+  </si>
+  <si>
+    <t>Tom Ford Ombre Leather 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-1168511841</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1201512171</t>
   </si>
   <si>
     <t>Giorgio Armani Emporio Stronger With You Intensely 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1428714538</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/</t>
+    <t>ART-1358813798</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Pure XS For Him 100 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-pure-xs-for-him-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33592</t>
   </si>
   <si>
     <t>Giorgio Armani Emporio Stronger With You Leather 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/</t>
   </si>
   <si>
-    <t>ART-1358813798</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1359113801</t>
   </si>
   <si>
     <t>Tom Ford Oud Wood 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/</t>
   </si>
   <si>
+    <t>ART-1360013810</t>
+  </si>
+  <si>
+    <t>Paco Rabbane Invictus Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabbane-invictus-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>33593</t>
   </si>
   <si>
     <t>Giorgio Armani My Way 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/-100-ml-a-plus_4/</t>
   </si>
   <si>
-    <t>ART-1360013810</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1429114542</t>
   </si>
   <si>
     <t>Tom Ford Oud Wood Intense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-oud-wood-intense-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-999310149</t>
   </si>
   <si>
     <t>Giorgio Armani Si Eau De Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-si-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1336913539</t>
   </si>
   <si>
     <t>Giorgio Armani Si Intense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-si-intense-100-ml/</t>
@@ -1523,50 +1496,59 @@
   <si>
     <t>Burberry Oud Storm 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-oud-storm-100-ml-a-plus/</t>
   </si>
   <si>
     <t>50079-28902</t>
   </si>
   <si>
     <t>Burberry Her Elixir de Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-her-elixir-de-parfum-100-ml-euro-1/</t>
   </si>
   <si>
     <t>53104</t>
   </si>
   <si>
     <t>Burberry Hero Eau de Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-hero-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>53751</t>
+  </si>
+  <si>
+    <t>Burberry Hero Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-hero-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Bvlgari</t>
   </si>
   <si>
     <t>33502</t>
   </si>
   <si>
     <t>Bvlgari Aqva Marine Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33504</t>
   </si>
   <si>
     <t>Bvlgari Aqva Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/bvlgari-aqva-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33506</t>
   </si>
   <si>
     <t>Bvlgari Man Black Orient 100 мл A-Plus</t>
@@ -2528,50 +2510,59 @@
   <si>
     <t>Giorgio Armani My Way Nectar 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-my-way-nectar-90-ml-euro-1/</t>
   </si>
   <si>
     <t>52738</t>
   </si>
   <si>
     <t>Giorgio Armani Emporio Armani Stronger With You Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>34029</t>
   </si>
   <si>
     <t>Giorgio Armani My Way Nacre Edition 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-my-way-nacre-edition-90-ml-euro-/</t>
   </si>
   <si>
+    <t>53752</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Power Of You 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/20260806/</t>
+  </si>
+  <si>
     <t>Givenchy</t>
   </si>
   <si>
     <t>33598</t>
   </si>
   <si>
     <t>Givenchy Ange ou Demon Eau de Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33600</t>
   </si>
   <si>
     <t>Givenchy Ange Ou Demon Le Secret 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33601</t>
   </si>
   <si>
     <t>Givenchy Ange Ou Demon Le Secret Eau de Parfum (2014) 100 мл A-Plus</t>
@@ -2921,50 +2912,59 @@
   <si>
     <t>Hugo Boss Boss Woman 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hugo-boss-boss-woman-90-ml-a-plus/</t>
   </si>
   <si>
     <t>51358</t>
   </si>
   <si>
     <t>Hugo Boss Boss The Scent For Her Magnetic 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/</t>
   </si>
   <si>
     <t>50929-29302</t>
   </si>
   <si>
     <t>Hugo Boss Nuit 75 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hugo-boss-nuit-75-ml-euro-1/</t>
   </si>
   <si>
+    <t>53769</t>
+  </si>
+  <si>
+    <t>Hugo Boss The Scent Elixir For Him 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-the-scent-elixir-for-him-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Issey Miyake</t>
   </si>
   <si>
     <t>33629</t>
   </si>
   <si>
     <t>Issey Miyake L'eau Super Majeure D'Issey Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/issey-miyake-leau-super-majeure-d-issey-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>50595</t>
   </si>
   <si>
     <t>Issey Miyake L'Eau D'Issey Pour Homme 125 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/</t>
   </si>
   <si>
     <t>Jean Paul Gaultier</t>
   </si>
   <si>
     <t>49278-28015</t>
@@ -3032,95 +3032,59 @@
   <si>
     <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>53642</t>
   </si>
   <si>
     <t>Jimmy Choo I Want Choo With Love 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Kenzo</t>
   </si>
   <si>
     <t>33631</t>
   </si>
   <si>
     <t>Kenzo Jungle L'elephant 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kenzo-jungle-l-elephant-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>33633</t>
-[...7 lines deleted...]
-  <si>
     <t>33635</t>
   </si>
   <si>
     <t>Kenzo L'Eau par Kenzo Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/</t>
   </si>
   <si>
-    <t>51967</t>
-[...25 lines deleted...]
-  <si>
     <t>Lacoste</t>
   </si>
   <si>
     <t>33638</t>
   </si>
   <si>
     <t>Lacoste Pour Femme White 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lacoste-pour-femme-white-90-ml-a-plus-/</t>
   </si>
   <si>
     <t>49230</t>
   </si>
   <si>
     <t>Lacoste L.12.12 Pour Elle Sparkling 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lacoste-l-12-12-pour-elle-sparkling-90-ml-a-plus/</t>
   </si>
   <si>
     <t>51103</t>
   </si>
   <si>
     <t>Lacoste Eau de Lacoste L.12.12 Pour Elle Magnetic 80 мл A-Plus</t>
@@ -3416,50 +3380,59 @@
   <si>
     <t>Nina Ricci Nina 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nina-ricci-nina-80-ml-a-plus/</t>
   </si>
   <si>
     <t>34248-25700</t>
   </si>
   <si>
     <t>Nina Ricci Premier Jour 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nina-ricci-premier-jour-100-ml-euro/</t>
   </si>
   <si>
     <t>52737</t>
   </si>
   <si>
     <t>Nina Ricci Love In Paris 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nina-ricci-love-in-paris-80-ml-a-plus/</t>
   </si>
   <si>
+    <t>53770</t>
+  </si>
+  <si>
+    <t>Nina Ricci Luna 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Paco Rabanne</t>
   </si>
   <si>
     <t>33668</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million Elixir 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-1-million-elixir-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33671</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million Royal 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-1-million-royal-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33673</t>
   </si>
   <si>
     <t>Paco Rabanne Fame 80 мл A-Plus</t>
@@ -3536,50 +3509,59 @@
   <si>
     <t>Paco Rabanne Lady Million Royal 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-lady-million-royal-80-ml-a-plus/</t>
   </si>
   <si>
     <t>51302</t>
   </si>
   <si>
     <t>Paco Rabanne Invictus Platinum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-invictus-platinum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>53645</t>
   </si>
   <si>
     <t>Paco Rabanne Ultraviolet For Women 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/</t>
   </si>
   <si>
+    <t>53730</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Philipp Plein</t>
   </si>
   <si>
     <t>53301</t>
   </si>
   <si>
     <t>Philipp Plein No Limits 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/</t>
   </si>
   <si>
     <t>Prada</t>
   </si>
   <si>
     <t>33684</t>
   </si>
   <si>
     <t>Prada Paradoxe Prada 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/prada-paradoxe-prada-90-ml-euro--1/</t>
   </si>
   <si>
     <t>49966</t>
@@ -3596,50 +3578,59 @@
   <si>
     <t>Prada Luna Rossa Black 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/prada-luna-rossa-black-100-ml-euro-1/</t>
   </si>
   <si>
     <t>50235-29526</t>
   </si>
   <si>
     <t>Prada Candy Florale 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/prada-candy-florale-80-ml-euro-1/</t>
   </si>
   <si>
     <t>53653</t>
   </si>
   <si>
     <t>Prada Paradigme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>53755</t>
+  </si>
+  <si>
+    <t>Prada L'Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-l-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Roberto Cavalli</t>
   </si>
   <si>
     <t>33686</t>
   </si>
   <si>
     <t>Roberto Cavalli Paradiso Assoluto 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/roberto-cavalli-paradiso-assoluto-75-ml-a-plus/</t>
   </si>
   <si>
     <t>33688</t>
   </si>
   <si>
     <t>Roberto Cavalli Paradiso Azzurro 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/roberto-cavalli-paradiso-azzurro-75-ml-a-plus/</t>
   </si>
   <si>
     <t>Salvatore Ferragamo</t>
   </si>
   <si>
     <t>53655</t>
@@ -3659,50 +3650,59 @@
   <si>
     <t>Sisley Soir de Lune 100 мл A-Plus (Pink)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/sisley-soir-de-lune-100-ml-a-plus-pink/</t>
   </si>
   <si>
     <t>53357</t>
   </si>
   <si>
     <t>Sisley Eau du Soir 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/</t>
   </si>
   <si>
     <t>53651</t>
   </si>
   <si>
     <t>Sisley Eau du Soir (Black) 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>34302</t>
+  </si>
+  <si>
+    <t>Sisley Soir de Lune 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sisley-soir-de-lune-100-ml-euro-/</t>
+  </si>
+  <si>
     <t>Tom Ford</t>
   </si>
   <si>
     <t>ART-1191812074</t>
   </si>
   <si>
     <t>Tom Ford Mandarino Di Amalfi 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>33690</t>
   </si>
   <si>
     <t>Tom Ford Bitter Peach 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-bitter-peach-100-ml-a-plus-/</t>
   </si>
   <si>
     <t>33694</t>
   </si>
   <si>
     <t>Tom Ford Cherry Smoke 100 мл A-Plus</t>
@@ -3788,50 +3788,77 @@
   <si>
     <t>Tom Ford Velvet Orchid 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-velvet-orchid-100-ml-a-plus-/</t>
   </si>
   <si>
     <t>50333</t>
   </si>
   <si>
     <t>Tom Ford Vanilla Sex 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/</t>
   </si>
   <si>
     <t>49865-28942</t>
   </si>
   <si>
     <t>Tom Ford Oud Minerale (2023) 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-oud-minerale-2023-100-ml-euro-1/</t>
   </si>
   <si>
+    <t>53754</t>
+  </si>
+  <si>
+    <t>Tom Ford Figue Erotique 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-figue-erotique-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1191712073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tom Ford Soleil Blanc 100 мл (VIP) </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/</t>
+  </si>
+  <si>
+    <t>ART-1324913413</t>
+  </si>
+  <si>
+    <t>Tom Ford White Suede 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/</t>
+  </si>
+  <si>
     <t>Trussardi</t>
   </si>
   <si>
     <t>51301</t>
   </si>
   <si>
     <t>Trussardi Donna Eau de Parfum Intense Levriero Collection 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/</t>
   </si>
   <si>
     <t>34384-28158</t>
   </si>
   <si>
     <t>Trussardi Donna 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-donna-100-ml-euro/</t>
   </si>
   <si>
     <t>52789</t>
   </si>
   <si>
     <t>Trussardi Uomo Levriero Collection 100 мл A-Plus</t>
@@ -3932,80 +3959,119 @@
   <si>
     <t>Versace Versense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-versense-100-ml-a-plus/</t>
   </si>
   <si>
     <t>52891-29303</t>
   </si>
   <si>
     <t>Versace Eros Parfum 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/</t>
   </si>
   <si>
     <t>52583-29304</t>
   </si>
   <si>
     <t>Versace Man Eau Fraiche Extreme 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-man-eau-fraiche-extreme-100-ml-euro-1/</t>
   </si>
   <si>
+    <t>53749</t>
+  </si>
+  <si>
+    <t>Versace Pour Femme Dylan Blush Pink 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Victoria`s Secret</t>
+  </si>
+  <si>
+    <t>53733</t>
+  </si>
+  <si>
+    <t>Victoria's Secret Bare Magnolia 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/victoria-s-secret-bare-magnolia-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53734</t>
+  </si>
+  <si>
+    <t>Victoria's Secret Bare Rose 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/victoria-s-secret-bare-rose-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Viktor &amp; Rolf</t>
   </si>
   <si>
     <t>51204</t>
   </si>
   <si>
     <t>Viktor &amp; Rolf Flowerbomb Nectar 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/</t>
   </si>
   <si>
     <t>51966</t>
   </si>
   <si>
     <t>Viktor &amp; Rolf Spicebomb 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/viktor-rolf-spicebomb-90-ml-a-plus/</t>
   </si>
   <si>
     <t>51972</t>
   </si>
   <si>
     <t>Viktor &amp; Rolf Spicebomb Extreme 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/viktor-rolf-spicebomb-extreme-90-ml-a-plus/</t>
   </si>
   <si>
+    <t>53732</t>
+  </si>
+  <si>
+    <t>Viktor &amp; Rolf Bonbon 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/viktor-rolf-bonbon-90-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Yves Rocher</t>
   </si>
   <si>
     <t>53652</t>
   </si>
   <si>
     <t>Yves Rocher Comme Une Evidence 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Yves Saint Laurent</t>
   </si>
   <si>
     <t>33716</t>
   </si>
   <si>
     <t>Yves Saint Laurent L'Homme Le Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33719</t>
@@ -4110,50 +4176,59 @@
     <t>53649</t>
   </si>
   <si>
     <t>Yves Saint Laurent Libre L'Absolu Platine 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/</t>
   </si>
   <si>
     <t>53677</t>
   </si>
   <si>
     <t>Yves Saint Laurent Libre Le Parfum 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/</t>
   </si>
   <si>
     <t>53678</t>
   </si>
   <si>
     <t>Yves Saint Laurent Libre Vanille Couture 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53750</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent MYSLF 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-myslf-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Zadig &amp; Voltaire</t>
   </si>
   <si>
     <t>49827</t>
   </si>
   <si>
     <t>Zadig &amp; Voltaire This is Her 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/zadig-voltaire-this-is-her-100-ml-a-plus/</t>
   </si>
   <si>
     <t>49828</t>
   </si>
   <si>
     <t>Zadig &amp; Voltaire This is Him 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/zadig-voltaire-this-is-him-100-ml-a-plus/</t>
   </si>
 </sst>
 </file>
 
@@ -4560,62 +4635,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-soleil-de-capri-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-homme-intense-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-eau-de-toilette100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-by-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-forever-wanted-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-eau-fraiche-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-mr-burberry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-goddess-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-oud-storm-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-her-elixir-de-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-black-orient-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-glacial-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-neroli-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-coral-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-noa-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-very-good-girl-glam-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-chic-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-legere-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-supreme-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-black-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-edition-blanche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-de-toilette-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-nomade-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-by-dior-intense-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-infinissime-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-elixir-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-poison-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-parfum-2019-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-forever-and-ever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-diorissimo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-32-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dolce-vita-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-forte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-intense-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-homme-cologne-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-himalaya-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-her-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dsquared2-wood-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dunhill-icon-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-i-am-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-04-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-02-m02-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-borabora-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-bianco-latte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-sport-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16554/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nectar-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nacre-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-rose-velvet-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bamboo-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bloom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-2-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-eau-de-parfum-ii-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-orchid-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-jasmine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-samsara-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-passiflora-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-unlimited-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-woman-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-nuit-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-leau-super-majeure-d-issey-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-forever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-jungle-l-elephant-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-parfum-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-toilette-intense-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-toilette-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-white-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-l-12-12-pour-elle-sparkling-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-encre-noire-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-14-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-miracle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-poeme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-l-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-plastik-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-jeanne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-red-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-all-of-me-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-premier-jour-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-in-paris-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-royal-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-80-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-phantom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-her-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-million-gold-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-royal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradoxe-prada-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-luna-rossa-black-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-florale-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-assoluto-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-azzurro-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-soir-de-lune-100-ml-a-plus-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanille-fatale-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-velvet-orchid-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-minerale-2023-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-uomo-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-donna-born-in-roma-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-purple-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-homme-dylan-blue-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-extreme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-mon-paris-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-supreme-bouquet-le-vestiaire-des-parfums-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-opium-1977-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-manifesto-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-for-men-100-ml-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-glitter-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-him-100-ml-a-plus/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-eau-de-toilette100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-by-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-forever-wanted-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-eau-fraiche-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-mr-burberry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-goddess-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-oud-storm-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-her-elixir-de-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-black-orient-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-glacial-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-neroli-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-coral-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-noa-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-very-good-girl-glam-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-chic-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-legere-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-supreme-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-black-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-edition-blanche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-de-toilette-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-nomade-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-by-dior-intense-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-infinissime-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-elixir-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-poison-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-parfum-2019-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-forever-and-ever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-diorissimo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-32-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dolce-vita-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-forte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-intense-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-homme-cologne-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-himalaya-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-her-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dsquared2-wood-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dunhill-icon-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-i-am-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-04-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-02-m02-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-borabora-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-bianco-latte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-sport-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16554/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nectar-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nacre-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20260806/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-rose-velvet-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bamboo-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bloom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-2-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-eau-de-parfum-ii-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-orchid-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-jasmine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-samsara-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-passiflora-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-unlimited-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-woman-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-nuit-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-elixir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-leau-super-majeure-d-issey-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-forever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-jungle-l-elephant-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-white-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-l-12-12-pour-elle-sparkling-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-encre-noire-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-14-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-miracle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-poeme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-l-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-plastik-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-jeanne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-red-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-all-of-me-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-premier-jour-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-in-paris-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-royal-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-80-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-phantom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-her-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-million-gold-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-royal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradoxe-prada-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-luna-rossa-black-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-florale-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-assoluto-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-azzurro-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-soir-de-lune-100-ml-a-plus-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-soir-de-lune-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanille-fatale-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-velvet-orchid-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-minerale-2023-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-figue-erotique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-uomo-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-donna-born-in-roma-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-purple-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-homme-dylan-blue-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-extreme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-bonbon-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-mon-paris-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-supreme-bouquet-le-vestiaire-des-parfums-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-opium-1977-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-manifesto-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-for-men-100-ml-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-glitter-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-myslf-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-him-100-ml-a-plus/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F555"/>
+  <dimension ref="A1:F565"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F555" sqref="F555"/>
+      <selection activeCell="F565" sqref="F565"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4729,51 +4804,51 @@
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
@@ -4855,51 +4930,51 @@
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>1350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
@@ -5017,51 +5092,51 @@
         <v>69</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
@@ -5071,51 +5146,51 @@
         <v>78</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
@@ -5593,51 +5668,51 @@
         <v>165</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>1750</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
@@ -5737,69 +5812,69 @@
         <v>189</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
@@ -5971,69 +6046,69 @@
         <v>228</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>1550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>1200</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
@@ -6061,51 +6136,51 @@
         <v>243</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
@@ -6169,51 +6244,51 @@
         <v>261</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
@@ -6223,87 +6298,87 @@
         <v>270</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>1550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
-        <v>1550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
@@ -6313,69 +6388,69 @@
         <v>285</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>1200</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
@@ -6511,51 +6586,51 @@
         <v>318</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>1550</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
@@ -6601,51 +6676,51 @@
         <v>333</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>1300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
@@ -6853,69 +6928,69 @@
         <v>375</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>1350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
@@ -7163,4006 +7238,4006 @@
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="147" spans="1:6">
-      <c r="A147" s="4">
-[...2 lines deleted...]
-      <c r="B147" s="10" t="s">
+      <c r="A147" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="C147" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B147" s="6"/>
+      <c r="C147" s="7"/>
+      <c r="D147" s="6"/>
       <c r="E147" s="6"/>
-      <c r="F147" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F147" s="14"/>
     </row>
     <row r="148" spans="1:6">
-      <c r="A148" s="4">
-[...13 lines deleted...]
-        <v>1550</v>
+      <c r="A148" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B148" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C148" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D148" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E148" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F148" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
-        <v>144</v>
+        <v>1</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="7"/>
       <c r="D150" s="6"/>
       <c r="E150" s="6"/>
       <c r="F150" s="14"/>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C151" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D151" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E151" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F151" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>1</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="7"/>
       <c r="D153" s="6"/>
       <c r="E153" s="6"/>
       <c r="F153" s="14"/>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C154" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D154" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E154" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F154" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>1</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="156" spans="1:6">
-      <c r="A156" s="5" t="s">
+      <c r="A156" s="4">
+        <v>2</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="E156" s="6"/>
+      <c r="F156" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="4">
+        <v>3</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="D157" s="6" t="s">
         <v>448</v>
       </c>
-      <c r="B156" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E157" s="6"/>
+      <c r="F157" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>452</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>458</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>460</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="162" spans="1:6">
-      <c r="A162" s="4">
+      <c r="A162" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="B162" s="6"/>
+      <c r="C162" s="7"/>
+      <c r="D162" s="6"/>
+      <c r="E162" s="6"/>
+      <c r="F162" s="14"/>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B163" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C163" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D163" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B162" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A163" s="4">
+      <c r="E163" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B163" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="F163" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="165" spans="1:6">
-      <c r="A165" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D165" s="6"/>
+      <c r="A165" s="4">
+        <v>2</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>467</v>
+      </c>
       <c r="E165" s="6"/>
-      <c r="F165" s="14"/>
+      <c r="F165" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="166" spans="1:6">
-      <c r="A166" s="3" t="s">
+      <c r="A166" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="B166" s="6"/>
+      <c r="C166" s="7"/>
+      <c r="D166" s="6"/>
+      <c r="E166" s="6"/>
+      <c r="F166" s="14"/>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B166" s="9" t="s">
+      <c r="B167" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C166" s="11" t="s">
+      <c r="C167" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D166" s="12" t="s">
+      <c r="D167" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E166" s="13" t="s">
+      <c r="E167" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F166" s="15" t="s">
+      <c r="F167" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="169" spans="1:6">
-      <c r="A169" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D169" s="6"/>
+      <c r="A169" s="4">
+        <v>2</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>474</v>
+      </c>
       <c r="E169" s="6"/>
-      <c r="F169" s="14"/>
+      <c r="F169" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="170" spans="1:6">
-      <c r="A170" s="3" t="s">
+      <c r="A170" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="B170" s="6"/>
+      <c r="C170" s="7"/>
+      <c r="D170" s="6"/>
+      <c r="E170" s="6"/>
+      <c r="F170" s="14"/>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B170" s="9" t="s">
+      <c r="B171" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C170" s="11" t="s">
+      <c r="C171" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D170" s="12" t="s">
+      <c r="D171" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E170" s="13" t="s">
+      <c r="E171" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F170" s="15" t="s">
+      <c r="F171" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="173" spans="1:6">
-      <c r="A173" s="5" t="s">
+      <c r="A173" s="4">
+        <v>2</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>479</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="E173" s="6"/>
+      <c r="F173" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" s="4">
+        <v>3</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="D174" s="6" t="s">
         <v>484</v>
       </c>
-      <c r="B173" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E174" s="6"/>
+      <c r="F174" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>487</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
-        <v>1550</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
-        <v>1700</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="179" spans="1:6">
-      <c r="A179" s="4">
+      <c r="A179" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="B179" s="6"/>
+      <c r="C179" s="7"/>
+      <c r="D179" s="6"/>
+      <c r="E179" s="6"/>
+      <c r="F179" s="14"/>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B180" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C180" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D180" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B179" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C179" s="7" t="s">
+      <c r="E180" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F180" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="4">
+        <v>1</v>
+      </c>
+      <c r="B181" s="10" t="s">
         <v>498</v>
       </c>
-      <c r="D179" s="6" t="s">
+      <c r="C181" s="7" t="s">
         <v>499</v>
       </c>
-      <c r="E179" s="6"/>
-[...8 lines deleted...]
-      <c r="B180" s="10" t="s">
+      <c r="D181" s="6" t="s">
         <v>500</v>
       </c>
-      <c r="C180" s="7" t="s">
+      <c r="E181" s="6"/>
+      <c r="F181" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="4">
+        <v>2</v>
+      </c>
+      <c r="B182" s="10" t="s">
         <v>501</v>
       </c>
-      <c r="D180" s="6" t="s">
+      <c r="C182" s="7" t="s">
         <v>502</v>
       </c>
-      <c r="E180" s="6"/>
-[...5 lines deleted...]
-      <c r="A181" s="5" t="s">
+      <c r="D182" s="6" t="s">
         <v>503</v>
       </c>
-      <c r="B181" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E182" s="6"/>
+      <c r="F182" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>504</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>506</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>509</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>510</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>512</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>513</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>515</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>516</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>519</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>521</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="4">
+      <c r="A189" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="B189" s="6"/>
+      <c r="C189" s="7"/>
+      <c r="D189" s="6"/>
+      <c r="E189" s="6"/>
+      <c r="F189" s="14"/>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B190" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C190" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D190" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E190" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F190" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B189" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C189" s="7" t="s">
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="4">
+        <v>1</v>
+      </c>
+      <c r="B191" s="10" t="s">
         <v>523</v>
       </c>
-      <c r="D189" s="6" t="s">
+      <c r="C191" s="7" t="s">
         <v>524</v>
       </c>
-      <c r="E189" s="6"/>
-[...8 lines deleted...]
-      <c r="B190" s="10" t="s">
+      <c r="D191" s="6" t="s">
         <v>525</v>
       </c>
-      <c r="C190" s="7" t="s">
+      <c r="E191" s="6"/>
+      <c r="F191" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" s="4">
+        <v>2</v>
+      </c>
+      <c r="B192" s="10" t="s">
         <v>526</v>
       </c>
-      <c r="D190" s="6" t="s">
+      <c r="C192" s="7" t="s">
         <v>527</v>
       </c>
-      <c r="E190" s="6"/>
-[...5 lines deleted...]
-      <c r="A191" s="5" t="s">
+      <c r="D192" s="6" t="s">
         <v>528</v>
       </c>
-      <c r="B191" s="6"/>
-[...6 lines deleted...]
-      <c r="A192" s="3" t="s">
+      <c r="E192" s="6"/>
+      <c r="F192" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="B193" s="6"/>
+      <c r="C193" s="7"/>
+      <c r="D193" s="6"/>
+      <c r="E193" s="6"/>
+      <c r="F193" s="14"/>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B192" s="9" t="s">
+      <c r="B194" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C192" s="11" t="s">
+      <c r="C194" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D192" s="12" t="s">
+      <c r="D194" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E192" s="13" t="s">
+      <c r="E194" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F192" s="15" t="s">
+      <c r="F194" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="193" spans="1:6">
-      <c r="A193" s="4">
+    <row r="195" spans="1:6">
+      <c r="A195" s="4">
         <v>1</v>
       </c>
-      <c r="B193" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C193" s="7" t="s">
+      <c r="B195" s="10" t="s">
         <v>530</v>
       </c>
-      <c r="D193" s="6" t="s">
+      <c r="C195" s="7" t="s">
         <v>531</v>
       </c>
-      <c r="E193" s="6"/>
-[...5 lines deleted...]
-      <c r="A194" s="4">
+      <c r="D195" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="E195" s="6"/>
+      <c r="F195" s="14">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" s="4">
         <v>2</v>
       </c>
-      <c r="B194" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C194" s="7" t="s">
+      <c r="B196" s="10" t="s">
         <v>533</v>
       </c>
-      <c r="D194" s="6" t="s">
+      <c r="C196" s="7" t="s">
         <v>534</v>
       </c>
-      <c r="E194" s="6"/>
-[...5 lines deleted...]
-      <c r="A195" s="5" t="s">
+      <c r="D196" s="6" t="s">
         <v>535</v>
       </c>
-      <c r="B195" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E196" s="6"/>
+      <c r="F196" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>541</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>544</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>548</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>550</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="203" spans="1:6">
-      <c r="A203" s="4">
+      <c r="A203" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="B203" s="6"/>
+      <c r="C203" s="7"/>
+      <c r="D203" s="6"/>
+      <c r="E203" s="6"/>
+      <c r="F203" s="14"/>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B204" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C204" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D204" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E204" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F204" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B203" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C203" s="7" t="s">
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="4">
+        <v>1</v>
+      </c>
+      <c r="B205" s="10" t="s">
         <v>555</v>
       </c>
-      <c r="D203" s="6" t="s">
+      <c r="C205" s="7" t="s">
         <v>556</v>
       </c>
-      <c r="E203" s="6"/>
-[...8 lines deleted...]
-      <c r="B204" s="10" t="s">
+      <c r="D205" s="6" t="s">
         <v>557</v>
       </c>
-      <c r="C204" s="7" t="s">
+      <c r="E205" s="6"/>
+      <c r="F205" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="D204" s="6" t="s">
+      <c r="B206" s="6"/>
+      <c r="C206" s="7"/>
+      <c r="D206" s="6"/>
+      <c r="E206" s="6"/>
+      <c r="F206" s="14"/>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B207" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C207" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D207" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E207" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F207" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="4">
+        <v>1</v>
+      </c>
+      <c r="B208" s="10" t="s">
         <v>559</v>
       </c>
-      <c r="E204" s="6"/>
-[...5 lines deleted...]
-      <c r="A205" s="5" t="s">
+      <c r="C208" s="7" t="s">
         <v>560</v>
       </c>
-      <c r="B205" s="6"/>
-[...6 lines deleted...]
-      <c r="A206" s="3" t="s">
+      <c r="D208" s="6" t="s">
+        <v>561</v>
+      </c>
+      <c r="E208" s="6"/>
+      <c r="F208" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="4">
         <v>2</v>
       </c>
-      <c r="B206" s="9" t="s">
-[...22 lines deleted...]
-      <c r="C207" s="7" t="s">
+      <c r="B209" s="10" t="s">
         <v>562</v>
       </c>
-      <c r="D207" s="6" t="s">
+      <c r="C209" s="7" t="s">
         <v>563</v>
       </c>
-      <c r="E207" s="6"/>
-[...5 lines deleted...]
-      <c r="A208" s="5" t="s">
+      <c r="D209" s="6" t="s">
         <v>564</v>
       </c>
-      <c r="B208" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E209" s="6"/>
+      <c r="F209" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>570</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>571</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>576</v>
       </c>
       <c r="E213" s="6"/>
       <c r="F213" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>577</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>579</v>
       </c>
       <c r="E214" s="6"/>
       <c r="F214" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>582</v>
       </c>
       <c r="E215" s="6"/>
       <c r="F215" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>583</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E216" s="6"/>
       <c r="F216" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E217" s="6"/>
       <c r="F217" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>597</v>
       </c>
       <c r="E220" s="6"/>
       <c r="F220" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E221" s="6"/>
       <c r="F221" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>601</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E222" s="6"/>
       <c r="F222" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>606</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="224" spans="1:6">
-      <c r="A224" s="4">
-[...2 lines deleted...]
-      <c r="B224" s="10" t="s">
+      <c r="A224" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="C224" s="7" t="s">
+      <c r="B224" s="6"/>
+      <c r="C224" s="7"/>
+      <c r="D224" s="6"/>
+      <c r="E224" s="6"/>
+      <c r="F224" s="14"/>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B225" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C225" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D225" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E225" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F225" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226" s="4">
+        <v>1</v>
+      </c>
+      <c r="B226" s="10" t="s">
         <v>608</v>
       </c>
-      <c r="D224" s="6" t="s">
+      <c r="C226" s="7" t="s">
         <v>609</v>
       </c>
-      <c r="E224" s="6"/>
-[...8 lines deleted...]
-      <c r="B225" s="10" t="s">
+      <c r="D226" s="6" t="s">
         <v>610</v>
       </c>
-      <c r="C225" s="7" t="s">
+      <c r="E226" s="6"/>
+      <c r="F226" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6">
+      <c r="A227" s="4">
+        <v>2</v>
+      </c>
+      <c r="B227" s="10" t="s">
         <v>611</v>
       </c>
-      <c r="D225" s="6" t="s">
+      <c r="C227" s="7" t="s">
         <v>612</v>
       </c>
-      <c r="E225" s="6"/>
-[...5 lines deleted...]
-      <c r="A226" s="5" t="s">
+      <c r="D227" s="6" t="s">
         <v>613</v>
       </c>
-      <c r="B226" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E227" s="6"/>
+      <c r="F227" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>614</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>616</v>
       </c>
       <c r="E228" s="6"/>
       <c r="F228" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="229" spans="1:6">
-      <c r="A229" s="4">
+      <c r="A229" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="B229" s="6"/>
+      <c r="C229" s="7"/>
+      <c r="D229" s="6"/>
+      <c r="E229" s="6"/>
+      <c r="F229" s="14"/>
+    </row>
+    <row r="230" spans="1:6">
+      <c r="A230" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B229" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C229" s="7" t="s">
+      <c r="B230" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C230" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D230" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E230" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F230" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231" s="4">
+        <v>1</v>
+      </c>
+      <c r="B231" s="10" t="s">
         <v>618</v>
       </c>
-      <c r="D229" s="6" t="s">
+      <c r="C231" s="7" t="s">
         <v>619</v>
       </c>
-      <c r="E229" s="6"/>
-[...8 lines deleted...]
-      <c r="B230" s="10" t="s">
+      <c r="D231" s="6" t="s">
         <v>620</v>
       </c>
-      <c r="C230" s="7" t="s">
+      <c r="E231" s="6"/>
+      <c r="F231" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232" s="4">
+        <v>2</v>
+      </c>
+      <c r="B232" s="10" t="s">
         <v>621</v>
       </c>
-      <c r="D230" s="6" t="s">
+      <c r="C232" s="7" t="s">
         <v>622</v>
       </c>
-      <c r="E230" s="6"/>
-[...5 lines deleted...]
-      <c r="A231" s="5" t="s">
+      <c r="D232" s="6" t="s">
         <v>623</v>
       </c>
-      <c r="B231" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E232" s="6"/>
+      <c r="F232" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>624</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>626</v>
       </c>
       <c r="E233" s="6"/>
       <c r="F233" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>627</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>629</v>
       </c>
       <c r="E234" s="6"/>
       <c r="F234" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>630</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>632</v>
       </c>
       <c r="E235" s="6"/>
       <c r="F235" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>633</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>635</v>
       </c>
       <c r="E236" s="6"/>
       <c r="F236" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>636</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>638</v>
       </c>
       <c r="E237" s="6"/>
       <c r="F237" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>639</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>641</v>
       </c>
       <c r="E238" s="6"/>
       <c r="F238" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>642</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>644</v>
       </c>
       <c r="E239" s="6"/>
       <c r="F239" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>645</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>647</v>
       </c>
       <c r="E240" s="6"/>
       <c r="F240" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>648</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>650</v>
       </c>
       <c r="E241" s="6"/>
       <c r="F241" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>651</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>653</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>654</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>656</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>657</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>659</v>
       </c>
       <c r="E244" s="6"/>
       <c r="F244" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>660</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>662</v>
       </c>
       <c r="E245" s="6"/>
       <c r="F245" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>663</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>665</v>
       </c>
       <c r="E246" s="6"/>
       <c r="F246" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>666</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>668</v>
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>669</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>671</v>
       </c>
       <c r="E248" s="6"/>
       <c r="F248" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="249" spans="1:6">
-      <c r="A249" s="4">
-[...2 lines deleted...]
-      <c r="B249" s="10" t="s">
+      <c r="A249" s="5" t="s">
         <v>672</v>
       </c>
-      <c r="C249" s="7" t="s">
+      <c r="B249" s="6"/>
+      <c r="C249" s="7"/>
+      <c r="D249" s="6"/>
+      <c r="E249" s="6"/>
+      <c r="F249" s="14"/>
+    </row>
+    <row r="250" spans="1:6">
+      <c r="A250" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B250" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C250" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D250" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E250" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F250" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" s="4">
+        <v>1</v>
+      </c>
+      <c r="B251" s="10" t="s">
         <v>673</v>
       </c>
-      <c r="D249" s="6" t="s">
+      <c r="C251" s="7" t="s">
         <v>674</v>
       </c>
-      <c r="E249" s="6"/>
-[...8 lines deleted...]
-      <c r="B250" s="10" t="s">
+      <c r="D251" s="6" t="s">
         <v>675</v>
       </c>
-      <c r="C250" s="7" t="s">
+      <c r="E251" s="6"/>
+      <c r="F251" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252" s="5" t="s">
         <v>676</v>
       </c>
-      <c r="D250" s="6" t="s">
+      <c r="B252" s="6"/>
+      <c r="C252" s="7"/>
+      <c r="D252" s="6"/>
+      <c r="E252" s="6"/>
+      <c r="F252" s="14"/>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B253" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C253" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D253" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E253" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F253" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" s="4">
+        <v>1</v>
+      </c>
+      <c r="B254" s="10" t="s">
         <v>677</v>
       </c>
-      <c r="E250" s="6"/>
-[...5 lines deleted...]
-      <c r="A251" s="5" t="s">
+      <c r="C254" s="7" t="s">
         <v>678</v>
       </c>
-      <c r="B251" s="6"/>
-[...6 lines deleted...]
-      <c r="A252" s="3" t="s">
+      <c r="D254" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="E254" s="6"/>
+      <c r="F254" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255" s="4">
         <v>2</v>
       </c>
-      <c r="B252" s="9" t="s">
-[...22 lines deleted...]
-      <c r="C253" s="7" t="s">
+      <c r="B255" s="10" t="s">
         <v>680</v>
       </c>
-      <c r="D253" s="6" t="s">
+      <c r="C255" s="7" t="s">
         <v>681</v>
       </c>
-      <c r="E253" s="6"/>
-[...5 lines deleted...]
-      <c r="A254" s="5" t="s">
+      <c r="D255" s="6" t="s">
         <v>682</v>
       </c>
-      <c r="B254" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E255" s="6"/>
+      <c r="F255" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>683</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>685</v>
       </c>
       <c r="E256" s="6"/>
       <c r="F256" s="14">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>688</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>1350</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>692</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>694</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="260" spans="1:6">
-      <c r="A260" s="4">
+      <c r="A260" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="B260" s="6"/>
+      <c r="C260" s="7"/>
+      <c r="D260" s="6"/>
+      <c r="E260" s="6"/>
+      <c r="F260" s="14"/>
+    </row>
+    <row r="261" spans="1:6">
+      <c r="A261" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B261" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C261" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D261" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B260" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C260" s="7" t="s">
+      <c r="E261" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F261" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" s="4">
+        <v>1</v>
+      </c>
+      <c r="B262" s="10" t="s">
         <v>696</v>
       </c>
-      <c r="D260" s="6" t="s">
+      <c r="C262" s="7" t="s">
         <v>697</v>
       </c>
-      <c r="E260" s="6"/>
-[...8 lines deleted...]
-      <c r="B261" s="10" t="s">
+      <c r="D262" s="6" t="s">
         <v>698</v>
       </c>
-      <c r="C261" s="7" t="s">
+      <c r="E262" s="6"/>
+      <c r="F262" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263" s="4">
+        <v>2</v>
+      </c>
+      <c r="B263" s="10" t="s">
         <v>699</v>
       </c>
-      <c r="D261" s="6" t="s">
+      <c r="C263" s="7" t="s">
         <v>700</v>
       </c>
-      <c r="E261" s="6"/>
-[...5 lines deleted...]
-      <c r="A262" s="5" t="s">
+      <c r="D263" s="6" t="s">
         <v>701</v>
       </c>
-      <c r="B262" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E263" s="6"/>
+      <c r="F263" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>702</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>704</v>
       </c>
       <c r="E264" s="6"/>
       <c r="F264" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>705</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>707</v>
       </c>
       <c r="E265" s="6"/>
       <c r="F265" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>708</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>710</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>711</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>713</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>714</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>716</v>
       </c>
       <c r="E268" s="6"/>
       <c r="F268" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>717</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>719</v>
       </c>
       <c r="E269" s="6"/>
       <c r="F269" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="270" spans="1:6">
-      <c r="A270" s="4">
+      <c r="A270" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="B270" s="6"/>
+      <c r="C270" s="7"/>
+      <c r="D270" s="6"/>
+      <c r="E270" s="6"/>
+      <c r="F270" s="14"/>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B271" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C271" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D271" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E271" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F271" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B270" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C270" s="7" t="s">
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" s="4">
+        <v>1</v>
+      </c>
+      <c r="B272" s="10" t="s">
         <v>721</v>
       </c>
-      <c r="D270" s="6" t="s">
+      <c r="C272" s="7" t="s">
         <v>722</v>
       </c>
-      <c r="E270" s="6"/>
-[...8 lines deleted...]
-      <c r="B271" s="10" t="s">
+      <c r="D272" s="6" t="s">
         <v>723</v>
       </c>
-      <c r="C271" s="7" t="s">
+      <c r="E272" s="6"/>
+      <c r="F272" s="14">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" s="4">
+        <v>2</v>
+      </c>
+      <c r="B273" s="10" t="s">
         <v>724</v>
       </c>
-      <c r="D271" s="6" t="s">
+      <c r="C273" s="7" t="s">
         <v>725</v>
       </c>
-      <c r="E271" s="6"/>
-[...5 lines deleted...]
-      <c r="A272" s="5" t="s">
+      <c r="D273" s="6" t="s">
         <v>726</v>
       </c>
-      <c r="B272" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E273" s="6"/>
+      <c r="F273" s="14">
+        <v>1650</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>727</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>729</v>
       </c>
       <c r="E274" s="6"/>
       <c r="F274" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="275" spans="1:6">
-      <c r="A275" s="4">
+      <c r="A275" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="B275" s="6"/>
+      <c r="C275" s="7"/>
+      <c r="D275" s="6"/>
+      <c r="E275" s="6"/>
+      <c r="F275" s="14"/>
+    </row>
+    <row r="276" spans="1:6">
+      <c r="A276" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B275" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C275" s="7" t="s">
+      <c r="B276" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C276" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D276" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E276" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F276" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" s="4">
+        <v>1</v>
+      </c>
+      <c r="B277" s="10" t="s">
         <v>731</v>
       </c>
-      <c r="D275" s="6" t="s">
+      <c r="C277" s="7" t="s">
         <v>732</v>
       </c>
-      <c r="E275" s="6"/>
-      <c r="F275" s="14">
+      <c r="D277" s="6" t="s">
+        <v>733</v>
+      </c>
+      <c r="E277" s="6"/>
+      <c r="F277" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="B278" s="6"/>
+      <c r="C278" s="7"/>
+      <c r="D278" s="6"/>
+      <c r="E278" s="6"/>
+      <c r="F278" s="14"/>
+    </row>
+    <row r="279" spans="1:6">
+      <c r="A279" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B279" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C279" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D279" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E279" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F279" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280" s="4">
+        <v>1</v>
+      </c>
+      <c r="B280" s="10" t="s">
+        <v>735</v>
+      </c>
+      <c r="C280" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="D280" s="6" t="s">
+        <v>737</v>
+      </c>
+      <c r="E280" s="6"/>
+      <c r="F280" s="14">
         <v>1650</v>
       </c>
     </row>
-    <row r="276" spans="1:6">
-      <c r="A276" s="4">
+    <row r="281" spans="1:6">
+      <c r="A281" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="B281" s="6"/>
+      <c r="C281" s="7"/>
+      <c r="D281" s="6"/>
+      <c r="E281" s="6"/>
+      <c r="F281" s="14"/>
+    </row>
+    <row r="282" spans="1:6">
+      <c r="A282" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B282" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B276" s="10" t="s">
-[...24 lines deleted...]
-      <c r="A278" s="3" t="s">
+      <c r="C282" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D282" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E282" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F282" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6">
+      <c r="A283" s="4">
+        <v>1</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="C283" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="D283" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="E283" s="6"/>
+      <c r="F283" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284" s="4">
         <v>2</v>
       </c>
-      <c r="B278" s="9" t="s">
-[...70 lines deleted...]
-      <c r="C282" s="7" t="s">
+      <c r="B284" s="10" t="s">
         <v>742</v>
       </c>
-      <c r="D282" s="6" t="s">
+      <c r="C284" s="7" t="s">
         <v>743</v>
       </c>
-      <c r="E282" s="6"/>
-[...5 lines deleted...]
-      <c r="A283" s="5" t="s">
+      <c r="D284" s="6" t="s">
         <v>744</v>
       </c>
-      <c r="B283" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E284" s="6"/>
+      <c r="F284" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>745</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>747</v>
       </c>
       <c r="E285" s="6"/>
       <c r="F285" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>748</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>750</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="287" spans="1:6">
-      <c r="A287" s="4">
+      <c r="A287" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="B287" s="6"/>
+      <c r="C287" s="7"/>
+      <c r="D287" s="6"/>
+      <c r="E287" s="6"/>
+      <c r="F287" s="14"/>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B288" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B287" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C287" s="7" t="s">
+      <c r="C288" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D288" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E288" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F288" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289" s="4">
+        <v>1</v>
+      </c>
+      <c r="B289" s="10" t="s">
         <v>752</v>
       </c>
-      <c r="D287" s="6" t="s">
+      <c r="C289" s="7" t="s">
         <v>753</v>
       </c>
-      <c r="E287" s="6"/>
-[...5 lines deleted...]
-      <c r="A288" s="4">
+      <c r="D289" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="E289" s="6"/>
+      <c r="F289" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6">
+      <c r="A290" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="B290" s="6"/>
+      <c r="C290" s="7"/>
+      <c r="D290" s="6"/>
+      <c r="E290" s="6"/>
+      <c r="F290" s="14"/>
+    </row>
+    <row r="291" spans="1:6">
+      <c r="A291" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B291" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C291" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B288" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D288" s="6" t="s">
+      <c r="D291" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E291" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F291" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6">
+      <c r="A292" s="4">
+        <v>1</v>
+      </c>
+      <c r="B292" s="10" t="s">
         <v>756</v>
       </c>
-      <c r="E288" s="6"/>
-[...5 lines deleted...]
-      <c r="A289" s="5" t="s">
+      <c r="C292" s="7" t="s">
         <v>757</v>
       </c>
-      <c r="B289" s="6"/>
-[...6 lines deleted...]
-      <c r="A290" s="3" t="s">
+      <c r="D292" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="E292" s="6"/>
+      <c r="F292" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6">
+      <c r="A293" s="4">
         <v>2</v>
       </c>
-      <c r="B290" s="9" t="s">
-[...22 lines deleted...]
-      <c r="C291" s="7" t="s">
+      <c r="B293" s="10" t="s">
         <v>759</v>
       </c>
-      <c r="D291" s="6" t="s">
+      <c r="C293" s="7" t="s">
         <v>760</v>
       </c>
-      <c r="E291" s="6"/>
-[...5 lines deleted...]
-      <c r="A292" s="5" t="s">
+      <c r="D293" s="6" t="s">
         <v>761</v>
       </c>
-      <c r="B292" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E293" s="6"/>
+      <c r="F293" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>762</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>764</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>765</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>767</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>768</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>770</v>
       </c>
       <c r="E296" s="6"/>
       <c r="F296" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>771</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>773</v>
       </c>
       <c r="E297" s="6"/>
       <c r="F297" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="298" spans="1:6">
-      <c r="A298" s="4">
+      <c r="A298" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="B298" s="6"/>
+      <c r="C298" s="7"/>
+      <c r="D298" s="6"/>
+      <c r="E298" s="6"/>
+      <c r="F298" s="14"/>
+    </row>
+    <row r="299" spans="1:6">
+      <c r="A299" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B299" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C299" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D299" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B298" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C298" s="7" t="s">
+      <c r="E299" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F299" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6">
+      <c r="A300" s="4">
+        <v>1</v>
+      </c>
+      <c r="B300" s="10" t="s">
         <v>775</v>
       </c>
-      <c r="D298" s="6" t="s">
+      <c r="C300" s="7" t="s">
         <v>776</v>
       </c>
-      <c r="E298" s="6"/>
-[...5 lines deleted...]
-      <c r="A299" s="4">
+      <c r="D300" s="6" t="s">
+        <v>777</v>
+      </c>
+      <c r="E300" s="6"/>
+      <c r="F300" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6">
+      <c r="A301" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="B301" s="6"/>
+      <c r="C301" s="7"/>
+      <c r="D301" s="6"/>
+      <c r="E301" s="6"/>
+      <c r="F301" s="14"/>
+    </row>
+    <row r="302" spans="1:6">
+      <c r="A302" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B302" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C302" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D302" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E302" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B299" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D299" s="6" t="s">
+      <c r="F302" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6">
+      <c r="A303" s="4">
+        <v>1</v>
+      </c>
+      <c r="B303" s="10" t="s">
         <v>779</v>
       </c>
-      <c r="E299" s="6"/>
-[...5 lines deleted...]
-      <c r="A300" s="5" t="s">
+      <c r="C303" s="7" t="s">
         <v>780</v>
       </c>
-      <c r="B300" s="6"/>
-[...6 lines deleted...]
-      <c r="A301" s="3" t="s">
+      <c r="D303" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="E303" s="6"/>
+      <c r="F303" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6">
+      <c r="A304" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="B304" s="6"/>
+      <c r="C304" s="7"/>
+      <c r="D304" s="6"/>
+      <c r="E304" s="6"/>
+      <c r="F304" s="14"/>
+    </row>
+    <row r="305" spans="1:6">
+      <c r="A305" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B301" s="9" t="s">
+      <c r="B305" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C301" s="11" t="s">
+      <c r="C305" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D301" s="12" t="s">
+      <c r="D305" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E301" s="13" t="s">
+      <c r="E305" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F301" s="15" t="s">
+      <c r="F305" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="302" spans="1:6">
-      <c r="A302" s="4">
+    <row r="306" spans="1:6">
+      <c r="A306" s="4">
         <v>1</v>
       </c>
-      <c r="B302" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D302" s="6" t="s">
+      <c r="B306" s="10" t="s">
         <v>783</v>
       </c>
-      <c r="E302" s="6"/>
-[...5 lines deleted...]
-      <c r="A303" s="5" t="s">
+      <c r="C306" s="7" t="s">
         <v>784</v>
       </c>
-      <c r="B303" s="6"/>
-[...6 lines deleted...]
-      <c r="A304" s="3" t="s">
+      <c r="D306" s="6" t="s">
+        <v>785</v>
+      </c>
+      <c r="E306" s="6"/>
+      <c r="F306" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6">
+      <c r="A307" s="4">
         <v>2</v>
       </c>
-      <c r="B304" s="9" t="s">
+      <c r="B307" s="10" t="s">
+        <v>786</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>787</v>
+      </c>
+      <c r="D307" s="6" t="s">
+        <v>788</v>
+      </c>
+      <c r="E307" s="6"/>
+      <c r="F307" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6">
+      <c r="A308" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="B308" s="6"/>
+      <c r="C308" s="7"/>
+      <c r="D308" s="6"/>
+      <c r="E308" s="6"/>
+      <c r="F308" s="14"/>
+    </row>
+    <row r="309" spans="1:6">
+      <c r="A309" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B309" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C304" s="11" t="s">
+      <c r="C309" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D304" s="12" t="s">
+      <c r="D309" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E304" s="13" t="s">
+      <c r="E309" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F304" s="15" t="s">
+      <c r="F309" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="305" spans="1:6">
-      <c r="A305" s="4">
+    <row r="310" spans="1:6">
+      <c r="A310" s="4">
         <v>1</v>
       </c>
-      <c r="B305" s="10" t="s">
-[...24 lines deleted...]
-      <c r="A307" s="3" t="s">
+      <c r="B310" s="10" t="s">
+        <v>790</v>
+      </c>
+      <c r="C310" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="D310" s="6" t="s">
+        <v>792</v>
+      </c>
+      <c r="E310" s="6"/>
+      <c r="F310" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6">
+      <c r="A311" s="4">
         <v>2</v>
       </c>
-      <c r="B307" s="9" t="s">
-[...40 lines deleted...]
-      <c r="C309" s="7" t="s">
+      <c r="B311" s="10" t="s">
         <v>793</v>
       </c>
-      <c r="D309" s="6" t="s">
+      <c r="C311" s="7" t="s">
         <v>794</v>
       </c>
-      <c r="E309" s="6"/>
-[...5 lines deleted...]
-      <c r="A310" s="5" t="s">
+      <c r="D311" s="6" t="s">
         <v>795</v>
       </c>
-      <c r="B310" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E311" s="6"/>
+      <c r="F311" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>796</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>798</v>
       </c>
       <c r="E312" s="6"/>
       <c r="F312" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>799</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>800</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>801</v>
       </c>
       <c r="E313" s="6"/>
       <c r="F313" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>802</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>804</v>
       </c>
       <c r="E314" s="6"/>
       <c r="F314" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>805</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>807</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>808</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>810</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>811</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>813</v>
       </c>
       <c r="E317" s="6"/>
       <c r="F317" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>814</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>816</v>
       </c>
       <c r="E318" s="6"/>
       <c r="F318" s="14">
-        <v>1550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>817</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>819</v>
       </c>
       <c r="E319" s="6"/>
       <c r="F319" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>820</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>822</v>
       </c>
       <c r="E320" s="6"/>
       <c r="F320" s="14">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>823</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>824</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>825</v>
       </c>
       <c r="E321" s="6"/>
       <c r="F321" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>826</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>828</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>829</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>831</v>
       </c>
       <c r="E323" s="6"/>
       <c r="F323" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>832</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>834</v>
       </c>
       <c r="E324" s="6"/>
       <c r="F324" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="325" spans="1:6">
-      <c r="A325" s="4">
-[...2 lines deleted...]
-      <c r="B325" s="10" t="s">
+      <c r="A325" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="C325" s="7" t="s">
+      <c r="B325" s="6"/>
+      <c r="C325" s="7"/>
+      <c r="D325" s="6"/>
+      <c r="E325" s="6"/>
+      <c r="F325" s="14"/>
+    </row>
+    <row r="326" spans="1:6">
+      <c r="A326" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B326" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C326" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D326" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E326" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F326" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6">
+      <c r="A327" s="4">
+        <v>1</v>
+      </c>
+      <c r="B327" s="10" t="s">
         <v>836</v>
       </c>
-      <c r="D325" s="6" t="s">
+      <c r="C327" s="7" t="s">
         <v>837</v>
       </c>
-      <c r="E325" s="6"/>
-[...5 lines deleted...]
-      <c r="A326" s="5" t="s">
+      <c r="D327" s="6" t="s">
         <v>838</v>
       </c>
-      <c r="B326" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E327" s="6"/>
+      <c r="F327" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>839</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>840</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>841</v>
       </c>
       <c r="E328" s="6"/>
       <c r="F328" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B329" s="10" t="s">
         <v>842</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>844</v>
       </c>
       <c r="E329" s="6"/>
       <c r="F329" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>845</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>846</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>847</v>
       </c>
       <c r="E330" s="6"/>
       <c r="F330" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B331" s="10" t="s">
         <v>848</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>850</v>
       </c>
       <c r="E331" s="6"/>
       <c r="F331" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>851</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>853</v>
       </c>
       <c r="E332" s="6"/>
       <c r="F332" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B333" s="10" t="s">
         <v>854</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>855</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>856</v>
       </c>
       <c r="E333" s="6"/>
       <c r="F333" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>857</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>859</v>
       </c>
       <c r="E334" s="6"/>
       <c r="F334" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B335" s="10" t="s">
         <v>860</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>862</v>
       </c>
       <c r="E335" s="6"/>
       <c r="F335" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B336" s="10" t="s">
         <v>863</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>865</v>
       </c>
       <c r="E336" s="6"/>
       <c r="F336" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>866</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>867</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>868</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>869</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>871</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B339" s="10" t="s">
         <v>872</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>873</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>874</v>
       </c>
       <c r="E339" s="6"/>
       <c r="F339" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>875</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>877</v>
       </c>
       <c r="E340" s="6"/>
       <c r="F340" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>878</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>880</v>
       </c>
       <c r="E341" s="6"/>
       <c r="F341" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>881</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>882</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>883</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>884</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>886</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>887</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>888</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>889</v>
       </c>
       <c r="E344" s="6"/>
       <c r="F344" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="345" spans="1:6">
-      <c r="A345" s="4">
-[...2 lines deleted...]
-      <c r="B345" s="10" t="s">
+      <c r="A345" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="C345" s="7" t="s">
+      <c r="B345" s="6"/>
+      <c r="C345" s="7"/>
+      <c r="D345" s="6"/>
+      <c r="E345" s="6"/>
+      <c r="F345" s="14"/>
+    </row>
+    <row r="346" spans="1:6">
+      <c r="A346" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B346" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C346" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D346" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E346" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F346" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6">
+      <c r="A347" s="4">
+        <v>1</v>
+      </c>
+      <c r="B347" s="10" t="s">
         <v>891</v>
       </c>
-      <c r="D345" s="6" t="s">
+      <c r="C347" s="7" t="s">
         <v>892</v>
       </c>
-      <c r="E345" s="6"/>
-[...5 lines deleted...]
-      <c r="A346" s="5" t="s">
+      <c r="D347" s="6" t="s">
         <v>893</v>
       </c>
-      <c r="B346" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E347" s="6"/>
+      <c r="F347" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>894</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>896</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>897</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>899</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>900</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>902</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>903</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>905</v>
       </c>
       <c r="E351" s="6"/>
       <c r="F351" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B352" s="10" t="s">
         <v>906</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>908</v>
       </c>
       <c r="E352" s="6"/>
       <c r="F352" s="14">
-        <v>1550</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>909</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>911</v>
       </c>
       <c r="E353" s="6"/>
       <c r="F353" s="14">
-        <v>2550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>912</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>914</v>
       </c>
       <c r="E354" s="6"/>
       <c r="F354" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>915</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>917</v>
       </c>
       <c r="E355" s="6"/>
       <c r="F355" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B356" s="10" t="s">
         <v>918</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>920</v>
       </c>
       <c r="E356" s="6"/>
       <c r="F356" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B357" s="10" t="s">
         <v>921</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>923</v>
       </c>
       <c r="E357" s="6"/>
       <c r="F357" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="358" spans="1:6">
-      <c r="A358" s="4">
-[...2 lines deleted...]
-      <c r="B358" s="10" t="s">
+      <c r="A358" s="5" t="s">
         <v>924</v>
       </c>
-      <c r="C358" s="7" t="s">
+      <c r="B358" s="6"/>
+      <c r="C358" s="7"/>
+      <c r="D358" s="6"/>
+      <c r="E358" s="6"/>
+      <c r="F358" s="14"/>
+    </row>
+    <row r="359" spans="1:6">
+      <c r="A359" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B359" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C359" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D359" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E359" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F359" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6">
+      <c r="A360" s="4">
+        <v>1</v>
+      </c>
+      <c r="B360" s="10" t="s">
         <v>925</v>
       </c>
-      <c r="D358" s="6" t="s">
+      <c r="C360" s="7" t="s">
         <v>926</v>
       </c>
-      <c r="E358" s="6"/>
-[...5 lines deleted...]
-      <c r="A359" s="5" t="s">
+      <c r="D360" s="6" t="s">
         <v>927</v>
       </c>
-      <c r="B359" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E360" s="6"/>
+      <c r="F360" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B361" s="10" t="s">
         <v>928</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>930</v>
       </c>
       <c r="E361" s="6"/>
       <c r="F361" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B362" s="10" t="s">
         <v>931</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>932</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>933</v>
       </c>
       <c r="E362" s="6"/>
       <c r="F362" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B363" s="10" t="s">
         <v>934</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>936</v>
       </c>
       <c r="E363" s="6"/>
       <c r="F363" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B364" s="10" t="s">
         <v>937</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>939</v>
       </c>
       <c r="E364" s="6"/>
       <c r="F364" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B365" s="10" t="s">
         <v>940</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>942</v>
       </c>
       <c r="E365" s="6"/>
       <c r="F365" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="366" spans="1:6">
-      <c r="A366" s="4">
+      <c r="A366" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B366" s="6"/>
+      <c r="C366" s="7"/>
+      <c r="D366" s="6"/>
+      <c r="E366" s="6"/>
+      <c r="F366" s="14"/>
+    </row>
+    <row r="367" spans="1:6">
+      <c r="A367" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B367" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C367" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D367" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E367" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B366" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C366" s="7" t="s">
+      <c r="F367" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6">
+      <c r="A368" s="4">
+        <v>1</v>
+      </c>
+      <c r="B368" s="10" t="s">
         <v>944</v>
       </c>
-      <c r="D366" s="6" t="s">
+      <c r="C368" s="7" t="s">
         <v>945</v>
       </c>
-      <c r="E366" s="6"/>
-[...5 lines deleted...]
-      <c r="A367" s="5" t="s">
+      <c r="D368" s="6" t="s">
         <v>946</v>
       </c>
-      <c r="B367" s="6"/>
-[...6 lines deleted...]
-      <c r="A368" s="3" t="s">
+      <c r="E368" s="6"/>
+      <c r="F368" s="14">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6">
+      <c r="A369" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="B369" s="6"/>
+      <c r="C369" s="7"/>
+      <c r="D369" s="6"/>
+      <c r="E369" s="6"/>
+      <c r="F369" s="14"/>
+    </row>
+    <row r="370" spans="1:6">
+      <c r="A370" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B368" s="9" t="s">
+      <c r="B370" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C368" s="11" t="s">
+      <c r="C370" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D368" s="12" t="s">
+      <c r="D370" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E368" s="13" t="s">
+      <c r="E370" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F368" s="15" t="s">
+      <c r="F370" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="369" spans="1:6">
-      <c r="A369" s="4">
+    <row r="371" spans="1:6">
+      <c r="A371" s="4">
         <v>1</v>
       </c>
-      <c r="B369" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C369" s="7" t="s">
+      <c r="B371" s="10" t="s">
         <v>948</v>
       </c>
-      <c r="D369" s="6" t="s">
+      <c r="C371" s="7" t="s">
         <v>949</v>
       </c>
-      <c r="E369" s="6"/>
-[...5 lines deleted...]
-      <c r="A370" s="5" t="s">
+      <c r="D371" s="6" t="s">
         <v>950</v>
       </c>
-      <c r="B370" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E371" s="6"/>
+      <c r="F371" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>951</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>953</v>
       </c>
       <c r="E372" s="6"/>
       <c r="F372" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>954</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>956</v>
       </c>
       <c r="E373" s="6"/>
       <c r="F373" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>957</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>959</v>
       </c>
       <c r="E374" s="6"/>
       <c r="F374" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>960</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>962</v>
       </c>
       <c r="E375" s="6"/>
       <c r="F375" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>963</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>965</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B377" s="10" t="s">
         <v>966</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>968</v>
       </c>
       <c r="E377" s="6"/>
       <c r="F377" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5" t="s">
         <v>969</v>
       </c>
       <c r="B378" s="6"/>
       <c r="C378" s="7"/>
       <c r="D378" s="6"/>
       <c r="E378" s="6"/>
       <c r="F378" s="14"/>
     </row>
@@ -11471,1606 +11546,1606 @@
       </c>
       <c r="E396" s="6"/>
       <c r="F396" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>2</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>1006</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="E397" s="6"/>
       <c r="F397" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="398" spans="1:6">
-      <c r="A398" s="4">
+      <c r="A398" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B398" s="6"/>
+      <c r="C398" s="7"/>
+      <c r="D398" s="6"/>
+      <c r="E398" s="6"/>
+      <c r="F398" s="14"/>
+    </row>
+    <row r="399" spans="1:6">
+      <c r="A399" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B399" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B398" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A399" s="4">
+      <c r="C399" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B399" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="D399" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E399" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F399" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B400" s="10" t="s">
-        <v>1015</v>
+        <v>1010</v>
       </c>
       <c r="C400" s="7" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c r="E400" s="6"/>
       <c r="F400" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B401" s="10" t="s">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>1019</v>
+        <v>1014</v>
       </c>
       <c r="D401" s="6" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="E401" s="6"/>
       <c r="F401" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="402" spans="1:6">
-      <c r="A402" s="5" t="s">
+      <c r="A402" s="4">
+        <v>3</v>
+      </c>
+      <c r="B402" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C402" s="7" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D402" s="6" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E402" s="6"/>
+      <c r="F402" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6">
+      <c r="A403" s="4">
+        <v>4</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C403" s="7" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D403" s="6" t="s">
         <v>1021</v>
       </c>
-      <c r="B402" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E403" s="6"/>
+      <c r="F403" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>1022</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>1025</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="406" spans="1:6">
-      <c r="A406" s="4">
+      <c r="A406" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B406" s="6"/>
+      <c r="C406" s="7"/>
+      <c r="D406" s="6"/>
+      <c r="E406" s="6"/>
+      <c r="F406" s="14"/>
+    </row>
+    <row r="407" spans="1:6">
+      <c r="A407" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B407" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B406" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A407" s="4">
+      <c r="C407" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B407" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="D407" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E407" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F407" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B408" s="10" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="C408" s="7" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="D408" s="6" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B409" s="10" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="C409" s="7" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="D409" s="6" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="410" spans="1:6">
-      <c r="A410" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D410" s="6"/>
+      <c r="A410" s="4">
+        <v>3</v>
+      </c>
+      <c r="B410" s="10" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C410" s="7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D410" s="6" t="s">
+        <v>1037</v>
+      </c>
       <c r="E410" s="6"/>
-      <c r="F410" s="14"/>
+      <c r="F410" s="14">
+        <v>1650</v>
+      </c>
     </row>
     <row r="411" spans="1:6">
-      <c r="A411" s="3" t="s">
+      <c r="A411" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B411" s="6"/>
+      <c r="C411" s="7"/>
+      <c r="D411" s="6"/>
+      <c r="E411" s="6"/>
+      <c r="F411" s="14"/>
+    </row>
+    <row r="412" spans="1:6">
+      <c r="A412" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B411" s="9" t="s">
+      <c r="B412" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C411" s="11" t="s">
+      <c r="C412" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D411" s="12" t="s">
+      <c r="D412" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E411" s="13" t="s">
+      <c r="E412" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F411" s="15" t="s">
+      <c r="F412" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B413" s="10" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="C413" s="7" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="D413" s="6" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="E413" s="6"/>
       <c r="F413" s="14">
-        <v>1650</v>
+        <v>900</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B414" s="10" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="C414" s="7" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="D414" s="6" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="E414" s="6"/>
       <c r="F414" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="415" spans="1:6">
-      <c r="A415" s="5" t="s">
+      <c r="A415" s="4">
+        <v>3</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C415" s="7" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D415" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E415" s="6"/>
+      <c r="F415" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6">
+      <c r="A416" s="4">
+        <v>4</v>
+      </c>
+      <c r="B416" s="10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C416" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D416" s="6" t="s">
         <v>1050</v>
       </c>
-      <c r="B415" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E416" s="6"/>
+      <c r="F416" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B417" s="10" t="s">
         <v>1051</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E417" s="6"/>
       <c r="F417" s="14">
-        <v>900</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B418" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="E418" s="6"/>
       <c r="F418" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>1057</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="E419" s="6"/>
       <c r="F419" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>1060</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>1063</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>1066</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="E422" s="6"/>
       <c r="F422" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="423" spans="1:6">
-      <c r="A423" s="4">
+      <c r="A423" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B423" s="6"/>
+      <c r="C423" s="7"/>
+      <c r="D423" s="6"/>
+      <c r="E423" s="6"/>
+      <c r="F423" s="14"/>
+    </row>
+    <row r="424" spans="1:6">
+      <c r="A424" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B424" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C424" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D424" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E424" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F424" s="15" t="s">
         <v>7</v>
-      </c>
-[...29 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B425" s="10" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="C425" s="7" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="D425" s="6" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
       <c r="E425" s="6"/>
       <c r="F425" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B426" s="10" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="C426" s="7" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="427" spans="1:6">
-      <c r="A427" s="5" t="s">
+      <c r="A427" s="4">
+        <v>3</v>
+      </c>
+      <c r="B427" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C427" s="7" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D427" s="6" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E427" s="6"/>
+      <c r="F427" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6">
+      <c r="A428" s="4">
+        <v>4</v>
+      </c>
+      <c r="B428" s="10" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C428" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D428" s="6" t="s">
         <v>1081</v>
       </c>
-      <c r="B427" s="6"/>
-[...6 lines deleted...]
-      <c r="A428" s="3" t="s">
+      <c r="E428" s="6"/>
+      <c r="F428" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6">
+      <c r="A429" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B429" s="6"/>
+      <c r="C429" s="7"/>
+      <c r="D429" s="6"/>
+      <c r="E429" s="6"/>
+      <c r="F429" s="14"/>
+    </row>
+    <row r="430" spans="1:6">
+      <c r="A430" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B428" s="9" t="s">
+      <c r="B430" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C428" s="11" t="s">
+      <c r="C430" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D428" s="12" t="s">
+      <c r="D430" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E428" s="13" t="s">
+      <c r="E430" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F428" s="15" t="s">
+      <c r="F430" s="15" t="s">
         <v>7</v>
-      </c>
-[...34 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B431" s="10" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="C431" s="7" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="D431" s="6" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E431" s="6"/>
       <c r="F431" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B432" s="10" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="C432" s="7" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="D432" s="6" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E432" s="6"/>
       <c r="F432" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="5" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="B433" s="6"/>
       <c r="C433" s="7"/>
       <c r="D433" s="6"/>
       <c r="E433" s="6"/>
       <c r="F433" s="14"/>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B434" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C434" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D434" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E434" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F434" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>1</v>
       </c>
       <c r="B435" s="10" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="C435" s="7" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="D435" s="6" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E435" s="6"/>
       <c r="F435" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>2</v>
       </c>
       <c r="B436" s="10" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="C436" s="7" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E436" s="6"/>
       <c r="F436" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="437" spans="1:6">
-      <c r="A437" s="5" t="s">
+      <c r="A437" s="4">
+        <v>3</v>
+      </c>
+      <c r="B437" s="10" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C437" s="7" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D437" s="6" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E437" s="6"/>
+      <c r="F437" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6">
+      <c r="A438" s="4">
+        <v>4</v>
+      </c>
+      <c r="B438" s="10" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C438" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D438" s="6" t="s">
         <v>1101</v>
       </c>
-      <c r="B437" s="6"/>
-[...6 lines deleted...]
-      <c r="A438" s="3" t="s">
+      <c r="E438" s="6"/>
+      <c r="F438" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6">
+      <c r="A439" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B439" s="6"/>
+      <c r="C439" s="7"/>
+      <c r="D439" s="6"/>
+      <c r="E439" s="6"/>
+      <c r="F439" s="14"/>
+    </row>
+    <row r="440" spans="1:6">
+      <c r="A440" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B438" s="9" t="s">
+      <c r="B440" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C438" s="11" t="s">
+      <c r="C440" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D438" s="12" t="s">
+      <c r="D440" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E438" s="13" t="s">
+      <c r="E440" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F438" s="15" t="s">
+      <c r="F440" s="15" t="s">
         <v>7</v>
-      </c>
-[...34 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B441" s="10" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="C441" s="7" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
       <c r="D441" s="6" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E441" s="6"/>
       <c r="F441" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B442" s="10" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="C442" s="7" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
       <c r="D442" s="6" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E442" s="6"/>
       <c r="F442" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="443" spans="1:6">
-      <c r="A443" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D443" s="6"/>
+      <c r="A443" s="4">
+        <v>3</v>
+      </c>
+      <c r="B443" s="10" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C443" s="7" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D443" s="6" t="s">
+        <v>1111</v>
+      </c>
       <c r="E443" s="6"/>
-      <c r="F443" s="14"/>
+      <c r="F443" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="444" spans="1:6">
-      <c r="A444" s="3" t="s">
+      <c r="A444" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B444" s="6"/>
+      <c r="C444" s="7"/>
+      <c r="D444" s="6"/>
+      <c r="E444" s="6"/>
+      <c r="F444" s="14"/>
+    </row>
+    <row r="445" spans="1:6">
+      <c r="A445" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B444" s="9" t="s">
+      <c r="B445" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C444" s="11" t="s">
+      <c r="C445" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D444" s="12" t="s">
+      <c r="D445" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E444" s="13" t="s">
+      <c r="E445" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F444" s="15" t="s">
+      <c r="F445" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B446" s="10" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="C446" s="7" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
       <c r="D446" s="6" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E446" s="6"/>
       <c r="F446" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B447" s="10" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="C447" s="7" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
       <c r="D447" s="6" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E447" s="6"/>
       <c r="F447" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="448" spans="1:6">
-      <c r="A448" s="5" t="s">
+      <c r="A448" s="4">
+        <v>3</v>
+      </c>
+      <c r="B448" s="10" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C448" s="7" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D448" s="6" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E448" s="6"/>
+      <c r="F448" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6">
+      <c r="A449" s="4">
+        <v>4</v>
+      </c>
+      <c r="B449" s="10" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C449" s="7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D449" s="6" t="s">
         <v>1124</v>
       </c>
-      <c r="B448" s="6"/>
-[...6 lines deleted...]
-      <c r="A449" s="3" t="s">
+      <c r="E449" s="6"/>
+      <c r="F449" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6">
+      <c r="A450" s="5" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B450" s="6"/>
+      <c r="C450" s="7"/>
+      <c r="D450" s="6"/>
+      <c r="E450" s="6"/>
+      <c r="F450" s="14"/>
+    </row>
+    <row r="451" spans="1:6">
+      <c r="A451" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B449" s="9" t="s">
+      <c r="B451" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C449" s="11" t="s">
+      <c r="C451" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D449" s="12" t="s">
+      <c r="D451" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E449" s="13" t="s">
+      <c r="E451" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F449" s="15" t="s">
+      <c r="F451" s="15" t="s">
         <v>7</v>
-      </c>
-[...34 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B452" s="10" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="C452" s="7" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="D452" s="6" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="E452" s="6"/>
       <c r="F452" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="453" spans="1:6">
-      <c r="A453" s="5" t="s">
+      <c r="A453" s="4">
+        <v>2</v>
+      </c>
+      <c r="B453" s="10" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C453" s="7" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D453" s="6" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E453" s="6"/>
+      <c r="F453" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6">
+      <c r="A454" s="4">
+        <v>3</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C454" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D454" s="6" t="s">
         <v>1134</v>
       </c>
-      <c r="B453" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E454" s="6"/>
+      <c r="F454" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B455" s="10" t="s">
         <v>1135</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1136</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="E455" s="6"/>
       <c r="F455" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B456" s="10" t="s">
         <v>1138</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="E456" s="6"/>
       <c r="F456" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B457" s="10" t="s">
         <v>1141</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="E457" s="6"/>
       <c r="F457" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B458" s="10" t="s">
         <v>1144</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="E458" s="6"/>
       <c r="F458" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B459" s="10" t="s">
         <v>1147</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="E459" s="6"/>
       <c r="F459" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B460" s="10" t="s">
         <v>1150</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="E460" s="6"/>
       <c r="F460" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B461" s="10" t="s">
         <v>1153</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="E461" s="6"/>
       <c r="F461" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B462" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="E462" s="6"/>
       <c r="F462" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B463" s="10" t="s">
         <v>1159</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="E463" s="6"/>
       <c r="F463" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B464" s="10" t="s">
         <v>1162</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="E464" s="6"/>
       <c r="F464" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B465" s="10" t="s">
         <v>1165</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="E465" s="6"/>
       <c r="F465" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="466" spans="1:6">
-      <c r="A466" s="4">
-[...2 lines deleted...]
-      <c r="B466" s="10" t="s">
+      <c r="A466" s="5" t="s">
         <v>1168</v>
       </c>
-      <c r="C466" s="7" t="s">
+      <c r="B466" s="6"/>
+      <c r="C466" s="7"/>
+      <c r="D466" s="6"/>
+      <c r="E466" s="6"/>
+      <c r="F466" s="14"/>
+    </row>
+    <row r="467" spans="1:6">
+      <c r="A467" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B467" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C467" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D467" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E467" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F467" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6">
+      <c r="A468" s="4">
+        <v>1</v>
+      </c>
+      <c r="B468" s="10" t="s">
         <v>1169</v>
       </c>
-      <c r="D466" s="6" t="s">
+      <c r="C468" s="7" t="s">
         <v>1170</v>
       </c>
-      <c r="E466" s="6"/>
-[...8 lines deleted...]
-      <c r="B467" s="10" t="s">
+      <c r="D468" s="6" t="s">
         <v>1171</v>
       </c>
-      <c r="C467" s="7" t="s">
+      <c r="E468" s="6"/>
+      <c r="F468" s="14">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6">
+      <c r="A469" s="5" t="s">
         <v>1172</v>
       </c>
-      <c r="D467" s="6" t="s">
+      <c r="B469" s="6"/>
+      <c r="C469" s="7"/>
+      <c r="D469" s="6"/>
+      <c r="E469" s="6"/>
+      <c r="F469" s="14"/>
+    </row>
+    <row r="470" spans="1:6">
+      <c r="A470" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B470" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C470" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D470" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E470" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F470" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6">
+      <c r="A471" s="4">
+        <v>1</v>
+      </c>
+      <c r="B471" s="10" t="s">
         <v>1173</v>
       </c>
-      <c r="E467" s="6"/>
-[...5 lines deleted...]
-      <c r="A468" s="5" t="s">
+      <c r="C471" s="7" t="s">
         <v>1174</v>
       </c>
-      <c r="B468" s="6"/>
-[...6 lines deleted...]
-      <c r="A469" s="3" t="s">
+      <c r="D471" s="6" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E471" s="6"/>
+      <c r="F471" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="472" spans="1:6">
+      <c r="A472" s="4">
         <v>2</v>
       </c>
-      <c r="B469" s="9" t="s">
-[...22 lines deleted...]
-      <c r="C470" s="7" t="s">
+      <c r="B472" s="10" t="s">
         <v>1176</v>
       </c>
-      <c r="D470" s="6" t="s">
+      <c r="C472" s="7" t="s">
         <v>1177</v>
       </c>
-      <c r="E470" s="6"/>
-[...5 lines deleted...]
-      <c r="A471" s="5" t="s">
+      <c r="D472" s="6" t="s">
         <v>1178</v>
       </c>
-      <c r="B471" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E472" s="6"/>
+      <c r="F472" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B473" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1181</v>
       </c>
       <c r="E473" s="6"/>
       <c r="F473" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B474" s="10" t="s">
         <v>1182</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="E474" s="6"/>
       <c r="F474" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B475" s="10" t="s">
         <v>1185</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="E475" s="6"/>
       <c r="F475" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B476" s="10" t="s">
         <v>1188</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="E476" s="6"/>
       <c r="F476" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="477" spans="1:6">
-      <c r="A477" s="4">
+      <c r="A477" s="5" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B477" s="6"/>
+      <c r="C477" s="7"/>
+      <c r="D477" s="6"/>
+      <c r="E477" s="6"/>
+      <c r="F477" s="14"/>
+    </row>
+    <row r="478" spans="1:6">
+      <c r="A478" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B478" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C478" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D478" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B477" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C477" s="7" t="s">
+      <c r="E478" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F478" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6">
+      <c r="A479" s="4">
+        <v>1</v>
+      </c>
+      <c r="B479" s="10" t="s">
         <v>1192</v>
       </c>
-      <c r="D477" s="6" t="s">
+      <c r="C479" s="7" t="s">
         <v>1193</v>
       </c>
-      <c r="E477" s="6"/>
-[...5 lines deleted...]
-      <c r="A478" s="5" t="s">
+      <c r="D479" s="6" t="s">
         <v>1194</v>
       </c>
-      <c r="B478" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E479" s="6"/>
+      <c r="F479" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B480" s="10" t="s">
         <v>1195</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="E480" s="6"/>
       <c r="F480" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="481" spans="1:6">
-      <c r="A481" s="4">
+      <c r="A481" s="5" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B481" s="6"/>
+      <c r="C481" s="7"/>
+      <c r="D481" s="6"/>
+      <c r="E481" s="6"/>
+      <c r="F481" s="14"/>
+    </row>
+    <row r="482" spans="1:6">
+      <c r="A482" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B481" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C481" s="7" t="s">
+      <c r="B482" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C482" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D482" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E482" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F482" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="483" spans="1:6">
+      <c r="A483" s="4">
+        <v>1</v>
+      </c>
+      <c r="B483" s="10" t="s">
         <v>1199</v>
       </c>
-      <c r="D481" s="6" t="s">
+      <c r="C483" s="7" t="s">
         <v>1200</v>
       </c>
-      <c r="E481" s="6"/>
-[...5 lines deleted...]
-      <c r="A482" s="5" t="s">
+      <c r="D483" s="6" t="s">
         <v>1201</v>
       </c>
-      <c r="B482" s="6"/>
-[...6 lines deleted...]
-      <c r="A483" s="3" t="s">
+      <c r="E483" s="6"/>
+      <c r="F483" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="484" spans="1:6">
+      <c r="A484" s="5" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B484" s="6"/>
+      <c r="C484" s="7"/>
+      <c r="D484" s="6"/>
+      <c r="E484" s="6"/>
+      <c r="F484" s="14"/>
+    </row>
+    <row r="485" spans="1:6">
+      <c r="A485" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B483" s="9" t="s">
+      <c r="B485" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C483" s="11" t="s">
+      <c r="C485" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D483" s="12" t="s">
+      <c r="D485" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E483" s="13" t="s">
+      <c r="E485" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F483" s="15" t="s">
+      <c r="F485" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="484" spans="1:6">
-      <c r="A484" s="4">
+    <row r="486" spans="1:6">
+      <c r="A486" s="4">
         <v>1</v>
       </c>
-      <c r="B484" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C484" s="7" t="s">
+      <c r="B486" s="10" t="s">
         <v>1203</v>
       </c>
-      <c r="D484" s="6" t="s">
+      <c r="C486" s="7" t="s">
         <v>1204</v>
       </c>
-      <c r="E484" s="6"/>
-[...5 lines deleted...]
-      <c r="A485" s="5" t="s">
+      <c r="D486" s="6" t="s">
         <v>1205</v>
       </c>
-      <c r="B485" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E486" s="6"/>
+      <c r="F486" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B487" s="10" t="s">
         <v>1206</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D487" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="E487" s="6"/>
       <c r="F487" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B488" s="10" t="s">
         <v>1209</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D488" s="6" t="s">
         <v>1211</v>
       </c>
       <c r="E488" s="6"/>
       <c r="F488" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B489" s="10" t="s">
         <v>1212</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D489" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E489" s="6"/>
       <c r="F489" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="5" t="s">
         <v>1215</v>
       </c>
       <c r="B490" s="6"/>
       <c r="C490" s="7"/>
       <c r="D490" s="6"/>
       <c r="E490" s="6"/>
       <c r="F490" s="14"/>
     </row>
@@ -13325,969 +13400,1144 @@
       </c>
       <c r="E504" s="6"/>
       <c r="F504" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>14</v>
       </c>
       <c r="B505" s="10" t="s">
         <v>1255</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="E505" s="6"/>
       <c r="F505" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="506" spans="1:6">
-      <c r="A506" s="5" t="s">
+      <c r="A506" s="4">
+        <v>15</v>
+      </c>
+      <c r="B506" s="10" t="s">
         <v>1258</v>
       </c>
-      <c r="B506" s="6"/>
-[...1 lines deleted...]
-      <c r="D506" s="6"/>
+      <c r="C506" s="7" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D506" s="6" t="s">
+        <v>1260</v>
+      </c>
       <c r="E506" s="6"/>
-      <c r="F506" s="14"/>
+      <c r="F506" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="507" spans="1:6">
-      <c r="A507" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A507" s="4">
+        <v>16</v>
+      </c>
+      <c r="B507" s="10" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C507" s="7" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D507" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E507" s="6"/>
+      <c r="F507" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B508" s="10" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="C508" s="7" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="D508" s="6" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="E508" s="6"/>
       <c r="F508" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="509" spans="1:6">
-      <c r="A509" s="4">
+      <c r="A509" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B509" s="6"/>
+      <c r="C509" s="7"/>
+      <c r="D509" s="6"/>
+      <c r="E509" s="6"/>
+      <c r="F509" s="14"/>
+    </row>
+    <row r="510" spans="1:6">
+      <c r="A510" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B509" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A510" s="4">
+      <c r="B510" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B510" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="C510" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D510" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E510" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F510" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="511" spans="1:6">
-      <c r="A511" s="5" t="s">
+      <c r="A511" s="4">
+        <v>1</v>
+      </c>
+      <c r="B511" s="10" t="s">
         <v>1268</v>
       </c>
-      <c r="B511" s="6"/>
-[...1 lines deleted...]
-      <c r="D511" s="6"/>
+      <c r="C511" s="7" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D511" s="6" t="s">
+        <v>1270</v>
+      </c>
       <c r="E511" s="6"/>
-      <c r="F511" s="14"/>
+      <c r="F511" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="512" spans="1:6">
-      <c r="A512" s="3" t="s">
+      <c r="A512" s="4">
         <v>2</v>
       </c>
-      <c r="B512" s="9" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="B512" s="10" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C512" s="7" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D512" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E512" s="6"/>
+      <c r="F512" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B513" s="10" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="C513" s="7" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="D513" s="6" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="E513" s="6"/>
       <c r="F513" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="514" spans="1:6">
-      <c r="A514" s="4">
+      <c r="A514" s="5" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B514" s="6"/>
+      <c r="C514" s="7"/>
+      <c r="D514" s="6"/>
+      <c r="E514" s="6"/>
+      <c r="F514" s="14"/>
+    </row>
+    <row r="515" spans="1:6">
+      <c r="A515" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B514" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A515" s="4">
+      <c r="B515" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B515" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="C515" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D515" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E515" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F515" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B516" s="10" t="s">
         <v>1278</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>1280</v>
       </c>
       <c r="E516" s="6"/>
       <c r="F516" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="517" spans="1:6">
-      <c r="A517" s="5" t="s">
+      <c r="A517" s="4">
+        <v>2</v>
+      </c>
+      <c r="B517" s="10" t="s">
         <v>1281</v>
       </c>
-      <c r="B517" s="6"/>
-[...1 lines deleted...]
-      <c r="D517" s="6"/>
+      <c r="C517" s="7" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D517" s="6" t="s">
+        <v>1283</v>
+      </c>
       <c r="E517" s="6"/>
-      <c r="F517" s="14"/>
+      <c r="F517" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="518" spans="1:6">
-      <c r="A518" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B518" s="9" t="s">
+      <c r="A518" s="4">
         <v>3</v>
       </c>
-      <c r="C518" s="11" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B518" s="10" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C518" s="7" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D518" s="6" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E518" s="6"/>
+      <c r="F518" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B519" s="10" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="C519" s="7" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="D519" s="6" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="E519" s="6"/>
       <c r="F519" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="520" spans="1:6">
-      <c r="A520" s="4">
+      <c r="A520" s="5" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B520" s="6"/>
+      <c r="C520" s="7"/>
+      <c r="D520" s="6"/>
+      <c r="E520" s="6"/>
+      <c r="F520" s="14"/>
+    </row>
+    <row r="521" spans="1:6">
+      <c r="A521" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B520" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A521" s="4">
+      <c r="B521" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B521" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="C521" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D521" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E521" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F521" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B522" s="10" t="s">
         <v>1291</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D522" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="E522" s="6"/>
       <c r="F522" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B523" s="10" t="s">
         <v>1294</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1295</v>
       </c>
       <c r="D523" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="E523" s="6"/>
       <c r="F523" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B524" s="10" t="s">
         <v>1297</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="E524" s="6"/>
       <c r="F524" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B525" s="10" t="s">
         <v>1300</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="D525" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="E525" s="6"/>
       <c r="F525" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B526" s="10" t="s">
         <v>1303</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="E526" s="6"/>
       <c r="F526" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="527" spans="1:6">
-      <c r="A527" s="5" t="s">
+      <c r="A527" s="4">
+        <v>6</v>
+      </c>
+      <c r="B527" s="10" t="s">
         <v>1306</v>
       </c>
-      <c r="B527" s="6"/>
-[...1 lines deleted...]
-      <c r="D527" s="6"/>
+      <c r="C527" s="7" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D527" s="6" t="s">
+        <v>1308</v>
+      </c>
       <c r="E527" s="6"/>
-      <c r="F527" s="14"/>
+      <c r="F527" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="528" spans="1:6">
-      <c r="A528" s="3" t="s">
-[...14 lines deleted...]
-      <c r="F528" s="15" t="s">
+      <c r="A528" s="4">
         <v>7</v>
+      </c>
+      <c r="B528" s="10" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C528" s="7" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D528" s="6" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E528" s="6"/>
+      <c r="F528" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B529" s="10" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="C529" s="7" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="D529" s="6" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="E529" s="6"/>
       <c r="F529" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B530" s="10" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="C530" s="7" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="D530" s="6" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="E530" s="6"/>
       <c r="F530" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="531" spans="1:6">
-      <c r="A531" s="4">
+      <c r="A531" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B531" s="6"/>
+      <c r="C531" s="7"/>
+      <c r="D531" s="6"/>
+      <c r="E531" s="6"/>
+      <c r="F531" s="14"/>
+    </row>
+    <row r="532" spans="1:6">
+      <c r="A532" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B532" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B531" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F532" s="14"/>
+      <c r="C532" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D532" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E532" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F532" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="533" spans="1:6">
-      <c r="A533" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A533" s="4">
+        <v>1</v>
+      </c>
+      <c r="B533" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C533" s="7" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D533" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E533" s="6"/>
+      <c r="F533" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B534" s="10" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="C534" s="7" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="D534" s="6" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="E534" s="6"/>
       <c r="F534" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="5" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="B535" s="6"/>
       <c r="C535" s="7"/>
       <c r="D535" s="6"/>
       <c r="E535" s="6"/>
       <c r="F535" s="14"/>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B536" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C536" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D536" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E536" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F536" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>1</v>
       </c>
       <c r="B537" s="10" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="C537" s="7" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="D537" s="6" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="E537" s="6"/>
       <c r="F537" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>2</v>
       </c>
       <c r="B538" s="10" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="C538" s="7" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="D538" s="6" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="E538" s="6"/>
       <c r="F538" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>3</v>
       </c>
       <c r="B539" s="10" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="C539" s="7" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="D539" s="6" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="E539" s="6"/>
       <c r="F539" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>4</v>
       </c>
       <c r="B540" s="10" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="C540" s="7" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="D540" s="6" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="E540" s="6"/>
       <c r="F540" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="541" spans="1:6">
-      <c r="A541" s="4">
+      <c r="A541" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B541" s="6"/>
+      <c r="C541" s="7"/>
+      <c r="D541" s="6"/>
+      <c r="E541" s="6"/>
+      <c r="F541" s="14"/>
+    </row>
+    <row r="542" spans="1:6">
+      <c r="A542" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B542" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C542" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D542" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B541" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A542" s="4">
+      <c r="E542" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B542" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="F542" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B543" s="10" t="s">
         <v>1339</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="E543" s="6"/>
       <c r="F543" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="544" spans="1:6">
-      <c r="A544" s="4">
-[...2 lines deleted...]
-      <c r="B544" s="10" t="s">
+      <c r="A544" s="5" t="s">
         <v>1342</v>
       </c>
-      <c r="C544" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B544" s="6"/>
+      <c r="C544" s="7"/>
+      <c r="D544" s="6"/>
       <c r="E544" s="6"/>
-      <c r="F544" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F544" s="14"/>
     </row>
     <row r="545" spans="1:6">
-      <c r="A545" s="4">
-[...13 lines deleted...]
-        <v>1550</v>
+      <c r="A545" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B545" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C545" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D545" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E545" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F545" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B546" s="10" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
       <c r="C546" s="7" t="s">
-        <v>1349</v>
+        <v>1344</v>
       </c>
       <c r="D546" s="6" t="s">
-        <v>1350</v>
+        <v>1345</v>
       </c>
       <c r="E546" s="6"/>
       <c r="F546" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B547" s="10" t="s">
-        <v>1351</v>
+        <v>1346</v>
       </c>
       <c r="C547" s="7" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="D547" s="6" t="s">
-        <v>1353</v>
+        <v>1348</v>
       </c>
       <c r="E547" s="6"/>
       <c r="F547" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B548" s="10" t="s">
-        <v>1354</v>
+        <v>1349</v>
       </c>
       <c r="C548" s="7" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
       <c r="D548" s="6" t="s">
-        <v>1356</v>
+        <v>1351</v>
       </c>
       <c r="E548" s="6"/>
       <c r="F548" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B549" s="10" t="s">
-        <v>1357</v>
+        <v>1352</v>
       </c>
       <c r="C549" s="7" t="s">
-        <v>1358</v>
+        <v>1353</v>
       </c>
       <c r="D549" s="6" t="s">
-        <v>1359</v>
+        <v>1354</v>
       </c>
       <c r="E549" s="6"/>
       <c r="F549" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B550" s="10" t="s">
-        <v>1360</v>
+        <v>1355</v>
       </c>
       <c r="C550" s="7" t="s">
-        <v>1361</v>
+        <v>1356</v>
       </c>
       <c r="D550" s="6" t="s">
-        <v>1362</v>
+        <v>1357</v>
       </c>
       <c r="E550" s="6"/>
       <c r="F550" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B551" s="10" t="s">
-        <v>1363</v>
+        <v>1358</v>
       </c>
       <c r="C551" s="7" t="s">
-        <v>1364</v>
+        <v>1359</v>
       </c>
       <c r="D551" s="6" t="s">
-        <v>1365</v>
+        <v>1360</v>
       </c>
       <c r="E551" s="6"/>
       <c r="F551" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="552" spans="1:6">
-      <c r="A552" s="5" t="s">
+      <c r="A552" s="4">
+        <v>7</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C552" s="7" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D552" s="6" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E552" s="6"/>
+      <c r="F552" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" s="4">
+        <v>8</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C553" s="7" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D553" s="6" t="s">
         <v>1366</v>
       </c>
-      <c r="B552" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E553" s="6"/>
+      <c r="F553" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B554" s="10" t="s">
         <v>1367</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="E554" s="6"/>
       <c r="F554" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B555" s="10" t="s">
         <v>1370</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1371</v>
       </c>
       <c r="D555" s="6" t="s">
         <v>1372</v>
       </c>
       <c r="E555" s="6"/>
       <c r="F555" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" s="4">
+        <v>11</v>
+      </c>
+      <c r="B556" s="10" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C556" s="7" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D556" s="6" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E556" s="6"/>
+      <c r="F556" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" s="4">
+        <v>12</v>
+      </c>
+      <c r="B557" s="10" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C557" s="7" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D557" s="6" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E557" s="6"/>
+      <c r="F557" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" s="4">
+        <v>13</v>
+      </c>
+      <c r="B558" s="10" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C558" s="7" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D558" s="6" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E558" s="6"/>
+      <c r="F558" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559" s="4">
+        <v>14</v>
+      </c>
+      <c r="B559" s="10" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C559" s="7" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D559" s="6" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E559" s="6"/>
+      <c r="F559" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
+      <c r="A560" s="4">
+        <v>15</v>
+      </c>
+      <c r="B560" s="10" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C560" s="7" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D560" s="6" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E560" s="6"/>
+      <c r="F560" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561" s="4">
+        <v>16</v>
+      </c>
+      <c r="B561" s="10" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C561" s="7" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D561" s="6" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E561" s="6"/>
+      <c r="F561" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
+      <c r="A562" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B562" s="6"/>
+      <c r="C562" s="7"/>
+      <c r="D562" s="6"/>
+      <c r="E562" s="6"/>
+      <c r="F562" s="14"/>
+    </row>
+    <row r="563" spans="1:6">
+      <c r="A563" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B563" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C563" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D563" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E563" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F563" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" s="4">
+        <v>1</v>
+      </c>
+      <c r="B564" s="10" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C564" s="7" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D564" s="6" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E564" s="6"/>
+      <c r="F564" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" s="4">
+        <v>2</v>
+      </c>
+      <c r="B565" s="10" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C565" s="7" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D565" s="6" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E565" s="6"/>
+      <c r="F565" s="14">
         <v>1550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
+    <mergeCell ref="A147:F147"/>
     <mergeCell ref="A150:F150"/>
     <mergeCell ref="A153:F153"/>
-    <mergeCell ref="A156:F156"/>
-[...27 lines deleted...]
-    <mergeCell ref="A370:F370"/>
+    <mergeCell ref="A162:F162"/>
+    <mergeCell ref="A166:F166"/>
+    <mergeCell ref="A170:F170"/>
+    <mergeCell ref="A179:F179"/>
+    <mergeCell ref="A189:F189"/>
+    <mergeCell ref="A193:F193"/>
+    <mergeCell ref="A203:F203"/>
+    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A224:F224"/>
+    <mergeCell ref="A229:F229"/>
+    <mergeCell ref="A249:F249"/>
+    <mergeCell ref="A252:F252"/>
+    <mergeCell ref="A260:F260"/>
+    <mergeCell ref="A270:F270"/>
+    <mergeCell ref="A275:F275"/>
+    <mergeCell ref="A278:F278"/>
+    <mergeCell ref="A281:F281"/>
+    <mergeCell ref="A287:F287"/>
+    <mergeCell ref="A290:F290"/>
+    <mergeCell ref="A298:F298"/>
+    <mergeCell ref="A301:F301"/>
+    <mergeCell ref="A304:F304"/>
+    <mergeCell ref="A308:F308"/>
+    <mergeCell ref="A325:F325"/>
+    <mergeCell ref="A345:F345"/>
+    <mergeCell ref="A358:F358"/>
+    <mergeCell ref="A366:F366"/>
+    <mergeCell ref="A369:F369"/>
     <mergeCell ref="A378:F378"/>
     <mergeCell ref="A382:F382"/>
     <mergeCell ref="A388:F388"/>
     <mergeCell ref="A394:F394"/>
-    <mergeCell ref="A402:F402"/>
-[...2 lines deleted...]
-    <mergeCell ref="A427:F427"/>
+    <mergeCell ref="A398:F398"/>
+    <mergeCell ref="A406:F406"/>
+    <mergeCell ref="A411:F411"/>
+    <mergeCell ref="A423:F423"/>
+    <mergeCell ref="A429:F429"/>
     <mergeCell ref="A433:F433"/>
-    <mergeCell ref="A437:F437"/>
-[...7 lines deleted...]
-    <mergeCell ref="A485:F485"/>
+    <mergeCell ref="A439:F439"/>
+    <mergeCell ref="A444:F444"/>
+    <mergeCell ref="A450:F450"/>
+    <mergeCell ref="A466:F466"/>
+    <mergeCell ref="A469:F469"/>
+    <mergeCell ref="A477:F477"/>
+    <mergeCell ref="A481:F481"/>
+    <mergeCell ref="A484:F484"/>
     <mergeCell ref="A490:F490"/>
-    <mergeCell ref="A506:F506"/>
-[...3 lines deleted...]
-    <mergeCell ref="A532:F532"/>
+    <mergeCell ref="A509:F509"/>
+    <mergeCell ref="A514:F514"/>
+    <mergeCell ref="A520:F520"/>
+    <mergeCell ref="A531:F531"/>
     <mergeCell ref="A535:F535"/>
-    <mergeCell ref="A552:F552"/>
+    <mergeCell ref="A541:F541"/>
+    <mergeCell ref="A544:F544"/>
+    <mergeCell ref="A562:F562"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
@@ -14387,345 +14637,353 @@
     <hyperlink ref="D122" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_141"/>
-    <hyperlink ref="D147" r:id="rId_hyperlink_142"/>
-[...3 lines deleted...]
-    <hyperlink ref="D155" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_150"/>
-    <hyperlink ref="D162" r:id="rId_hyperlink_151"/>
-[...5 lines deleted...]
-    <hyperlink ref="D172" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_161"/>
-    <hyperlink ref="D179" r:id="rId_hyperlink_162"/>
-    <hyperlink ref="D180" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_169"/>
-    <hyperlink ref="D189" r:id="rId_hyperlink_170"/>
-[...2 lines deleted...]
-    <hyperlink ref="D194" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_179"/>
-    <hyperlink ref="D203" r:id="rId_hyperlink_180"/>
-[...1 lines deleted...]
-    <hyperlink ref="D207" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_196"/>
-    <hyperlink ref="D224" r:id="rId_hyperlink_197"/>
-    <hyperlink ref="D225" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_199"/>
-    <hyperlink ref="D229" r:id="rId_hyperlink_200"/>
-    <hyperlink ref="D230" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_217"/>
-    <hyperlink ref="D249" r:id="rId_hyperlink_218"/>
-[...1 lines deleted...]
-    <hyperlink ref="D253" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_224"/>
-    <hyperlink ref="D260" r:id="rId_hyperlink_225"/>
-    <hyperlink ref="D261" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D269" r:id="rId_hyperlink_232"/>
-    <hyperlink ref="D270" r:id="rId_hyperlink_233"/>
-    <hyperlink ref="D271" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D274" r:id="rId_hyperlink_235"/>
-    <hyperlink ref="D275" r:id="rId_hyperlink_236"/>
-[...2 lines deleted...]
-    <hyperlink ref="D282" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_241"/>
-    <hyperlink ref="D287" r:id="rId_hyperlink_242"/>
-[...1 lines deleted...]
-    <hyperlink ref="D291" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_244"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_247"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_248"/>
-    <hyperlink ref="D298" r:id="rId_hyperlink_249"/>
-[...4 lines deleted...]
-    <hyperlink ref="D309" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D313" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D314" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D315" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D316" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D317" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D318" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D319" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D320" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D321" r:id="rId_hyperlink_264"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_265"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_266"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_267"/>
-    <hyperlink ref="D325" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D328" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D329" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D330" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D331" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D332" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D333" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D334" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D335" r:id="rId_hyperlink_276"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_277"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_278"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_279"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_282"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_284"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_285"/>
-    <hyperlink ref="D345" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_286"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_287"/>
     <hyperlink ref="D349" r:id="rId_hyperlink_288"/>
     <hyperlink ref="D350" r:id="rId_hyperlink_289"/>
     <hyperlink ref="D351" r:id="rId_hyperlink_290"/>
     <hyperlink ref="D352" r:id="rId_hyperlink_291"/>
     <hyperlink ref="D353" r:id="rId_hyperlink_292"/>
     <hyperlink ref="D354" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D355" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D356" r:id="rId_hyperlink_295"/>
     <hyperlink ref="D357" r:id="rId_hyperlink_296"/>
-    <hyperlink ref="D358" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D361" r:id="rId_hyperlink_298"/>
     <hyperlink ref="D362" r:id="rId_hyperlink_299"/>
     <hyperlink ref="D363" r:id="rId_hyperlink_300"/>
     <hyperlink ref="D364" r:id="rId_hyperlink_301"/>
     <hyperlink ref="D365" r:id="rId_hyperlink_302"/>
-    <hyperlink ref="D366" r:id="rId_hyperlink_303"/>
-    <hyperlink ref="D369" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D372" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D373" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D374" r:id="rId_hyperlink_307"/>
     <hyperlink ref="D375" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D376" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D377" r:id="rId_hyperlink_310"/>
     <hyperlink ref="D380" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D381" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D384" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D385" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D387" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D390" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D391" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D392" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D393" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D396" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D397" r:id="rId_hyperlink_322"/>
-    <hyperlink ref="D398" r:id="rId_hyperlink_323"/>
-[...2 lines deleted...]
-    <hyperlink ref="D401" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D404" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D405" r:id="rId_hyperlink_328"/>
-    <hyperlink ref="D406" r:id="rId_hyperlink_329"/>
-[...5 lines deleted...]
-    <hyperlink ref="D414" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_335"/>
     <hyperlink ref="D417" r:id="rId_hyperlink_336"/>
     <hyperlink ref="D418" r:id="rId_hyperlink_337"/>
     <hyperlink ref="D419" r:id="rId_hyperlink_338"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_339"/>
     <hyperlink ref="D421" r:id="rId_hyperlink_340"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_341"/>
-    <hyperlink ref="D423" r:id="rId_hyperlink_342"/>
-[...18 lines deleted...]
-    <hyperlink ref="D452" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D438" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D443" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_361"/>
     <hyperlink ref="D455" r:id="rId_hyperlink_362"/>
     <hyperlink ref="D456" r:id="rId_hyperlink_363"/>
     <hyperlink ref="D457" r:id="rId_hyperlink_364"/>
     <hyperlink ref="D458" r:id="rId_hyperlink_365"/>
     <hyperlink ref="D459" r:id="rId_hyperlink_366"/>
     <hyperlink ref="D460" r:id="rId_hyperlink_367"/>
     <hyperlink ref="D461" r:id="rId_hyperlink_368"/>
     <hyperlink ref="D462" r:id="rId_hyperlink_369"/>
     <hyperlink ref="D463" r:id="rId_hyperlink_370"/>
     <hyperlink ref="D464" r:id="rId_hyperlink_371"/>
     <hyperlink ref="D465" r:id="rId_hyperlink_372"/>
-    <hyperlink ref="D466" r:id="rId_hyperlink_373"/>
-[...1 lines deleted...]
-    <hyperlink ref="D470" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D471" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_375"/>
     <hyperlink ref="D473" r:id="rId_hyperlink_376"/>
     <hyperlink ref="D474" r:id="rId_hyperlink_377"/>
     <hyperlink ref="D475" r:id="rId_hyperlink_378"/>
     <hyperlink ref="D476" r:id="rId_hyperlink_379"/>
-    <hyperlink ref="D477" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D479" r:id="rId_hyperlink_380"/>
     <hyperlink ref="D480" r:id="rId_hyperlink_381"/>
-    <hyperlink ref="D481" r:id="rId_hyperlink_382"/>
-    <hyperlink ref="D484" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_383"/>
     <hyperlink ref="D487" r:id="rId_hyperlink_384"/>
     <hyperlink ref="D488" r:id="rId_hyperlink_385"/>
     <hyperlink ref="D489" r:id="rId_hyperlink_386"/>
     <hyperlink ref="D492" r:id="rId_hyperlink_387"/>
     <hyperlink ref="D493" r:id="rId_hyperlink_388"/>
     <hyperlink ref="D494" r:id="rId_hyperlink_389"/>
     <hyperlink ref="D495" r:id="rId_hyperlink_390"/>
     <hyperlink ref="D496" r:id="rId_hyperlink_391"/>
     <hyperlink ref="D497" r:id="rId_hyperlink_392"/>
     <hyperlink ref="D498" r:id="rId_hyperlink_393"/>
     <hyperlink ref="D499" r:id="rId_hyperlink_394"/>
     <hyperlink ref="D500" r:id="rId_hyperlink_395"/>
     <hyperlink ref="D501" r:id="rId_hyperlink_396"/>
     <hyperlink ref="D502" r:id="rId_hyperlink_397"/>
     <hyperlink ref="D503" r:id="rId_hyperlink_398"/>
     <hyperlink ref="D504" r:id="rId_hyperlink_399"/>
     <hyperlink ref="D505" r:id="rId_hyperlink_400"/>
-    <hyperlink ref="D508" r:id="rId_hyperlink_401"/>
-[...4 lines deleted...]
-    <hyperlink ref="D515" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_406"/>
     <hyperlink ref="D516" r:id="rId_hyperlink_407"/>
-    <hyperlink ref="D519" r:id="rId_hyperlink_408"/>
-[...1 lines deleted...]
-    <hyperlink ref="D521" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_410"/>
     <hyperlink ref="D522" r:id="rId_hyperlink_411"/>
     <hyperlink ref="D523" r:id="rId_hyperlink_412"/>
     <hyperlink ref="D524" r:id="rId_hyperlink_413"/>
     <hyperlink ref="D525" r:id="rId_hyperlink_414"/>
     <hyperlink ref="D526" r:id="rId_hyperlink_415"/>
-    <hyperlink ref="D529" r:id="rId_hyperlink_416"/>
-[...8 lines deleted...]
-    <hyperlink ref="D542" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D528" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_425"/>
     <hyperlink ref="D543" r:id="rId_hyperlink_426"/>
-    <hyperlink ref="D544" r:id="rId_hyperlink_427"/>
-[...6 lines deleted...]
-    <hyperlink ref="D551" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_434"/>
     <hyperlink ref="D554" r:id="rId_hyperlink_435"/>
     <hyperlink ref="D555" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_444"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>