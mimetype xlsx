--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,3772 +12,3769 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1400">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Парфюм A-Plus</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>ART-1338213552</t>
+  </si>
+  <si>
+    <t>Christian Dior Addict 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-addict-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33571</t>
+  </si>
+  <si>
+    <t>Elie Saab Girl Of Now 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1429414545</t>
+  </si>
+  <si>
+    <t>Tom Ford Beau De Jour 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-beau-de-jour-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1167311829</t>
+  </si>
+  <si>
+    <t>Victoria`s Secret Bombshell 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/victoria-s-secret-bombshell-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337813548</t>
+  </si>
+  <si>
+    <t>Chloe 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1245912622</t>
+  </si>
+  <si>
+    <t>Hermes Terre D'hermes Eau Intense Vetiver 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33428</t>
+  </si>
+  <si>
+    <t>Marc Jacobs Decadence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/marc-jacobs-decadence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1428514536</t>
+  </si>
+  <si>
+    <t>Donna Karan Be Delicious 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-be-delicious-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33516</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Men Heroes Forever Young 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/</t>
+  </si>
+  <si>
+    <t>ART-1464314902</t>
+  </si>
+  <si>
+    <t>Lacoste Eau De Lacoste L.12.12 Blanc 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1426414505</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Blue Noir For Him 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33656</t>
+  </si>
+  <si>
+    <t>Montale Aoud Forest 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-aoud-forest-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1429014541</t>
+  </si>
+  <si>
+    <t>Roberto Cavalli Paradiso 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/roberto-cavalli-paradiso-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1428814539</t>
   </si>
   <si>
     <t>Chanel Allure 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-allure-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1464214901</t>
   </si>
   <si>
     <t>Escentric Molecules Escentric 01 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/escentric-molecules-escentric-01-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1464314902</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/</t>
+    <t>ART-998310139</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Black Opium 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-black-opium-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999710153</t>
+  </si>
+  <si>
+    <t>Hugo Boss Bottled For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-bottled-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999110147</t>
+  </si>
+  <si>
+    <t>Thierry Mugler Alien 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/thierry-mugler-alien-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337513545</t>
+  </si>
+  <si>
+    <t>Calvin Klein Euphoria 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/calvin-klein-euphoria-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-997810134</t>
+  </si>
+  <si>
+    <t>Versace Bright Crystal 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1338013550</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Anthology 3 L’imperatrice 100 мл  A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>33571</t>
-[...142 lines deleted...]
-  <si>
     <t>33410</t>
   </si>
   <si>
     <t>Hugo Boss Hugo For Men 150 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hugo-boss-hugo-for-men-150-ml-a-plus/</t>
   </si>
   <si>
+    <t>33515</t>
+  </si>
+  <si>
+    <t>Calvin Klein Euphoria Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/calvin-klein-euphoria-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1440114655</t>
+  </si>
+  <si>
+    <t>Lancome Hypnose 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-hypnose-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1169411850</t>
+  </si>
+  <si>
+    <t>Versace Crystal Noir 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1166811824</t>
+  </si>
+  <si>
+    <t>Burberry Her Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-for-her-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1476215025</t>
+  </si>
+  <si>
+    <t>Christian Dior Addict Eau Fraiche 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>ART-1440314657</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Escentric 02 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1167411830</t>
+  </si>
+  <si>
+    <t>Hermes Terre D’Hermes 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hermes-terre-d-hermes-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33626</t>
+  </si>
+  <si>
+    <t>Guerlain La Petite Robe Noire Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-998510141</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Men NYC 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336713537</t>
+  </si>
+  <si>
+    <t>Lacoste Essential 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-essential-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1360213812</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Fleur Musc For Her 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-for-her-fleur-musc-/</t>
+  </si>
+  <si>
+    <t>33657</t>
+  </si>
+  <si>
+    <t>Montale Intense Cafe 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-999610152</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-1-million-for-men-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1440114655</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/</t>
+    <t>ART-1542815809</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme Sport 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-sport-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1359713807</t>
   </si>
   <si>
     <t>Yves Saint Laurent L'Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1542815809</t>
-[...25 lines deleted...]
-  <si>
     <t>ART-1428914540</t>
   </si>
   <si>
     <t>Giorgio Armani Acqua di Gioia 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-100-ml/</t>
   </si>
   <si>
-    <t>33626</t>
-[...68 lines deleted...]
-    <t>https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/</t>
+    <t>ART-1246512628</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Lucky 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-lucky-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999810154</t>
+  </si>
+  <si>
+    <t>Chanel Bleu de Chanel Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1245712620</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana K For Men EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-k-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1000210158</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Aqua Di Gio Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337313543</t>
+  </si>
+  <si>
+    <t>Hugo Boss The Scent For Her 100 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-the-scent-for-her-80-ml/</t>
+  </si>
+  <si>
+    <t>ART-1428414535</t>
+  </si>
+  <si>
+    <t>Tom Ford Black Orchid 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-black-orchid-100-ml_1/</t>
+  </si>
+  <si>
+    <t>33641</t>
+  </si>
+  <si>
+    <t>Lancome Idole 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-idole-75-ml-/</t>
+  </si>
+  <si>
+    <t>ART-1201812174</t>
+  </si>
+  <si>
+    <t>Burberry My Burberry 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-my-burberry-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359413804</t>
+  </si>
+  <si>
+    <t>Christian Dior Dior Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1000010156</t>
+  </si>
+  <si>
+    <t>Creed Aventus For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1168611842</t>
+  </si>
+  <si>
+    <t>Guerlain Mon Guerlain 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-mon-guerlain-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1338313553</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Sexy 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-sexy-60-ml/</t>
+  </si>
+  <si>
+    <t>33636</t>
+  </si>
+  <si>
+    <t>Lacoste Pour Femme 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-1003510191</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez For Her Eau De Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33658</t>
   </si>
   <si>
     <t>Montale Roses Musk 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/montale-roses-musk-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1337313543</t>
-[...122 lines deleted...]
-    <t>https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/</t>
+    <t>ART-1359613806</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent La Nuit De L'Homme Le Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33669</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-parfum-100-ml-a-plus-1/</t>
+  </si>
+  <si>
+    <t>ART-1246612629</t>
+  </si>
+  <si>
+    <t>Versace Eros Pour Femme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-eros-pour-femme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33558</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Light Blue 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-100-ml-a-plus_3/</t>
+  </si>
+  <si>
+    <t>ART-1167111827</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Code Pour Homme EDT 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1360313813</t>
+  </si>
+  <si>
+    <t>Hugo Boss The Scent For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-the-scent-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336213532</t>
+  </si>
+  <si>
+    <t>Lancome La Nuit Tresor 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-nuit-tresor-75-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1427114512</t>
   </si>
   <si>
     <t>Burberry My Burberry Black 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1464414903</t>
   </si>
   <si>
     <t>Christian Dior Dior Homme Sport 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-dior-homme-sport-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1005010206</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Sexy Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-sexy-men-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1003610192</t>
   </si>
   <si>
     <t>Narciso Rodriguez For Her Eau De Toilette 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1359613806</t>
-[...68 lines deleted...]
-    <t>https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/</t>
+    <t>33660</t>
+  </si>
+  <si>
+    <t>Montale Starry Night 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montale-starry-night-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336313533</t>
+  </si>
+  <si>
+    <t>Gucci Guilty Pour Femme 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-guilty-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1224112397</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Fraiche 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/Chance Eau Fraiche 100 мл A-Plus/</t>
+  </si>
+  <si>
+    <t>ART-1359213802</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1167811834</t>
   </si>
   <si>
     <t>Versace Eros Pour Homme Eau De Toilette 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>33560</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Light Blue Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>33583</t>
   </si>
   <si>
     <t>Giorgio Armani Armani Code Pour Femme 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1359813808</t>
+  </si>
+  <si>
+    <t>Lancome La Vie Est Belle 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-vie-est-belle-75-ml-a-plus/</t>
+  </si>
+  <si>
     <t>ART-1246312626</t>
   </si>
   <si>
     <t>Burberry My Burberry Blush 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-my-burberry-blush-90-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1201112167</t>
   </si>
   <si>
     <t>Christian Dior Fahrenheit 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-fahrenheit-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>33660</t>
-[...50 lines deleted...]
-    <t>https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/</t>
+    <t>ART-1337713547</t>
+  </si>
+  <si>
+    <t>Burberry Weekend 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1358413794</t>
+  </si>
+  <si>
+    <t>Gucci Guilty Pour Homme 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-guilty-pour-homme-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33717</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre Eau De Parfum Intense 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/</t>
   </si>
   <si>
     <t>ART-1167911835</t>
   </si>
   <si>
     <t>Creed Millesime Imperial 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1360113811</t>
   </si>
   <si>
     <t>Giorgio Armani Armani Code Profumo 110 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-profumo-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1337713547</t>
-[...23 lines deleted...]
-    <t>https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/</t>
+    <t>ART-1440214656</t>
+  </si>
+  <si>
+    <t>Christian Dior Hypnotic Poison 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-hypnotic-poison-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359313803</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 VIP Rose 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1169511851</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Narciso Eau De Parfum 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33299</t>
+  </si>
+  <si>
+    <t>Burberry Women 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999910155</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1002710183</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Tendre EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33303</t>
+  </si>
+  <si>
+    <t>Bvlgari Man In Black 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/</t>
   </si>
   <si>
     <t>ART-1337913549</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana The one 75 мл  A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/</t>
   </si>
   <si>
-    <t>33303</t>
-[...59 lines deleted...]
-    <t>https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/</t>
+    <t>ART-1426814509</t>
+  </si>
+  <si>
+    <t>Creed Original Vetiver 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1246212625</t>
+  </si>
+  <si>
+    <t>Christian Dior Joy 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-joy-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-999410150</t>
   </si>
   <si>
     <t>Carolina Herrera Bad Boy 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-bad-boy-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1426814509</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/</t>
+    <t>ART-1168711843</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Narciso Eau De Toilette 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-998410140</t>
+  </si>
+  <si>
+    <t>Chanel Chance EDP 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33623</t>
+  </si>
+  <si>
+    <t>Gucci Rush 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-rush-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1002610182</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus Legend For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1012410280</t>
   </si>
   <si>
     <t>Bvlgari MAN Wood Essence 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1168711843</t>
-[...43 lines deleted...]
-  <si>
     <t>ART-1359913809</t>
   </si>
   <si>
     <t>Lancome La Vie Est Belle L`eau de Parfum Intense 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1168011836</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana The Only One 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-the-only-one-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1246112624</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Armani Because It’s You 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1426914510</t>
+  </si>
+  <si>
+    <t>Creed Silver Mountain Water 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-silver-mountain-water-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-997910135</t>
+  </si>
+  <si>
+    <t>Givenchy L`Interdit 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1002810184</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1427314514</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Narciso Poudree 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/</t>
+  </si>
+  <si>
     <t>ART-1010410260</t>
   </si>
   <si>
     <t>Chanel Coco Mademoiselle 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-coco-mademoisele-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1002810184</t>
-[...50 lines deleted...]
-    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/</t>
+    <t>ART-1245812621</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana The Only One 2 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-the-only-one-2-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33553</t>
+  </si>
+  <si>
+    <t>Creed Spice And Wood 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-75-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>ART-1426614507</t>
+  </si>
+  <si>
+    <t>Givenchy L`Interdit Intense 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-intense-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-999210148</t>
+  </si>
+  <si>
+    <t>Christian Dior J`adore 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1201412170</t>
+  </si>
+  <si>
+    <t>Tom Ford Lost Cherry 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1429614547</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Dot Drama Collector Edition 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1168211838</t>
   </si>
   <si>
     <t>Narciso Rodriguez Narciso Rouge 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-narciso-rouge-90-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1201412170</t>
-[...50 lines deleted...]
-    <t>https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/</t>
+    <t>ART-1360413814</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Fantastic Pink Collector Edition 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-998810144</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Pure Musc For Her 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336413534</t>
+  </si>
+  <si>
+    <t>Givenchy Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-999510151</t>
   </si>
   <si>
     <t>Paco Rabanne Olympea 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-olympea-80-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-998810144</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/</t>
+    <t>ART-1201312169</t>
+  </si>
+  <si>
+    <t>Tom Ford Metallique 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1336113531</t>
   </si>
   <si>
     <t>Chanel Egoiste Platinum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1201312169</t>
-[...23 lines deleted...]
-    <t>https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/</t>
+    <t>33678</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea Blossom 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-998110137</t>
+  </si>
+  <si>
+    <t>Tom Ford Noir Extreme For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1359513805</t>
+  </si>
+  <si>
+    <t>Chanel Gabrielle 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1336513535</t>
   </si>
   <si>
     <t>Givenchy Pour Homme Blue Label 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/givenchy-pour-homme-blue-label-100-ml/</t>
   </si>
   <si>
-    <t>33678</t>
-[...23 lines deleted...]
-    <t>https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/</t>
+    <t>33650</t>
+  </si>
+  <si>
+    <t>Lancome Tresor Midnight Rose 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1337013540</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Stronger With You 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1427014511</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea Intense 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-998210138</t>
   </si>
   <si>
     <t>Tom Ford Noir For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-noir-for-men-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>33650</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/</t>
+    <t>ART-1167511831</t>
+  </si>
+  <si>
+    <t>Chanel № 5 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-5-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1338113551</t>
   </si>
   <si>
     <t>Christian Dior Miss Dior Cherie 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-miss-dior-cherie/</t>
   </si>
   <si>
-    <t>ART-1427014511</t>
-[...23 lines deleted...]
-    <t>https://parfumeria24.ru/chanel-5-100-ml-a-plus/</t>
+    <t>33523</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Velvet Fatale 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>ART-1427214513</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea Legend 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-legend-80-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-998710143</t>
   </si>
   <si>
     <t>Christian Dior Sauvage EDP 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>ART-1427214513</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/</t>
+    <t>ART-1168511841</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1201512171</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Stronger With You Intensely 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1428714538</t>
   </si>
   <si>
     <t>Tom Ford Ombre Leather 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-a-plus_1/</t>
   </si>
   <si>
-    <t>ART-1168511841</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/</t>
+    <t>33592</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Stronger With You Leather 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>ART-1358813798</t>
   </si>
   <si>
     <t>Paco Rabanne Pure XS For Him 100 мл  A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-pure-xs-for-him-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>33592</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/</t>
+    <t>ART-1360013810</t>
+  </si>
+  <si>
+    <t>Paco Rabbane Invictus Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabbane-invictus-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1429114542</t>
+  </si>
+  <si>
+    <t>Tom Ford Oud Wood Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-oud-wood-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33593</t>
+  </si>
+  <si>
+    <t>Giorgio Armani My Way 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-100-ml-a-plus_4/</t>
+  </si>
+  <si>
+    <t>ART-999310149</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Eau De Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1336913539</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-intense-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-998910145</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Passione 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Antonio Banderas</t>
+  </si>
+  <si>
+    <t>33488</t>
+  </si>
+  <si>
+    <t>Antonio Banderas Blue Seduction for Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Armand Basi</t>
+  </si>
+  <si>
+    <t>33492</t>
+  </si>
+  <si>
+    <t>Armand Basi In Red Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/</t>
+  </si>
+  <si>
+    <t>Azzaro</t>
+  </si>
+  <si>
+    <t>ART-1169111847</t>
+  </si>
+  <si>
+    <t>Azzaro Wanted 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-eau-de-toilette100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33494</t>
+  </si>
+  <si>
+    <t>Azzaro Wanted By Night 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-by-night-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51911</t>
+  </si>
+  <si>
+    <t>Azzaro Chrome Eau de Parfum 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-chrome-eau-de-parfum-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>52735</t>
+  </si>
+  <si>
+    <t>Azzaro Chrome Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-chrome-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52801</t>
+  </si>
+  <si>
+    <t>Azzaro Forever Wanted Elixir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-forever-wanted-elixir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52900</t>
+  </si>
+  <si>
+    <t>Azzaro Chrome Aqua 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>52901</t>
+  </si>
+  <si>
+    <t>Azzaro Chrome Extreme 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>Baldessarini</t>
+  </si>
+  <si>
+    <t>33496</t>
+  </si>
+  <si>
+    <t>Baldessarini Ambre 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/baldessarini-ambre-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50317</t>
+  </si>
+  <si>
+    <t>Baldessarini Ambre Eau Fraiche 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/baldessarini-ambre-eau-fraiche-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Bottega Veneta</t>
+  </si>
+  <si>
+    <t>52902</t>
+  </si>
+  <si>
+    <t>Bottega Veneta Eau Sensuelle 75 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/</t>
+  </si>
+  <si>
+    <t>52921</t>
+  </si>
+  <si>
+    <t>Bottega Veneta Eau de Parfum 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Burberry</t>
+  </si>
+  <si>
+    <t>33500</t>
+  </si>
+  <si>
+    <t>Burberry Hero Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-hero-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51201</t>
+  </si>
+  <si>
+    <t>Burberry Mr. Burberry 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-mr-burberry-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33753-27340</t>
+  </si>
+  <si>
+    <t>Burberry Goddess 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-goddess-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>52534</t>
+  </si>
+  <si>
+    <t>Burberry Oud Storm 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-oud-storm-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50079-28902</t>
+  </si>
+  <si>
+    <t>Burberry Her Elixir de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-her-elixir-de-parfum-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>53104</t>
+  </si>
+  <si>
+    <t>Burberry Hero Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-hero-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53751</t>
+  </si>
+  <si>
+    <t>Burberry Hero Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-hero-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Bvlgari</t>
+  </si>
+  <si>
+    <t>33502</t>
+  </si>
+  <si>
+    <t>Bvlgari Aqva Marine Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33504</t>
+  </si>
+  <si>
+    <t>Bvlgari Aqva Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-aqva-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33506</t>
+  </si>
+  <si>
+    <t>Bvlgari Man Black Orient 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-man-black-orient-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33508</t>
+  </si>
+  <si>
+    <t>Bvlgari Man Glacial Essence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-man-glacial-essence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33511</t>
+  </si>
+  <si>
+    <t>Bvlgari Man Wood Neroli 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-man-wood-neroli-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49965</t>
+  </si>
+  <si>
+    <t>Bvlgari Omnia Coral 65 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-omnia-coral-65-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50445</t>
+  </si>
+  <si>
+    <t>Bvlgari Omnia Crystalline 65 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-omnia-crystalline-65-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52039</t>
+  </si>
+  <si>
+    <t>Bvlgari Goldea The Essence Of A Jeweller 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Cacharel</t>
+  </si>
+  <si>
+    <t>50063</t>
+  </si>
+  <si>
+    <t>Cacharel Noa 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/cacharel-noa-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>33779-28845</t>
+  </si>
+  <si>
+    <t>Cacharel Amor Amor 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/cacharel-amor-amor-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>Carolina Herrera</t>
+  </si>
+  <si>
+    <t>33518</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 VIP for Women 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-for-women-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33520</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Ruby Sparkle Collector Edition Swarovski 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33525</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Very Good Girl Glam 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-very-good-girl-glam-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49414</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Chic For Men 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-chic-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49967</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Legere 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-legere-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50384</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Good Girl Supreme 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-good-girl-supreme-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1097911135</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 Vip Black For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-black-for-men-100-ml-euro-/</t>
+  </si>
+  <si>
+    <t>53358</t>
+  </si>
+  <si>
+    <t>Carolina Herrera La Bomba 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33806</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Very Good Girl 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-very-good-girl-80-ml-euro-/</t>
+  </si>
+  <si>
+    <t>Cerruti</t>
+  </si>
+  <si>
+    <t>52682</t>
+  </si>
+  <si>
+    <t>Cerruti 1881 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/cerruti-1881-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Chanel</t>
+  </si>
+  <si>
+    <t>33527</t>
+  </si>
+  <si>
+    <t>Chanel Bleu De Chanel Parfum 2018 (золотой) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33529</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Tendre Eau De Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33531</t>
+  </si>
+  <si>
+    <t>Chanel Coco Mademoiselle L'Eau Privee 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50265</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme Edition Blanche 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-edition-blanche-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50266</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme Sport Eau Extreme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51207</t>
+  </si>
+  <si>
+    <t>Chanel № 5 Eau De Parfum Red Edition 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51303</t>
+  </si>
+  <si>
+    <t>Chanel Allure Sensuelle Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33835-27410</t>
+  </si>
+  <si>
+    <t>Chanel Coco Mademoiselle Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-mademoiselle-intense-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>51799</t>
+  </si>
+  <si>
+    <t>Chanel Bleu de Chanel Eau de Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51800</t>
+  </si>
+  <si>
+    <t>Chanel Coco Noir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-noir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51814-28362</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Splendide 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-splendide-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>52899</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme Sport Cologne 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53264</t>
+  </si>
+  <si>
+    <t>Chanel Bleu De Chanel L'Exclusif 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>53355</t>
+  </si>
+  <si>
+    <t>Chanel Allure Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53510</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Fraiche Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53555</t>
+  </si>
+  <si>
+    <t>Chanel Chance Eau Vive 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Chloe</t>
+  </si>
+  <si>
+    <t>ART-1168411840</t>
+  </si>
+  <si>
+    <t>Chloe Love 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-love-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33534</t>
+  </si>
+  <si>
+    <t>Chloe Love Story Eau de Toilette 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-love-story-eau-de-toilette-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33536</t>
+  </si>
+  <si>
+    <t>Chloe Nomade Eau de Parfum 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chloe-nomade-eau-de-parfum-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Christian Dior</t>
+  </si>
+  <si>
+    <t>33538</t>
+  </si>
+  <si>
+    <t>Christian Dior Joy by Dior Intense 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-joy-by-dior-intense-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33540</t>
+  </si>
+  <si>
+    <t>Christian Dior J’adore Infinissime 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-j-adore-infinissime-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33542</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Blooming Bouquet 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33544</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage Elixir 60 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-elixir-60-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49235</t>
+  </si>
+  <si>
+    <t>Christian Dior Poison EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-poison-edt-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50153</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage Parfum (2019) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-parfum-2019-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50237</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Rose N'Roses 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50557</t>
+  </si>
+  <si>
+    <t>Christian Dior Fahrenheit Parfum 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50593</t>
+  </si>
+  <si>
+    <t>Christian Dior Forever and Ever 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-forever-and-ever-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50774</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51112</t>
+  </si>
+  <si>
+    <t>Christian Dior Diorissimo 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-diorissimo-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51196</t>
+  </si>
+  <si>
+    <t>Christian Dior Fahrenheit 32 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-fahrenheit-32-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51203</t>
+  </si>
+  <si>
+    <t>Christian Dior Dolce Vita 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-dolce-vita-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51356</t>
+  </si>
+  <si>
+    <t>Christian Dior Sauvage Eau Forte 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-sauvage-eau-forte-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51803</t>
+  </si>
+  <si>
+    <t>Christian Dior Dior Homme Intense 100 мл A-Plus NEW</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-dior-homme-intense-100-ml-a-plus-new/</t>
+  </si>
+  <si>
+    <t>53261</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Cherie Blooming Bouquet 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>53650</t>
+  </si>
+  <si>
+    <t>Christian Dior Homme Cologne 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-homme-cologne-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53679</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Essence 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51058</t>
+  </si>
+  <si>
+    <t>Christian Dior Dior Homme Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-dior-homme-parfum-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>Clinique</t>
+  </si>
+  <si>
+    <t>52627</t>
+  </si>
+  <si>
+    <t>Clinique Happy For Men 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clinique-happy-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Creed</t>
+  </si>
+  <si>
+    <t>33546</t>
+  </si>
+  <si>
+    <t>Creed Aventus For Her 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/</t>
+  </si>
+  <si>
+    <t>33550</t>
+  </si>
+  <si>
+    <t>Creed Himalaya 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-himalaya-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33356</t>
+  </si>
+  <si>
+    <t>Creed Viking 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/</t>
+  </si>
+  <si>
+    <t>49145</t>
+  </si>
+  <si>
+    <t>Creed Aventus for Her 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-aventus-for-her-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49347-29106</t>
+  </si>
+  <si>
+    <t>Creed Absolu Aventus 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-absolu-aventus-75-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>53643</t>
+  </si>
+  <si>
+    <t>Creed Absolu Aventus 2025 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana</t>
+  </si>
+  <si>
+    <t>33557</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana K by Dolce &amp; Gabbana Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33562</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Q by Dolce &amp; Gabbana 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33564</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana The One For Men EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49199-25395</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Devotion 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-devotion-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>51199</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Q by Dolce &amp; Gabbana Eau de Parfum Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52535</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana DGVIB3 Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52581</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana 3 L'Imperatrice 100 мл A-Plus NEW</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new/</t>
+  </si>
+  <si>
+    <t>51569-29044</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana Devotion Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-devotion-intense-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>Donna Karan</t>
+  </si>
+  <si>
+    <t>53658</t>
+  </si>
+  <si>
+    <t>Donna Karan DKNY 24/7 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53659</t>
+  </si>
+  <si>
+    <t>Donna Karan DKNY 24/7 Electric 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53660</t>
+  </si>
+  <si>
+    <t>Donna Karan DKNY 24/7 Rush 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Dsquared2</t>
+  </si>
+  <si>
+    <t>50591</t>
+  </si>
+  <si>
+    <t>DSQUARED2 Wood for Her 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dsquared2-wood-for-her-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Dunhill</t>
+  </si>
+  <si>
+    <t>50587</t>
+  </si>
+  <si>
+    <t>Dunhill Icon 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dunhill-icon-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Eisenberg</t>
+  </si>
+  <si>
+    <t>33568</t>
+  </si>
+  <si>
+    <t>Eisenberg I Am 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/eisenberg-i-am-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33570</t>
+  </si>
+  <si>
+    <t>Eisenberg J'ose 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/eisenberg-j-ose-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51391</t>
+  </si>
+  <si>
+    <t>Eisenberg J'ose Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/eisenberg-j-ose-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53460</t>
+  </si>
+  <si>
+    <t>Eisenberg Back to Paris 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>Escentric Molecules</t>
+  </si>
+  <si>
+    <t>33576</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Molecule 01 + Guaiac Wood 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33578</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Molecule 02 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-molecules-02-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33274</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Molecule 01 + Mandarin 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-escentric-molecules-molecule-01-mandarin-100-ml/</t>
+  </si>
+  <si>
+    <t>50885</t>
+  </si>
+  <si>
+    <t>Escentric Molecules The Beautiful Mind Series Volume 1 Intelligence &amp; Fantasy 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33969-29107</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Escentric 04 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-escentric-04-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>49450-29189</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Molecule 02 Limited Edition (M02) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-molecule-02-m02-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>Estee Lauder</t>
+  </si>
+  <si>
+    <t>51102</t>
+  </si>
+  <si>
+    <t>Estee Lauder Modern Muse Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Fendi</t>
+  </si>
+  <si>
+    <t>52681</t>
+  </si>
+  <si>
+    <t>Fendi Life Essence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/fendi-life-essence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Giardini Di Toscana</t>
+  </si>
+  <si>
+    <t>51299</t>
+  </si>
+  <si>
+    <t>Giardini Di Toscana Borabora 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giardini-di-toscana-borabora-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51300</t>
+  </si>
+  <si>
+    <t>Giardini Di Toscana Bianco Latte 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giardini-di-toscana-bianco-latte-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Giorgio Armani</t>
+  </si>
+  <si>
+    <t>33582</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Acqua Di Gio Profondo EDP 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33584</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Code Sport 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-code-sport-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33587</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Code Eau de Parfum pour Homme 110 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33589</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Armani Stronger With You Absolutely 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33595</t>
+  </si>
+  <si>
+    <t>Giorgio Armani My Way Intense 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/16554/</t>
+  </si>
+  <si>
+    <t>34009-24931</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Code Parfum pour Homme 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/</t>
+  </si>
+  <si>
+    <t>49179</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Acqua di Gio Profumo 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49881</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Code Absolu Pour Homme 110 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50319</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Eau de Parfum Intense (2023) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50343</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Acqua Di Gio Absolu 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50418</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Fiori Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50430-27414</t>
+  </si>
+  <si>
+    <t>Giorgio Armani My Way Nectar 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-my-way-nectar-90-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>52738</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Emporio Armani Stronger With You Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>34029</t>
+  </si>
+  <si>
+    <t>Giorgio Armani My Way Nacre Edition 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-my-way-nacre-edition-90-ml-euro-/</t>
+  </si>
+  <si>
+    <t>53752</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Power Of You 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/20260806/</t>
+  </si>
+  <si>
+    <t>53791</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Si Passione Red Musk 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-si-passione-red-musk-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Givenchy</t>
+  </si>
+  <si>
+    <t>33598</t>
+  </si>
+  <si>
+    <t>Givenchy Ange ou Demon Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33600</t>
+  </si>
+  <si>
+    <t>Givenchy Ange Ou Demon Le Secret 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33601</t>
+  </si>
+  <si>
+    <t>Givenchy Ange Ou Demon Le Secret Eau de Parfum (2014) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33604</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Eau de Parfum Reserve Privee 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33606</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33607</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Eau De Toilette Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33610</t>
+  </si>
+  <si>
+    <t>Givenchy Irresistible Eau de Parfum 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33612</t>
+  </si>
+  <si>
+    <t>Givenchy L'Interdit Eau de Parfum Rouge 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49089</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Eau de Parfum Boisée 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49413</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Society Extreme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-society-extreme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50335</t>
+  </si>
+  <si>
+    <t>Givenchy Ange Ou Demon Le Secret Elixir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Givenchy L'Interdit Tubereuse Noire 80 мл A-Plus </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51195</t>
+  </si>
+  <si>
+    <t>Givenchy Irresistible Rose Velvet 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-irresistible-rose-velvet-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51264</t>
+  </si>
+  <si>
+    <t>Givenchy Ange Ou Demon Le Secret Eau De Toilette 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50579-27359</t>
+  </si>
+  <si>
+    <t>Givenchy L'Interdit Eau de Parfum Rouge Ultime 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>50923</t>
+  </si>
+  <si>
+    <t>Givenchy Pi 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-pi-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>53654</t>
+  </si>
+  <si>
+    <t>Givenchy Insense Ultramarine 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53724</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Society 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Gucci</t>
+  </si>
+  <si>
+    <t>33614</t>
+  </si>
+  <si>
+    <t>Gucci Bamboo 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-bamboo-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33616</t>
+  </si>
+  <si>
+    <t>Gucci Bloom 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-bloom-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33618</t>
+  </si>
+  <si>
+    <t>Gucci Flora By Gucci Eau de Parfum 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33620</t>
+  </si>
+  <si>
+    <t>Gucci Flora Gorgeous Gardenia Eau de Parfum 2021 100 мл  A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33622</t>
+  </si>
+  <si>
+    <t>Gucci Rush 2 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-rush-2-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49231</t>
+  </si>
+  <si>
+    <t>Gucci Eau de Parfum II 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-eau-de-parfum-ii-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51105</t>
+  </si>
+  <si>
+    <t>Gucci Flora by Gucci Eau Fraiche 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51106</t>
+  </si>
+  <si>
+    <t>Gucci Flora by Gucci Gorgeous Gardenia 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51801</t>
+  </si>
+  <si>
+    <t>Gucci Flora Gorgeous Orchid 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-gorgeous-orchid-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52580</t>
+  </si>
+  <si>
+    <t>Gucci Flora Gorgeous Jasmine 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-gorgeous-jasmine-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52626</t>
+  </si>
+  <si>
+    <t>Gucci Flora Gorgeous Magnolia 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-flora-gorgeous-magnolia-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52326</t>
+  </si>
+  <si>
+    <t>Gucci Guilty Elixir de Parfum pour Homme 60 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-guilty-elixir-de-parfum-pour-homme-60-ml-euro/</t>
+  </si>
+  <si>
+    <t>Guerlain</t>
+  </si>
+  <si>
+    <t>33625</t>
+  </si>
+  <si>
+    <t>Guerlain La Petite Robe Noire Eau De Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50883</t>
+  </si>
+  <si>
+    <t>Guerlain Samsara 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-samsara-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50443-27360</t>
+  </si>
+  <si>
+    <t>Guerlain Aqua Allegoria Passiflora 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-aqua-allegoria-passiflora-75-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>51306</t>
+  </si>
+  <si>
+    <t>Guerlain Aqua Alleqoria Mandarine Basilic 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51840</t>
+  </si>
+  <si>
+    <t>Guerlain La Petite Robe Noire Ma Robe Sous Le Vent Eau de Parfum Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53109</t>
+  </si>
+  <si>
+    <t>Guerlain Aqua Alleqoria Flora Cherrysia 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Hermes</t>
+  </si>
+  <si>
+    <t>52680</t>
+  </si>
+  <si>
+    <t>Hermes Barenia 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Hugo Boss</t>
+  </si>
+  <si>
+    <t>49229</t>
+  </si>
+  <si>
+    <t>Hugo Boss Ma Vie pour Femme 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49264</t>
+  </si>
+  <si>
+    <t>Hugo Boss Bottled Unlimited 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-bottled-unlimited-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50318</t>
+  </si>
+  <si>
+    <t>Hugo Boss Boss Femme 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-boss-femme-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50558</t>
+  </si>
+  <si>
+    <t>Hugo Boss Boss Woman 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-boss-woman-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51358</t>
+  </si>
+  <si>
+    <t>Hugo Boss Boss The Scent For Her Magnetic 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50929-29302</t>
+  </si>
+  <si>
+    <t>Hugo Boss Nuit 75 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-nuit-75-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>53769</t>
+  </si>
+  <si>
+    <t>Hugo Boss The Scent Elixir For Him 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-the-scent-elixir-for-him-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53771</t>
+  </si>
+  <si>
+    <t>Hugo Boss Bottled Night 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Issey Miyake</t>
+  </si>
+  <si>
+    <t>50595</t>
+  </si>
+  <si>
+    <t>Issey Miyake L'Eau D'Issey Pour Homme 125 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53802</t>
+  </si>
+  <si>
+    <t>Issey Miyake L'Eau Majeure d'Issey 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/issey-miyake-l-eau-majeure-d-issey-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier</t>
+  </si>
+  <si>
+    <t>49278-28015</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier Scandal Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>52987</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier Scandal 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53424</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier Scandal Pour Homme Absolu 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53556</t>
+  </si>
+  <si>
+    <t>Jean Paul Gaultier Scandal Pour Homme Intense Eau de Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Jimmy Choo</t>
+  </si>
+  <si>
+    <t>49634</t>
+  </si>
+  <si>
+    <t>Jimmy Choo I Want Choo Forever 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-forever-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50320</t>
+  </si>
+  <si>
+    <t>Jimmy Choo I Want Choo 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52115</t>
+  </si>
+  <si>
+    <t>Jimmy Choo I Want Choo Le Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53642</t>
+  </si>
+  <si>
+    <t>Jimmy Choo I Want Choo With Love 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Kenzo</t>
+  </si>
+  <si>
+    <t>33631</t>
+  </si>
+  <si>
+    <t>Kenzo Jungle L'elephant 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-jungle-l-elephant-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33635</t>
+  </si>
+  <si>
+    <t>Kenzo L'Eau par Kenzo Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/</t>
+  </si>
+  <si>
+    <t>Lacoste</t>
+  </si>
+  <si>
+    <t>33638</t>
+  </si>
+  <si>
+    <t>Lacoste Pour Femme White 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-pour-femme-white-90-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>51103</t>
+  </si>
+  <si>
+    <t>Lacoste Eau de Lacoste L.12.12 Pour Elle Magnetic 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51200</t>
+  </si>
+  <si>
+    <t>Lacoste Eau de Lacoste L.12.12 Pour Elle Elegant 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52904</t>
+  </si>
+  <si>
+    <t>Lacoste Pour Femme Timeless 90 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/</t>
+  </si>
+  <si>
+    <t>53262</t>
+  </si>
+  <si>
+    <t>Lacoste Essential Sport 125 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/</t>
+  </si>
+  <si>
+    <t>Lalique</t>
+  </si>
+  <si>
+    <t>49412</t>
+  </si>
+  <si>
+    <t>Lalique Encre Noire Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lalique-encre-noire-pour-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52905</t>
+  </si>
+  <si>
+    <t>Lalique L’Amour 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lalique-l-amour-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>53263</t>
+  </si>
+  <si>
+    <t>Lalique Le Parfum 100 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/</t>
+  </si>
+  <si>
+    <t>Lancome</t>
+  </si>
+  <si>
+    <t>33639</t>
+  </si>
+  <si>
+    <t>Lancome Climat 14 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-climat-14-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33643</t>
+  </si>
+  <si>
+    <t>Lancome Magie Noire 50 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-magie-noire-50-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33645</t>
+  </si>
+  <si>
+    <t>Lancome Miracle 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-miracle-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33647</t>
+  </si>
+  <si>
+    <t>Lancome Poeme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-poeme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33649</t>
+  </si>
+  <si>
+    <t>Lancome Tresor 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-tresor-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49330</t>
+  </si>
+  <si>
+    <t>Lancome La Vie Est Belle Iris Absolu 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49449</t>
+  </si>
+  <si>
+    <t>Lancome Idole L'Intense 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-idole-l-intense-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52854</t>
+  </si>
+  <si>
+    <t>Lancome Tresor In Love 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52890</t>
+  </si>
+  <si>
+    <t>Lancome La Vie Est Belle Rose Extraordinaire 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>52903</t>
+  </si>
+  <si>
+    <t>Lancome Climat Eau de Toilette 75 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/</t>
+  </si>
+  <si>
+    <t>Lanvin</t>
+  </si>
+  <si>
+    <t>33652</t>
+  </si>
+  <si>
+    <t>Lanvin Eclat D'Arpege 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51111</t>
+  </si>
+  <si>
+    <t>Lanvin Modern Princess 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-modern-princess-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51802</t>
+  </si>
+  <si>
+    <t>Lanvin Jeanne 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lanvin-jeanne-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>MontBlanc</t>
+  </si>
+  <si>
+    <t>50386</t>
+  </si>
+  <si>
+    <t>MontBlanc Legend EDT 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montblanc-legend-edt-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50387</t>
+  </si>
+  <si>
+    <t>Montblanc Legend Red 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/montblanc-legend-red-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Moschino</t>
+  </si>
+  <si>
+    <t>50545</t>
+  </si>
+  <si>
+    <t>Moschino Toy 2 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-toy-2-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50546</t>
+  </si>
+  <si>
+    <t>Moschino Cheap &amp; Chic I Love Love 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-cheap-chic-i-love-love-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50589</t>
+  </si>
+  <si>
+    <t>Moschino Toy Boy 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-toy-boy-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50590</t>
+  </si>
+  <si>
+    <t>Moschino Toy 2 Bubble Gum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez</t>
+  </si>
+  <si>
+    <t>33662</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez For Her Musc Noir Rose 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33664</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez Narciso Ambree 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>49611</t>
+  </si>
+  <si>
+    <t>Narciso Rodriguez All Of Me 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/narciso-rodriguez-all-of-me-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Nina Ricci</t>
+  </si>
+  <si>
+    <t>33666</t>
+  </si>
+  <si>
+    <t>Nina Ricci Nina 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-nina-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>34248-25700</t>
+  </si>
+  <si>
+    <t>Nina Ricci Premier Jour 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-premier-jour-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>52737</t>
+  </si>
+  <si>
+    <t>Nina Ricci Love In Paris 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-love-in-paris-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53770</t>
+  </si>
+  <si>
+    <t>Nina Ricci Luna 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Paco Rabanne</t>
+  </si>
+  <si>
+    <t>33668</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Elixir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-elixir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33671</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Royal 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-royal-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33673</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Fame 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-fame-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33675</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus Victory 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-victory-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33677</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Lady Million 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-lady-million-80-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>33680</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Phantom 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-phantom-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50250</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50884</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Pure XS For Her 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-pure-xs-for-her-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50888</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Million Gold For Him 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>50889</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Million Gold For Her 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-million-gold-for-her-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51202</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Lady Million Royal 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-lady-million-royal-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51302</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Invictus Platinum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-invictus-platinum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53730</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Parfums de Marly</t>
+  </si>
+  <si>
+    <t>33682</t>
+  </si>
+  <si>
+    <t>Parfums de Marly Delina 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfums-de-marly-delina-75-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Philipp Plein</t>
+  </si>
+  <si>
+    <t>53301</t>
+  </si>
+  <si>
+    <t>Philipp Plein No Limits 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Prada</t>
+  </si>
+  <si>
+    <t>33684</t>
+  </si>
+  <si>
+    <t>Prada Paradoxe Prada 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-paradoxe-prada-90-ml-euro--1/</t>
+  </si>
+  <si>
+    <t>49966</t>
+  </si>
+  <si>
+    <t>Prada Candy 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-candy-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51046-27412</t>
+  </si>
+  <si>
+    <t>Prada Luna Rossa Black 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-luna-rossa-black-100-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>50235-29526</t>
+  </si>
+  <si>
+    <t>Prada Candy Florale 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-candy-florale-80-ml-euro-1/</t>
+  </si>
+  <si>
+    <t>53653</t>
+  </si>
+  <si>
+    <t>Prada Paradigme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53755</t>
+  </si>
+  <si>
+    <t>Prada L'Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-l-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Salvatore Ferragamo</t>
+  </si>
+  <si>
+    <t>53655</t>
+  </si>
+  <si>
+    <t>Salvatore Ferragamo Ferragamo 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Sisley</t>
+  </si>
+  <si>
+    <t>52683</t>
+  </si>
+  <si>
+    <t>Sisley Soir de Lune 100 мл A-Plus (Pink)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sisley-soir-de-lune-100-ml-a-plus-pink/</t>
+  </si>
+  <si>
+    <t>53357</t>
+  </si>
+  <si>
+    <t>Sisley Eau du Soir 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53651</t>
+  </si>
+  <si>
+    <t>Sisley Eau du Soir (Black) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>34302</t>
+  </si>
+  <si>
+    <t>Sisley Soir de Lune 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sisley-soir-de-lune-100-ml-euro-/</t>
+  </si>
+  <si>
+    <t>Tom Ford</t>
+  </si>
+  <si>
+    <t>ART-1191812074</t>
+  </si>
+  <si>
+    <t>Tom Ford Mandarino Di Amalfi 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/</t>
+  </si>
+  <si>
+    <t>33690</t>
+  </si>
+  <si>
+    <t>Tom Ford Bitter Peach 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-bitter-peach-100-ml-a-plus-/</t>
+  </si>
+  <si>
+    <t>33694</t>
+  </si>
+  <si>
+    <t>Tom Ford Cherry Smoke 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-cherry-smoke-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33695</t>
+  </si>
+  <si>
+    <t>Tom Ford Cherry Smoke 50 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-cherry-smoke-50-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33697</t>
+  </si>
+  <si>
+    <t>Tom Ford Electric Cherry 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-electric-cherry-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>33699</t>
+  </si>
+  <si>
+    <t>Tom Ford Electric Cherry 50 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-electric-cherry-50-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1358913799</t>
+  </si>
+  <si>
+    <t>Tom Ford Fucking Fabulous 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/</t>
+  </si>
+  <si>
+    <t>33702</t>
+  </si>
+  <si>
+    <t>Tom Ford Noir Pour Femme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-noir-pour-femme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1359113801</t>
   </si>
   <si>
-    <t>Tom Ford Oud Wood 100 мл A-Plus</t>
+    <t>Tom Ford Oud Wood 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/</t>
   </si>
   <si>
-    <t>ART-1360013810</t>
-[...2479 lines deleted...]
-  <si>
     <t>ART-1359013800</t>
   </si>
   <si>
     <t>Tom Ford Tobacco Vanille 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/</t>
   </si>
   <si>
     <t>33704</t>
   </si>
   <si>
     <t>Tom Ford Tuscan Leather 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33706</t>
   </si>
   <si>
     <t>Tom Ford Vanille Fatale 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-vanille-fatale-100-ml-a-plus/</t>
@@ -3797,89 +3794,89 @@
   <si>
     <t>Tom Ford Vanilla Sex 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/</t>
   </si>
   <si>
     <t>49865-28942</t>
   </si>
   <si>
     <t>Tom Ford Oud Minerale (2023) 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-oud-minerale-2023-100-ml-euro-1/</t>
   </si>
   <si>
     <t>53754</t>
   </si>
   <si>
     <t>Tom Ford Figue Erotique 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-figue-erotique-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>ART-1324913413</t>
+  </si>
+  <si>
+    <t>Tom Ford White Suede 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/</t>
+  </si>
+  <si>
     <t>ART-1191712073</t>
   </si>
   <si>
     <t xml:space="preserve">Tom Ford Soleil Blanc 100 мл (VIP) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/</t>
   </si>
   <si>
-    <t>ART-1324913413</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/</t>
+    <t>34375</t>
+  </si>
+  <si>
+    <t>Tom Ford Tuscan Leather 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>Trussardi</t>
   </si>
   <si>
     <t>51301</t>
   </si>
   <si>
     <t>Trussardi Donna Eau de Parfum Intense Levriero Collection 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>34384-28158</t>
-[...7 lines deleted...]
-  <si>
     <t>52789</t>
   </si>
   <si>
     <t>Trussardi Uomo Levriero Collection 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-uomo-levriero-collection-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Valentino</t>
   </si>
   <si>
     <t>49979-29140</t>
   </si>
   <si>
     <t>Valentino Donna Born In Roma Intense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/valentino-donna-born-in-roma-intense-100-ml-euro-1/</t>
   </si>
   <si>
     <t>53646</t>
   </si>
   <si>
     <t>Valentino Voce Viva 100 мл A-Plus</t>
@@ -3921,50 +3918,59 @@
     <t>33712</t>
   </si>
   <si>
     <t>Versace Eros Pour Homme Eau De Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33714</t>
   </si>
   <si>
     <t>Versace Man Eau Fraiche 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-man-eau-fraiche-100-ml-a-plus/</t>
   </si>
   <si>
     <t>49329</t>
   </si>
   <si>
     <t>Versace Pour Femme Dylan Purple 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-pour-femme-dylan-purple-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>51198</t>
+  </si>
+  <si>
+    <t>Versace Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>51206</t>
   </si>
   <si>
     <t>Versace Pour Homme Dylan Blue 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-pour-homme-dylan-blue-100-ml-a-plus/</t>
   </si>
   <si>
     <t>52736</t>
   </si>
   <si>
     <t>Versace Versense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-versense-100-ml-a-plus/</t>
   </si>
   <si>
     <t>52891-29303</t>
   </si>
   <si>
     <t>Versace Eros Parfum 100 мл (AD)</t>
   </si>
@@ -4635,62 +4641,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-eau-de-toilette100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-by-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-forever-wanted-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-eau-fraiche-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-mr-burberry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-goddess-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-oud-storm-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-her-elixir-de-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-black-orient-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-glacial-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-neroli-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-coral-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-noa-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-very-good-girl-glam-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-chic-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-legere-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-supreme-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-black-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-edition-blanche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-de-toilette-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-nomade-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-by-dior-intense-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-infinissime-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-elixir-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-poison-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-parfum-2019-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-forever-and-ever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-diorissimo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-32-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dolce-vita-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-forte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-intense-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-homme-cologne-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-himalaya-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-her-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dsquared2-wood-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dunhill-icon-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-i-am-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-04-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-02-m02-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-borabora-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-bianco-latte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-sport-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16554/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nectar-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nacre-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20260806/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-rose-velvet-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bamboo-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bloom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-2-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-eau-de-parfum-ii-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-orchid-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-jasmine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-samsara-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-passiflora-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-unlimited-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-woman-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-nuit-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-elixir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-leau-super-majeure-d-issey-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-forever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-jungle-l-elephant-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-white-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-l-12-12-pour-elle-sparkling-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-encre-noire-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-14-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-miracle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-poeme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-l-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-plastik-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-jeanne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-red-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-all-of-me-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-premier-jour-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-in-paris-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-royal-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-80-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-phantom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-her-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-million-gold-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-royal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradoxe-prada-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-luna-rossa-black-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-florale-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-assoluto-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-azzurro-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-soir-de-lune-100-ml-a-plus-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-soir-de-lune-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanille-fatale-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-velvet-orchid-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-minerale-2023-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-figue-erotique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-uomo-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-donna-born-in-roma-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-purple-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-homme-dylan-blue-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-extreme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-bonbon-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-mon-paris-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-supreme-bouquet-le-vestiaire-des-parfums-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-opium-1977-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-manifesto-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-for-men-100-ml-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-glitter-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-myslf-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-him-100-ml-a-plus/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-eau-de-toilette100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-by-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-forever-wanted-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/baldessarini-ambre-eau-fraiche-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-mr-burberry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-goddess-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-oud-storm-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-her-elixir-de-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-aqva-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-black-orient-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-glacial-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-man-wood-neroli-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-coral-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-omnia-crystalline-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-noa-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cacharel-amor-amor-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-very-good-girl-glam-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-chic-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-legere-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-supreme-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-black-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-very-good-girl-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cerruti-1881-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-edition-blanche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-de-toilette-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-nomade-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-joy-by-dior-intense-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-j-adore-infinissime-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-elixir-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-poison-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-parfum-2019-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-forever-and-ever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-diorissimo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-fahrenheit-32-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dolce-vita-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-forte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-intense-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-homme-cologne-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clinique-happy-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-himalaya-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-for-her-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-devotion-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dsquared2-wood-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dunhill-icon-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-i-am-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-j-ose-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-04-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecule-02-m02-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-borabora-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardini-di-toscana-bianco-latte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-sport-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/16554/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nectar-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-my-way-nacre-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20260806/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-red-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-rose-velvet-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pi-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bamboo-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-bloom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-rush-2-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-eau-de-parfum-ii-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-orchid-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-jasmine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-gorgeous-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-elixir-de-parfum-pour-homme-60-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-samsara-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-passiflora-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-unlimited-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-woman-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-nuit-75-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-the-scent-elixir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-l-eau-majeure-d-issey-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-forever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-jungle-l-elephant-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-white-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-encre-noire-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-14-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-miracle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-poeme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-l-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-eclat-d-arpege-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-modern-princess-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lanvin-jeanne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/montblanc-legend-red-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-cheap-chic-i-love-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-narciso-ambree-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-all-of-me-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-nina-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-premier-jour-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-love-in-paris-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-royal-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-fame-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-victory-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-80-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-phantom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-pure-xs-for-her-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-million-gold-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-lady-million-royal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-invictus-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfums-de-marly-delina-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradoxe-prada-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-luna-rossa-black-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-candy-florale-80-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-soir-de-lune-100-ml-a-plus-pink/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-soir-de-lune-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-bitter-peach-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-cherry-smoke-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-electric-cherry-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-noir-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanille-fatale-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-velvet-orchid-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-minerale-2023-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-figue-erotique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-uomo-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-donna-born-in-roma-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-purple-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-homme-dylan-blue-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-versense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-man-eau-fraiche-extreme-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-bonbon-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-mon-paris-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-supreme-bouquet-le-vestiaire-des-parfums-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-opium-1977-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-manifesto-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-for-men-100-ml-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-glitter-90-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-myslf-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zadig-voltaire-this-is-him-100-ml-a-plus/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F565"/>
+  <dimension ref="A1:F564"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F565" sqref="F565"/>
+      <selection activeCell="F564" sqref="F564"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4804,51 +4810,51 @@
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
@@ -5146,51 +5152,51 @@
         <v>78</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
@@ -5254,51 +5260,51 @@
         <v>96</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
@@ -5470,51 +5476,51 @@
         <v>132</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
@@ -5596,51 +5602,51 @@
         <v>153</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
@@ -5704,51 +5710,51 @@
         <v>171</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
@@ -5794,51 +5800,51 @@
         <v>186</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
@@ -6046,51 +6052,51 @@
         <v>228</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>1200</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
@@ -6100,51 +6106,51 @@
         <v>237</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>1550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
@@ -6154,51 +6160,51 @@
         <v>246</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
@@ -6244,105 +6250,105 @@
         <v>261</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>1550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>1200</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
@@ -6586,51 +6592,51 @@
         <v>318</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>1300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
@@ -6640,51 +6646,51 @@
         <v>327</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>1550</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
@@ -6910,69 +6916,69 @@
         <v>372</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="14">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>1350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
@@ -7220,1019 +7226,1019 @@
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="146" spans="1:6">
-      <c r="A146" s="4">
-[...2 lines deleted...]
-      <c r="B146" s="10" t="s">
+      <c r="A146" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="C146" s="7" t="s">
+      <c r="B146" s="6"/>
+      <c r="C146" s="7"/>
+      <c r="D146" s="6"/>
+      <c r="E146" s="6"/>
+      <c r="F146" s="14"/>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B147" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C147" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D147" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E147" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F147" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="4">
+        <v>1</v>
+      </c>
+      <c r="B148" s="10" t="s">
         <v>429</v>
       </c>
-      <c r="D146" s="6" t="s">
+      <c r="C148" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="E146" s="6"/>
-[...5 lines deleted...]
-      <c r="A147" s="5" t="s">
+      <c r="D148" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="B147" s="6"/>
-[...6 lines deleted...]
-      <c r="A148" s="3" t="s">
+      <c r="E148" s="6"/>
+      <c r="F148" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="B149" s="6"/>
+      <c r="C149" s="7"/>
+      <c r="D149" s="6"/>
+      <c r="E149" s="6"/>
+      <c r="F149" s="14"/>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B148" s="9" t="s">
+      <c r="B150" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C148" s="11" t="s">
+      <c r="C150" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D148" s="12" t="s">
+      <c r="D150" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E148" s="13" t="s">
+      <c r="E150" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F148" s="15" t="s">
+      <c r="F150" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="149" spans="1:6">
-      <c r="A149" s="4">
+    <row r="151" spans="1:6">
+      <c r="A151" s="4">
         <v>1</v>
       </c>
-      <c r="B149" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C149" s="7" t="s">
+      <c r="B151" s="10" t="s">
         <v>433</v>
       </c>
-      <c r="D149" s="6" t="s">
+      <c r="C151" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="E149" s="6"/>
-[...5 lines deleted...]
-      <c r="A150" s="5" t="s">
+      <c r="D151" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="B150" s="6"/>
-[...6 lines deleted...]
-      <c r="A151" s="3" t="s">
+      <c r="E151" s="6"/>
+      <c r="F151" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="B152" s="6"/>
+      <c r="C152" s="7"/>
+      <c r="D152" s="6"/>
+      <c r="E152" s="6"/>
+      <c r="F152" s="14"/>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B151" s="9" t="s">
+      <c r="B153" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C151" s="11" t="s">
+      <c r="C153" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D151" s="12" t="s">
+      <c r="D153" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E151" s="13" t="s">
+      <c r="E153" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F151" s="15" t="s">
+      <c r="F153" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="152" spans="1:6">
-      <c r="A152" s="4">
+    <row r="154" spans="1:6">
+      <c r="A154" s="4">
         <v>1</v>
       </c>
-      <c r="B152" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="7" t="s">
+      <c r="B154" s="10" t="s">
         <v>437</v>
       </c>
-      <c r="D152" s="6" t="s">
+      <c r="C154" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="E152" s="6"/>
-[...5 lines deleted...]
-      <c r="A153" s="5" t="s">
+      <c r="D154" s="6" t="s">
         <v>439</v>
       </c>
-      <c r="B153" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E154" s="6"/>
+      <c r="F154" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>452</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="161" spans="1:6">
-      <c r="A161" s="4">
+      <c r="A161" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="B161" s="6"/>
+      <c r="C161" s="7"/>
+      <c r="D161" s="6"/>
+      <c r="E161" s="6"/>
+      <c r="F161" s="14"/>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B162" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C162" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E162" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F162" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B161" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C161" s="7" t="s">
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="4">
+        <v>1</v>
+      </c>
+      <c r="B163" s="10" t="s">
         <v>459</v>
       </c>
-      <c r="D161" s="6" t="s">
+      <c r="C163" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="E161" s="6"/>
-[...5 lines deleted...]
-      <c r="A162" s="5" t="s">
+      <c r="D163" s="6" t="s">
         <v>461</v>
       </c>
-      <c r="B162" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E163" s="6"/>
+      <c r="F163" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>464</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="165" spans="1:6">
-      <c r="A165" s="4">
+      <c r="A165" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="B165" s="6"/>
+      <c r="C165" s="7"/>
+      <c r="D165" s="6"/>
+      <c r="E165" s="6"/>
+      <c r="F165" s="14"/>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B165" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="7" t="s">
+      <c r="B166" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C166" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D166" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E166" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F166" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="4">
+        <v>1</v>
+      </c>
+      <c r="B167" s="10" t="s">
         <v>466</v>
       </c>
-      <c r="D165" s="6" t="s">
+      <c r="C167" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="E165" s="6"/>
-[...5 lines deleted...]
-      <c r="A166" s="5" t="s">
+      <c r="D167" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="B166" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E167" s="6"/>
+      <c r="F167" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="169" spans="1:6">
-      <c r="A169" s="4">
+      <c r="A169" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="B169" s="6"/>
+      <c r="C169" s="7"/>
+      <c r="D169" s="6"/>
+      <c r="E169" s="6"/>
+      <c r="F169" s="14"/>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B169" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C169" s="7" t="s">
+      <c r="B170" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C170" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D170" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E170" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F170" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="4">
+        <v>1</v>
+      </c>
+      <c r="B171" s="10" t="s">
         <v>473</v>
       </c>
-      <c r="D169" s="6" t="s">
+      <c r="C171" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="E169" s="6"/>
-[...5 lines deleted...]
-      <c r="A170" s="5" t="s">
+      <c r="D171" s="6" t="s">
         <v>475</v>
       </c>
-      <c r="B170" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E171" s="6"/>
+      <c r="F171" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>478</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
-        <v>1550</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>487</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
-        <v>1700</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="4">
+      <c r="A178" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B178" s="6"/>
+      <c r="C178" s="7"/>
+      <c r="D178" s="6"/>
+      <c r="E178" s="6"/>
+      <c r="F178" s="14"/>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B179" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C179" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D179" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E179" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F179" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B178" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C178" s="7" t="s">
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="4">
+        <v>1</v>
+      </c>
+      <c r="B180" s="10" t="s">
         <v>495</v>
       </c>
-      <c r="D178" s="6" t="s">
+      <c r="C180" s="7" t="s">
         <v>496</v>
       </c>
-      <c r="E178" s="6"/>
-[...5 lines deleted...]
-      <c r="A179" s="5" t="s">
+      <c r="D180" s="6" t="s">
         <v>497</v>
       </c>
-      <c r="B179" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E180" s="6"/>
+      <c r="F180" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>498</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>500</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>501</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>503</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>504</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>506</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>509</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>510</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>512</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>513</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>515</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>516</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="4">
-[...2 lines deleted...]
-      <c r="B188" s="10" t="s">
+      <c r="A188" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="C188" s="7" t="s">
+      <c r="B188" s="6"/>
+      <c r="C188" s="7"/>
+      <c r="D188" s="6"/>
+      <c r="E188" s="6"/>
+      <c r="F188" s="14"/>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B189" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C189" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D189" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E189" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F189" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="4">
+        <v>1</v>
+      </c>
+      <c r="B190" s="10" t="s">
         <v>520</v>
       </c>
-      <c r="D188" s="6" t="s">
+      <c r="C190" s="7" t="s">
         <v>521</v>
       </c>
-      <c r="E188" s="6"/>
-[...5 lines deleted...]
-      <c r="A189" s="5" t="s">
+      <c r="D190" s="6" t="s">
         <v>522</v>
       </c>
-      <c r="B189" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E190" s="6"/>
+      <c r="F190" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="192" spans="1:6">
-      <c r="A192" s="4">
+      <c r="A192" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="B192" s="6"/>
+      <c r="C192" s="7"/>
+      <c r="D192" s="6"/>
+      <c r="E192" s="6"/>
+      <c r="F192" s="14"/>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B192" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C192" s="7" t="s">
+      <c r="B193" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C193" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D193" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E193" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F193" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="4">
+        <v>1</v>
+      </c>
+      <c r="B194" s="10" t="s">
         <v>527</v>
       </c>
-      <c r="D192" s="6" t="s">
+      <c r="C194" s="7" t="s">
         <v>528</v>
       </c>
-      <c r="E192" s="6"/>
-[...5 lines deleted...]
-      <c r="A193" s="5" t="s">
+      <c r="D194" s="6" t="s">
         <v>529</v>
       </c>
-      <c r="B193" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E194" s="6"/>
+      <c r="F194" s="14">
+        <v>1650</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>532</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>535</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>541</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>544</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>548</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>550</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5" t="s">
         <v>554</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="7"/>
       <c r="D203" s="6"/>
       <c r="E203" s="6"/>
       <c r="F203" s="14"/>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C204" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D204" s="12" t="s">
         <v>5</v>
       </c>
@@ -8996,4006 +9002,4006 @@
       </c>
       <c r="E247" s="6"/>
       <c r="F247" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>18</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>669</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>671</v>
       </c>
       <c r="E248" s="6"/>
       <c r="F248" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="249" spans="1:6">
-      <c r="A249" s="5" t="s">
+      <c r="A249" s="4">
+        <v>19</v>
+      </c>
+      <c r="B249" s="10" t="s">
         <v>672</v>
       </c>
-      <c r="B249" s="6"/>
-[...1 lines deleted...]
-      <c r="D249" s="6"/>
+      <c r="C249" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="D249" s="6" t="s">
+        <v>674</v>
+      </c>
       <c r="E249" s="6"/>
-      <c r="F249" s="14"/>
+      <c r="F249" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="3" t="s">
+      <c r="A250" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="B250" s="6"/>
+      <c r="C250" s="7"/>
+      <c r="D250" s="6"/>
+      <c r="E250" s="6"/>
+      <c r="F250" s="14"/>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B250" s="9" t="s">
+      <c r="B251" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C250" s="11" t="s">
+      <c r="C251" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D250" s="12" t="s">
+      <c r="D251" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E250" s="13" t="s">
+      <c r="E251" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F250" s="15" t="s">
+      <c r="F251" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="251" spans="1:6">
-      <c r="A251" s="4">
+    <row r="252" spans="1:6">
+      <c r="A252" s="4">
         <v>1</v>
       </c>
-      <c r="B251" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A252" s="5" t="s">
+      <c r="B252" s="10" t="s">
         <v>676</v>
       </c>
-      <c r="B252" s="6"/>
-[...1 lines deleted...]
-      <c r="D252" s="6"/>
+      <c r="C252" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="D252" s="6" t="s">
+        <v>678</v>
+      </c>
       <c r="E252" s="6"/>
-      <c r="F252" s="14"/>
+      <c r="F252" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="253" spans="1:6">
-      <c r="A253" s="3" t="s">
+      <c r="A253" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="B253" s="6"/>
+      <c r="C253" s="7"/>
+      <c r="D253" s="6"/>
+      <c r="E253" s="6"/>
+      <c r="F253" s="14"/>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B253" s="9" t="s">
+      <c r="B254" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C253" s="11" t="s">
+      <c r="C254" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D253" s="12" t="s">
+      <c r="D254" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E253" s="13" t="s">
+      <c r="E254" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F253" s="15" t="s">
+      <c r="F254" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>680</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>682</v>
       </c>
       <c r="E255" s="6"/>
       <c r="F255" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>683</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>685</v>
       </c>
       <c r="E256" s="6"/>
       <c r="F256" s="14">
-        <v>1350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>688</v>
       </c>
       <c r="E257" s="6"/>
       <c r="F257" s="14">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>692</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>694</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" s="4">
+        <v>6</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="C260" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="E260" s="6"/>
+      <c r="F260" s="14">
         <v>1650</v>
       </c>
     </row>
-    <row r="260" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="261" spans="1:6">
-      <c r="A261" s="3" t="s">
+      <c r="A261" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="B261" s="6"/>
+      <c r="C261" s="7"/>
+      <c r="D261" s="6"/>
+      <c r="E261" s="6"/>
+      <c r="F261" s="14"/>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B261" s="9" t="s">
+      <c r="B262" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C261" s="11" t="s">
+      <c r="C262" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D261" s="12" t="s">
+      <c r="D262" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E261" s="13" t="s">
+      <c r="E262" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F261" s="15" t="s">
+      <c r="F262" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>699</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>701</v>
       </c>
       <c r="E263" s="6"/>
       <c r="F263" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>702</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>704</v>
       </c>
       <c r="E264" s="6"/>
       <c r="F264" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>705</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>707</v>
       </c>
       <c r="E265" s="6"/>
       <c r="F265" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>708</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>710</v>
       </c>
       <c r="E266" s="6"/>
       <c r="F266" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>711</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>713</v>
       </c>
       <c r="E267" s="6"/>
       <c r="F267" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>714</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>716</v>
       </c>
       <c r="E268" s="6"/>
       <c r="F268" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>717</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>719</v>
       </c>
       <c r="E269" s="6"/>
       <c r="F269" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="270" spans="1:6">
-      <c r="A270" s="5" t="s">
+      <c r="A270" s="4">
+        <v>8</v>
+      </c>
+      <c r="B270" s="10" t="s">
         <v>720</v>
       </c>
-      <c r="B270" s="6"/>
-[...1 lines deleted...]
-      <c r="D270" s="6"/>
+      <c r="C270" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="D270" s="6" t="s">
+        <v>722</v>
+      </c>
       <c r="E270" s="6"/>
-      <c r="F270" s="14"/>
+      <c r="F270" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="271" spans="1:6">
-      <c r="A271" s="3" t="s">
+      <c r="A271" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="B271" s="6"/>
+      <c r="C271" s="7"/>
+      <c r="D271" s="6"/>
+      <c r="E271" s="6"/>
+      <c r="F271" s="14"/>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B271" s="9" t="s">
+      <c r="B272" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C271" s="11" t="s">
+      <c r="C272" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D271" s="12" t="s">
+      <c r="D272" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E271" s="13" t="s">
+      <c r="E272" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F271" s="15" t="s">
+      <c r="F272" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>726</v>
       </c>
       <c r="E273" s="6"/>
       <c r="F273" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>727</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>729</v>
       </c>
       <c r="E274" s="6"/>
       <c r="F274" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="275" spans="1:6">
-      <c r="A275" s="5" t="s">
+      <c r="A275" s="4">
+        <v>3</v>
+      </c>
+      <c r="B275" s="10" t="s">
         <v>730</v>
       </c>
-      <c r="B275" s="6"/>
-[...1 lines deleted...]
-      <c r="D275" s="6"/>
+      <c r="C275" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>732</v>
+      </c>
       <c r="E275" s="6"/>
-      <c r="F275" s="14"/>
+      <c r="F275" s="14">
+        <v>1650</v>
+      </c>
     </row>
     <row r="276" spans="1:6">
-      <c r="A276" s="3" t="s">
+      <c r="A276" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="B276" s="6"/>
+      <c r="C276" s="7"/>
+      <c r="D276" s="6"/>
+      <c r="E276" s="6"/>
+      <c r="F276" s="14"/>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B276" s="9" t="s">
+      <c r="B277" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C276" s="11" t="s">
+      <c r="C277" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D276" s="12" t="s">
+      <c r="D277" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E276" s="13" t="s">
+      <c r="E277" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F276" s="15" t="s">
+      <c r="F277" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="277" spans="1:6">
-      <c r="A277" s="4">
+    <row r="278" spans="1:6">
+      <c r="A278" s="4">
         <v>1</v>
       </c>
-      <c r="B277" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A278" s="5" t="s">
+      <c r="B278" s="10" t="s">
         <v>734</v>
       </c>
-      <c r="B278" s="6"/>
-[...1 lines deleted...]
-      <c r="D278" s="6"/>
+      <c r="C278" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>736</v>
+      </c>
       <c r="E278" s="6"/>
-      <c r="F278" s="14"/>
+      <c r="F278" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="279" spans="1:6">
-      <c r="A279" s="3" t="s">
+      <c r="A279" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="B279" s="6"/>
+      <c r="C279" s="7"/>
+      <c r="D279" s="6"/>
+      <c r="E279" s="6"/>
+      <c r="F279" s="14"/>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B279" s="9" t="s">
+      <c r="B280" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C279" s="11" t="s">
+      <c r="C280" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D279" s="12" t="s">
+      <c r="D280" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E279" s="13" t="s">
+      <c r="E280" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F279" s="15" t="s">
+      <c r="F280" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="280" spans="1:6">
-      <c r="A280" s="4">
+    <row r="281" spans="1:6">
+      <c r="A281" s="4">
         <v>1</v>
       </c>
-      <c r="B280" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F280" s="14">
+      <c r="B281" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="C281" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="D281" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="E281" s="6"/>
+      <c r="F281" s="14">
         <v>1650</v>
       </c>
     </row>
-    <row r="281" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="282" spans="1:6">
-      <c r="A282" s="3" t="s">
+      <c r="A282" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="B282" s="6"/>
+      <c r="C282" s="7"/>
+      <c r="D282" s="6"/>
+      <c r="E282" s="6"/>
+      <c r="F282" s="14"/>
+    </row>
+    <row r="283" spans="1:6">
+      <c r="A283" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B282" s="9" t="s">
+      <c r="B283" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C282" s="11" t="s">
+      <c r="C283" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D282" s="12" t="s">
+      <c r="D283" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E282" s="13" t="s">
+      <c r="E283" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F282" s="15" t="s">
+      <c r="F283" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>742</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>744</v>
       </c>
       <c r="E284" s="6"/>
       <c r="F284" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>745</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>747</v>
       </c>
       <c r="E285" s="6"/>
       <c r="F285" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>748</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>750</v>
       </c>
       <c r="E286" s="6"/>
       <c r="F286" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287" s="4">
+        <v>4</v>
+      </c>
+      <c r="B287" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="C287" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="D287" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="E287" s="6"/>
+      <c r="F287" s="14">
         <v>1650</v>
       </c>
     </row>
-    <row r="287" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="288" spans="1:6">
-      <c r="A288" s="3" t="s">
+      <c r="A288" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="B288" s="6"/>
+      <c r="C288" s="7"/>
+      <c r="D288" s="6"/>
+      <c r="E288" s="6"/>
+      <c r="F288" s="14"/>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B288" s="9" t="s">
+      <c r="B289" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C288" s="11" t="s">
+      <c r="C289" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D288" s="12" t="s">
+      <c r="D289" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E288" s="13" t="s">
+      <c r="E289" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F288" s="15" t="s">
+      <c r="F289" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="289" spans="1:6">
-      <c r="A289" s="4">
+    <row r="290" spans="1:6">
+      <c r="A290" s="4">
         <v>1</v>
       </c>
-      <c r="B289" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A290" s="5" t="s">
+      <c r="B290" s="10" t="s">
         <v>755</v>
       </c>
-      <c r="B290" s="6"/>
-[...1 lines deleted...]
-      <c r="D290" s="6"/>
+      <c r="C290" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="D290" s="6" t="s">
+        <v>757</v>
+      </c>
       <c r="E290" s="6"/>
-      <c r="F290" s="14"/>
+      <c r="F290" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="291" spans="1:6">
-      <c r="A291" s="3" t="s">
+      <c r="A291" s="4">
         <v>2</v>
       </c>
-      <c r="B291" s="9" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="B291" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="C291" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>760</v>
+      </c>
+      <c r="E291" s="6"/>
+      <c r="F291" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B292" s="10" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="E292" s="6"/>
       <c r="F292" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="E293" s="6"/>
       <c r="F293" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B294" s="10" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B295" s="10" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="D295" s="6" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="E295" s="6"/>
       <c r="F295" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="296" spans="1:6">
-      <c r="A296" s="4">
+      <c r="A296" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="B296" s="6"/>
+      <c r="C296" s="7"/>
+      <c r="D296" s="6"/>
+      <c r="E296" s="6"/>
+      <c r="F296" s="14"/>
+    </row>
+    <row r="297" spans="1:6">
+      <c r="A297" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B297" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C297" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D297" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B296" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A297" s="4">
+      <c r="E297" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B297" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="F297" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="298" spans="1:6">
-      <c r="A298" s="5" t="s">
+      <c r="A298" s="4">
+        <v>1</v>
+      </c>
+      <c r="B298" s="10" t="s">
         <v>774</v>
       </c>
-      <c r="B298" s="6"/>
-[...1 lines deleted...]
-      <c r="D298" s="6"/>
+      <c r="C298" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="D298" s="6" t="s">
+        <v>776</v>
+      </c>
       <c r="E298" s="6"/>
-      <c r="F298" s="14"/>
+      <c r="F298" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="299" spans="1:6">
-      <c r="A299" s="3" t="s">
+      <c r="A299" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="B299" s="6"/>
+      <c r="C299" s="7"/>
+      <c r="D299" s="6"/>
+      <c r="E299" s="6"/>
+      <c r="F299" s="14"/>
+    </row>
+    <row r="300" spans="1:6">
+      <c r="A300" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B299" s="9" t="s">
+      <c r="B300" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C299" s="11" t="s">
+      <c r="C300" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D299" s="12" t="s">
+      <c r="D300" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E299" s="13" t="s">
+      <c r="E300" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F299" s="15" t="s">
+      <c r="F300" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="300" spans="1:6">
-      <c r="A300" s="4">
+    <row r="301" spans="1:6">
+      <c r="A301" s="4">
         <v>1</v>
       </c>
-      <c r="B300" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A301" s="5" t="s">
+      <c r="B301" s="10" t="s">
         <v>778</v>
       </c>
-      <c r="B301" s="6"/>
-[...1 lines deleted...]
-      <c r="D301" s="6"/>
+      <c r="C301" s="7" t="s">
+        <v>779</v>
+      </c>
+      <c r="D301" s="6" t="s">
+        <v>780</v>
+      </c>
       <c r="E301" s="6"/>
-      <c r="F301" s="14"/>
+      <c r="F301" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="302" spans="1:6">
-      <c r="A302" s="3" t="s">
+      <c r="A302" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="B302" s="6"/>
+      <c r="C302" s="7"/>
+      <c r="D302" s="6"/>
+      <c r="E302" s="6"/>
+      <c r="F302" s="14"/>
+    </row>
+    <row r="303" spans="1:6">
+      <c r="A303" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B302" s="9" t="s">
+      <c r="B303" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C302" s="11" t="s">
+      <c r="C303" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D302" s="12" t="s">
+      <c r="D303" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E302" s="13" t="s">
+      <c r="E303" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F302" s="15" t="s">
+      <c r="F303" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="303" spans="1:6">
-      <c r="A303" s="4">
+    <row r="304" spans="1:6">
+      <c r="A304" s="4">
         <v>1</v>
       </c>
-      <c r="B303" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A304" s="5" t="s">
+      <c r="B304" s="10" t="s">
         <v>782</v>
       </c>
-      <c r="B304" s="6"/>
-[...1 lines deleted...]
-      <c r="D304" s="6"/>
+      <c r="C304" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="D304" s="6" t="s">
+        <v>784</v>
+      </c>
       <c r="E304" s="6"/>
-      <c r="F304" s="14"/>
+      <c r="F304" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="305" spans="1:6">
-      <c r="A305" s="3" t="s">
+      <c r="A305" s="4">
         <v>2</v>
       </c>
-      <c r="B305" s="9" t="s">
+      <c r="B305" s="10" t="s">
+        <v>785</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="D305" s="6" t="s">
+        <v>787</v>
+      </c>
+      <c r="E305" s="6"/>
+      <c r="F305" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6">
+      <c r="A306" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="B306" s="6"/>
+      <c r="C306" s="7"/>
+      <c r="D306" s="6"/>
+      <c r="E306" s="6"/>
+      <c r="F306" s="14"/>
+    </row>
+    <row r="307" spans="1:6">
+      <c r="A307" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B307" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C305" s="11" t="s">
+      <c r="C307" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D305" s="12" t="s">
+      <c r="D307" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E305" s="13" t="s">
+      <c r="E307" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F305" s="15" t="s">
+      <c r="F307" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="306" spans="1:6">
-      <c r="A306" s="4">
+    <row r="308" spans="1:6">
+      <c r="A308" s="4">
         <v>1</v>
       </c>
-      <c r="B306" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A307" s="4">
+      <c r="B308" s="10" t="s">
+        <v>789</v>
+      </c>
+      <c r="C308" s="7" t="s">
+        <v>790</v>
+      </c>
+      <c r="D308" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="E308" s="6"/>
+      <c r="F308" s="14">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6">
+      <c r="A309" s="4">
         <v>2</v>
       </c>
-      <c r="B307" s="10" t="s">
-[...40 lines deleted...]
-        <v>7</v>
+      <c r="B309" s="10" t="s">
+        <v>792</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="D309" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="E309" s="6"/>
+      <c r="F309" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B310" s="10" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="C310" s="7" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="D310" s="6" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="E310" s="6"/>
       <c r="F310" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B311" s="10" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="C311" s="7" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="D311" s="6" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="E311" s="6"/>
       <c r="F311" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B312" s="10" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="D312" s="6" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="E312" s="6"/>
       <c r="F312" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B313" s="10" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="D313" s="6" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="E313" s="6"/>
       <c r="F313" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B314" s="10" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="D314" s="6" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="E314" s="6"/>
       <c r="F314" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B315" s="10" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="C315" s="7" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="D315" s="6" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="E315" s="6"/>
       <c r="F315" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B316" s="10" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="D316" s="6" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="E316" s="6"/>
       <c r="F316" s="14">
-        <v>1550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B317" s="10" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="C317" s="7" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="D317" s="6" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="E317" s="6"/>
       <c r="F317" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B318" s="10" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="D318" s="6" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="E318" s="6"/>
       <c r="F318" s="14">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B319" s="10" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C319" s="7" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="D319" s="6" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="E319" s="6"/>
       <c r="F319" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B320" s="10" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D320" s="6" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="E320" s="6"/>
       <c r="F320" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B321" s="10" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="D321" s="6" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="E321" s="6"/>
       <c r="F321" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B322" s="10" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="D322" s="6" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B323" s="10" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="C323" s="7" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="D323" s="6" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E323" s="6"/>
       <c r="F323" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="324" spans="1:6">
-      <c r="A324" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A324" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="B324" s="6"/>
+      <c r="C324" s="7"/>
+      <c r="D324" s="6"/>
       <c r="E324" s="6"/>
-      <c r="F324" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F324" s="14"/>
     </row>
     <row r="325" spans="1:6">
-      <c r="A325" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F325" s="14"/>
+      <c r="A325" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B325" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C325" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D325" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E325" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F325" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="326" spans="1:6">
-      <c r="A326" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A326" s="4">
+        <v>1</v>
+      </c>
+      <c r="B326" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="C326" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="D326" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="E326" s="6"/>
+      <c r="F326" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B327" s="10" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="D327" s="6" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="E327" s="6"/>
       <c r="F327" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B328" s="10" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="D328" s="6" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="E328" s="6"/>
       <c r="F328" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B329" s="10" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="C329" s="7" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="D329" s="6" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="E329" s="6"/>
       <c r="F329" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B330" s="10" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="D330" s="6" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="E330" s="6"/>
       <c r="F330" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B331" s="10" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="C331" s="7" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="D331" s="6" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="E331" s="6"/>
       <c r="F331" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B332" s="10" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="D332" s="6" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="E332" s="6"/>
       <c r="F332" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B333" s="10" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="C333" s="7" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="D333" s="6" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="E333" s="6"/>
       <c r="F333" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B334" s="10" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="E334" s="6"/>
       <c r="F334" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B335" s="10" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="C335" s="7" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="D335" s="6" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="E335" s="6"/>
       <c r="F335" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B336" s="10" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="C336" s="7" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="D336" s="6" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="E336" s="6"/>
       <c r="F336" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B337" s="10" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="C337" s="7" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="D337" s="6" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B338" s="10" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="C338" s="7" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="D338" s="6" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B339" s="10" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="C339" s="7" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="D339" s="6" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="E339" s="6"/>
       <c r="F339" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B340" s="10" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="C340" s="7" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="D340" s="6" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="E340" s="6"/>
       <c r="F340" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B341" s="10" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="C341" s="7" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="D341" s="6" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E341" s="6"/>
       <c r="F341" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B342" s="10" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="E342" s="6"/>
       <c r="F342" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B343" s="10" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="C343" s="7" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="D343" s="6" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="E343" s="6"/>
       <c r="F343" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="344" spans="1:6">
-      <c r="A344" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A344" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="B344" s="6"/>
+      <c r="C344" s="7"/>
+      <c r="D344" s="6"/>
       <c r="E344" s="6"/>
-      <c r="F344" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="14"/>
     </row>
     <row r="345" spans="1:6">
-      <c r="A345" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F345" s="14"/>
+      <c r="A345" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B345" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C345" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D345" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E345" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F345" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="346" spans="1:6">
-      <c r="A346" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A346" s="4">
+        <v>1</v>
+      </c>
+      <c r="B346" s="10" t="s">
+        <v>893</v>
+      </c>
+      <c r="C346" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="D346" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="E346" s="6"/>
+      <c r="F346" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B347" s="10" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="C347" s="7" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="D347" s="6" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B348" s="10" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="C348" s="7" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="E348" s="6"/>
       <c r="F348" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B349" s="10" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="E349" s="6"/>
       <c r="F349" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B350" s="10" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="C350" s="7" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="E350" s="6"/>
       <c r="F350" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B351" s="10" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="C351" s="7" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="D351" s="6" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="E351" s="6"/>
       <c r="F351" s="14">
-        <v>1550</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B352" s="10" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="D352" s="6" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="E352" s="6"/>
       <c r="F352" s="14">
-        <v>2550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B353" s="10" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="D353" s="6" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="E353" s="6"/>
       <c r="F353" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B354" s="10" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="C354" s="7" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="D354" s="6" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="E354" s="6"/>
       <c r="F354" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B355" s="10" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="C355" s="7" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="D355" s="6" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="E355" s="6"/>
       <c r="F355" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B356" s="10" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="C356" s="7" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="D356" s="6" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="E356" s="6"/>
       <c r="F356" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B357" s="10" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="C357" s="7" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="D357" s="6" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="E357" s="6"/>
       <c r="F357" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="5" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="B358" s="6"/>
       <c r="C358" s="7"/>
       <c r="D358" s="6"/>
       <c r="E358" s="6"/>
       <c r="F358" s="14"/>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C359" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D359" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E359" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F359" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>1</v>
       </c>
       <c r="B360" s="10" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="C360" s="7" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="E360" s="6"/>
       <c r="F360" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>2</v>
       </c>
       <c r="B361" s="10" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="C361" s="7" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="E361" s="6"/>
       <c r="F361" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>3</v>
       </c>
       <c r="B362" s="10" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="C362" s="7" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="D362" s="6" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="E362" s="6"/>
       <c r="F362" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>4</v>
       </c>
       <c r="B363" s="10" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="C363" s="7" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="D363" s="6" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="E363" s="6"/>
       <c r="F363" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>5</v>
       </c>
       <c r="B364" s="10" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="C364" s="7" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="E364" s="6"/>
       <c r="F364" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>6</v>
       </c>
       <c r="B365" s="10" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="C365" s="7" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="D365" s="6" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="E365" s="6"/>
       <c r="F365" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="B366" s="6"/>
       <c r="C366" s="7"/>
       <c r="D366" s="6"/>
       <c r="E366" s="6"/>
       <c r="F366" s="14"/>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C367" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D367" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E367" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F367" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>1</v>
       </c>
       <c r="B368" s="10" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="C368" s="7" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="D368" s="6" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="E368" s="6"/>
       <c r="F368" s="14">
         <v>1300</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="B369" s="6"/>
       <c r="C369" s="7"/>
       <c r="D369" s="6"/>
       <c r="E369" s="6"/>
       <c r="F369" s="14"/>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C370" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D370" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E370" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F370" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>1</v>
       </c>
       <c r="B371" s="10" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="D371" s="6" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="E371" s="6"/>
       <c r="F371" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>2</v>
       </c>
       <c r="B372" s="10" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="C372" s="7" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="D372" s="6" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="E372" s="6"/>
       <c r="F372" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>3</v>
       </c>
       <c r="B373" s="10" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="C373" s="7" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="D373" s="6" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="E373" s="6"/>
       <c r="F373" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>4</v>
       </c>
       <c r="B374" s="10" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="C374" s="7" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="D374" s="6" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="E374" s="6"/>
       <c r="F374" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>5</v>
       </c>
       <c r="B375" s="10" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="D375" s="6" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="E375" s="6"/>
       <c r="F375" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>6</v>
       </c>
       <c r="B376" s="10" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>7</v>
       </c>
       <c r="B377" s="10" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="D377" s="6" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="E377" s="6"/>
       <c r="F377" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="378" spans="1:6">
-      <c r="A378" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D378" s="6"/>
+      <c r="A378" s="4">
+        <v>8</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="C378" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="D378" s="6" t="s">
+        <v>976</v>
+      </c>
       <c r="E378" s="6"/>
-      <c r="F378" s="14"/>
+      <c r="F378" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="379" spans="1:6">
-      <c r="A379" s="3" t="s">
+      <c r="A379" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="B379" s="6"/>
+      <c r="C379" s="7"/>
+      <c r="D379" s="6"/>
+      <c r="E379" s="6"/>
+      <c r="F379" s="14"/>
+    </row>
+    <row r="380" spans="1:6">
+      <c r="A380" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B379" s="9" t="s">
+      <c r="B380" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C379" s="11" t="s">
+      <c r="C380" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D379" s="12" t="s">
+      <c r="D380" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E379" s="13" t="s">
+      <c r="E380" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F379" s="15" t="s">
+      <c r="F380" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B381" s="10" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="C381" s="7" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="D381" s="6" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="E381" s="6"/>
       <c r="F381" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="382" spans="1:6">
-      <c r="A382" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D382" s="6"/>
+      <c r="A382" s="4">
+        <v>2</v>
+      </c>
+      <c r="B382" s="10" t="s">
+        <v>981</v>
+      </c>
+      <c r="C382" s="7" t="s">
+        <v>982</v>
+      </c>
+      <c r="D382" s="6" t="s">
+        <v>983</v>
+      </c>
       <c r="E382" s="6"/>
-      <c r="F382" s="14"/>
+      <c r="F382" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="383" spans="1:6">
-      <c r="A383" s="3" t="s">
+      <c r="A383" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="B383" s="6"/>
+      <c r="C383" s="7"/>
+      <c r="D383" s="6"/>
+      <c r="E383" s="6"/>
+      <c r="F383" s="14"/>
+    </row>
+    <row r="384" spans="1:6">
+      <c r="A384" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B383" s="9" t="s">
+      <c r="B384" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C383" s="11" t="s">
+      <c r="C384" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D383" s="12" t="s">
+      <c r="D384" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E383" s="13" t="s">
+      <c r="E384" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F383" s="15" t="s">
+      <c r="F384" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B385" s="10" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="C385" s="7" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="D385" s="6" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="E385" s="6"/>
       <c r="F385" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B386" s="10" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="C386" s="7" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="D386" s="6" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="E386" s="6"/>
       <c r="F386" s="14">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B387" s="10" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="C387" s="7" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="D387" s="6" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="E387" s="6"/>
       <c r="F387" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="388" spans="1:6">
-      <c r="A388" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D388" s="6"/>
+      <c r="A388" s="4">
+        <v>4</v>
+      </c>
+      <c r="B388" s="10" t="s">
+        <v>994</v>
+      </c>
+      <c r="C388" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="D388" s="6" t="s">
+        <v>996</v>
+      </c>
       <c r="E388" s="6"/>
-      <c r="F388" s="14"/>
+      <c r="F388" s="14">
+        <v>1650</v>
+      </c>
     </row>
     <row r="389" spans="1:6">
-      <c r="A389" s="3" t="s">
+      <c r="A389" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="B389" s="6"/>
+      <c r="C389" s="7"/>
+      <c r="D389" s="6"/>
+      <c r="E389" s="6"/>
+      <c r="F389" s="14"/>
+    </row>
+    <row r="390" spans="1:6">
+      <c r="A390" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B389" s="9" t="s">
+      <c r="B390" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C389" s="11" t="s">
+      <c r="C390" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D389" s="12" t="s">
+      <c r="D390" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E389" s="13" t="s">
+      <c r="E390" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F389" s="15" t="s">
+      <c r="F390" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B391" s="10" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="C391" s="7" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="D391" s="6" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="E391" s="6"/>
       <c r="F391" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B392" s="10" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="D392" s="6" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="E392" s="6"/>
       <c r="F392" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B393" s="10" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="C393" s="7" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="D393" s="6" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="E393" s="6"/>
       <c r="F393" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="394" spans="1:6">
-      <c r="A394" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D394" s="6"/>
+      <c r="A394" s="4">
+        <v>4</v>
+      </c>
+      <c r="B394" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C394" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D394" s="6" t="s">
+        <v>1009</v>
+      </c>
       <c r="E394" s="6"/>
-      <c r="F394" s="14"/>
+      <c r="F394" s="14">
+        <v>1650</v>
+      </c>
     </row>
     <row r="395" spans="1:6">
-      <c r="A395" s="3" t="s">
+      <c r="A395" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B395" s="6"/>
+      <c r="C395" s="7"/>
+      <c r="D395" s="6"/>
+      <c r="E395" s="6"/>
+      <c r="F395" s="14"/>
+    </row>
+    <row r="396" spans="1:6">
+      <c r="A396" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B395" s="9" t="s">
+      <c r="B396" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C395" s="11" t="s">
+      <c r="C396" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D395" s="12" t="s">
+      <c r="D396" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E395" s="13" t="s">
+      <c r="E396" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F395" s="15" t="s">
+      <c r="F396" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B397" s="10" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="C397" s="7" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="D397" s="6" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="E397" s="6"/>
       <c r="F397" s="14">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="398" spans="1:6">
-      <c r="A398" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D398" s="6"/>
+      <c r="A398" s="4">
+        <v>2</v>
+      </c>
+      <c r="B398" s="10" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C398" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D398" s="6" t="s">
+        <v>1016</v>
+      </c>
       <c r="E398" s="6"/>
-      <c r="F398" s="14"/>
+      <c r="F398" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="399" spans="1:6">
-      <c r="A399" s="3" t="s">
+      <c r="A399" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B399" s="6"/>
+      <c r="C399" s="7"/>
+      <c r="D399" s="6"/>
+      <c r="E399" s="6"/>
+      <c r="F399" s="14"/>
+    </row>
+    <row r="400" spans="1:6">
+      <c r="A400" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B399" s="9" t="s">
+      <c r="B400" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C399" s="11" t="s">
+      <c r="C400" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D399" s="12" t="s">
+      <c r="D400" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E399" s="13" t="s">
+      <c r="E400" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F399" s="15" t="s">
+      <c r="F400" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B401" s="10" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="D401" s="6" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="E401" s="6"/>
       <c r="F401" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B402" s="10" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="C402" s="7" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="E402" s="6"/>
       <c r="F402" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B403" s="10" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="C403" s="7" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="D403" s="6" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="E403" s="6"/>
       <c r="F403" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B404" s="10" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="C404" s="7" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="D404" s="6" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="E404" s="6"/>
       <c r="F404" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B405" s="10" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="C405" s="7" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="D405" s="6" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="E405" s="6"/>
       <c r="F405" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="B406" s="6"/>
       <c r="C406" s="7"/>
       <c r="D406" s="6"/>
       <c r="E406" s="6"/>
       <c r="F406" s="14"/>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B407" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C407" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D407" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E407" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F407" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>1</v>
       </c>
       <c r="B408" s="10" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="C408" s="7" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="D408" s="6" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="E408" s="6"/>
       <c r="F408" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>2</v>
       </c>
       <c r="B409" s="10" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="C409" s="7" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="D409" s="6" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="E409" s="6"/>
       <c r="F409" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>3</v>
       </c>
       <c r="B410" s="10" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="C410" s="7" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="D410" s="6" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="E410" s="6"/>
       <c r="F410" s="14">
         <v>1650</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="5" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="B411" s="6"/>
       <c r="C411" s="7"/>
       <c r="D411" s="6"/>
       <c r="E411" s="6"/>
       <c r="F411" s="14"/>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C412" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D412" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E412" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F412" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>1</v>
       </c>
       <c r="B413" s="10" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="C413" s="7" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="D413" s="6" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="E413" s="6"/>
       <c r="F413" s="14">
         <v>900</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>2</v>
       </c>
       <c r="B414" s="10" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="C414" s="7" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="D414" s="6" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="E414" s="6"/>
       <c r="F414" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
         <v>3</v>
       </c>
       <c r="B415" s="10" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="C415" s="7" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="D415" s="6" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="E415" s="6"/>
       <c r="F415" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
         <v>4</v>
       </c>
       <c r="B416" s="10" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="C416" s="7" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="D416" s="6" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="E416" s="6"/>
       <c r="F416" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>5</v>
       </c>
       <c r="B417" s="10" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="C417" s="7" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="D417" s="6" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="E417" s="6"/>
       <c r="F417" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>6</v>
       </c>
       <c r="B418" s="10" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="C418" s="7" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="D418" s="6" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="E418" s="6"/>
       <c r="F418" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>7</v>
       </c>
       <c r="B419" s="10" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="C419" s="7" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="D419" s="6" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E419" s="6"/>
       <c r="F419" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>8</v>
       </c>
       <c r="B420" s="10" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="C420" s="7" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="D420" s="6" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="E420" s="6"/>
       <c r="F420" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>9</v>
       </c>
       <c r="B421" s="10" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="C421" s="7" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="D421" s="6" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="E421" s="6"/>
       <c r="F421" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>10</v>
       </c>
       <c r="B422" s="10" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="C422" s="7" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="D422" s="6" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="E422" s="6"/>
       <c r="F422" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="5" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="B423" s="6"/>
       <c r="C423" s="7"/>
       <c r="D423" s="6"/>
       <c r="E423" s="6"/>
       <c r="F423" s="14"/>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B424" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C424" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D424" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E424" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F424" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>1</v>
       </c>
       <c r="B425" s="10" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="C425" s="7" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="D425" s="6" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="E425" s="6"/>
       <c r="F425" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>2</v>
       </c>
       <c r="B426" s="10" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="C426" s="7" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="E426" s="6"/>
       <c r="F426" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>3</v>
       </c>
       <c r="B427" s="10" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="C427" s="7" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="D427" s="6" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="E427" s="6"/>
       <c r="F427" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="428" spans="1:6">
-      <c r="A428" s="4">
+      <c r="A428" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B428" s="6"/>
+      <c r="C428" s="7"/>
+      <c r="D428" s="6"/>
+      <c r="E428" s="6"/>
+      <c r="F428" s="14"/>
+    </row>
+    <row r="429" spans="1:6">
+      <c r="A429" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B429" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C429" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B428" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F429" s="14"/>
+      <c r="D429" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E429" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F429" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="430" spans="1:6">
-      <c r="A430" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A430" s="4">
+        <v>1</v>
+      </c>
+      <c r="B430" s="10" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C430" s="7" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D430" s="6" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E430" s="6"/>
+      <c r="F430" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B431" s="10" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="C431" s="7" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="D431" s="6" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="E431" s="6"/>
       <c r="F431" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="432" spans="1:6">
-      <c r="A432" s="4">
+      <c r="A432" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B432" s="6"/>
+      <c r="C432" s="7"/>
+      <c r="D432" s="6"/>
+      <c r="E432" s="6"/>
+      <c r="F432" s="14"/>
+    </row>
+    <row r="433" spans="1:6">
+      <c r="A433" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B432" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F433" s="14"/>
+      <c r="B433" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C433" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D433" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E433" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F433" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="434" spans="1:6">
-      <c r="A434" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A434" s="4">
+        <v>1</v>
+      </c>
+      <c r="B434" s="10" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C434" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D434" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E434" s="6"/>
+      <c r="F434" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B435" s="10" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="C435" s="7" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D435" s="6" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="E435" s="6"/>
       <c r="F435" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B436" s="10" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="C436" s="7" t="s">
-        <v>1094</v>
+        <v>1099</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="E436" s="6"/>
       <c r="F436" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B437" s="10" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="C437" s="7" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
       <c r="D437" s="6" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="E437" s="6"/>
       <c r="F437" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="438" spans="1:6">
-      <c r="A438" s="4">
+      <c r="A438" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B438" s="6"/>
+      <c r="C438" s="7"/>
+      <c r="D438" s="6"/>
+      <c r="E438" s="6"/>
+      <c r="F438" s="14"/>
+    </row>
+    <row r="439" spans="1:6">
+      <c r="A439" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B439" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C439" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B438" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F439" s="14"/>
+      <c r="D439" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E439" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F439" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="440" spans="1:6">
-      <c r="A440" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A440" s="4">
+        <v>1</v>
+      </c>
+      <c r="B440" s="10" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C440" s="7" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D440" s="6" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E440" s="6"/>
+      <c r="F440" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B441" s="10" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="C441" s="7" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="D441" s="6" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="E441" s="6"/>
       <c r="F441" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B442" s="10" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="C442" s="7" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="D442" s="6" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="E442" s="6"/>
       <c r="F442" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="443" spans="1:6">
-      <c r="A443" s="4">
+      <c r="A443" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B443" s="6"/>
+      <c r="C443" s="7"/>
+      <c r="D443" s="6"/>
+      <c r="E443" s="6"/>
+      <c r="F443" s="14"/>
+    </row>
+    <row r="444" spans="1:6">
+      <c r="A444" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B444" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B443" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F444" s="14"/>
+      <c r="C444" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D444" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E444" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F444" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="445" spans="1:6">
-      <c r="A445" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A445" s="4">
+        <v>1</v>
+      </c>
+      <c r="B445" s="10" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C445" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D445" s="6" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E445" s="6"/>
+      <c r="F445" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B446" s="10" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="C446" s="7" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="D446" s="6" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="E446" s="6"/>
       <c r="F446" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B447" s="10" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="C447" s="7" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="D447" s="6" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="E447" s="6"/>
       <c r="F447" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B448" s="10" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="C448" s="7" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="D448" s="6" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="E448" s="6"/>
       <c r="F448" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="449" spans="1:6">
-      <c r="A449" s="4">
+      <c r="A449" s="5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B449" s="6"/>
+      <c r="C449" s="7"/>
+      <c r="D449" s="6"/>
+      <c r="E449" s="6"/>
+      <c r="F449" s="14"/>
+    </row>
+    <row r="450" spans="1:6">
+      <c r="A450" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B450" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C450" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B449" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F450" s="14"/>
+      <c r="D450" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E450" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F450" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="451" spans="1:6">
-      <c r="A451" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A451" s="4">
+        <v>1</v>
+      </c>
+      <c r="B451" s="10" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C451" s="7" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D451" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E451" s="6"/>
+      <c r="F451" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B452" s="10" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="C452" s="7" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="D452" s="6" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="E452" s="6"/>
       <c r="F452" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B453" s="10" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="C453" s="7" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="D453" s="6" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="E453" s="6"/>
       <c r="F453" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B454" s="10" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="C454" s="7" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="D454" s="6" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
       <c r="E454" s="6"/>
       <c r="F454" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B455" s="10" t="s">
-        <v>1135</v>
+        <v>1140</v>
       </c>
       <c r="C455" s="7" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="D455" s="6" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
       <c r="E455" s="6"/>
       <c r="F455" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B456" s="10" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C456" s="7" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="E456" s="6"/>
       <c r="F456" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B457" s="10" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="C457" s="7" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="D457" s="6" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="E457" s="6"/>
       <c r="F457" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B458" s="10" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="C458" s="7" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="D458" s="6" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="E458" s="6"/>
       <c r="F458" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B459" s="10" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="C459" s="7" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="D459" s="6" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="E459" s="6"/>
       <c r="F459" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B460" s="10" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="C460" s="7" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="D460" s="6" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="E460" s="6"/>
       <c r="F460" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B461" s="10" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
       <c r="C461" s="7" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="D461" s="6" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="E461" s="6"/>
       <c r="F461" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B462" s="10" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
       <c r="C462" s="7" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="D462" s="6" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="E462" s="6"/>
       <c r="F462" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B463" s="10" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="C463" s="7" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="D463" s="6" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="E463" s="6"/>
       <c r="F463" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="464" spans="1:6">
-      <c r="A464" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A464" s="5" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B464" s="6"/>
+      <c r="C464" s="7"/>
+      <c r="D464" s="6"/>
       <c r="E464" s="6"/>
-      <c r="F464" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F464" s="14"/>
     </row>
     <row r="465" spans="1:6">
-      <c r="A465" s="4">
-[...13 lines deleted...]
-        <v>1550</v>
+      <c r="A465" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B465" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C465" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D465" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E465" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F465" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="466" spans="1:6">
-      <c r="A466" s="5" t="s">
+      <c r="A466" s="4">
+        <v>1</v>
+      </c>
+      <c r="B466" s="10" t="s">
         <v>1168</v>
       </c>
-      <c r="B466" s="6"/>
-[...1 lines deleted...]
-      <c r="D466" s="6"/>
+      <c r="C466" s="7" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D466" s="6" t="s">
+        <v>1170</v>
+      </c>
       <c r="E466" s="6"/>
-      <c r="F466" s="14"/>
+      <c r="F466" s="14">
+        <v>1400</v>
+      </c>
     </row>
     <row r="467" spans="1:6">
-      <c r="A467" s="3" t="s">
+      <c r="A467" s="5" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B467" s="6"/>
+      <c r="C467" s="7"/>
+      <c r="D467" s="6"/>
+      <c r="E467" s="6"/>
+      <c r="F467" s="14"/>
+    </row>
+    <row r="468" spans="1:6">
+      <c r="A468" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B467" s="9" t="s">
+      <c r="B468" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C467" s="11" t="s">
+      <c r="C468" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D467" s="12" t="s">
+      <c r="D468" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E467" s="13" t="s">
+      <c r="E468" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F467" s="15" t="s">
+      <c r="F468" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="468" spans="1:6">
-      <c r="A468" s="4">
+    <row r="469" spans="1:6">
+      <c r="A469" s="4">
         <v>1</v>
       </c>
-      <c r="B468" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F468" s="14">
+      <c r="B469" s="10" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C469" s="7" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D469" s="6" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E469" s="6"/>
+      <c r="F469" s="14">
         <v>1650</v>
       </c>
     </row>
-    <row r="469" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="470" spans="1:6">
-      <c r="A470" s="3" t="s">
+      <c r="A470" s="5" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B470" s="6"/>
+      <c r="C470" s="7"/>
+      <c r="D470" s="6"/>
+      <c r="E470" s="6"/>
+      <c r="F470" s="14"/>
+    </row>
+    <row r="471" spans="1:6">
+      <c r="A471" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B470" s="9" t="s">
+      <c r="B471" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C470" s="11" t="s">
+      <c r="C471" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D470" s="12" t="s">
+      <c r="D471" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E470" s="13" t="s">
+      <c r="E471" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F470" s="15" t="s">
+      <c r="F471" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B472" s="10" t="s">
         <v>1176</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>1178</v>
       </c>
       <c r="E472" s="6"/>
       <c r="F472" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B473" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>1181</v>
       </c>
       <c r="E473" s="6"/>
       <c r="F473" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B474" s="10" t="s">
         <v>1182</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="E474" s="6"/>
       <c r="F474" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B475" s="10" t="s">
         <v>1185</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="E475" s="6"/>
       <c r="F475" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B476" s="10" t="s">
         <v>1188</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="E476" s="6"/>
       <c r="F476" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="477" spans="1:6">
-      <c r="A477" s="5" t="s">
+      <c r="A477" s="4">
+        <v>6</v>
+      </c>
+      <c r="B477" s="10" t="s">
         <v>1191</v>
       </c>
-      <c r="B477" s="6"/>
-[...1 lines deleted...]
-      <c r="D477" s="6"/>
+      <c r="C477" s="7" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D477" s="6" t="s">
+        <v>1193</v>
+      </c>
       <c r="E477" s="6"/>
-      <c r="F477" s="14"/>
+      <c r="F477" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="478" spans="1:6">
-      <c r="A478" s="3" t="s">
+      <c r="A478" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B478" s="6"/>
+      <c r="C478" s="7"/>
+      <c r="D478" s="6"/>
+      <c r="E478" s="6"/>
+      <c r="F478" s="14"/>
+    </row>
+    <row r="479" spans="1:6">
+      <c r="A479" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B478" s="9" t="s">
+      <c r="B479" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C478" s="11" t="s">
+      <c r="C479" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D478" s="12" t="s">
+      <c r="D479" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E478" s="13" t="s">
+      <c r="E479" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F478" s="15" t="s">
+      <c r="F479" s="15" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B480" s="10" t="s">
         <v>1195</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="E480" s="6"/>
       <c r="F480" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="B481" s="6"/>
       <c r="C481" s="7"/>
       <c r="D481" s="6"/>
       <c r="E481" s="6"/>
       <c r="F481" s="14"/>
     </row>
@@ -13016,1528 +13022,1515 @@
         <v>6</v>
       </c>
       <c r="F482" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>1</v>
       </c>
       <c r="B483" s="10" t="s">
         <v>1199</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>1200</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="E483" s="6"/>
       <c r="F483" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="484" spans="1:6">
-      <c r="A484" s="5" t="s">
+      <c r="A484" s="4">
+        <v>2</v>
+      </c>
+      <c r="B484" s="10" t="s">
         <v>1202</v>
       </c>
-      <c r="B484" s="6"/>
-[...1 lines deleted...]
-      <c r="D484" s="6"/>
+      <c r="C484" s="7" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D484" s="6" t="s">
+        <v>1204</v>
+      </c>
       <c r="E484" s="6"/>
-      <c r="F484" s="14"/>
+      <c r="F484" s="14">
+        <v>1650</v>
+      </c>
     </row>
     <row r="485" spans="1:6">
-      <c r="A485" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B485" s="9" t="s">
+      <c r="A485" s="4">
         <v>3</v>
       </c>
-      <c r="C485" s="11" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B485" s="10" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C485" s="7" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D485" s="6" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E485" s="6"/>
+      <c r="F485" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B486" s="10" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="C486" s="7" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="D486" s="6" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="E486" s="6"/>
       <c r="F486" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="487" spans="1:6">
-      <c r="A487" s="4">
+      <c r="A487" s="5" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B487" s="6"/>
+      <c r="C487" s="7"/>
+      <c r="D487" s="6"/>
+      <c r="E487" s="6"/>
+      <c r="F487" s="14"/>
+    </row>
+    <row r="488" spans="1:6">
+      <c r="A488" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B487" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A488" s="4">
+      <c r="B488" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B488" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="C488" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D488" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E488" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F488" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B489" s="10" t="s">
         <v>1212</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D489" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E489" s="6"/>
       <c r="F489" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="490" spans="1:6">
-      <c r="A490" s="5" t="s">
+      <c r="A490" s="4">
+        <v>2</v>
+      </c>
+      <c r="B490" s="10" t="s">
         <v>1215</v>
       </c>
-      <c r="B490" s="6"/>
-[...1 lines deleted...]
-      <c r="D490" s="6"/>
+      <c r="C490" s="7" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D490" s="6" t="s">
+        <v>1217</v>
+      </c>
       <c r="E490" s="6"/>
-      <c r="F490" s="14"/>
+      <c r="F490" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="491" spans="1:6">
-      <c r="A491" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B491" s="9" t="s">
+      <c r="A491" s="4">
         <v>3</v>
       </c>
-      <c r="C491" s="11" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B491" s="10" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C491" s="7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D491" s="6" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E491" s="6"/>
+      <c r="F491" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B492" s="10" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="C492" s="7" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="D492" s="6" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="E492" s="6"/>
       <c r="F492" s="14">
-        <v>1550</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B493" s="10" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="C493" s="7" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="D493" s="6" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="E493" s="6"/>
       <c r="F493" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B494" s="10" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="C494" s="7" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="D494" s="6" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="E494" s="6"/>
       <c r="F494" s="14">
-        <v>1550</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B495" s="10" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="C495" s="7" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="D495" s="6" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="E495" s="6"/>
       <c r="F495" s="14">
-        <v>1450</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B496" s="10" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="C496" s="7" t="s">
-        <v>1229</v>
+        <v>1234</v>
       </c>
       <c r="D496" s="6" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="E496" s="6"/>
       <c r="F496" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="C497" s="7" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="D497" s="6" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="E497" s="6"/>
       <c r="F497" s="14">
-        <v>1450</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="C498" s="7" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="D498" s="6" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="E498" s="6"/>
       <c r="F498" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B499" s="10" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="C499" s="7" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="D499" s="6" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="E499" s="6"/>
       <c r="F499" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B500" s="10" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="C500" s="7" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="D500" s="6" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="E500" s="6"/>
       <c r="F500" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B501" s="10" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="C501" s="7" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="D501" s="6" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="E501" s="6"/>
       <c r="F501" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B502" s="10" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="C502" s="7" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="D502" s="6" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="E502" s="6"/>
       <c r="F502" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B503" s="10" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="C503" s="7" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="D503" s="6" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="E503" s="6"/>
       <c r="F503" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B504" s="10" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="C504" s="7" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="D504" s="6" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="E504" s="6"/>
       <c r="F504" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B505" s="10" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="C505" s="7" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="D505" s="6" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="E505" s="6"/>
       <c r="F505" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B506" s="10" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C506" s="7" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="D506" s="6" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="E506" s="6"/>
       <c r="F506" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B507" s="10" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="C507" s="7" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="D507" s="6" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="E507" s="6"/>
       <c r="F507" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="508" spans="1:6">
-      <c r="A508" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A508" s="5" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B508" s="6"/>
+      <c r="C508" s="7"/>
+      <c r="D508" s="6"/>
       <c r="E508" s="6"/>
-      <c r="F508" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F508" s="14"/>
     </row>
     <row r="509" spans="1:6">
-      <c r="A509" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F509" s="14"/>
+      <c r="A509" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B509" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C509" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D509" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E509" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F509" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="510" spans="1:6">
-      <c r="A510" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A510" s="4">
+        <v>1</v>
+      </c>
+      <c r="B510" s="10" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C510" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D510" s="6" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E510" s="6"/>
+      <c r="F510" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B511" s="10" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="C511" s="7" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="D511" s="6" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="E511" s="6"/>
       <c r="F511" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="512" spans="1:6">
-      <c r="A512" s="4">
+      <c r="A512" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B512" s="6"/>
+      <c r="C512" s="7"/>
+      <c r="D512" s="6"/>
+      <c r="E512" s="6"/>
+      <c r="F512" s="14"/>
+    </row>
+    <row r="513" spans="1:6">
+      <c r="A513" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B512" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A513" s="4">
+      <c r="B513" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B513" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="C513" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D513" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E513" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F513" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="514" spans="1:6">
-      <c r="A514" s="5" t="s">
+      <c r="A514" s="4">
+        <v>1</v>
+      </c>
+      <c r="B514" s="10" t="s">
         <v>1277</v>
       </c>
-      <c r="B514" s="6"/>
-[...1 lines deleted...]
-      <c r="D514" s="6"/>
+      <c r="C514" s="7" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D514" s="6" t="s">
+        <v>1279</v>
+      </c>
       <c r="E514" s="6"/>
-      <c r="F514" s="14"/>
+      <c r="F514" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="515" spans="1:6">
-      <c r="A515" s="3" t="s">
+      <c r="A515" s="4">
         <v>2</v>
       </c>
-      <c r="B515" s="9" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="B515" s="10" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C515" s="7" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D515" s="6" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E515" s="6"/>
+      <c r="F515" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B516" s="10" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="C516" s="7" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="D516" s="6" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="E516" s="6"/>
       <c r="F516" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B517" s="10" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="C517" s="7" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="D517" s="6" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="E517" s="6"/>
       <c r="F517" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="518" spans="1:6">
-      <c r="A518" s="4">
+      <c r="A518" s="5" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B518" s="6"/>
+      <c r="C518" s="7"/>
+      <c r="D518" s="6"/>
+      <c r="E518" s="6"/>
+      <c r="F518" s="14"/>
+    </row>
+    <row r="519" spans="1:6">
+      <c r="A519" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B519" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B518" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A519" s="4">
+      <c r="C519" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B519" s="10" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="D519" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E519" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F519" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="520" spans="1:6">
-      <c r="A520" s="5" t="s">
+      <c r="A520" s="4">
+        <v>1</v>
+      </c>
+      <c r="B520" s="10" t="s">
         <v>1290</v>
       </c>
-      <c r="B520" s="6"/>
-[...1 lines deleted...]
-      <c r="D520" s="6"/>
+      <c r="C520" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D520" s="6" t="s">
+        <v>1292</v>
+      </c>
       <c r="E520" s="6"/>
-      <c r="F520" s="14"/>
+      <c r="F520" s="14">
+        <v>1550</v>
+      </c>
     </row>
     <row r="521" spans="1:6">
-      <c r="A521" s="3" t="s">
+      <c r="A521" s="4">
         <v>2</v>
       </c>
-      <c r="B521" s="9" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="B521" s="10" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C521" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D521" s="6" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E521" s="6"/>
+      <c r="F521" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B522" s="10" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="C522" s="7" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="D522" s="6" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="E522" s="6"/>
       <c r="F522" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B523" s="10" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="C523" s="7" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="D523" s="6" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="E523" s="6"/>
       <c r="F523" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B524" s="10" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="C524" s="7" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="D524" s="6" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="E524" s="6"/>
       <c r="F524" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B525" s="10" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="C525" s="7" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="D525" s="6" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="E525" s="6"/>
       <c r="F525" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B526" s="10" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="C526" s="7" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="D526" s="6" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="E526" s="6"/>
       <c r="F526" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B527" s="10" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="C527" s="7" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="D527" s="6" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="E527" s="6"/>
       <c r="F527" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B528" s="10" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="C528" s="7" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="D528" s="6" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="E528" s="6"/>
       <c r="F528" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B529" s="10" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="C529" s="7" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="D529" s="6" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="E529" s="6"/>
       <c r="F529" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="530" spans="1:6">
-      <c r="A530" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A530" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B530" s="6"/>
+      <c r="C530" s="7"/>
+      <c r="D530" s="6"/>
       <c r="E530" s="6"/>
-      <c r="F530" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F530" s="14"/>
     </row>
     <row r="531" spans="1:6">
-      <c r="A531" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F531" s="14"/>
+      <c r="A531" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B531" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C531" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D531" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E531" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F531" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="532" spans="1:6">
-      <c r="A532" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A532" s="4">
+        <v>1</v>
+      </c>
+      <c r="B532" s="10" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C532" s="7" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D532" s="6" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E532" s="6"/>
+      <c r="F532" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B533" s="10" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="C533" s="7" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="D533" s="6" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="E533" s="6"/>
       <c r="F533" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="534" spans="1:6">
-      <c r="A534" s="4">
+      <c r="A534" s="5" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B534" s="6"/>
+      <c r="C534" s="7"/>
+      <c r="D534" s="6"/>
+      <c r="E534" s="6"/>
+      <c r="F534" s="14"/>
+    </row>
+    <row r="535" spans="1:6">
+      <c r="A535" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B534" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F535" s="14"/>
+      <c r="B535" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C535" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D535" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E535" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F535" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="536" spans="1:6">
-      <c r="A536" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A536" s="4">
+        <v>1</v>
+      </c>
+      <c r="B536" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C536" s="7" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D536" s="6" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E536" s="6"/>
+      <c r="F536" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B537" s="10" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="C537" s="7" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="D537" s="6" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="E537" s="6"/>
       <c r="F537" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B538" s="10" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="C538" s="7" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="D538" s="6" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="E538" s="6"/>
       <c r="F538" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B539" s="10" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="C539" s="7" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="D539" s="6" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="E539" s="6"/>
       <c r="F539" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="540" spans="1:6">
-      <c r="A540" s="4">
+      <c r="A540" s="5" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B540" s="6"/>
+      <c r="C540" s="7"/>
+      <c r="D540" s="6"/>
+      <c r="E540" s="6"/>
+      <c r="F540" s="14"/>
+    </row>
+    <row r="541" spans="1:6">
+      <c r="A541" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B541" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C541" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B540" s="10" t="s">
-[...21 lines deleted...]
-      <c r="F541" s="14"/>
+      <c r="D541" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E541" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F541" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="542" spans="1:6">
-      <c r="A542" s="3" t="s">
+      <c r="A542" s="4">
+        <v>1</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C542" s="7" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D542" s="6" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E542" s="6"/>
+      <c r="F542" s="14">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6">
+      <c r="A543" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B543" s="6"/>
+      <c r="C543" s="7"/>
+      <c r="D543" s="6"/>
+      <c r="E543" s="6"/>
+      <c r="F543" s="14"/>
+    </row>
+    <row r="544" spans="1:6">
+      <c r="A544" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B542" s="9" t="s">
+      <c r="B544" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C542" s="11" t="s">
+      <c r="C544" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D542" s="12" t="s">
+      <c r="D544" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E542" s="13" t="s">
+      <c r="E544" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F542" s="15" t="s">
+      <c r="F544" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="543" spans="1:6">
-      <c r="A543" s="4">
+    <row r="545" spans="1:6">
+      <c r="A545" s="4">
         <v>1</v>
       </c>
-      <c r="B543" s="10" t="s">
-[...40 lines deleted...]
-        <v>7</v>
+      <c r="B545" s="10" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C545" s="7" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D545" s="6" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E545" s="6"/>
+      <c r="F545" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B546" s="10" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="C546" s="7" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="D546" s="6" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="E546" s="6"/>
       <c r="F546" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B547" s="10" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="C547" s="7" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="D547" s="6" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="E547" s="6"/>
       <c r="F547" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B548" s="10" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="C548" s="7" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="D548" s="6" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="E548" s="6"/>
       <c r="F548" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B549" s="10" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="C549" s="7" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="D549" s="6" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="E549" s="6"/>
       <c r="F549" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B550" s="10" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="C550" s="7" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="D550" s="6" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="E550" s="6"/>
       <c r="F550" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B551" s="10" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="C551" s="7" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="D551" s="6" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="E551" s="6"/>
       <c r="F551" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B552" s="10" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="C552" s="7" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="D552" s="6" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="E552" s="6"/>
       <c r="F552" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B553" s="10" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="C553" s="7" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="D553" s="6" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="E553" s="6"/>
       <c r="F553" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B554" s="10" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="C554" s="7" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="D554" s="6" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="E554" s="6"/>
       <c r="F554" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B555" s="10" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="C555" s="7" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="D555" s="6" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="E555" s="6"/>
       <c r="F555" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B556" s="10" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="C556" s="7" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="D556" s="6" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="E556" s="6"/>
       <c r="F556" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B557" s="10" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="C557" s="7" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="D557" s="6" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="E557" s="6"/>
       <c r="F557" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B558" s="10" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="C558" s="7" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="D558" s="6" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="E558" s="6"/>
       <c r="F558" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B559" s="10" t="s">
-        <v>1382</v>
+        <v>1387</v>
       </c>
       <c r="C559" s="7" t="s">
-        <v>1383</v>
+        <v>1388</v>
       </c>
       <c r="D559" s="6" t="s">
-        <v>1384</v>
+        <v>1389</v>
       </c>
       <c r="E559" s="6"/>
       <c r="F559" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B560" s="10" t="s">
-        <v>1385</v>
+        <v>1390</v>
       </c>
       <c r="C560" s="7" t="s">
-        <v>1386</v>
+        <v>1391</v>
       </c>
       <c r="D560" s="6" t="s">
-        <v>1387</v>
+        <v>1392</v>
       </c>
       <c r="E560" s="6"/>
       <c r="F560" s="14">
         <v>1550</v>
       </c>
     </row>
     <row r="561" spans="1:6">
-      <c r="A561" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A561" s="5" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B561" s="6"/>
+      <c r="C561" s="7"/>
+      <c r="D561" s="6"/>
       <c r="E561" s="6"/>
-      <c r="F561" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F561" s="14"/>
     </row>
     <row r="562" spans="1:6">
-      <c r="A562" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F562" s="14"/>
+      <c r="A562" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B562" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C562" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D562" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E562" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F562" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="563" spans="1:6">
-      <c r="A563" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A563" s="4">
+        <v>1</v>
+      </c>
+      <c r="B563" s="10" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C563" s="7" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D563" s="6" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E563" s="6"/>
+      <c r="F563" s="14">
+        <v>1550</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B564" s="10" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="C564" s="7" t="s">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="D564" s="6" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="E564" s="6"/>
       <c r="F564" s="14">
-        <v>1550</v>
-[...16 lines deleted...]
-      <c r="F565" s="14">
         <v>1550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A147:F147"/>
-[...7 lines deleted...]
-    <mergeCell ref="A193:F193"/>
+    <mergeCell ref="A146:F146"/>
+    <mergeCell ref="A149:F149"/>
+    <mergeCell ref="A152:F152"/>
+    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="A165:F165"/>
+    <mergeCell ref="A169:F169"/>
+    <mergeCell ref="A178:F178"/>
+    <mergeCell ref="A188:F188"/>
+    <mergeCell ref="A192:F192"/>
     <mergeCell ref="A203:F203"/>
     <mergeCell ref="A206:F206"/>
     <mergeCell ref="A224:F224"/>
     <mergeCell ref="A229:F229"/>
-    <mergeCell ref="A249:F249"/>
-[...13 lines deleted...]
-    <mergeCell ref="A345:F345"/>
+    <mergeCell ref="A250:F250"/>
+    <mergeCell ref="A253:F253"/>
+    <mergeCell ref="A261:F261"/>
+    <mergeCell ref="A271:F271"/>
+    <mergeCell ref="A276:F276"/>
+    <mergeCell ref="A279:F279"/>
+    <mergeCell ref="A282:F282"/>
+    <mergeCell ref="A288:F288"/>
+    <mergeCell ref="A296:F296"/>
+    <mergeCell ref="A299:F299"/>
+    <mergeCell ref="A302:F302"/>
+    <mergeCell ref="A306:F306"/>
+    <mergeCell ref="A324:F324"/>
+    <mergeCell ref="A344:F344"/>
     <mergeCell ref="A358:F358"/>
     <mergeCell ref="A366:F366"/>
     <mergeCell ref="A369:F369"/>
-    <mergeCell ref="A378:F378"/>
-[...3 lines deleted...]
-    <mergeCell ref="A398:F398"/>
+    <mergeCell ref="A379:F379"/>
+    <mergeCell ref="A383:F383"/>
+    <mergeCell ref="A389:F389"/>
+    <mergeCell ref="A395:F395"/>
+    <mergeCell ref="A399:F399"/>
     <mergeCell ref="A406:F406"/>
     <mergeCell ref="A411:F411"/>
     <mergeCell ref="A423:F423"/>
-    <mergeCell ref="A429:F429"/>
-[...6 lines deleted...]
-    <mergeCell ref="A477:F477"/>
+    <mergeCell ref="A428:F428"/>
+    <mergeCell ref="A432:F432"/>
+    <mergeCell ref="A438:F438"/>
+    <mergeCell ref="A443:F443"/>
+    <mergeCell ref="A449:F449"/>
+    <mergeCell ref="A464:F464"/>
+    <mergeCell ref="A467:F467"/>
+    <mergeCell ref="A470:F470"/>
+    <mergeCell ref="A478:F478"/>
     <mergeCell ref="A481:F481"/>
-    <mergeCell ref="A484:F484"/>
-[...8 lines deleted...]
-    <mergeCell ref="A562:F562"/>
+    <mergeCell ref="A487:F487"/>
+    <mergeCell ref="A508:F508"/>
+    <mergeCell ref="A512:F512"/>
+    <mergeCell ref="A518:F518"/>
+    <mergeCell ref="A530:F530"/>
+    <mergeCell ref="A534:F534"/>
+    <mergeCell ref="A540:F540"/>
+    <mergeCell ref="A543:F543"/>
+    <mergeCell ref="A561:F561"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
@@ -14636,354 +14629,355 @@
     <hyperlink ref="D121" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_140"/>
-    <hyperlink ref="D146" r:id="rId_hyperlink_141"/>
-[...1 lines deleted...]
-    <hyperlink ref="D152" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_149"/>
-    <hyperlink ref="D161" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_151"/>
-    <hyperlink ref="D165" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_153"/>
-    <hyperlink ref="D169" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_160"/>
-    <hyperlink ref="D178" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_168"/>
-    <hyperlink ref="D188" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_170"/>
-    <hyperlink ref="D192" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_217"/>
-    <hyperlink ref="D251" r:id="rId_hyperlink_218"/>
-    <hyperlink ref="D254" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_224"/>
-    <hyperlink ref="D262" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D269" r:id="rId_hyperlink_232"/>
-    <hyperlink ref="D272" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D273" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D274" r:id="rId_hyperlink_235"/>
-    <hyperlink ref="D277" r:id="rId_hyperlink_236"/>
-[...1 lines deleted...]
-    <hyperlink ref="D283" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_241"/>
-    <hyperlink ref="D289" r:id="rId_hyperlink_242"/>
-[...131 lines deleted...]
-    <hyperlink ref="D471" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D391" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_374"/>
     <hyperlink ref="D472" r:id="rId_hyperlink_375"/>
     <hyperlink ref="D473" r:id="rId_hyperlink_376"/>
     <hyperlink ref="D474" r:id="rId_hyperlink_377"/>
     <hyperlink ref="D475" r:id="rId_hyperlink_378"/>
     <hyperlink ref="D476" r:id="rId_hyperlink_379"/>
-    <hyperlink ref="D479" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_380"/>
     <hyperlink ref="D480" r:id="rId_hyperlink_381"/>
     <hyperlink ref="D483" r:id="rId_hyperlink_382"/>
-    <hyperlink ref="D486" r:id="rId_hyperlink_383"/>
-[...1 lines deleted...]
-    <hyperlink ref="D488" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D485" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_385"/>
     <hyperlink ref="D489" r:id="rId_hyperlink_386"/>
-    <hyperlink ref="D492" r:id="rId_hyperlink_387"/>
-[...56 lines deleted...]
-    <hyperlink ref="D565" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D490" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D499" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D500" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D516" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D528" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D536" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_445"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>