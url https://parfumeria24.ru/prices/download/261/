--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Хит продаж</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -90,50 +90,86 @@
     <t>32040</t>
   </si>
   <si>
     <t>LUX Ex Nihilo Fleur Narcotique 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-originalnaya-upakovka--1/</t>
   </si>
   <si>
     <t>31713</t>
   </si>
   <si>
     <t>LUX Attar Collection Hayati 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-attar-collection-hayati-100-ml/</t>
   </si>
   <si>
     <t>33017</t>
   </si>
   <si>
     <t>LUX Tiziana Terenzi Kirke 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml/</t>
+  </si>
+  <si>
+    <t>32411</t>
+  </si>
+  <si>
+    <t>Jo Malone Rose Blush (2022) 50 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jo-malone-rose-blush-2022-50-ml/</t>
+  </si>
+  <si>
+    <t>32414</t>
+  </si>
+  <si>
+    <t>Jo Malone Velvet Rose &amp; Oud Cologne Intense (2022) 50 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/</t>
+  </si>
+  <si>
+    <t>ART-1201412170</t>
+  </si>
+  <si>
+    <t>Tom Ford Lost Cherry 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>32420</t>
+  </si>
+  <si>
+    <t>Jo Mаlоnе Rose &amp; Magnolia (2022) 50 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jo-malone-rose-magnolia-2022-50-ml-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -507,62 +543,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-byredo-blanche-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-originalnaya-upakovka--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-attar-collection-hayati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-byredo-blanche-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-originalnaya-upakovka--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-attar-collection-hayati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-rose-blush-2022-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-rose-magnolia-2022-50-ml-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -679,63 +715,139 @@
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
         <v>1590</v>
       </c>
     </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>7</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>8</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>9</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="13">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>10</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="13">
+        <v>500</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>