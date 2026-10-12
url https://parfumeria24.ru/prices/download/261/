--- v1 (2026-07-11)
+++ v2 (2026-10-12)
@@ -622,87 +622,87 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>1400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>1400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>1490</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
         <v>1390</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
@@ -712,51 +712,51 @@
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>1590</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">