--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="964">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Косметика</t>
   </si>
   <si>
     <t>Декоративная косметика</t>
   </si>
   <si>
     <t>Карандаши</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -155,68 +155,68 @@
   <si>
     <t>Контуринг лица</t>
   </si>
   <si>
     <t>50808</t>
   </si>
   <si>
     <t>Палетка для контуринга лица Gegemoon Matte &amp; Highlighting Contour Тон 01</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/</t>
   </si>
   <si>
     <t>50809</t>
   </si>
   <si>
     <t>Палетка для контуринга лица Gegemoon Matte &amp; Highlighting Contour Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=50809</t>
   </si>
   <si>
     <t>Тени</t>
   </si>
   <si>
+    <t>51502</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Палетка для бровей и макияжа глаз Gegemoon Eye Brow Zings Pro </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro/</t>
+  </si>
+  <si>
     <t>51500</t>
   </si>
   <si>
     <t>Палетка для бровей и макияжа глаз Gegemoon Eyeshadow Brow Zings Pro Palette</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/</t>
   </si>
   <si>
-    <t>51502</t>
-[...7 lines deleted...]
-  <si>
     <t>50411</t>
   </si>
   <si>
     <t>Палетка теней Gegemoon Summer Always In My Mind 30 цв</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/</t>
   </si>
   <si>
     <t>50810</t>
   </si>
   <si>
     <t xml:space="preserve">Палетка теней Gegemoon Make Up Studio 39 Colors Eyeshadow Palette </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette/</t>
   </si>
   <si>
     <t>50811</t>
   </si>
   <si>
     <t>Палетка теней SevenCool Make Up Palette 30 цв</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-sevencool-make-up-palette-30-tsv/</t>
@@ -356,95 +356,50 @@
   <si>
     <t>https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52995</t>
   </si>
   <si>
     <t>52996</t>
   </si>
   <si>
     <t>Палетка теней Chanel Les 7 Ombres  Тон 07</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52996</t>
   </si>
   <si>
     <t>52997</t>
   </si>
   <si>
     <t>Палетка теней Chanel Les 7 Ombres  Тон 08</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52997</t>
   </si>
   <si>
     <t>Пудра</t>
   </si>
   <si>
-    <t>ART-1165011806</t>
-[...43 lines deleted...]
-  <si>
     <t>ART-1316413327</t>
   </si>
   <si>
     <t>Пудра с запаской COLLAGEN</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/pudra-s-zapaskoy-collagen-s7150-/</t>
   </si>
   <si>
     <t>50768</t>
   </si>
   <si>
     <t>Запеченная пудра Chanel Les Beiges Touche De Teint Belle Mine 9 g Тон 101</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/</t>
   </si>
   <si>
     <t>50769</t>
   </si>
   <si>
     <t>Запеченная пудра Chanel Les Beiges Touche De Teint Belle Mine 9 g Тон 102</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50769</t>
@@ -566,104 +521,50 @@
   <si>
     <t>https://parfumeria24.ru/khaylayter-kakashow/</t>
   </si>
   <si>
     <t>53286</t>
   </si>
   <si>
     <t>Хайлайтер Kakashow  Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/khaylayter-kakashow/?sku=53286</t>
   </si>
   <si>
     <t>53287</t>
   </si>
   <si>
     <t>Хайлайтер Kakashow  Тон 03</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/khaylayter-kakashow/?sku=53287</t>
   </si>
   <si>
     <t>Тональные крема</t>
   </si>
   <si>
-    <t>47273</t>
-[...52 lines deleted...]
-  <si>
     <t>ART-81248280</t>
   </si>
   <si>
     <t>Тональный крем Maхfactor Тон 100</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/</t>
   </si>
   <si>
     <t>50997</t>
   </si>
   <si>
     <t>Тональный крем Maхfactor Тон 101</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50997</t>
   </si>
   <si>
     <t>50998</t>
   </si>
   <si>
     <t>Тональный крем Maхfactor Тон 102</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50998</t>
@@ -701,161 +602,125 @@
   <si>
     <t>Кушон для лица Gegemoon Snail Collagen CC Сream Тон 01</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/</t>
   </si>
   <si>
     <t>50838</t>
   </si>
   <si>
     <t>Кушон для лица Gegemoon Snail Collagen CC Сream Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/?sku=50838</t>
   </si>
   <si>
     <t>51215</t>
   </si>
   <si>
     <t>ВВ-крем для лица с коллагеном PrettySkin Collagen BB Cream NO.1  SPF 50+ PA++++ 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/vv-krem-dlya-litsa-s-kollagenom-prettyskin-collagen-bb-cream-no-1-spf-50-pa-50-ml/</t>
   </si>
   <si>
-    <t>51472</t>
-[...16 lines deleted...]
-  <si>
     <t>51496</t>
   </si>
   <si>
     <t>Тональный стик Kakashow Foundation Make-up Stick 14 g Тон 01</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/</t>
   </si>
   <si>
     <t>51497</t>
   </si>
   <si>
     <t>Тональный стик Kakashow Foundation Make-up Stick 14 g Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/?sku=51497</t>
   </si>
   <si>
-    <t>51868</t>
-[...16 lines deleted...]
-  <si>
     <t>51870</t>
   </si>
   <si>
     <t>Кушон для лица Zozu Avocado Beauty 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-zozu-avocado-beauty-20-g/</t>
   </si>
   <si>
     <t>51871</t>
   </si>
   <si>
     <t>Кушон для лица Gegemoon Light Concealer Mushroom Air Cushion BB Сream Тон 01</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/</t>
   </si>
   <si>
     <t>51872</t>
   </si>
   <si>
     <t>Кушон для лица Gegemoon Light Concealer Mushroom Air Cushion BB Сream Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=51872</t>
   </si>
   <si>
     <t>Тушь</t>
   </si>
   <si>
+    <t>52966</t>
+  </si>
+  <si>
+    <t>Набор 2 в 1 Gegemoon тушь + гель для фиксации бровей</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/</t>
+  </si>
+  <si>
     <t>47321</t>
   </si>
   <si>
     <t>Тушь для ресниц с коллагеном Enough Collagen Waterproof Volume Mascara</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/vodostoykaya-tush-dlya-resnits-collagen-1/</t>
   </si>
   <si>
     <t>52965</t>
   </si>
   <si>
     <t>Набор 2 в 1 Gegemoon водостойкая тушь + водостойкая подводка для глаз</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/</t>
   </si>
   <si>
-    <t>52966</t>
-[...7 lines deleted...]
-  <si>
     <t>47329</t>
   </si>
   <si>
     <t>Тушь Giorgio Armani Si Eyes to Kill Excess</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-giorgio-armani-si-eyes-to-kill-excess-/</t>
   </si>
   <si>
     <t>47349</t>
   </si>
   <si>
     <t>Тушь для ресниц Million Pauline Volume Millions Lashes Feline</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/</t>
   </si>
   <si>
     <t>50400</t>
   </si>
   <si>
     <t>Тушь для ресниц Gegemoon Curl Thick Lasting 12 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/</t>
@@ -959,233 +824,50 @@
   <si>
     <t>Маркер для бровей Fine Sketch Miss Corina 03 Dark Grey</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47433</t>
   </si>
   <si>
     <t>51003</t>
   </si>
   <si>
     <t>Маркер для бровей Fine Sketch Mengsiman 01 (Black)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/</t>
   </si>
   <si>
     <t>51178</t>
   </si>
   <si>
     <t xml:space="preserve">Гель для бровей и ресниц Gegemoon Brow Mascara </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara/</t>
   </si>
   <si>
-    <t>Мисты для тела Victoria's Secret</t>
-[...181 lines deleted...]
-  <si>
     <t>Уходовая косметика</t>
   </si>
   <si>
     <t>Солнцезащитные средства</t>
   </si>
   <si>
     <t>51474</t>
   </si>
   <si>
     <t>Солнцезащитный крем Ekel UV Soothing &amp; Moisture Black Snail Sun Block SPF50/PA+++ 70 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/</t>
   </si>
   <si>
     <t>51475</t>
   </si>
   <si>
     <t>Солнцезащитный крем Ekel UV Soothing &amp; Moisture Collagen Sun Block SPF50/PA+++ 70 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/</t>
   </si>
   <si>
     <t>51476</t>
@@ -1232,104 +914,50 @@
   <si>
     <t>https://parfumeria24.ru/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/</t>
   </si>
   <si>
     <t>51508</t>
   </si>
   <si>
     <t>Набор 2 в 1 солнцезащитный крем и гель для лица и тела Gegemoon Sunscreen Set SPF35</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/</t>
   </si>
   <si>
     <t>51509</t>
   </si>
   <si>
     <t>Солнцезащитный отбеливающий крем Gegemoon Whitening Sunscreen SPF50 PA+++ 45 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/solntsezashchitnyy-otbelivayushchiy-krem-gegemoon-whitening-sunscreen-spf50-pa-45-ml/</t>
   </si>
   <si>
     <t>Бальзам для губ</t>
   </si>
   <si>
-    <t>50783</t>
-[...52 lines deleted...]
-  <si>
     <t>51142</t>
   </si>
   <si>
     <t xml:space="preserve">Бальзам для губ ZOZU Grapefruit Lip Balm </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/balzam-dlya-gub-zozu-grapefruit-lip-balm/</t>
   </si>
   <si>
     <t>51143</t>
   </si>
   <si>
     <t>Бальзам для губ ZOZU Strawberry Lip Balm</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/balzam-dlya-gub-zozu-strawberry-lip-balm/</t>
   </si>
   <si>
     <t>51148</t>
   </si>
   <si>
     <t>Бальзам для губ Kakashow Water Sensation Plump Lip Gloss 3 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/</t>
@@ -1409,176 +1037,95 @@
   <si>
     <t>https://parfumeria24.ru/krem-dlya-ruk-s-ekstraktom-klubniki-farmstay-visible-difference-hand-cream-strawberry-100-g/</t>
   </si>
   <si>
     <t>52824</t>
   </si>
   <si>
     <t>Набор кремов для рук Mavellin Fruit and Plant Hand Cream 5 * 30 g (в ассортименте)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-kremov-dlya-ruk-mavellin-fruit-and-plant-hand-cream-5-30-g-v-assortimente/</t>
   </si>
   <si>
     <t>Патчи</t>
   </si>
   <si>
     <t>50877</t>
   </si>
   <si>
     <t>Гидрогелевые патчи с экстрактом авокадо Gegemoon Avocado Hydrogel Eye Patch 80 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gidrogelevye-patchi-s-ekstraktom-avokado-gegemoon-avocado-hydrogel-eye-patch-80-sht/</t>
   </si>
   <si>
-    <t>50878</t>
-[...16 lines deleted...]
-  <si>
     <t>50880</t>
   </si>
   <si>
     <t>Гидрогелевые патчи с золотом Gegemoon 24k Gold Hydrogel Eye Patch 80 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-gegemoon-24k-gold-hydrogel-eye-patch-80-sht/</t>
   </si>
   <si>
-    <t>50881</t>
-[...16 lines deleted...]
-  <si>
     <t>51401</t>
   </si>
   <si>
     <t>Гидрогелевые патчи с бамбуковым углем Dolly Milano Bamboo Charcoal Hydrogel Eye Patch 80 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gidrogelevye-patchi-s-bambukovym-uglem-dolly-milano-bamboo-charcoal-hydrogel-eye-patch-80-sht/</t>
   </si>
   <si>
-    <t>51403</t>
-[...16 lines deleted...]
-  <si>
     <t>51405</t>
   </si>
   <si>
     <t>Гидрогелевые патчи с личи Dolly Milano Litchi Hydrogel Eye Patch 80 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gidrogelevye-patchi-s-lichi-dolly-milano-litchi-hydrogel-eye-patch-80-sht/</t>
   </si>
   <si>
-    <t>51406</t>
-[...7 lines deleted...]
-  <si>
     <t>51407</t>
   </si>
   <si>
     <t>Гидрогелевые патчи с золотом Dolly Milano 24K Gold Hydrogel Eye Patch 80 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-dolly-milano-24k-gold-hydrogel-eye-patch-80-sht/</t>
   </si>
   <si>
     <t>51408</t>
   </si>
   <si>
     <t>Гидрогелевые патчи с клубникой Dolly Milano Strawberries Hydrogel Eye Patch 80 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gidrogelevye-patchi-s-klubnikoy-dolly-milano-strawberries-hydrogel-eye-patch-80-sht/</t>
   </si>
   <si>
-    <t>51409</t>
-[...16 lines deleted...]
-  <si>
     <t>51412</t>
   </si>
   <si>
     <t>Гидрогелевые патчи с Мёдом Dolly Milano Honey Hydrogel Eye Patch 80 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gidrogelevye-patchi-s-myodom-dolly-milano-honey-hydrogel-eye-patch-80-sht/</t>
   </si>
   <si>
     <t>51512</t>
   </si>
   <si>
     <t>Гидрогелевые патчи с киви Dolly Milano Kiwi Hydrogel Eye Patch 80 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gidrogelevye-patchi-s-kivi-dolly-milano-kiwi-hydrogel-eye-patch-80-sht/</t>
   </si>
   <si>
     <t>Крема</t>
   </si>
   <si>
     <t>51150</t>
   </si>
   <si>
     <t>Антивозрастной крем для лица с экстрактом ласточкиного гнезда Jigott Bird'S Nest Firming Cream 70 ml</t>
@@ -1610,59 +1157,50 @@
   <si>
     <t>Крем с золотом и муцином улитки FarmStay Gold Snail Premium Cream 50 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-s-zolotom-i-mutsinom-ulitki-farmstay-gold-snail-premium-cream-50-g/</t>
   </si>
   <si>
     <t>51216</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз с экстрактом юдзу FarmStay Citrus Yuja Vitalizing Eye Cream 45 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-eye-cream-45-ml/</t>
   </si>
   <si>
     <t>51219</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз с экстрактом семян зеленого чая FarmStay Green Tea Calming Eye Cream 45 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-semyan-zelenogo-chaya-farmstay-green-tea-calming-eye-cream-45-ml/</t>
   </si>
   <si>
-    <t>51397</t>
-[...7 lines deleted...]
-  <si>
     <t>51481</t>
   </si>
   <si>
     <t>Омолаживающий крем для области вокруг глаз JomTam Caviar Black Gold Eye Cream 60 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/</t>
   </si>
   <si>
     <t>51483</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз One Spring Green Tea Moisturizing Eye Cream 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/</t>
   </si>
   <si>
     <t>51484</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз Sadoer Avocado Nourishing Eye Cream 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/</t>
@@ -1691,95 +1229,50 @@
   <si>
     <t>Крем для кожи вокруг глаз с тремя роликами Gegemoon Eye Cream Massage Elastic Moist 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/</t>
   </si>
   <si>
     <t>51488</t>
   </si>
   <si>
     <t>Крем для век с муцином улитки Sadoer Snail Nourishing Eye Cream 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/</t>
   </si>
   <si>
     <t>51507</t>
   </si>
   <si>
     <t>Крем для век Gegemoon Red Ginseng Snail Hydrated Eye Cream 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-vek-gegemoon-red-ginseng-snail-hydrated-eye-cream-20-g/</t>
   </si>
   <si>
-    <t>52967</t>
-[...43 lines deleted...]
-  <si>
     <t>52973</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз с гиалуроновой кислотой FarmStay Hyaluronic Acid Super Aqua Eye Cream 45 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/</t>
   </si>
   <si>
     <t>Маски</t>
   </si>
   <si>
     <t>49763</t>
   </si>
   <si>
     <t>Осветляющая ночная маска для лица с арбутином Sadoer Nicotinamide Arbutin White Sleeping Mask 4 мл 1 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/</t>
   </si>
   <si>
     <t>49764</t>
   </si>
   <si>
     <t>Осветляющая ночная маска для лица с арбутином Sadoer Nicotinamide Arbutin White Sleeping Mask 4 мл 5 шт</t>
@@ -1814,149 +1307,59 @@
   <si>
     <t>https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-mango-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-mango-120-g/</t>
   </si>
   <si>
     <t>51393</t>
   </si>
   <si>
     <t>Ночная маска для лица с экстрактом винограда Sadoer Whitening Anti-Wrinkle Hudrating Sleeping Mask Grape 120 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-vinograda-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-grape-120-g/</t>
   </si>
   <si>
     <t>53276</t>
   </si>
   <si>
     <t>Ночная маска с тыквой пирамидка 7 Days secret healing pumpkin sleeping pack 5 g (1 шт)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/</t>
   </si>
   <si>
     <t>Пилинги и скрабы</t>
   </si>
   <si>
-    <t>46299</t>
-[...16 lines deleted...]
-  <si>
     <t>46303</t>
   </si>
   <si>
     <t>Пилинг-гель с экстрактом кокоса FarmStay Real Coconut Deep Clear Peeling Gel 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/piling-gel-s-ekstraktom-kokosa-farmstay-real-coconut-deep-clear-peeling-gel-100-ml-original-/</t>
   </si>
   <si>
-    <t>46305</t>
-[...70 lines deleted...]
-  <si>
     <t>53277</t>
   </si>
   <si>
     <t>Гоммаж-пилинг для лица с углем Facis Charcoal Gommage Peeling 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/</t>
   </si>
   <si>
     <t>Средства для умывания</t>
   </si>
   <si>
     <t>46319</t>
   </si>
   <si>
     <t>Кислородная пенка для очищения кожи FarmStay O2 Premium Aqua Foam Cleansing 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/</t>
   </si>
   <si>
     <t>46323</t>
   </si>
   <si>
     <t>Пенка для умывания 3W Clinic Green Tea Cleansing Foam 100 мл (Оригинал)</t>
@@ -2178,566 +1581,50 @@
     <t>53278</t>
   </si>
   <si>
     <t>Сыворотка для кожи вокруг глаз с керамидами Farm Stay Ceramide Wrinkle Care Relaxing Rolling Eye Serum 25 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/</t>
   </si>
   <si>
     <t>53279</t>
   </si>
   <si>
     <t>Сыворотка для кожи вокруг глаз с ретинолом и коллагеном Farm Stay Retinol &amp; Collagen Rolling Eye Serum 25 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/</t>
   </si>
   <si>
     <t>53280</t>
   </si>
   <si>
     <t>Сыворотка для кожи вокруг глаз 3w Clinic Collagen Retinol Eye Ball Serum 30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/</t>
-  </si>
-[...514 lines deleted...]
-    <t>https://parfumeria24.ru/tkanevaya-maska-s-niatsinamidom-prettyskin-double-whitening-mask-25-ml/?sku=51227</t>
   </si>
   <si>
     <t>Наборы кремов</t>
   </si>
   <si>
     <t>ART-1310113264</t>
   </si>
   <si>
     <t>Антивозрастной набор кремов Lancome Genifique 3 в 1</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/antivozrastnoy-nabor-kremov-lancome-genifique-3v1/</t>
   </si>
   <si>
     <t>46487</t>
   </si>
   <si>
     <t>Набор Chanel Le Lift 4 в 1</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-chanel-le-lift-4-v-1-/</t>
   </si>
   <si>
     <t>46489</t>
   </si>
@@ -3345,62 +2232,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-karandashey-dlya-gub-flormar-12sht-12501-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-dlya-glaz-collagen-marker-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khit-vodostoykaya-podvodka-flomaster-dlya-glaz-qianxiu-is-not-blooming/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-flomaster-gegemoon-delicate-beauty-trend-charm-eyeliner-1-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/belaya-podvodka-flomaster-gegemoon-eyeliner/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/?sku=50790" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-gegemoon-thanks-for-the-love-lip-set-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=50809" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-sevencool-make-up-palette-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-fix-eyes-eyeshadow-metalic-texture-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-my-honey-15-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-beauty-glazed-72-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51505" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51506" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52989" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52990" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52991" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52993" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52994" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52995" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52996" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52997" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechyonnaya-pudra-pupa-5-01501-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechyonnaya-pudra-pupa-5-01501-/?sku=50993" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechyonnaya-pudra-pupa-5-01501-/?sku=50994" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechyonnaya-pudra-pupa-5-01501-/?sku=50995" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechyonnaya-pudra-pupa-5-01501-/?sku=50996" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-s-zapaskoy-collagen-s7150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50769" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50770" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50771" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50772" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=51388" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rassypchataya-pudra-gegemoon-zero-sense-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rassypchataya-pudra-gegemoon-zero-sense-8-g/?sku=50840" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-gegemoon-collagen-powder-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53283" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53284" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53286" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53287" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-chanel-subli-mine-fond-de-teint-fluide-spf20-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-chanel-subli-mine-fond-de-teint-fluide-spf20-/?sku=47274" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-chanel-subli-mine-fond-de-teint-fluide-spf20-/?sku=47275" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-chanel-subli-mine-fond-de-teint-fluide-spf20-/?sku=47276" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-chanel-subli-mine-fond-de-teint-fluide-spf20-/?sku=47277" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-chanel-subli-mine-fond-de-teint-fluide-spf20-/?sku=47278" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50997" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50998" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50999" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51000" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51001" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/?sku=50838" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vv-krem-dlya-litsa-s-kollagenom-prettyskin-collagen-bb-cream-no-1-spf-50-pa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dvukhtsvetnaya-baza-praymer-s-nikotinamidom-jomtam-nicotinamide-moisturizing-two-color-isolation-lotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dvukhtsvetnaya-baza-praymer-s-nikotinamidom-jomtam-nicotinamide-moisturizing-two-color-isolation-lotion/?sku=51473" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/?sku=51497" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-missha-magic-cushion-cover-minon-15-g-ton-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-missha-magic-cushion-moisture-utka-15-g-ton-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-zozu-avocado-beauty-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=51872" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-dlya-resnits-collagen-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-giorgio-armani-si-eyes-to-kill-excess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-gegemoon-long-curly-eyelashes-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-tom-ford-waterproof-encryption-super-long-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemon-energizer-11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47432" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47433" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-tela-victoria-s-secret-250-ml-new_11/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-tela-victoria-s-secret-250-ml-new_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-fruit-crush-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-fresh-jade-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-bare-vanilla-noir-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-velvet-petals-noir-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-vanilla-sparkle-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-love-spell-noir-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-green-pear-citrus-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-tropical-spritz-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-candy-baby-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-sugar-high-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-coconut-passion-noir-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-temptation-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-velvet-petals-radiant-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-pure-seduction-radiant-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-love-spell-radiant-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-horizon-in-bloom-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-amber-romance-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mist-dlya-tela-victoria-s-secret-aqua-kiss-shimmer-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-enough-collagen-moisture-sun-cream-spf50-pa-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-farmstay-dr-v8-vita-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-visible-difference-snail-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-otbelivayushchiy-krem-gegemoon-whitening-sunscreen-spf50-pa-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-i-love-beauty-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-i-love-beauty-8-g/?sku=50784" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-i-love-beauty-8-g/?sku=50785" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-i-love-beauty-8-g/?sku=50786" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-i-love-beauty-8-g/?sku=50787" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-i-love-beauty-8-g/?sku=50788" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-grapefruit-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-strawberry-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-maslom-kokosa-farmstay-real-coconut-essential-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-novogodnikh-kremov-dlya-ruk-zozu-christmas-hand-cream-5-x-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-fruit-moisturizing-hand-cream-suit-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-hand-cream-sue-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-fruit-and-plant-fragrance-hand-cream-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-pudroy-chernogo-zhemchuga-farmstay-visible-difference-hand-cream-black-pearl-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-ekstraktom-klubniki-farmstay-visible-difference-hand-cream-strawberry-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-mavellin-fruit-and-plant-hand-cream-5-30-g-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-ekstraktom-avokado-gegemoon-avocado-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-mutsinom-ulitki-gegemoon-snail-mucin-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/patchi-dlya-glaz-s-gialuronovoy-kislotoy-gegemoon-hyaluronic-acid-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-gegemoon-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-kollagenom-gegemoon-collagen-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-ekstraktom-vodorosley-gegemoon-seaweed-collagen-protein-protective-eye-mask-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-bambukovym-uglem-dolly-milano-bamboo-charcoal-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-kollagenom-dolly-milano-collagen-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-lavandoy-dolly-milano-lavender-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-lichi-dolly-milano-litchi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-apelsinom-dolly-milano-orange-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-dolly-milano-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-klubnikoy-dolly-milano-strawberries-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-granatom-dolly-milano-pomegranate-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-ekstraktom-myaty-dolly-milano-mint-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-myodom-dolly-milano-honey-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-kivi-dolly-milano-kiwi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-krem-dlya-litsa-s-ekstraktom-lastochkinogo-gnezda-jigott-bird-s-nest-firming-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/otbelivayushchiy-krem-s-ekstraktom-kozego-moloka-jigott-goat-milk-whitening-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-mutsinom-ulitki-farmstay-escargot-noblesse-intensive-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-zolotom-i-mutsinom-ulitki-farmstay-gold-snail-premium-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-semyan-zelenogo-chaya-farmstay-green-tea-calming-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-risa-bioaqua-rice-raw-pulp-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-problemnoy-kozhi-zoo-son-salicylic-acid-anti-acne-cream-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-roll-on-eye-cream-moisturizing-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-gegemoon-red-ginseng-snail-hydrated-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-osvetlyayushchiy-s-gialuronovoy-kislotoy-3w-clinic-hyaluronic-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-kollagenom-osvetlyayushchiy-3w-clinic-collagen-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-loshadinym-zhirom-pitatelnyy-3w-clinic-horse-oil-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-chernym-zhemchugom-3w-clinic-black-pearl-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-mutsinom-ulitki-3w-clinic-snail-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49764" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49765" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ochishchayushchaya-glinyano-puzyrkovaya-maska-elizavecca-carbonated-bubble-clay-mask-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-mango-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-mango-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-vinograda-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-grape-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-s-ekstraktom-avokado-farmstay-real-avocado-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-s-ekstraktom-zelenogo-chaya-farmstay-real-green-tea-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-s-ekstraktom-kokosa-farmstay-real-coconut-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-s-ekstraktom-limona-farmstay-real-lemon-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-dlya-litsa-s-vitaminami-tenzero-refresh-peeling-gel-vitamin-180-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-dlya-litsa-s-kollagenom-tenzero-refresh-peeling-gel-collagen-180-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-dlya-litsa-s-mutsinom-ulitki-tenzero-refresh-peeling-gel-snail-180-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-dlya-litsa-s-ekstraktom-avokado-tenzero-refresh-peeling-gel-avocado-180-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-dlya-litsa-s-ekstraktom-tsentelly-tenzero-refresh-peeling-gel-cica-180-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/skrab-v-piramidke-s-sodoy-i-gialuronovoy-kislotoy-farmstay-baking-powder-hyaluronic-acid-pore-scrub-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/myagkaya-piling-skatka-dlya-litsa-i-tela-s-gialuronovoy-kislotoy-pretty-skin-hyaluronic-face-body-soft-peeling-gel-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-vitamin-c-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-litsa-may-island-7-days-secret-4d-hyaluronic-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-baking-soda-pore-deep-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-centella-cica-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-peptide-8-plus-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-vita-plus-10-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-avokado-tenzero-balansing-foam-cleanser-avocado-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-kollagenom-tenzero-balansing-foam-cleanser-collagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-ulitkoy-tenzero-balansing-foam-cleanser-snail-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-tsentelloy-tenzero-balansing-foam-cleanser-cica-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-snail-foam-cleansing-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-aloe-vera-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-coco-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-leche-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-litsa-farmstay-real-avocado-nutrition-oil-serum-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-kollagenom-farmstay-dr-v8-ampoule-solution-collagen-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/multifunktsionalnyy-balzam-stik-dlya-litsa-s-kollagenom-farmstay-collagen-water-full-wrinkle-care-multi-balm-11-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-roller-dlya-kozhi-vokrug-glaz-zhenmei-caviar-peptides-eye-essence-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/?sku=51495" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-kollagenom-farmstay-collagen-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-mutsinom-ulitki-farmstay-snail-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-atseroly-farmstay-acerola-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-granata-farmstay-pomegranate-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-zhemchuga-farmstay-pearl-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-zelenogo-chaya-farmstay-greentea-seed-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-lastochkinogo-gnezda-farmstay-bird-s-nest-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-granata-million-pauline-pomegranate/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-zhemchuga-million-pauline-pearl/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-mutsinom-ulitki-million-pauline-snail/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-lastochkinogo-gnezda-million-pauline-bird-s-nest/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-kollagenom-million-pauline-collagen/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-zelenogo-chaya-million-pauline-greentea-seed/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-ogurtsa-million-pauline-cucumber/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-cherniki-million-pauline-blueberry/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-cherniki-bioaqua-blueberry-moisturizing-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-granata-bioaqua-red-pomegranate-moisturizing-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-avokado-sadoer-botany-and-fruits-skin-care-avocado-moisturizing-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-aloe-sadoer-plant-mask-series-aloe-vera-moisturizing-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-ogurtsa-bioaqua-cucumber-moisturizing-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-rozy-sadoer-botany-and-fruits-skin-care-rose-soft-moisturizing-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-kaktusa-sadoer-botany-and-fruits-skin-care-succulent-cactus-soothing-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-medom-sadoer-plant-mask-series-honey-soft-smooth-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ikroy-jigott-caviar-real-ampoule-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-granata-jigott-pomegranate-real-ampoule-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-gialuronovoy-kislotoy-jigott-hyaluronic-acid-real-ampoule-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-medom-jigott-honey-real-ampoule-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-platsentoy-jigott-placenta-real-ampoule-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-ogurtsa-jigott-cucumber-real-ampoule-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-aloe-jigott-aloe-real-ampoule-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-drevesnym-uglem-farmstay-charcoal-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-ekstraktom-krasnogo-zhenshenya-farmstay-red-ginseng-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-mutsinom-chernoy-ulitki-jigott-black-snail-real-ampoule-mask-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-s-ekstraktom-tomata-fortheskin-farmstay-super-food-real-vegifarm-double-shot-mask-tomato-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-kalenduly-fortheskin-farmstay-super-food-real-vegifarm-double-shot-mask-calendula-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-tykvy-fortheskin-farmstay-super-food-real-vegifarm-double-shot-mask-pumpkin-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-aloe-fortheskin-farmstay-super-food-real-vegifarm-double-shot-mask-aloe-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-tsentelly-aziatskoy-fortheskin-farmstay-super-food-real-vegifarm-double-shot-mask-cica-centella-asiatica-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-granata-fortheskin-farmstay-super-food-real-vegifarm-double-shot-mask-pomegranate-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-litsa-s-ekstraktom-morkovi-fortheskin-farmstay-super-food-real-vegifarm-double-shot-mask-carrot-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-bioaqua-animal-dog-addict-mask-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-bioaqua-tiger-moisturizing-facial-mask-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-bioaqua-panda-tender-translucent-mask-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-sadoer-animal-shea-butter-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-sadoer-animal-peach-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-sadoer-animal-coconut-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-sadoer-animal-orange-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-sadoer-animal-aloe-vera-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-sadoer-animal-blueberry-25-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-problemnoy-kozhi-prettyskin-acne-mask-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-dlya-problemnoy-kozhi-prettyskin-acne-mask-25-ml/?sku=51221" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-vitaminom-s-prettyskin-essential-vitami-c-brightening-mask-sheet-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-vitaminom-s-prettyskin-essential-vitami-c-brightening-mask-sheet-25-ml/?sku=51223" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-gialuronovoy-kislotoy-prettyskin-essential-hyaluronic-mask-sheet-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-gialuronovoy-kislotoy-prettyskin-essential-hyaluronic-mask-sheet-25-ml/?sku=51225" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-niatsinamidom-prettyskin-double-whitening-mask-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tkanevaya-maska-s-niatsinamidom-prettyskin-double-whitening-mask-25-ml/?sku=51227" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-nabor-kremov-lancome-genifique-3v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-chanel-le-lift-4-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-guerlain-abeille-royale-s-maslom-3-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-4-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-le-lift-creme-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-precision-ultra-correction-lift-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-christian-dior-capture-sculpt-3-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-galvanize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-magnetize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-ceramide-damage-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-collagen-water-full-moist-treatment-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-panthenol-healing-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-pink-salt-therapy-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-vita-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-sube-amino-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-hyaluronic-acid-super-aqua-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-masil-8-seconds-salon-hair-repair-ampoule-15-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-masil-8-seconds-salon-hair-volume-ampoule-15-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/?sku=51395" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kosmeticheskaya-povyazka-omg-v-assortimente-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-karandashey-dlya-gub-flormar-12sht-12501-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-dlya-glaz-collagen-marker-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khit-vodostoykaya-podvodka-flomaster-dlya-glaz-qianxiu-is-not-blooming/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-flomaster-gegemoon-delicate-beauty-trend-charm-eyeliner-1-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/belaya-podvodka-flomaster-gegemoon-eyeliner/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/?sku=50790" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-gegemoon-thanks-for-the-love-lip-set-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=50809" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-sevencool-make-up-palette-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-fix-eyes-eyeshadow-metalic-texture-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-my-honey-15-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-beauty-glazed-72-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51505" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51506" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52989" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52990" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52991" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52993" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52994" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52995" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52996" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52997" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-s-zapaskoy-collagen-s7150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50769" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50770" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50771" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50772" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=51388" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rassypchataya-pudra-gegemoon-zero-sense-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rassypchataya-pudra-gegemoon-zero-sense-8-g/?sku=50840" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-gegemoon-collagen-powder-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53283" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53284" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53286" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53287" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50997" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50998" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50999" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51000" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51001" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/?sku=50838" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vv-krem-dlya-litsa-s-kollagenom-prettyskin-collagen-bb-cream-no-1-spf-50-pa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/?sku=51497" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-zozu-avocado-beauty-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=51872" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-dlya-resnits-collagen-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-giorgio-armani-si-eyes-to-kill-excess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-gegemoon-long-curly-eyelashes-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-tom-ford-waterproof-encryption-super-long-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemon-energizer-11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47432" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47433" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-enough-collagen-moisture-sun-cream-spf50-pa-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-farmstay-dr-v8-vita-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-visible-difference-snail-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-otbelivayushchiy-krem-gegemoon-whitening-sunscreen-spf50-pa-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-grapefruit-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-strawberry-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-maslom-kokosa-farmstay-real-coconut-essential-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-novogodnikh-kremov-dlya-ruk-zozu-christmas-hand-cream-5-x-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-fruit-moisturizing-hand-cream-suit-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-hand-cream-sue-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-fruit-and-plant-fragrance-hand-cream-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-pudroy-chernogo-zhemchuga-farmstay-visible-difference-hand-cream-black-pearl-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-ekstraktom-klubniki-farmstay-visible-difference-hand-cream-strawberry-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-mavellin-fruit-and-plant-hand-cream-5-30-g-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-ekstraktom-avokado-gegemoon-avocado-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-gegemoon-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-bambukovym-uglem-dolly-milano-bamboo-charcoal-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-lichi-dolly-milano-litchi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-dolly-milano-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-klubnikoy-dolly-milano-strawberries-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-myodom-dolly-milano-honey-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-kivi-dolly-milano-kiwi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-krem-dlya-litsa-s-ekstraktom-lastochkinogo-gnezda-jigott-bird-s-nest-firming-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/otbelivayushchiy-krem-s-ekstraktom-kozego-moloka-jigott-goat-milk-whitening-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-mutsinom-ulitki-farmstay-escargot-noblesse-intensive-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-zolotom-i-mutsinom-ulitki-farmstay-gold-snail-premium-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-semyan-zelenogo-chaya-farmstay-green-tea-calming-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-problemnoy-kozhi-zoo-son-salicylic-acid-anti-acne-cream-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-roll-on-eye-cream-moisturizing-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-gegemoon-red-ginseng-snail-hydrated-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49764" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49765" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ochishchayushchaya-glinyano-puzyrkovaya-maska-elizavecca-carbonated-bubble-clay-mask-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-mango-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-mango-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-vinograda-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-grape-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-s-ekstraktom-kokosa-farmstay-real-coconut-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-vitamin-c-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-litsa-may-island-7-days-secret-4d-hyaluronic-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-baking-soda-pore-deep-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-centella-cica-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-peptide-8-plus-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-vita-plus-10-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-avokado-tenzero-balansing-foam-cleanser-avocado-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-kollagenom-tenzero-balansing-foam-cleanser-collagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-ulitkoy-tenzero-balansing-foam-cleanser-snail-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-tsentelloy-tenzero-balansing-foam-cleanser-cica-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-snail-foam-cleansing-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-aloe-vera-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-coco-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-leche-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-litsa-farmstay-real-avocado-nutrition-oil-serum-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-kollagenom-farmstay-dr-v8-ampoule-solution-collagen-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/multifunktsionalnyy-balzam-stik-dlya-litsa-s-kollagenom-farmstay-collagen-water-full-wrinkle-care-multi-balm-11-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-roller-dlya-kozhi-vokrug-glaz-zhenmei-caviar-peptides-eye-essence-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/?sku=51495" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-nabor-kremov-lancome-genifique-3v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-chanel-le-lift-4-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-guerlain-abeille-royale-s-maslom-3-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-4-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-le-lift-creme-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-precision-ultra-correction-lift-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-christian-dior-capture-sculpt-3-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-galvanize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-magnetize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-ceramide-damage-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-collagen-water-full-moist-treatment-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-panthenol-healing-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-pink-salt-therapy-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-vita-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-sube-amino-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-hyaluronic-acid-super-aqua-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-masil-8-seconds-salon-hair-repair-ampoule-15-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-masil-8-seconds-salon-hair-volume-ampoule-15-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/?sku=51395" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kosmeticheskaya-povyazka-omg-v-assortimente-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F363"/>
+  <dimension ref="A1:F236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F363" sqref="F363"/>
+      <selection activeCell="F236" sqref="F236"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4188,5582 +3075,3306 @@
       <c r="D50" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F50" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6">
         <v>1</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="15">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="6">
         <v>2</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="15">
-        <v>350</v>
+        <v>185</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="6">
         <v>3</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="15">
-        <v>350</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="6">
         <v>4</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="15">
-        <v>350</v>
+        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="6">
         <v>5</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="15">
-        <v>350</v>
+        <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="6">
         <v>6</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="15">
-        <v>440</v>
+        <v>185</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="6">
         <v>7</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="15">
         <v>185</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6">
         <v>8</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="15">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="6">
         <v>9</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="15">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="6">
         <v>10</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="15">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6">
         <v>11</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
-        <v>185</v>
+        <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="6">
         <v>12</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
-        <v>185</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="6">
         <v>13</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="6">
         <v>14</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="6">
         <v>15</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="6">
         <v>16</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="15">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="6">
         <v>17</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="15">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="6">
         <v>18</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="15">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="6">
-[...2 lines deleted...]
-      <c r="B69" s="11" t="s">
+      <c r="A69" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="C69" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="7"/>
       <c r="E69" s="7"/>
-      <c r="F69" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F69" s="15"/>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="6">
-[...13 lines deleted...]
-        <v>230</v>
+      <c r="A70" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E70" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="6">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="B71" s="11" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="15">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="6">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="B72" s="11" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="15">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="6">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="B73" s="11" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="15">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:6">
-      <c r="A74" s="4" t="s">
+      <c r="A74" s="6">
+        <v>4</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="15">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="6">
+        <v>5</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D75" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="B74" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E75" s="7"/>
+      <c r="F75" s="15">
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>184</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>186</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="15">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>187</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>189</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>190</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>192</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>195</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>202</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="15">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>205</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>207</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="15">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>208</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="6">
-[...2 lines deleted...]
-      <c r="B85" s="11" t="s">
+      <c r="A85" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="C85" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B85" s="7"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="7"/>
       <c r="E85" s="7"/>
-      <c r="F85" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F85" s="15"/>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="6">
-[...13 lines deleted...]
-        <v>200</v>
+      <c r="A86" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E86" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B87" s="11" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B88" s="11" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="6">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B89" s="11" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="15">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="6">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B90" s="11" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="15">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="6">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B91" s="11" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="6">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B92" s="11" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="6">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B93" s="11" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
-        <v>270</v>
+        <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="6">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B94" s="11" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
-        <v>270</v>
+        <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="6">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="B97" s="11" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="6">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="B98" s="11" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="6">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D100" s="7"/>
+      <c r="A100" s="6">
+        <v>14</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>253</v>
+      </c>
       <c r="E100" s="7"/>
-      <c r="F100" s="15"/>
+      <c r="F100" s="15">
+        <v>230</v>
+      </c>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="5" t="s">
+      <c r="A101" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="B101" s="7"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="7"/>
+      <c r="E101" s="7"/>
+      <c r="F101" s="15"/>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B101" s="10" t="s">
+      <c r="B102" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C101" s="12" t="s">
+      <c r="C102" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D101" s="13" t="s">
+      <c r="D102" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E101" s="14" t="s">
+      <c r="E102" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F101" s="16" t="s">
+      <c r="F102" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B104" s="11" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="C104" s="8" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B105" s="11" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="C105" s="8" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B106" s="11" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
-        <v>130</v>
+        <v>70</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B107" s="11" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:6">
-      <c r="A108" s="6">
+      <c r="A108" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B108" s="7"/>
+      <c r="C108" s="8"/>
+      <c r="D108" s="7"/>
+      <c r="E108" s="7"/>
+      <c r="F108" s="15"/>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B109" s="7"/>
+      <c r="C109" s="8"/>
+      <c r="D109" s="7"/>
+      <c r="E109" s="7"/>
+      <c r="F109" s="15"/>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B108" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A109" s="6">
+      <c r="E110" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B109" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A110" s="6">
+      <c r="F110" s="16" t="s">
         <v>9</v>
-      </c>
-[...11 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B111" s="11" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="15">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
-        <v>80</v>
+        <v>230</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>80</v>
+        <v>290</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>90</v>
+        <v>290</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="6">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="116" spans="1:6">
-      <c r="A116" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D116" s="7"/>
+      <c r="A116" s="6">
+        <v>6</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>289</v>
+      </c>
       <c r="E116" s="7"/>
-      <c r="F116" s="15"/>
+      <c r="F116" s="15">
+        <v>350</v>
+      </c>
     </row>
     <row r="117" spans="1:6">
-      <c r="A117" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D117" s="13" t="s">
+      <c r="A117" s="6">
         <v>7</v>
       </c>
-      <c r="E117" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B117" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E117" s="7"/>
+      <c r="F117" s="15">
+        <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A120" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="B120" s="7"/>
+      <c r="C120" s="8"/>
+      <c r="D120" s="7"/>
       <c r="E120" s="7"/>
-      <c r="F120" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F120" s="15"/>
     </row>
     <row r="121" spans="1:6">
-      <c r="A121" s="6">
+      <c r="A121" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B121" s="11" t="s">
-[...10 lines deleted...]
-        <v>70</v>
+      <c r="B121" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E121" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D123" s="7"/>
+      <c r="A123" s="6">
+        <v>2</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>305</v>
+      </c>
       <c r="E123" s="7"/>
-      <c r="F123" s="15"/>
+      <c r="F123" s="15">
+        <v>50</v>
+      </c>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A124" s="6">
+        <v>3</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="D124" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E124" s="7"/>
+      <c r="F124" s="15">
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:6">
-      <c r="A127" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A127" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="B127" s="7"/>
+      <c r="C127" s="8"/>
+      <c r="D127" s="7"/>
       <c r="E127" s="7"/>
-      <c r="F127" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F127" s="15"/>
     </row>
     <row r="128" spans="1:6">
-      <c r="A128" s="6">
+      <c r="A128" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B128" s="11" t="s">
-[...10 lines deleted...]
-        <v>270</v>
+      <c r="B128" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E128" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>270</v>
+        <v>140</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="C131" s="8" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="C132" s="8" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B133" s="11" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="C133" s="8" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="6">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="C135" s="8" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="136" spans="1:6">
-      <c r="A136" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A136" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="B136" s="7"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="7"/>
       <c r="E136" s="7"/>
-      <c r="F136" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F136" s="15"/>
     </row>
     <row r="137" spans="1:6">
-      <c r="A137" s="6">
-[...13 lines deleted...]
-        <v>270</v>
+      <c r="A137" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E137" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="6">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="6">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B139" s="11" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="6">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B140" s="11" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
-        <v>270</v>
+        <v>170</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="6">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B141" s="11" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
-        <v>270</v>
+        <v>170</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="6">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="E142" s="7"/>
       <c r="F142" s="15">
-        <v>270</v>
+        <v>170</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="6">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B143" s="11" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>270</v>
+        <v>170</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>270</v>
+        <v>170</v>
       </c>
     </row>
     <row r="145" spans="1:6">
-      <c r="A145" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D145" s="7"/>
+      <c r="A145" s="6">
+        <v>8</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>361</v>
+      </c>
       <c r="E145" s="7"/>
-      <c r="F145" s="15"/>
+      <c r="F145" s="15">
+        <v>170</v>
+      </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8"/>
       <c r="D146" s="7"/>
       <c r="E146" s="7"/>
       <c r="F146" s="15"/>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D147" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E147" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F147" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="6">
         <v>1</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="6">
         <v>2</v>
       </c>
       <c r="B149" s="11" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="6">
         <v>3</v>
       </c>
       <c r="B150" s="11" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>290</v>
+        <v>600</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="6">
         <v>4</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>290</v>
+        <v>800</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="6">
         <v>5</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="6">
         <v>6</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="E153" s="7"/>
       <c r="F153" s="15">
         <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="6">
         <v>7</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="E154" s="7"/>
       <c r="F154" s="15">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
         <v>8</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="6">
         <v>9</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="E156" s="7"/>
       <c r="F156" s="15">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="157" spans="1:6">
-      <c r="A157" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D157" s="7"/>
+      <c r="A157" s="6">
+        <v>10</v>
+      </c>
+      <c r="B157" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D157" s="7" t="s">
+        <v>392</v>
+      </c>
       <c r="E157" s="7"/>
-      <c r="F157" s="15"/>
+      <c r="F157" s="15">
+        <v>220</v>
+      </c>
     </row>
     <row r="158" spans="1:6">
-      <c r="A158" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A158" s="6">
+        <v>11</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D158" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="E158" s="7"/>
+      <c r="F158" s="15">
+        <v>110</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="6">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="6">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="15">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="6">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
-        <v>60</v>
+        <v>390</v>
       </c>
     </row>
     <row r="163" spans="1:6">
-      <c r="A163" s="6">
+      <c r="A163" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="B163" s="7"/>
+      <c r="C163" s="8"/>
+      <c r="D163" s="7"/>
+      <c r="E163" s="7"/>
+      <c r="F163" s="15"/>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B164" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B163" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A164" s="6">
+      <c r="C164" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B164" s="11" t="s">
-[...10 lines deleted...]
-        <v>60</v>
+      <c r="D164" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E164" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B165" s="11" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="E165" s="7"/>
       <c r="F165" s="15">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="E168" s="7"/>
       <c r="F168" s="15">
-        <v>250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="170" spans="1:6">
-      <c r="A170" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D170" s="7"/>
+      <c r="A170" s="6">
+        <v>6</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="D170" s="7" t="s">
+        <v>426</v>
+      </c>
       <c r="E170" s="7"/>
-      <c r="F170" s="15"/>
+      <c r="F170" s="15">
+        <v>270</v>
+      </c>
     </row>
     <row r="171" spans="1:6">
-      <c r="A171" s="5" t="s">
+      <c r="A171" s="6">
+        <v>7</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>427</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="E171" s="7"/>
+      <c r="F171" s="15">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="B172" s="7"/>
+      <c r="C172" s="8"/>
+      <c r="D172" s="7"/>
+      <c r="E172" s="7"/>
+      <c r="F172" s="15"/>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B171" s="10" t="s">
+      <c r="B173" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C171" s="12" t="s">
+      <c r="C173" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D171" s="13" t="s">
+      <c r="D173" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E171" s="14" t="s">
+      <c r="E173" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F171" s="16" t="s">
+      <c r="F173" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B174" s="11" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>120</v>
+        <v>270</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B175" s="11" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>120</v>
+        <v>650</v>
       </c>
     </row>
     <row r="176" spans="1:6">
-      <c r="A176" s="6">
+      <c r="A176" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="B176" s="7"/>
+      <c r="C176" s="8"/>
+      <c r="D176" s="7"/>
+      <c r="E176" s="7"/>
+      <c r="F176" s="15"/>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B177" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B176" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A177" s="6">
+      <c r="C177" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B177" s="11" t="s">
-[...10 lines deleted...]
-        <v>190</v>
+      <c r="D177" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E177" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="15">
-        <v>120</v>
+        <v>210</v>
       </c>
     </row>
     <row r="179" spans="1:6">
-      <c r="A179" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D179" s="7"/>
+      <c r="A179" s="6">
+        <v>2</v>
+      </c>
+      <c r="B179" s="11" t="s">
+        <v>441</v>
+      </c>
+      <c r="C179" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="D179" s="7" t="s">
+        <v>443</v>
+      </c>
       <c r="E179" s="7"/>
-      <c r="F179" s="15"/>
+      <c r="F179" s="15">
+        <v>210</v>
+      </c>
     </row>
     <row r="180" spans="1:6">
-      <c r="A180" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A180" s="6">
+        <v>3</v>
+      </c>
+      <c r="B180" s="11" t="s">
+        <v>444</v>
+      </c>
+      <c r="C180" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="D180" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="E180" s="7"/>
+      <c r="F180" s="15">
+        <v>210</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="E182" s="7"/>
       <c r="F182" s="15">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B183" s="11" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="E184" s="7"/>
       <c r="F184" s="15">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>479</v>
+        <v>464</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>480</v>
+        <v>465</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B188" s="11" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>484</v>
+        <v>469</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>485</v>
+        <v>470</v>
       </c>
       <c r="E188" s="7"/>
       <c r="F188" s="15">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="6">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>490</v>
+        <v>475</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="6">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B191" s="11" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
       <c r="C191" s="8" t="s">
-        <v>493</v>
+        <v>478</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B192" s="11" t="s">
-        <v>495</v>
+        <v>480</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="6">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="C193" s="8" t="s">
-        <v>499</v>
+        <v>484</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="6">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>501</v>
+        <v>486</v>
       </c>
       <c r="C194" s="8" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="6">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A196" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="B196" s="7"/>
+      <c r="C196" s="8"/>
+      <c r="D196" s="7"/>
       <c r="E196" s="7"/>
-      <c r="F196" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F196" s="15"/>
     </row>
     <row r="197" spans="1:6">
-      <c r="A197" s="6">
-[...13 lines deleted...]
-        <v>170</v>
+      <c r="A197" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C197" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D197" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E197" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6">
-      <c r="A198" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D198" s="7"/>
+      <c r="A198" s="6">
+        <v>1</v>
+      </c>
+      <c r="B198" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="D198" s="7" t="s">
+        <v>495</v>
+      </c>
       <c r="E198" s="7"/>
-      <c r="F198" s="15"/>
+      <c r="F198" s="15">
+        <v>590</v>
+      </c>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A199" s="6">
+        <v>2</v>
+      </c>
+      <c r="B199" s="11" t="s">
+        <v>496</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="D199" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="E199" s="7"/>
+      <c r="F199" s="15">
+        <v>650</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="C200" s="8" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="C201" s="8" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B203" s="11" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="E203" s="7"/>
       <c r="F203" s="15">
-        <v>800</v>
+        <v>220</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>350</v>
+        <v>850</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="C207" s="8" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>537</v>
+        <v>522</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>180</v>
+        <v>650</v>
       </c>
     </row>
     <row r="208" spans="1:6">
-      <c r="A208" s="6">
+      <c r="A208" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="B208" s="7"/>
+      <c r="C208" s="8"/>
+      <c r="D208" s="7"/>
+      <c r="E208" s="7"/>
+      <c r="F208" s="15"/>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D209" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E209" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209" s="16" t="s">
         <v>9</v>
-      </c>
-[...29 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
       <c r="C210" s="8" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
-        <v>220</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="C211" s="8" t="s">
-        <v>548</v>
+        <v>528</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>110</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="E212" s="7"/>
       <c r="F212" s="15">
-        <v>110</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="6">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B213" s="11" t="s">
-        <v>553</v>
+        <v>533</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>555</v>
+        <v>535</v>
       </c>
       <c r="E213" s="7"/>
       <c r="F213" s="15">
-        <v>110</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B214" s="11" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>558</v>
+        <v>538</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>110</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
-        <v>250</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>563</v>
+        <v>543</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>564</v>
+        <v>544</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
-        <v>250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>565</v>
+        <v>545</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>566</v>
+        <v>546</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>567</v>
+        <v>547</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="218" spans="1:6">
-      <c r="A218" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A218" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="B218" s="7"/>
+      <c r="C218" s="8"/>
+      <c r="D218" s="7"/>
       <c r="E218" s="7"/>
-      <c r="F218" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F218" s="15"/>
     </row>
     <row r="219" spans="1:6">
-      <c r="A219" s="6">
-[...13 lines deleted...]
-        <v>250</v>
+      <c r="A219" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C219" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D219" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E219" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>574</v>
+        <v>549</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>575</v>
+        <v>550</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>576</v>
+        <v>551</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>390</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="221" spans="1:6">
-      <c r="A221" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D221" s="7"/>
+      <c r="A221" s="6">
+        <v>2</v>
+      </c>
+      <c r="B221" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="C221" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="D221" s="7" t="s">
+        <v>554</v>
+      </c>
       <c r="E221" s="7"/>
-      <c r="F221" s="15"/>
+      <c r="F221" s="15">
+        <v>1450</v>
+      </c>
     </row>
     <row r="222" spans="1:6">
-      <c r="A222" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A222" s="6">
+        <v>3</v>
+      </c>
+      <c r="B222" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="C222" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="D222" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="E222" s="7"/>
+      <c r="F222" s="15">
+        <v>95</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B223" s="11" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>579</v>
+        <v>559</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
-        <v>20</v>
+        <v>95</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>581</v>
+        <v>561</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>582</v>
+        <v>562</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>583</v>
+        <v>563</v>
       </c>
       <c r="E224" s="7"/>
       <c r="F224" s="15">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B225" s="11" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>585</v>
+        <v>565</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>586</v>
+        <v>566</v>
       </c>
       <c r="E225" s="7"/>
       <c r="F225" s="15">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>587</v>
+        <v>567</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>588</v>
+        <v>568</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="15">
-        <v>850</v>
+        <v>95</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="E227" s="7"/>
       <c r="F227" s="15">
-        <v>270</v>
+        <v>95</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>593</v>
+        <v>573</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>595</v>
+        <v>575</v>
       </c>
       <c r="E228" s="7"/>
       <c r="F228" s="15">
-        <v>270</v>
+        <v>95</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>596</v>
+        <v>576</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>597</v>
+        <v>577</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>598</v>
+        <v>578</v>
       </c>
       <c r="E229" s="7"/>
       <c r="F229" s="15">
-        <v>50</v>
+        <v>105</v>
       </c>
     </row>
     <row r="230" spans="1:6">
-      <c r="A230" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D230" s="7"/>
+      <c r="A230" s="6">
+        <v>11</v>
+      </c>
+      <c r="B230" s="11" t="s">
+        <v>579</v>
+      </c>
+      <c r="C230" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="D230" s="7" t="s">
+        <v>581</v>
+      </c>
       <c r="E230" s="7"/>
-      <c r="F230" s="15"/>
+      <c r="F230" s="15">
+        <v>105</v>
+      </c>
     </row>
     <row r="231" spans="1:6">
-      <c r="A231" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A231" s="6">
+        <v>12</v>
+      </c>
+      <c r="B231" s="11" t="s">
+        <v>582</v>
+      </c>
+      <c r="C231" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="D231" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="E231" s="7"/>
+      <c r="F231" s="15">
+        <v>45</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>600</v>
+        <v>585</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>602</v>
+        <v>587</v>
       </c>
       <c r="E232" s="7"/>
       <c r="F232" s="15">
-        <v>270</v>
+        <v>750</v>
       </c>
     </row>
     <row r="233" spans="1:6">
-      <c r="A233" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A233" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="B233" s="7"/>
+      <c r="C233" s="8"/>
+      <c r="D233" s="7"/>
       <c r="E233" s="7"/>
-      <c r="F233" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F233" s="15"/>
     </row>
     <row r="234" spans="1:6">
-      <c r="A234" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A234" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="B234" s="7"/>
+      <c r="C234" s="8"/>
+      <c r="D234" s="7"/>
       <c r="E234" s="7"/>
-      <c r="F234" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F234" s="15"/>
     </row>
     <row r="235" spans="1:6">
-      <c r="A235" s="6">
+      <c r="A235" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B235" s="11" t="s">
-[...10 lines deleted...]
-        <v>270</v>
+      <c r="B235" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C235" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E235" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>612</v>
+        <v>590</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>614</v>
+        <v>592</v>
       </c>
       <c r="E236" s="7"/>
       <c r="F236" s="15">
-        <v>480</v>
-[...2240 lines deleted...]
-      <c r="F363" s="15">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A49:F49"/>
-    <mergeCell ref="A74:F74"/>
-[...3 lines deleted...]
-    <mergeCell ref="A145:F145"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A108:F108"/>
+    <mergeCell ref="A109:F109"/>
+    <mergeCell ref="A120:F120"/>
+    <mergeCell ref="A127:F127"/>
+    <mergeCell ref="A136:F136"/>
     <mergeCell ref="A146:F146"/>
-    <mergeCell ref="A157:F157"/>
-[...11 lines deleted...]
-    <mergeCell ref="A361:F361"/>
+    <mergeCell ref="A163:F163"/>
+    <mergeCell ref="A172:F172"/>
+    <mergeCell ref="A176:F176"/>
+    <mergeCell ref="A196:F196"/>
+    <mergeCell ref="A208:F208"/>
+    <mergeCell ref="A218:F218"/>
+    <mergeCell ref="A233:F233"/>
+    <mergeCell ref="A234:F234"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_23"/>
@@ -9773,309 +6384,186 @@
     <hyperlink ref="D42" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_51"/>
-    <hyperlink ref="D69" r:id="rId_hyperlink_52"/>
-[...3 lines deleted...]
-    <hyperlink ref="D73" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="D85" r:id="rId_hyperlink_66"/>
-[...243 lines deleted...]
-    <hyperlink ref="D363" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_187"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>