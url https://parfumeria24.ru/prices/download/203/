--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="569">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Косметика</t>
   </si>
   <si>
     <t>Декоративная косметика</t>
   </si>
   <si>
     <t>Карандаши</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -74,59 +74,50 @@
   <si>
     <t>https://parfumeria24.ru/nabor-karandashey-dlya-gub-flormar-12sht-12501-/</t>
   </si>
   <si>
     <t>Подводки для глаз</t>
   </si>
   <si>
     <t>50778</t>
   </si>
   <si>
     <t xml:space="preserve">Набор Gegemoon Bright Eyes 3 in 1 (тушь, подводка, карандаш) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash/</t>
   </si>
   <si>
     <t>47038</t>
   </si>
   <si>
     <t>Подводка для глаз Collagen (маркер)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podvodka-dlya-glaz-collagen-marker-/</t>
   </si>
   <si>
-    <t>ART-1200112157</t>
-[...7 lines deleted...]
-  <si>
     <t>50780</t>
   </si>
   <si>
     <t>Подводка-фломастер Gegemoon Delicate Beauty Trend Charm Eyeliner 1,6 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podvodka-flomaster-gegemoon-delicate-beauty-trend-charm-eyeliner-1-6-g/</t>
   </si>
   <si>
     <t>51566</t>
   </si>
   <si>
     <t xml:space="preserve">Белая подводка-фломастер Gegemoon Eyeliner </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/belaya-podvodka-flomaster-gegemoon-eyeliner/</t>
   </si>
   <si>
     <t>Помада</t>
   </si>
   <si>
     <t>50789</t>
   </si>
   <si>
     <t>Набор жидких матовых помад для губ Gegemoon Matte Lipstick 6 шт тон А</t>
@@ -155,68 +146,68 @@
   <si>
     <t>Контуринг лица</t>
   </si>
   <si>
     <t>50808</t>
   </si>
   <si>
     <t>Палетка для контуринга лица Gegemoon Matte &amp; Highlighting Contour Тон 01</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/</t>
   </si>
   <si>
     <t>50809</t>
   </si>
   <si>
     <t>Палетка для контуринга лица Gegemoon Matte &amp; Highlighting Contour Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=50809</t>
   </si>
   <si>
     <t>Тени</t>
   </si>
   <si>
+    <t>51500</t>
+  </si>
+  <si>
+    <t>Палетка для бровей и макияжа глаз Gegemoon Eyeshadow Brow Zings Pro Palette</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/</t>
+  </si>
+  <si>
     <t>51502</t>
   </si>
   <si>
     <t xml:space="preserve">Палетка для бровей и макияжа глаз Gegemoon Eye Brow Zings Pro </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro/</t>
   </si>
   <si>
-    <t>51500</t>
-[...7 lines deleted...]
-  <si>
     <t>50411</t>
   </si>
   <si>
     <t>Палетка теней Gegemoon Summer Always In My Mind 30 цв</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/</t>
   </si>
   <si>
     <t>50810</t>
   </si>
   <si>
     <t xml:space="preserve">Палетка теней Gegemoon Make Up Studio 39 Colors Eyeshadow Palette </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette/</t>
   </si>
   <si>
     <t>50811</t>
   </si>
   <si>
     <t>Палетка теней SevenCool Make Up Palette 30 цв</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-sevencool-make-up-palette-30-tsv/</t>
@@ -419,68 +410,50 @@
   <si>
     <t>Запеченная пудра Chanel Les Beiges Touche De Teint Belle Mine 9 g Тон 104</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50771</t>
   </si>
   <si>
     <t>50772</t>
   </si>
   <si>
     <t>Запеченная пудра Chanel Les Beiges Touche De Teint Belle Mine 9 g Тон 105</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50772</t>
   </si>
   <si>
     <t>51388</t>
   </si>
   <si>
     <t>Запеченная пудра Chanel Les Beiges Touche De Teint Belle Mine 9 g Тон 106</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=51388</t>
   </si>
   <si>
-    <t>50839</t>
-[...16 lines deleted...]
-  <si>
     <t>51489</t>
   </si>
   <si>
     <t>Пудра Enough Collagen Premium HydroTwo Way Cake SPF50+/ PA++ Тон 13 (копия)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya/</t>
   </si>
   <si>
     <t>51490</t>
   </si>
   <si>
     <t>Пудра Enough Collagen Hydro Moisture Two Way Cake SPF25/PA++ Тон 13 (копия)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13-kopiya/</t>
   </si>
   <si>
     <t>51510</t>
   </si>
   <si>
     <t>Пудра Gegemoon Collagen Powder Blue</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/pudra-gegemoon-collagen-powder-blue/</t>
@@ -650,77 +623,77 @@
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-zozu-avocado-beauty-20-g/</t>
   </si>
   <si>
     <t>51871</t>
   </si>
   <si>
     <t>Кушон для лица Gegemoon Light Concealer Mushroom Air Cushion BB Сream Тон 01</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/</t>
   </si>
   <si>
     <t>51872</t>
   </si>
   <si>
     <t>Кушон для лица Gegemoon Light Concealer Mushroom Air Cushion BB Сream Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=51872</t>
   </si>
   <si>
     <t>Тушь</t>
   </si>
   <si>
+    <t>47321</t>
+  </si>
+  <si>
+    <t>Тушь для ресниц с коллагеном Enough Collagen Waterproof Volume Mascara</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/vodostoykaya-tush-dlya-resnits-collagen-1/</t>
+  </si>
+  <si>
+    <t>52965</t>
+  </si>
+  <si>
+    <t>Набор 2 в 1 Gegemoon водостойкая тушь + водостойкая подводка для глаз</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/</t>
+  </si>
+  <si>
     <t>52966</t>
   </si>
   <si>
     <t>Набор 2 в 1 Gegemoon тушь + гель для фиксации бровей</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/</t>
   </si>
   <si>
-    <t>47321</t>
-[...16 lines deleted...]
-  <si>
     <t>47329</t>
   </si>
   <si>
     <t>Тушь Giorgio Armani Si Eyes to Kill Excess</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-giorgio-armani-si-eyes-to-kill-excess-/</t>
   </si>
   <si>
     <t>47349</t>
   </si>
   <si>
     <t>Тушь для ресниц Million Pauline Volume Millions Lashes Feline</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/</t>
   </si>
   <si>
     <t>50400</t>
   </si>
   <si>
     <t>Тушь для ресниц Gegemoon Curl Thick Lasting 12 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/</t>
@@ -731,59 +704,50 @@
   <si>
     <t>Водостойкая тушь Gegemoon Long Curly Eyelashes 8 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/vodostoykaya-tush-gegemoon-long-curly-eyelashes-8-g/</t>
   </si>
   <si>
     <t>50782</t>
   </si>
   <si>
     <t xml:space="preserve">Тушь для ресниц Note </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-note/</t>
   </si>
   <si>
     <t>51501</t>
   </si>
   <si>
     <t>Тушь для ресниц Romantic Bird Mascara Fiber Lashes 7D 12 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/</t>
   </si>
   <si>
-    <t>52095</t>
-[...7 lines deleted...]
-  <si>
     <t>52141</t>
   </si>
   <si>
     <t>Тушь для ресниц Gegemoon Artistic Volume Mascara 9 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/</t>
   </si>
   <si>
     <t>52755</t>
   </si>
   <si>
     <t>Тушь для ресниц Gegemon Energizer 11 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-gegemon-energizer-11-ml/</t>
   </si>
   <si>
     <t>52975</t>
   </si>
   <si>
     <t>Тушь для ресниц Million Pauline Haute &amp; Naughty Lash 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/</t>
@@ -1184,59 +1148,50 @@
   <si>
     <t>Омолаживающий крем для области вокруг глаз JomTam Caviar Black Gold Eye Cream 60 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/</t>
   </si>
   <si>
     <t>51483</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз One Spring Green Tea Moisturizing Eye Cream 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/</t>
   </si>
   <si>
     <t>51484</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз Sadoer Avocado Nourishing Eye Cream 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/</t>
   </si>
   <si>
-    <t>51485</t>
-[...7 lines deleted...]
-  <si>
     <t>51486</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз с тремя роликами Gegemoon Roll-on Eye Cream Moisturizing 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-roll-on-eye-cream-moisturizing-20-g/</t>
   </si>
   <si>
     <t>51487</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз с тремя роликами Gegemoon Eye Cream Massage Elastic Moist 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/</t>
   </si>
   <si>
     <t>51488</t>
   </si>
   <si>
     <t>Крем для век с муцином улитки Sadoer Snail Nourishing Eye Cream 20 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/</t>
@@ -1355,59 +1310,50 @@
   <si>
     <t>Кислородная пенка для очищения кожи FarmStay O2 Premium Aqua Foam Cleansing 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/</t>
   </si>
   <si>
     <t>46323</t>
   </si>
   <si>
     <t>Пенка для умывания 3W Clinic Green Tea Cleansing Foam 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/</t>
   </si>
   <si>
     <t>46325</t>
   </si>
   <si>
     <t>Пенка для умывания 3W Clinic Rose Water Cleansing Foam 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/</t>
   </si>
   <si>
-    <t>46327</t>
-[...7 lines deleted...]
-  <si>
     <t>46335</t>
   </si>
   <si>
     <t>Пенка для умывания May Island 7 Days Secret 4D Collagen Cleansing Foam 30 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/</t>
   </si>
   <si>
     <t>46337</t>
   </si>
   <si>
     <t>Пенка для умывания May Island 7 Days Secret 4D Hyaluronic Cleansing Foam 30 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/penka-dlya-litsa-may-island-7-days-secret-4d-hyaluronic-cleansing-foam-30-ml-original-/</t>
   </si>
   <si>
     <t>46339</t>
   </si>
   <si>
     <t>Пенка для умывания May Island 7 Days Secret Baking Soda Pore Deep Cleansing Foam 30 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-baking-soda-pore-deep-cleansing-foam-30-ml-original-/</t>
@@ -1740,68 +1686,50 @@
     <t>46285</t>
   </si>
   <si>
     <t>Филлер для волос FarmStay Derma Cube Vita Clinic Hair Filler 13 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-vita-clinic-hair-filler-13-ml-original-/</t>
   </si>
   <si>
     <t>46287</t>
   </si>
   <si>
     <t>Филлер для волос FarmStay Derma Cube Amino Clinic Hair Filler 13 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-sube-amino-clinic-hair-filler-13-ml-original-/</t>
   </si>
   <si>
     <t>46289</t>
   </si>
   <si>
     <t>Филлер для волос FarmStay Hyaluronic Acid Super Aqua Hair Filler 13 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/filler-dlya-volos-farmstay-hyaluronic-acid-super-aqua-hair-filler-13-ml-original-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://parfumeria24.ru/filler-dlya-volos-masil-8-seconds-salon-hair-volume-ampoule-15-ml-original-/</t>
   </si>
   <si>
     <t>51394</t>
   </si>
   <si>
     <t>Шампунь с яблочным уксусом Masil 5 Probiotics Apple Vinegar Shampoo 8 ml 1 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/</t>
   </si>
   <si>
     <t>51395</t>
   </si>
   <si>
     <t>Шампунь с яблочным уксусом Masil 5 Probiotics Apple Vinegar Shampoo 8 ml 20 шт</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/?sku=51395</t>
   </si>
   <si>
     <t>Девайсы для ухода</t>
   </si>
   <si>
     <t>Косметические повязки</t>
   </si>
@@ -2232,62 +2160,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-karandashey-dlya-gub-flormar-12sht-12501-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-dlya-glaz-collagen-marker-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khit-vodostoykaya-podvodka-flomaster-dlya-glaz-qianxiu-is-not-blooming/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-flomaster-gegemoon-delicate-beauty-trend-charm-eyeliner-1-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/belaya-podvodka-flomaster-gegemoon-eyeliner/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/?sku=50790" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-gegemoon-thanks-for-the-love-lip-set-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=50809" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-sevencool-make-up-palette-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-fix-eyes-eyeshadow-metalic-texture-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-my-honey-15-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-beauty-glazed-72-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51505" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51506" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52989" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52990" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52991" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52993" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52994" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52995" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52996" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52997" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-s-zapaskoy-collagen-s7150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50769" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50770" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50771" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50772" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=51388" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rassypchataya-pudra-gegemoon-zero-sense-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rassypchataya-pudra-gegemoon-zero-sense-8-g/?sku=50840" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-gegemoon-collagen-powder-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53283" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53284" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53286" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53287" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50997" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50998" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50999" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51000" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51001" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/?sku=50838" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vv-krem-dlya-litsa-s-kollagenom-prettyskin-collagen-bb-cream-no-1-spf-50-pa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/?sku=51497" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-zozu-avocado-beauty-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=51872" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-dlya-resnits-collagen-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-giorgio-armani-si-eyes-to-kill-excess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-gegemoon-long-curly-eyelashes-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-tom-ford-waterproof-encryption-super-long-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemon-energizer-11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47432" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47433" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-enough-collagen-moisture-sun-cream-spf50-pa-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-farmstay-dr-v8-vita-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-visible-difference-snail-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-otbelivayushchiy-krem-gegemoon-whitening-sunscreen-spf50-pa-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-grapefruit-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-strawberry-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-maslom-kokosa-farmstay-real-coconut-essential-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-novogodnikh-kremov-dlya-ruk-zozu-christmas-hand-cream-5-x-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-fruit-moisturizing-hand-cream-suit-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-hand-cream-sue-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-fruit-and-plant-fragrance-hand-cream-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-pudroy-chernogo-zhemchuga-farmstay-visible-difference-hand-cream-black-pearl-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-ekstraktom-klubniki-farmstay-visible-difference-hand-cream-strawberry-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-mavellin-fruit-and-plant-hand-cream-5-30-g-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-ekstraktom-avokado-gegemoon-avocado-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-gegemoon-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-bambukovym-uglem-dolly-milano-bamboo-charcoal-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-lichi-dolly-milano-litchi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-dolly-milano-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-klubnikoy-dolly-milano-strawberries-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-myodom-dolly-milano-honey-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-kivi-dolly-milano-kiwi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-krem-dlya-litsa-s-ekstraktom-lastochkinogo-gnezda-jigott-bird-s-nest-firming-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/otbelivayushchiy-krem-s-ekstraktom-kozego-moloka-jigott-goat-milk-whitening-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-mutsinom-ulitki-farmstay-escargot-noblesse-intensive-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-zolotom-i-mutsinom-ulitki-farmstay-gold-snail-premium-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-semyan-zelenogo-chaya-farmstay-green-tea-calming-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-problemnoy-kozhi-zoo-son-salicylic-acid-anti-acne-cream-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-roll-on-eye-cream-moisturizing-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-gegemoon-red-ginseng-snail-hydrated-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49764" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49765" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ochishchayushchaya-glinyano-puzyrkovaya-maska-elizavecca-carbonated-bubble-clay-mask-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-mango-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-mango-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-vinograda-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-grape-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-s-ekstraktom-kokosa-farmstay-real-coconut-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-vitamin-c-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-litsa-may-island-7-days-secret-4d-hyaluronic-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-baking-soda-pore-deep-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-centella-cica-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-peptide-8-plus-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-vita-plus-10-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-avokado-tenzero-balansing-foam-cleanser-avocado-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-kollagenom-tenzero-balansing-foam-cleanser-collagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-ulitkoy-tenzero-balansing-foam-cleanser-snail-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-tsentelloy-tenzero-balansing-foam-cleanser-cica-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-snail-foam-cleansing-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-aloe-vera-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-coco-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-leche-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-litsa-farmstay-real-avocado-nutrition-oil-serum-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-kollagenom-farmstay-dr-v8-ampoule-solution-collagen-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/multifunktsionalnyy-balzam-stik-dlya-litsa-s-kollagenom-farmstay-collagen-water-full-wrinkle-care-multi-balm-11-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-roller-dlya-kozhi-vokrug-glaz-zhenmei-caviar-peptides-eye-essence-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/?sku=51495" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-nabor-kremov-lancome-genifique-3v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-chanel-le-lift-4-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-guerlain-abeille-royale-s-maslom-3-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-4-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-le-lift-creme-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-precision-ultra-correction-lift-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-christian-dior-capture-sculpt-3-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-galvanize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-magnetize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-ceramide-damage-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-collagen-water-full-moist-treatment-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-panthenol-healing-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-pink-salt-therapy-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-vita-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-sube-amino-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-hyaluronic-acid-super-aqua-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-masil-8-seconds-salon-hair-repair-ampoule-15-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-masil-8-seconds-salon-hair-volume-ampoule-15-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/?sku=51395" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kosmeticheskaya-povyazka-omg-v-assortimente-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-karandashey-dlya-gub-flormar-12sht-12501-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-dlya-glaz-collagen-marker-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-flomaster-gegemoon-delicate-beauty-trend-charm-eyeliner-1-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/belaya-podvodka-flomaster-gegemoon-eyeliner/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/?sku=50790" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-gegemoon-thanks-for-the-love-lip-set-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=50809" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-sevencool-make-up-palette-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-fix-eyes-eyeshadow-metalic-texture-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-my-honey-15-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-beauty-glazed-72-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51505" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51506" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52989" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52990" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52991" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52993" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52994" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52995" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52996" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52997" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-s-zapaskoy-collagen-s7150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50769" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50770" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50771" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50772" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=51388" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-gegemoon-collagen-powder-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53283" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53284" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53286" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53287" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50997" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50998" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50999" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51000" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51001" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/?sku=50838" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vv-krem-dlya-litsa-s-kollagenom-prettyskin-collagen-bb-cream-no-1-spf-50-pa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/?sku=51497" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-zozu-avocado-beauty-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=51872" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-dlya-resnits-collagen-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-giorgio-armani-si-eyes-to-kill-excess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-gegemoon-long-curly-eyelashes-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemon-energizer-11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47432" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47433" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-enough-collagen-moisture-sun-cream-spf50-pa-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-farmstay-dr-v8-vita-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-visible-difference-snail-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-otbelivayushchiy-krem-gegemoon-whitening-sunscreen-spf50-pa-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-grapefruit-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-strawberry-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-maslom-kokosa-farmstay-real-coconut-essential-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-novogodnikh-kremov-dlya-ruk-zozu-christmas-hand-cream-5-x-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-fruit-moisturizing-hand-cream-suit-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-hand-cream-sue-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-fruit-and-plant-fragrance-hand-cream-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-pudroy-chernogo-zhemchuga-farmstay-visible-difference-hand-cream-black-pearl-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-ekstraktom-klubniki-farmstay-visible-difference-hand-cream-strawberry-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-mavellin-fruit-and-plant-hand-cream-5-30-g-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-ekstraktom-avokado-gegemoon-avocado-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-gegemoon-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-bambukovym-uglem-dolly-milano-bamboo-charcoal-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-lichi-dolly-milano-litchi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-dolly-milano-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-klubnikoy-dolly-milano-strawberries-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-myodom-dolly-milano-honey-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-kivi-dolly-milano-kiwi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-krem-dlya-litsa-s-ekstraktom-lastochkinogo-gnezda-jigott-bird-s-nest-firming-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/otbelivayushchiy-krem-s-ekstraktom-kozego-moloka-jigott-goat-milk-whitening-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-mutsinom-ulitki-farmstay-escargot-noblesse-intensive-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-zolotom-i-mutsinom-ulitki-farmstay-gold-snail-premium-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-semyan-zelenogo-chaya-farmstay-green-tea-calming-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-roll-on-eye-cream-moisturizing-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-gegemoon-red-ginseng-snail-hydrated-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49764" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49765" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ochishchayushchaya-glinyano-puzyrkovaya-maska-elizavecca-carbonated-bubble-clay-mask-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-mango-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-mango-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-vinograda-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-grape-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-s-ekstraktom-kokosa-farmstay-real-coconut-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-litsa-may-island-7-days-secret-4d-hyaluronic-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-baking-soda-pore-deep-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-centella-cica-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-peptide-8-plus-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-vita-plus-10-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-avokado-tenzero-balansing-foam-cleanser-avocado-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-kollagenom-tenzero-balansing-foam-cleanser-collagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-ulitkoy-tenzero-balansing-foam-cleanser-snail-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-tsentelloy-tenzero-balansing-foam-cleanser-cica-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-snail-foam-cleansing-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-aloe-vera-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-coco-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-leche-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-litsa-farmstay-real-avocado-nutrition-oil-serum-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-kollagenom-farmstay-dr-v8-ampoule-solution-collagen-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/multifunktsionalnyy-balzam-stik-dlya-litsa-s-kollagenom-farmstay-collagen-water-full-wrinkle-care-multi-balm-11-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-roller-dlya-kozhi-vokrug-glaz-zhenmei-caviar-peptides-eye-essence-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/?sku=51495" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-nabor-kremov-lancome-genifique-3v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-chanel-le-lift-4-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-guerlain-abeille-royale-s-maslom-3-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-4-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-le-lift-creme-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-precision-ultra-correction-lift-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-christian-dior-capture-sculpt-3-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-galvanize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-magnetize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-ceramide-damage-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-collagen-water-full-moist-treatment-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-panthenol-healing-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-pink-salt-therapy-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-vita-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-sube-amino-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-hyaluronic-acid-super-aqua-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/?sku=51395" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kosmeticheskaya-povyazka-omg-v-assortimente-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F236"/>
+  <dimension ref="A1:F228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F236" sqref="F236"/>
+      <selection activeCell="F228" sqref="F228"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2415,4155 +2343,4003 @@
         <v>18</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="15">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="6">
         <v>3</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="15">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="6">
         <v>4</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="15">
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="6">
+      <c r="A15" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="15"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="8" t="s">
+      <c r="C16" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="6">
+        <v>1</v>
+      </c>
+      <c r="B17" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="D15" s="7" t="s">
+      <c r="C17" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E15" s="7"/>
-[...5 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="D17" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E17" s="7"/>
+      <c r="F17" s="15">
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="15">
         <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="15">
-        <v>230</v>
+        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="6">
-[...2 lines deleted...]
-      <c r="B20" s="11" t="s">
+      <c r="A20" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="8" t="s">
+      <c r="B20" s="7"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="15"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="6">
+        <v>1</v>
+      </c>
+      <c r="B22" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="D20" s="7" t="s">
+      <c r="C22" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E20" s="7"/>
-[...5 lines deleted...]
-      <c r="A21" s="4" t="s">
+      <c r="D22" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E22" s="7"/>
+      <c r="F22" s="15">
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="15">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="6">
-[...2 lines deleted...]
-      <c r="B24" s="11" t="s">
+      <c r="A24" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="8" t="s">
+      <c r="B24" s="7"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="15"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="6">
+        <v>1</v>
+      </c>
+      <c r="B26" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="C26" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="E24" s="7"/>
-[...5 lines deleted...]
-      <c r="A25" s="4" t="s">
+      <c r="D26" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E26" s="7"/>
+      <c r="F26" s="15">
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="15">
         <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="15">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="15">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="15">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="15">
         <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="15">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="15">
-        <v>170</v>
+        <v>390</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>70</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="15">
-        <v>390</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="15">
         <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="15">
         <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="15">
         <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>82</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="15">
-        <v>110</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="15">
         <v>1350</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
         <v>1350</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>89</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
         <v>1350</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>94</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="15">
-        <v>1350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="15">
         <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>98</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
         <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>103</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="15">
         <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="15">
         <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="15">
         <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="6">
-[...2 lines deleted...]
-      <c r="B48" s="11" t="s">
+      <c r="A48" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="C48" s="8" t="s">
+      <c r="B48" s="7"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="15"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E49" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="6">
+        <v>1</v>
+      </c>
+      <c r="B50" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="D48" s="7" t="s">
+      <c r="C50" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="E48" s="7"/>
-[...5 lines deleted...]
-      <c r="A49" s="4" t="s">
+      <c r="D50" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="B49" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E50" s="7"/>
+      <c r="F50" s="15">
+        <v>440</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="15">
-        <v>440</v>
+        <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="15">
         <v>185</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="15">
         <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="15">
         <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="15">
         <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="15">
         <v>185</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="15">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="15">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="15">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="15">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="6">
-[...2 lines deleted...]
-      <c r="B66" s="11" t="s">
+      <c r="A66" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="C66" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B66" s="7"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="7"/>
       <c r="E66" s="7"/>
-      <c r="F66" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F66" s="15"/>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="6">
-[...13 lines deleted...]
-        <v>300</v>
+      <c r="A67" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E67" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B68" s="11" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="15">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="4" t="s">
+      <c r="A69" s="6">
+        <v>2</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="15">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="6">
+        <v>3</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D70" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="B69" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E70" s="7"/>
+      <c r="F70" s="15">
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="15">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>174</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="15">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>177</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="15">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>180</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="15">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>183</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="15">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>184</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>186</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="15">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>187</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>189</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>190</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>192</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>195</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="6">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="6">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="6">
-[...2 lines deleted...]
-      <c r="B82" s="11" t="s">
+      <c r="A82" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="C82" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="8"/>
+      <c r="D82" s="7"/>
       <c r="E82" s="7"/>
-      <c r="F82" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F82" s="15"/>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="6">
-[...13 lines deleted...]
-        <v>180</v>
+      <c r="A83" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E83" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="6">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="4" t="s">
+      <c r="A85" s="6">
+        <v>2</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="15">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="6">
+        <v>3</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D86" s="7" t="s">
         <v>211</v>
       </c>
-      <c r="B85" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E86" s="7"/>
+      <c r="F86" s="15">
+        <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>212</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
         <v>170</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>215</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>217</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>218</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>220</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="15">
-        <v>170</v>
+        <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>221</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>222</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="15">
-        <v>170</v>
+        <v>90</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>224</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>226</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
-        <v>130</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>227</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>228</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>230</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>233</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>235</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
         <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>236</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>238</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
         <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>239</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>241</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="97" spans="1:6">
-      <c r="A97" s="6">
-[...2 lines deleted...]
-      <c r="B97" s="11" t="s">
+      <c r="A97" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="C97" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B97" s="7"/>
+      <c r="C97" s="8"/>
+      <c r="D97" s="7"/>
       <c r="E97" s="7"/>
-      <c r="F97" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F97" s="15"/>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="6">
-[...13 lines deleted...]
-        <v>80</v>
+      <c r="A98" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E98" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="4" t="s">
+      <c r="A101" s="6">
+        <v>3</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E101" s="7"/>
+      <c r="F101" s="15">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="6">
+        <v>4</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D102" s="7" t="s">
         <v>254</v>
       </c>
-      <c r="B101" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E102" s="7"/>
+      <c r="F102" s="15">
+        <v>70</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="6">
-[...2 lines deleted...]
-      <c r="B104" s="11" t="s">
+      <c r="A104" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="C104" s="8" t="s">
+      <c r="B104" s="7"/>
+      <c r="C104" s="8"/>
+      <c r="D104" s="7"/>
+      <c r="E104" s="7"/>
+      <c r="F104" s="15"/>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="D104" s="7" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B105" s="7"/>
+      <c r="C105" s="8"/>
+      <c r="D105" s="7"/>
       <c r="E105" s="7"/>
-      <c r="F105" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F105" s="15"/>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="6">
+      <c r="A106" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B106" s="11" t="s">
-[...10 lines deleted...]
-        <v>70</v>
+      <c r="B106" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E106" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B107" s="11" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>40</v>
+        <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:6">
-      <c r="A108" s="3" t="s">
+      <c r="A108" s="6">
+        <v>2</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E108" s="7"/>
+      <c r="F108" s="15">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="6">
+        <v>3</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E109" s="7"/>
+      <c r="F109" s="15">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="6">
+        <v>4</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="C110" s="8" t="s">
         <v>270</v>
       </c>
-      <c r="B108" s="7"/>
-[...6 lines deleted...]
-      <c r="A109" s="4" t="s">
+      <c r="D110" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="B109" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E110" s="7"/>
+      <c r="F110" s="15">
+        <v>290</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>272</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>273</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>274</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="15">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>275</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>277</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>278</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>280</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>281</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>283</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>284</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>286</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
-        <v>290</v>
+        <v>130</v>
       </c>
     </row>
     <row r="116" spans="1:6">
-      <c r="A116" s="6">
+      <c r="A116" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="B116" s="7"/>
+      <c r="C116" s="8"/>
+      <c r="D116" s="7"/>
+      <c r="E116" s="7"/>
+      <c r="F116" s="15"/>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B116" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A117" s="6">
+      <c r="D117" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B117" s="11" t="s">
-[...10 lines deleted...]
-        <v>350</v>
+      <c r="E117" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
-        <v>190</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>130</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="4" t="s">
+      <c r="A120" s="6">
+        <v>3</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E120" s="7"/>
+      <c r="F120" s="15">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="6">
+        <v>4</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="D121" s="7" t="s">
         <v>299</v>
       </c>
-      <c r="B120" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E121" s="7"/>
+      <c r="F121" s="15">
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="6">
-[...2 lines deleted...]
-      <c r="B123" s="11" t="s">
+      <c r="A123" s="4" t="s">
         <v>303</v>
       </c>
-      <c r="C123" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="8"/>
+      <c r="D123" s="7"/>
       <c r="E123" s="7"/>
-      <c r="F123" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F123" s="15"/>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" s="6">
-[...13 lines deleted...]
-        <v>150</v>
+      <c r="A124" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D124" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E124" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="127" spans="1:6">
-      <c r="A127" s="4" t="s">
+      <c r="A127" s="6">
+        <v>3</v>
+      </c>
+      <c r="B127" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="D127" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E127" s="7"/>
+      <c r="F127" s="15">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="6">
+        <v>4</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D128" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="B127" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E128" s="7"/>
+      <c r="F128" s="15">
+        <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>318</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>319</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>321</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>322</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
         <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:6">
-      <c r="A132" s="6">
+      <c r="A132" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="B132" s="7"/>
+      <c r="C132" s="8"/>
+      <c r="D132" s="7"/>
+      <c r="E132" s="7"/>
+      <c r="F132" s="15"/>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B132" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A133" s="6">
+      <c r="B133" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B133" s="11" t="s">
-[...10 lines deleted...]
-        <v>190</v>
+      <c r="C133" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E133" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C135" s="8" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:6">
-      <c r="A136" s="4" t="s">
+      <c r="A136" s="6">
+        <v>3</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="D136" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E136" s="7"/>
+      <c r="F136" s="15">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="6">
+        <v>4</v>
+      </c>
+      <c r="B137" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="D137" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="B136" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E137" s="7"/>
+      <c r="F137" s="15">
+        <v>170</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>338</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>341</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>342</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>344</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>345</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
         <v>170</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>347</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>348</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>349</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
         <v>170</v>
       </c>
     </row>
     <row r="142" spans="1:6">
-      <c r="A142" s="6">
+      <c r="A142" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="B142" s="7"/>
+      <c r="C142" s="8"/>
+      <c r="D142" s="7"/>
+      <c r="E142" s="7"/>
+      <c r="F142" s="15"/>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B143" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B142" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A143" s="6">
+      <c r="C143" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B143" s="11" t="s">
-[...10 lines deleted...]
-        <v>170</v>
+      <c r="D143" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E143" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B145" s="11" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="146" spans="1:6">
-      <c r="A146" s="4" t="s">
+      <c r="A146" s="6">
+        <v>3</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E146" s="7"/>
+      <c r="F146" s="15">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="6">
+        <v>4</v>
+      </c>
+      <c r="B147" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="D147" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="B146" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E147" s="7"/>
+      <c r="F147" s="15">
+        <v>800</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>365</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
         <v>350</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>366</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>367</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
         <v>350</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>373</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>800</v>
+        <v>140</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>375</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>378</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E153" s="7"/>
       <c r="F153" s="15">
-        <v>350</v>
+        <v>110</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E154" s="7"/>
       <c r="F154" s="15">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>384</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E156" s="7"/>
       <c r="F156" s="15">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>390</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E157" s="7"/>
       <c r="F157" s="15">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="158" spans="1:6">
-      <c r="A158" s="6">
-[...2 lines deleted...]
-      <c r="B158" s="11" t="s">
+      <c r="A158" s="4" t="s">
         <v>393</v>
       </c>
-      <c r="C158" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B158" s="7"/>
+      <c r="C158" s="8"/>
+      <c r="D158" s="7"/>
       <c r="E158" s="7"/>
-      <c r="F158" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F158" s="15"/>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="6">
-[...13 lines deleted...]
-        <v>110</v>
+      <c r="A159" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C159" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D159" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E159" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
-        <v>110</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="15">
-        <v>110</v>
+        <v>70</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="6">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:6">
-      <c r="A163" s="4" t="s">
+      <c r="A163" s="6">
+        <v>4</v>
+      </c>
+      <c r="B163" s="11" t="s">
+        <v>403</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="D163" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="E163" s="7"/>
+      <c r="F163" s="15">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="6">
+        <v>5</v>
+      </c>
+      <c r="B164" s="11" t="s">
+        <v>406</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="D164" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="B163" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E164" s="7"/>
+      <c r="F164" s="15">
+        <v>270</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>409</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>411</v>
       </c>
       <c r="E165" s="7"/>
       <c r="F165" s="15">
-        <v>20</v>
+        <v>270</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>412</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>413</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>414</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:6">
-      <c r="A167" s="6">
-[...2 lines deleted...]
-      <c r="B167" s="11" t="s">
+      <c r="A167" s="4" t="s">
         <v>415</v>
       </c>
-      <c r="C167" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B167" s="7"/>
+      <c r="C167" s="8"/>
+      <c r="D167" s="7"/>
       <c r="E167" s="7"/>
-      <c r="F167" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F167" s="15"/>
     </row>
     <row r="168" spans="1:6">
-      <c r="A168" s="6">
+      <c r="A168" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B168" s="11" t="s">
-[...10 lines deleted...]
-        <v>850</v>
+      <c r="B168" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E168" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
         <v>270</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B170" s="11" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="E170" s="7"/>
       <c r="F170" s="15">
-        <v>270</v>
+        <v>650</v>
       </c>
     </row>
     <row r="171" spans="1:6">
-      <c r="A171" s="6">
+      <c r="A171" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="B171" s="7"/>
+      <c r="C171" s="8"/>
+      <c r="D171" s="7"/>
+      <c r="E171" s="7"/>
+      <c r="F171" s="15"/>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C172" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B171" s="11" t="s">
-[...21 lines deleted...]
-      <c r="F172" s="15"/>
+      <c r="E172" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="173" spans="1:6">
-      <c r="A173" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A173" s="6">
+        <v>1</v>
+      </c>
+      <c r="B173" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="C173" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D173" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="E173" s="7"/>
+      <c r="F173" s="15">
+        <v>210</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B174" s="11" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B175" s="11" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>650</v>
+        <v>210</v>
       </c>
     </row>
     <row r="176" spans="1:6">
-      <c r="A176" s="4" t="s">
+      <c r="A176" s="6">
+        <v>4</v>
+      </c>
+      <c r="B176" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="D176" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="E176" s="7"/>
+      <c r="F176" s="15">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="6">
+        <v>5</v>
+      </c>
+      <c r="B177" s="11" t="s">
+        <v>435</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="D177" s="7" t="s">
         <v>437</v>
       </c>
-      <c r="B176" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E177" s="7"/>
+      <c r="F177" s="15">
+        <v>150</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="15">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>443</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>449</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E182" s="7"/>
       <c r="F182" s="15">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>453</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>455</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>456</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E184" s="7"/>
       <c r="F184" s="15">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>461</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>462</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>463</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>464</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="6">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>465</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>467</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="6">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>468</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>469</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>470</v>
       </c>
       <c r="E188" s="7"/>
       <c r="F188" s="15">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="6">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>471</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>472</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>473</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="190" spans="1:6">
-      <c r="A190" s="6">
-[...2 lines deleted...]
-      <c r="B190" s="11" t="s">
+      <c r="A190" s="4" t="s">
         <v>474</v>
       </c>
-      <c r="C190" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B190" s="7"/>
+      <c r="C190" s="8"/>
+      <c r="D190" s="7"/>
       <c r="E190" s="7"/>
-      <c r="F190" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F190" s="15"/>
     </row>
     <row r="191" spans="1:6">
-      <c r="A191" s="6">
-[...13 lines deleted...]
-        <v>270</v>
+      <c r="A191" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C191" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D191" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E191" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B192" s="11" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>210</v>
+        <v>590</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="6">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C193" s="8" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>190</v>
+        <v>650</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="6">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="C194" s="8" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="6">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="4" t="s">
+      <c r="A196" s="6">
+        <v>5</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>487</v>
+      </c>
+      <c r="C196" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="D196" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="E196" s="7"/>
+      <c r="F196" s="15">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="6">
+        <v>6</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="C197" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="D197" s="7" t="s">
         <v>492</v>
       </c>
-      <c r="B196" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E197" s="7"/>
+      <c r="F197" s="15">
+        <v>220</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>493</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>495</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>590</v>
+        <v>850</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>496</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>497</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>498</v>
       </c>
       <c r="E199" s="7"/>
       <c r="F199" s="15">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>499</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>500</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>501</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>502</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>503</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>140</v>
+        <v>650</v>
       </c>
     </row>
     <row r="202" spans="1:6">
-      <c r="A202" s="6">
+      <c r="A202" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B202" s="7"/>
+      <c r="C202" s="8"/>
+      <c r="D202" s="7"/>
+      <c r="E202" s="7"/>
+      <c r="F202" s="15"/>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B203" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B202" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A203" s="6">
+      <c r="C203" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B203" s="11" t="s">
-[...10 lines deleted...]
-        <v>220</v>
+      <c r="D203" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E203" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>850</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>550</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="C207" s="8" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
-        <v>650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="208" spans="1:6">
-      <c r="A208" s="4" t="s">
+      <c r="A208" s="6">
+        <v>5</v>
+      </c>
+      <c r="B208" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="D208" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="E208" s="7"/>
+      <c r="F208" s="15">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="6">
+        <v>6</v>
+      </c>
+      <c r="B209" s="11" t="s">
+        <v>521</v>
+      </c>
+      <c r="C209" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="D209" s="7" t="s">
         <v>523</v>
       </c>
-      <c r="B208" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E209" s="7"/>
+      <c r="F209" s="15">
+        <v>1700</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>524</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>525</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>526</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
-        <v>1550</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>527</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>528</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>529</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>1800</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="212" spans="1:6">
-      <c r="A212" s="6">
-[...2 lines deleted...]
-      <c r="B212" s="11" t="s">
+      <c r="A212" s="4" t="s">
         <v>530</v>
       </c>
-      <c r="C212" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B212" s="7"/>
+      <c r="C212" s="8"/>
+      <c r="D212" s="7"/>
       <c r="E212" s="7"/>
-      <c r="F212" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F212" s="15"/>
     </row>
     <row r="213" spans="1:6">
-      <c r="A213" s="6">
+      <c r="A213" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B213" s="11" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="B213" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D213" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E213" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B214" s="11" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>1300</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
-        <v>1700</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
-        <v>1300</v>
+        <v>95</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>1300</v>
+        <v>95</v>
       </c>
     </row>
     <row r="218" spans="1:6">
-      <c r="A218" s="4" t="s">
+      <c r="A218" s="6">
+        <v>5</v>
+      </c>
+      <c r="B218" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="C218" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="D218" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="E218" s="7"/>
+      <c r="F218" s="15">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219" s="6">
+        <v>6</v>
+      </c>
+      <c r="B219" s="11" t="s">
+        <v>546</v>
+      </c>
+      <c r="C219" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="D219" s="7" t="s">
         <v>548</v>
       </c>
-      <c r="B218" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E219" s="7"/>
+      <c r="F219" s="15">
+        <v>70</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>549</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>550</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>551</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>1450</v>
+        <v>95</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>552</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>553</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>554</v>
       </c>
       <c r="E221" s="7"/>
       <c r="F221" s="15">
-        <v>1450</v>
+        <v>95</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>555</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>557</v>
       </c>
       <c r="E222" s="7"/>
       <c r="F222" s="15">
         <v>95</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>558</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>559</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>560</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>561</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>563</v>
       </c>
       <c r="E224" s="7"/>
       <c r="F224" s="15">
-        <v>95</v>
+        <v>750</v>
       </c>
     </row>
     <row r="225" spans="1:6">
-      <c r="A225" s="6">
+      <c r="A225" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="B225" s="7"/>
+      <c r="C225" s="8"/>
+      <c r="D225" s="7"/>
+      <c r="E225" s="7"/>
+      <c r="F225" s="15"/>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="B226" s="7"/>
+      <c r="C226" s="8"/>
+      <c r="D226" s="7"/>
+      <c r="E226" s="7"/>
+      <c r="F226" s="15"/>
+    </row>
+    <row r="227" spans="1:6">
+      <c r="A227" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B225" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A226" s="6">
+      <c r="D227" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B226" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A227" s="6">
+      <c r="E227" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B227" s="11" t="s">
-[...10 lines deleted...]
-        <v>95</v>
+      <c r="F227" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E228" s="7"/>
       <c r="F228" s="15">
-        <v>95</v>
-[...128 lines deleted...]
-      <c r="F236" s="15">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A9:F9"/>
-    <mergeCell ref="A16:F16"/>
-[...19 lines deleted...]
-    <mergeCell ref="A234:F234"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="A82:F82"/>
+    <mergeCell ref="A97:F97"/>
+    <mergeCell ref="A104:F104"/>
+    <mergeCell ref="A105:F105"/>
+    <mergeCell ref="A116:F116"/>
+    <mergeCell ref="A123:F123"/>
+    <mergeCell ref="A132:F132"/>
+    <mergeCell ref="A142:F142"/>
+    <mergeCell ref="A158:F158"/>
+    <mergeCell ref="A167:F167"/>
+    <mergeCell ref="A171:F171"/>
+    <mergeCell ref="A190:F190"/>
+    <mergeCell ref="A202:F202"/>
+    <mergeCell ref="A212:F212"/>
+    <mergeCell ref="A225:F225"/>
+    <mergeCell ref="A226:F226"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D24" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_32"/>
-    <hyperlink ref="D48" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_48"/>
-    <hyperlink ref="D66" r:id="rId_hyperlink_49"/>
-[...1 lines deleted...]
-    <hyperlink ref="D68" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="D82" r:id="rId_hyperlink_63"/>
-[...1 lines deleted...]
-    <hyperlink ref="D84" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_75"/>
-    <hyperlink ref="D97" r:id="rId_hyperlink_76"/>
-[...2 lines deleted...]
-    <hyperlink ref="D100" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_80"/>
-    <hyperlink ref="D104" r:id="rId_hyperlink_81"/>
-[...2 lines deleted...]
-    <hyperlink ref="D107" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_89"/>
-    <hyperlink ref="D116" r:id="rId_hyperlink_90"/>
-[...2 lines deleted...]
-    <hyperlink ref="D119" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_94"/>
-    <hyperlink ref="D123" r:id="rId_hyperlink_95"/>
-[...2 lines deleted...]
-    <hyperlink ref="D126" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_101"/>
-    <hyperlink ref="D132" r:id="rId_hyperlink_102"/>
-[...2 lines deleted...]
-    <hyperlink ref="D135" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_109"/>
-    <hyperlink ref="D142" r:id="rId_hyperlink_110"/>
-[...2 lines deleted...]
-    <hyperlink ref="D145" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_123"/>
-    <hyperlink ref="D158" r:id="rId_hyperlink_124"/>
-[...3 lines deleted...]
-    <hyperlink ref="D162" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_130"/>
-    <hyperlink ref="D167" r:id="rId_hyperlink_131"/>
-[...5 lines deleted...]
-    <hyperlink ref="D175" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_149"/>
-    <hyperlink ref="D190" r:id="rId_hyperlink_150"/>
-[...4 lines deleted...]
-    <hyperlink ref="D195" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_159"/>
-    <hyperlink ref="D202" r:id="rId_hyperlink_160"/>
-[...4 lines deleted...]
-    <hyperlink ref="D207" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_167"/>
-    <hyperlink ref="D212" r:id="rId_hyperlink_168"/>
-[...4 lines deleted...]
-    <hyperlink ref="D217" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_178"/>
-    <hyperlink ref="D225" r:id="rId_hyperlink_179"/>
-[...7 lines deleted...]
-    <hyperlink ref="D236" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_179"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>