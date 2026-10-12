--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="569">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="551">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Косметика</t>
   </si>
   <si>
     <t>Декоративная косметика</t>
   </si>
   <si>
     <t>Карандаши</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -623,197 +623,152 @@
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-zozu-avocado-beauty-20-g/</t>
   </si>
   <si>
     <t>51871</t>
   </si>
   <si>
     <t>Кушон для лица Gegemoon Light Concealer Mushroom Air Cushion BB Сream Тон 01</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/</t>
   </si>
   <si>
     <t>51872</t>
   </si>
   <si>
     <t>Кушон для лица Gegemoon Light Concealer Mushroom Air Cushion BB Сream Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=51872</t>
   </si>
   <si>
     <t>Тушь</t>
   </si>
   <si>
+    <t>52966</t>
+  </si>
+  <si>
+    <t>Набор 2 в 1 Gegemoon тушь + гель для фиксации бровей</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/</t>
+  </si>
+  <si>
     <t>47321</t>
   </si>
   <si>
     <t>Тушь для ресниц с коллагеном Enough Collagen Waterproof Volume Mascara</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/vodostoykaya-tush-dlya-resnits-collagen-1/</t>
   </si>
   <si>
     <t>52965</t>
   </si>
   <si>
     <t>Набор 2 в 1 Gegemoon водостойкая тушь + водостойкая подводка для глаз</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/</t>
   </si>
   <si>
-    <t>52966</t>
-[...7 lines deleted...]
-  <si>
     <t>47329</t>
   </si>
   <si>
     <t>Тушь Giorgio Armani Si Eyes to Kill Excess</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-giorgio-armani-si-eyes-to-kill-excess-/</t>
   </si>
   <si>
     <t>47349</t>
   </si>
   <si>
     <t>Тушь для ресниц Million Pauline Volume Millions Lashes Feline</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/</t>
   </si>
   <si>
     <t>50400</t>
   </si>
   <si>
     <t>Тушь для ресниц Gegemoon Curl Thick Lasting 12 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/</t>
   </si>
   <si>
-    <t>50781</t>
-[...16 lines deleted...]
-  <si>
     <t>51501</t>
   </si>
   <si>
     <t>Тушь для ресниц Romantic Bird Mascara Fiber Lashes 7D 12 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/</t>
   </si>
   <si>
     <t>52141</t>
   </si>
   <si>
     <t>Тушь для ресниц Gegemoon Artistic Volume Mascara 9 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/</t>
   </si>
   <si>
     <t>52755</t>
   </si>
   <si>
     <t>Тушь для ресниц Gegemon Energizer 11 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-gegemon-energizer-11-ml/</t>
   </si>
   <si>
     <t>52975</t>
   </si>
   <si>
     <t>Тушь для ресниц Million Pauline Haute &amp; Naughty Lash 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/</t>
   </si>
   <si>
     <t>53425</t>
   </si>
   <si>
     <t xml:space="preserve">Тушь для ресниц MAC Studio Radiance </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/</t>
   </si>
   <si>
     <t>Для бровей</t>
   </si>
   <si>
-    <t>ART-96919847</t>
-[...25 lines deleted...]
-  <si>
     <t>51003</t>
   </si>
   <si>
     <t>Маркер для бровей Fine Sketch Mengsiman 01 (Black)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/</t>
   </si>
   <si>
     <t>51178</t>
   </si>
   <si>
     <t xml:space="preserve">Гель для бровей и ресниц Gegemoon Brow Mascara </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara/</t>
   </si>
   <si>
     <t>Уходовая косметика</t>
   </si>
   <si>
     <t>Солнцезащитные средства</t>
   </si>
   <si>
     <t>51474</t>
@@ -864,59 +819,50 @@
     <t>51479</t>
   </si>
   <si>
     <t>Солнцезащитный крем FarmStay Hyaluronic UV Shield Sun Block Cream SPF50+ PA+++ 70 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/</t>
   </si>
   <si>
     <t>51480</t>
   </si>
   <si>
     <t>Солнцезащитный крем с экстрактом авокадо FarmStay Real Avocado Essential Sun Cream SPF50+ PA+++ 70 g</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/</t>
   </si>
   <si>
     <t>51508</t>
   </si>
   <si>
     <t>Набор 2 в 1 солнцезащитный крем и гель для лица и тела Gegemoon Sunscreen Set SPF35</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/solntsezashchitnyy-otbelivayushchiy-krem-gegemoon-whitening-sunscreen-spf50-pa-45-ml/</t>
   </si>
   <si>
     <t>Бальзам для губ</t>
   </si>
   <si>
     <t>51142</t>
   </si>
   <si>
     <t xml:space="preserve">Бальзам для губ ZOZU Grapefruit Lip Balm </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/balzam-dlya-gub-zozu-grapefruit-lip-balm/</t>
   </si>
   <si>
     <t>51143</t>
   </si>
   <si>
     <t>Бальзам для губ ZOZU Strawberry Lip Balm</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/balzam-dlya-gub-zozu-strawberry-lip-balm/</t>
   </si>
   <si>
     <t>51148</t>
   </si>
@@ -2160,62 +2106,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-karandashey-dlya-gub-flormar-12sht-12501-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-dlya-glaz-collagen-marker-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-flomaster-gegemoon-delicate-beauty-trend-charm-eyeliner-1-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/belaya-podvodka-flomaster-gegemoon-eyeliner/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/?sku=50790" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-gegemoon-thanks-for-the-love-lip-set-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=50809" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-sevencool-make-up-palette-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-fix-eyes-eyeshadow-metalic-texture-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-my-honey-15-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-beauty-glazed-72-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51505" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51506" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52989" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52990" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52991" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52993" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52994" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52995" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52996" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52997" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-s-zapaskoy-collagen-s7150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50769" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50770" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50771" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50772" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=51388" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-gegemoon-collagen-powder-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53283" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53284" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53286" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53287" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50997" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50998" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50999" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51000" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51001" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/?sku=50838" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vv-krem-dlya-litsa-s-kollagenom-prettyskin-collagen-bb-cream-no-1-spf-50-pa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/?sku=51497" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-zozu-avocado-beauty-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=51872" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-dlya-resnits-collagen-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-giorgio-armani-si-eyes-to-kill-excess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-gegemoon-long-curly-eyelashes-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemon-energizer-11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47432" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=47433" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-enough-collagen-moisture-sun-cream-spf50-pa-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-farmstay-dr-v8-vita-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-visible-difference-snail-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-otbelivayushchiy-krem-gegemoon-whitening-sunscreen-spf50-pa-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-grapefruit-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-strawberry-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-maslom-kokosa-farmstay-real-coconut-essential-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-novogodnikh-kremov-dlya-ruk-zozu-christmas-hand-cream-5-x-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-fruit-moisturizing-hand-cream-suit-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-hand-cream-sue-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-fruit-and-plant-fragrance-hand-cream-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-pudroy-chernogo-zhemchuga-farmstay-visible-difference-hand-cream-black-pearl-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-ekstraktom-klubniki-farmstay-visible-difference-hand-cream-strawberry-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-mavellin-fruit-and-plant-hand-cream-5-30-g-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-ekstraktom-avokado-gegemoon-avocado-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-gegemoon-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-bambukovym-uglem-dolly-milano-bamboo-charcoal-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-lichi-dolly-milano-litchi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-dolly-milano-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-klubnikoy-dolly-milano-strawberries-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-myodom-dolly-milano-honey-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-kivi-dolly-milano-kiwi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-krem-dlya-litsa-s-ekstraktom-lastochkinogo-gnezda-jigott-bird-s-nest-firming-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/otbelivayushchiy-krem-s-ekstraktom-kozego-moloka-jigott-goat-milk-whitening-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-mutsinom-ulitki-farmstay-escargot-noblesse-intensive-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-zolotom-i-mutsinom-ulitki-farmstay-gold-snail-premium-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-semyan-zelenogo-chaya-farmstay-green-tea-calming-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-roll-on-eye-cream-moisturizing-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-gegemoon-red-ginseng-snail-hydrated-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49764" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49765" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ochishchayushchaya-glinyano-puzyrkovaya-maska-elizavecca-carbonated-bubble-clay-mask-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-mango-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-mango-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-vinograda-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-grape-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-s-ekstraktom-kokosa-farmstay-real-coconut-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-litsa-may-island-7-days-secret-4d-hyaluronic-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-baking-soda-pore-deep-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-centella-cica-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-peptide-8-plus-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-vita-plus-10-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-avokado-tenzero-balansing-foam-cleanser-avocado-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-kollagenom-tenzero-balansing-foam-cleanser-collagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-ulitkoy-tenzero-balansing-foam-cleanser-snail-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-tsentelloy-tenzero-balansing-foam-cleanser-cica-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-snail-foam-cleansing-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-aloe-vera-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-coco-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-leche-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-litsa-farmstay-real-avocado-nutrition-oil-serum-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-kollagenom-farmstay-dr-v8-ampoule-solution-collagen-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/multifunktsionalnyy-balzam-stik-dlya-litsa-s-kollagenom-farmstay-collagen-water-full-wrinkle-care-multi-balm-11-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-roller-dlya-kozhi-vokrug-glaz-zhenmei-caviar-peptides-eye-essence-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/?sku=51495" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-nabor-kremov-lancome-genifique-3v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-chanel-le-lift-4-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-guerlain-abeille-royale-s-maslom-3-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-4-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-le-lift-creme-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-precision-ultra-correction-lift-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-christian-dior-capture-sculpt-3-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-galvanize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-magnetize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-ceramide-damage-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-collagen-water-full-moist-treatment-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-panthenol-healing-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-pink-salt-therapy-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-vita-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-sube-amino-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-hyaluronic-acid-super-aqua-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/?sku=51395" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kosmeticheskaya-povyazka-omg-v-assortimente-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-karandashey-dlya-gub-flormar-12sht-12501-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-dlya-glaz-collagen-marker-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podvodka-flomaster-gegemoon-delicate-beauty-trend-charm-eyeliner-1-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/belaya-podvodka-flomaster-gegemoon-eyeliner/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/?sku=50790" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-zhidkikh-matovykh-pomad-gegemoon-thanks-for-the-love-lip-set-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=50809" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-sevencool-make-up-palette-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-fix-eyes-eyeshadow-metalic-texture-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-my-honey-15-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-beauty-glazed-72-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51505" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-gegemoon-chioture-9-tsv/?sku=51506" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52989" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52990" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/?sku=52991" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52993" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52994" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52995" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52996" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/?sku=52997" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-s-zapaskoy-collagen-s7150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50769" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50770" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50771" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=50772" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=51388" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/pudra-gegemoon-collagen-powder-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53283" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/?sku=53284" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53286" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/?sku=53287" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50997" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50998" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=50999" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51000" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-krem-makhfactor-100-/?sku=51001" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-snail-collagen-cc-sream/?sku=50838" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vv-krem-dlya-litsa-s-kollagenom-prettyskin-collagen-bb-cream-no-1-spf-50-pa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/?sku=51497" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-zozu-avocado-beauty-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=51872" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vodostoykaya-tush-dlya-resnits-collagen-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-giorgio-armani-si-eyes-to-kill-excess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-gegemon-energizer-11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-enough-collagen-moisture-sun-cream-spf50-pa-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/colntsezashchitnyy-krem-farmstay-dr-v8-vita-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-visible-difference-snail-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-grapefruit-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-zozu-strawberry-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/balzam-dlya-gub-s-maslom-kokosa-farmstay-real-coconut-essential-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-novogodnikh-kremov-dlya-ruk-zozu-christmas-hand-cream-5-x-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-fruit-moisturizing-hand-cream-suit-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-plant-hand-cream-sue-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-gegemoon-fruit-and-plant-fragrance-hand-cream-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-pudroy-chernogo-zhemchuga-farmstay-visible-difference-hand-cream-black-pearl-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-ruk-s-ekstraktom-klubniki-farmstay-visible-difference-hand-cream-strawberry-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-dlya-ruk-mavellin-fruit-and-plant-hand-cream-5-30-g-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-ekstraktom-avokado-gegemoon-avocado-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-gegemoon-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-bambukovym-uglem-dolly-milano-bamboo-charcoal-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-lichi-dolly-milano-litchi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-zolotom-dolly-milano-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-klubnikoy-dolly-milano-strawberries-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-myodom-dolly-milano-honey-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gidrogelevye-patchi-s-kivi-dolly-milano-kiwi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-krem-dlya-litsa-s-ekstraktom-lastochkinogo-gnezda-jigott-bird-s-nest-firming-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/otbelivayushchiy-krem-s-ekstraktom-kozego-moloka-jigott-goat-milk-whitening-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-mutsinom-ulitki-farmstay-escargot-noblesse-intensive-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-s-zolotom-i-mutsinom-ulitki-farmstay-gold-snail-premium-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-semyan-zelenogo-chaya-farmstay-green-tea-calming-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-roll-on-eye-cream-moisturizing-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-gegemoon-red-ginseng-snail-hydrated-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49764" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask/?sku=49765" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ochishchayushchaya-glinyano-puzyrkovaya-maska-elizavecca-carbonated-bubble-clay-mask-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-mango-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-mango-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-dlya-litsa-s-ekstraktom-vinograda-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-grape-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/piling-gel-s-ekstraktom-kokosa-farmstay-real-coconut-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-litsa-may-island-7-days-secret-4d-hyaluronic-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-baking-soda-pore-deep-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-centella-cica-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-peptide-8-plus-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-may-island-7-days-secret-vita-plus-10-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-avokado-tenzero-balansing-foam-cleanser-avocado-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-kollagenom-tenzero-balansing-foam-cleanser-collagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-ulitkoy-tenzero-balansing-foam-cleanser-snail-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-tsentelloy-tenzero-balansing-foam-cleanser-cica-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-3w-clinic-snail-foam-cleansing-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-aloe-vera-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-coco-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-leche-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-litsa-farmstay-real-avocado-nutrition-oil-serum-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-kollagenom-farmstay-dr-v8-ampoule-solution-collagen-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/multifunktsionalnyy-balzam-stik-dlya-litsa-s-kollagenom-farmstay-collagen-water-full-wrinkle-care-multi-balm-11-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-roller-dlya-kozhi-vokrug-glaz-zhenmei-caviar-peptides-eye-essence-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/universalnyy-gel-endow-beauty-aloe-vera-99/?sku=51495" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/antivozrastnoy-nabor-kremov-lancome-genifique-3v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-chanel-le-lift-4-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-guerlain-abeille-royale-s-maslom-3-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-4-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-chanel-hydra-beauty-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-le-lift-creme-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-chanel-precision-ultra-correction-lift-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-kremov-christian-dior-capture-sculpt-3-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-galvanize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-magnetize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-ceramide-damage-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-collagen-water-full-moist-treatment-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-panthenol-healing-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-pink-salt-therapy-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-cube-vita-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-derma-sube-amino-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/filler-dlya-volos-farmstay-hyaluronic-acid-super-aqua-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/?sku=51395" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kosmeticheskaya-povyazka-omg-v-assortimente-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F228"/>
+  <dimension ref="A1:F222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F228" sqref="F228"/>
+      <selection activeCell="F222" sqref="F222"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -3585,69 +3531,69 @@
       <c r="D83" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E83" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F83" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="6">
         <v>1</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>203</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>204</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>205</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="15">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="6">
         <v>2</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>206</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="15">
-        <v>170</v>
+        <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="6">
         <v>3</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>211</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="15">
         <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="6">
         <v>4</v>
       </c>
       <c r="B87" s="11" t="s">
@@ -3729,2436 +3675,2328 @@
         <v>225</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>226</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
         <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="6">
         <v>9</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>227</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>228</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="6">
         <v>10</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>230</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="6">
         <v>11</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>233</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>235</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
-        <v>80</v>
+        <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="6">
-[...2 lines deleted...]
-      <c r="B95" s="11" t="s">
+      <c r="A95" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="C95" s="8" t="s">
+      <c r="B95" s="7"/>
+      <c r="C95" s="8"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
+      <c r="F95" s="15"/>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D96" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E96" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="6">
+        <v>1</v>
+      </c>
+      <c r="B97" s="11" t="s">
         <v>237</v>
       </c>
-      <c r="D95" s="7" t="s">
+      <c r="C97" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="E95" s="7"/>
-[...8 lines deleted...]
-      <c r="B96" s="11" t="s">
+      <c r="D97" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="C96" s="8" t="s">
+      <c r="E97" s="7"/>
+      <c r="F97" s="15">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="6">
+        <v>2</v>
+      </c>
+      <c r="B98" s="11" t="s">
         <v>240</v>
       </c>
-      <c r="D96" s="7" t="s">
+      <c r="C98" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="E96" s="7"/>
-[...5 lines deleted...]
-      <c r="A97" s="4" t="s">
+      <c r="D98" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B97" s="7"/>
-[...6 lines deleted...]
-      <c r="A98" s="5" t="s">
+      <c r="E98" s="7"/>
+      <c r="F98" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B99" s="7"/>
+      <c r="C99" s="8"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="15"/>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="B100" s="7"/>
+      <c r="C100" s="8"/>
+      <c r="D100" s="7"/>
+      <c r="E100" s="7"/>
+      <c r="F100" s="15"/>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B98" s="10" t="s">
+      <c r="B101" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C98" s="12" t="s">
+      <c r="C101" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D98" s="13" t="s">
+      <c r="D101" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E98" s="14" t="s">
+      <c r="E101" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F98" s="16" t="s">
+      <c r="F101" s="16" t="s">
         <v>9</v>
-      </c>
-[...52 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="C102" s="8" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
-        <v>70</v>
+        <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
-        <v>40</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="3" t="s">
+      <c r="A104" s="6">
+        <v>3</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E104" s="7"/>
+      <c r="F104" s="15">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="6">
+        <v>4</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E105" s="7"/>
+      <c r="F105" s="15">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="6">
+        <v>5</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="C106" s="8" t="s">
         <v>258</v>
       </c>
-      <c r="B104" s="7"/>
-[...6 lines deleted...]
-      <c r="A105" s="4" t="s">
+      <c r="D106" s="7" t="s">
         <v>259</v>
       </c>
-      <c r="B105" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E106" s="7"/>
+      <c r="F106" s="15">
+        <v>290</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>260</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>262</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>263</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>265</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>266</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>267</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="6">
+      <c r="A110" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="B110" s="7"/>
+      <c r="C110" s="8"/>
+      <c r="D110" s="7"/>
+      <c r="E110" s="7"/>
+      <c r="F110" s="15"/>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B110" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A111" s="6">
+      <c r="B111" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B111" s="11" t="s">
-[...10 lines deleted...]
-        <v>290</v>
+      <c r="C111" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E111" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="15">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="15">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:6">
-      <c r="A116" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D116" s="7"/>
+      <c r="A116" s="6">
+        <v>5</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>284</v>
+      </c>
       <c r="E116" s="7"/>
-      <c r="F116" s="15"/>
+      <c r="F116" s="15">
+        <v>250</v>
+      </c>
     </row>
     <row r="117" spans="1:6">
-      <c r="A117" s="5" t="s">
+      <c r="A117" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="B117" s="7"/>
+      <c r="C117" s="8"/>
+      <c r="D117" s="7"/>
+      <c r="E117" s="7"/>
+      <c r="F117" s="15"/>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B117" s="10" t="s">
+      <c r="B118" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C117" s="12" t="s">
+      <c r="C118" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D117" s="13" t="s">
+      <c r="D118" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E117" s="14" t="s">
+      <c r="E118" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F117" s="16" t="s">
+      <c r="F118" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B120" s="11" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="C120" s="8" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="15">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="15">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="15">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="4" t="s">
+      <c r="A123" s="6">
+        <v>5</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E123" s="7"/>
+      <c r="F123" s="15">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="6">
+        <v>6</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="D124" s="7" t="s">
         <v>303</v>
       </c>
-      <c r="B123" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E124" s="7"/>
+      <c r="F124" s="15">
+        <v>190</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>304</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="126" spans="1:6">
-      <c r="A126" s="6">
-[...2 lines deleted...]
-      <c r="B126" s="11" t="s">
+      <c r="A126" s="4" t="s">
         <v>307</v>
       </c>
-      <c r="C126" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B126" s="7"/>
+      <c r="C126" s="8"/>
+      <c r="D126" s="7"/>
       <c r="E126" s="7"/>
-      <c r="F126" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F126" s="15"/>
     </row>
     <row r="127" spans="1:6">
-      <c r="A127" s="6">
-[...13 lines deleted...]
-        <v>120</v>
+      <c r="A127" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D127" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E127" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B128" s="11" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C131" s="8" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="132" spans="1:6">
-      <c r="A132" s="4" t="s">
+      <c r="A132" s="6">
+        <v>5</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E132" s="7"/>
+      <c r="F132" s="15">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="6">
+        <v>6</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="D133" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="B132" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E133" s="7"/>
+      <c r="F133" s="15">
+        <v>170</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>326</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>327</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>329</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="136" spans="1:6">
-      <c r="A136" s="6">
-[...2 lines deleted...]
-      <c r="B136" s="11" t="s">
+      <c r="A136" s="4" t="s">
         <v>332</v>
       </c>
-      <c r="C136" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B136" s="7"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="7"/>
       <c r="E136" s="7"/>
-      <c r="F136" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F136" s="15"/>
     </row>
     <row r="137" spans="1:6">
-      <c r="A137" s="6">
+      <c r="A137" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B137" s="11" t="s">
-[...10 lines deleted...]
-        <v>170</v>
+      <c r="B137" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E137" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B139" s="11" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B140" s="11" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
-        <v>170</v>
+        <v>600</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B141" s="11" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E141" s="7"/>
       <c r="F141" s="15">
-        <v>170</v>
+        <v>800</v>
       </c>
     </row>
     <row r="142" spans="1:6">
-      <c r="A142" s="4" t="s">
+      <c r="A142" s="6">
+        <v>5</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="D142" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E142" s="7"/>
+      <c r="F142" s="15">
         <v>350</v>
       </c>
-      <c r="B142" s="7"/>
-[...3 lines deleted...]
-      <c r="F142" s="15"/>
     </row>
     <row r="143" spans="1:6">
-      <c r="A143" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C143" s="12" t="s">
+      <c r="A143" s="6">
         <v>6</v>
       </c>
-      <c r="D143" s="13" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B143" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="D143" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E143" s="7"/>
+      <c r="F143" s="15">
+        <v>350</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>351</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>354</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="15">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>357</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>359</v>
       </c>
       <c r="E146" s="7"/>
       <c r="F146" s="15">
-        <v>600</v>
+        <v>140</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>360</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>361</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
-        <v>800</v>
+        <v>110</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>365</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
-        <v>350</v>
+        <v>110</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="6">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>366</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>367</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>350</v>
+        <v>110</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="6">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E150" s="7"/>
       <c r="F150" s="15">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="6">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>373</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E151" s="7"/>
       <c r="F151" s="15">
-        <v>140</v>
+        <v>390</v>
       </c>
     </row>
     <row r="152" spans="1:6">
-      <c r="A152" s="6">
+      <c r="A152" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="B152" s="7"/>
+      <c r="C152" s="8"/>
+      <c r="D152" s="7"/>
+      <c r="E152" s="7"/>
+      <c r="F152" s="15"/>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C153" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D153" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E153" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153" s="16" t="s">
         <v>9</v>
-      </c>
-[...29 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="E154" s="7"/>
       <c r="F154" s="15">
-        <v>110</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>110</v>
+        <v>70</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="E156" s="7"/>
       <c r="F156" s="15">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="6">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="E157" s="7"/>
       <c r="F157" s="15">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="6">
+        <v>5</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="D158" s="7" t="s">
         <v>390</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A158" s="4" t="s">
+      <c r="E158" s="7"/>
+      <c r="F158" s="15">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" s="6">
+        <v>6</v>
+      </c>
+      <c r="B159" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="D159" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="B158" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E159" s="7"/>
+      <c r="F159" s="15">
+        <v>270</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>394</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="161" spans="1:6">
-      <c r="A161" s="6">
-[...2 lines deleted...]
-      <c r="B161" s="11" t="s">
+      <c r="A161" s="4" t="s">
         <v>397</v>
       </c>
-      <c r="C161" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B161" s="7"/>
+      <c r="C161" s="8"/>
+      <c r="D161" s="7"/>
       <c r="E161" s="7"/>
-      <c r="F161" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F161" s="15"/>
     </row>
     <row r="162" spans="1:6">
-      <c r="A162" s="6">
-[...13 lines deleted...]
-        <v>200</v>
+      <c r="A162" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B162" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C162" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E162" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B163" s="11" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
-        <v>850</v>
+        <v>270</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B164" s="11" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="E164" s="7"/>
       <c r="F164" s="15">
-        <v>270</v>
+        <v>650</v>
       </c>
     </row>
     <row r="165" spans="1:6">
-      <c r="A165" s="6">
+      <c r="A165" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="B165" s="7"/>
+      <c r="C165" s="8"/>
+      <c r="D165" s="7"/>
+      <c r="E165" s="7"/>
+      <c r="F165" s="15"/>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B166" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C166" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B165" s="11" t="s">
+      <c r="D166" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E166" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="6">
+        <v>1</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="E167" s="7"/>
+      <c r="F167" s="15">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="6">
+        <v>2</v>
+      </c>
+      <c r="B168" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="C168" s="8" t="s">
         <v>409</v>
       </c>
-      <c r="C165" s="8" t="s">
+      <c r="D168" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="D165" s="7" t="s">
-[...52 lines deleted...]
-        <v>9</v>
+      <c r="E168" s="7"/>
+      <c r="F168" s="15">
+        <v>210</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B170" s="11" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="E170" s="7"/>
       <c r="F170" s="15">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="171" spans="1:6">
-      <c r="A171" s="4" t="s">
+      <c r="A171" s="6">
+        <v>5</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>417</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="E171" s="7"/>
+      <c r="F171" s="15">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="6">
+        <v>6</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="D172" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="B171" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E172" s="7"/>
+      <c r="F172" s="15">
+        <v>150</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>425</v>
       </c>
       <c r="E173" s="7"/>
       <c r="F173" s="15">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>426</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>431</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>437</v>
       </c>
       <c r="E177" s="7"/>
       <c r="F177" s="15">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="6">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="15">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>443</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="6">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>449</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="6">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E182" s="7"/>
       <c r="F182" s="15">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="6">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>453</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>455</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="184" spans="1:6">
-      <c r="A184" s="6">
-[...2 lines deleted...]
-      <c r="B184" s="11" t="s">
+      <c r="A184" s="4" t="s">
         <v>456</v>
       </c>
-      <c r="C184" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B184" s="7"/>
+      <c r="C184" s="8"/>
+      <c r="D184" s="7"/>
       <c r="E184" s="7"/>
-      <c r="F184" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F184" s="15"/>
     </row>
     <row r="185" spans="1:6">
-      <c r="A185" s="6">
-[...13 lines deleted...]
-        <v>270</v>
+      <c r="A185" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C185" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D185" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E185" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="6">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
-        <v>210</v>
+        <v>590</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="6">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="E187" s="7"/>
       <c r="F187" s="15">
-        <v>190</v>
+        <v>650</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="6">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B188" s="11" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="E188" s="7"/>
       <c r="F188" s="15">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="6">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="190" spans="1:6">
-      <c r="A190" s="4" t="s">
+      <c r="A190" s="6">
+        <v>5</v>
+      </c>
+      <c r="B190" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D190" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="E190" s="7"/>
+      <c r="F190" s="15">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="6">
+        <v>6</v>
+      </c>
+      <c r="B191" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="D191" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="B190" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E191" s="7"/>
+      <c r="F191" s="15">
+        <v>220</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>475</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>476</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>477</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>590</v>
+        <v>850</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>478</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>479</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>480</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>481</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>482</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>483</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>484</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>485</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>486</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
-        <v>140</v>
+        <v>650</v>
       </c>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="6">
+      <c r="A196" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="B196" s="7"/>
+      <c r="C196" s="8"/>
+      <c r="D196" s="7"/>
+      <c r="E196" s="7"/>
+      <c r="F196" s="15"/>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B197" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B196" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A197" s="6">
+      <c r="C197" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B197" s="11" t="s">
-[...10 lines deleted...]
-        <v>220</v>
+      <c r="D197" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E197" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>850</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B199" s="11" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="C199" s="8" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="E199" s="7"/>
       <c r="F199" s="15">
-        <v>550</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="C200" s="8" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="E200" s="7"/>
       <c r="F200" s="15">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="C201" s="8" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="202" spans="1:6">
-      <c r="A202" s="4" t="s">
+      <c r="A202" s="6">
+        <v>5</v>
+      </c>
+      <c r="B202" s="11" t="s">
+        <v>500</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="D202" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="E202" s="7"/>
+      <c r="F202" s="15">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="6">
+        <v>6</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>503</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="D203" s="7" t="s">
         <v>505</v>
       </c>
-      <c r="B202" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E203" s="7"/>
+      <c r="F203" s="15">
+        <v>1700</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>506</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>507</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>508</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>1550</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>509</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>510</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>511</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>1800</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="6">
-[...2 lines deleted...]
-      <c r="B206" s="11" t="s">
+      <c r="A206" s="4" t="s">
         <v>512</v>
       </c>
-      <c r="C206" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B206" s="7"/>
+      <c r="C206" s="8"/>
+      <c r="D206" s="7"/>
       <c r="E206" s="7"/>
-      <c r="F206" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F206" s="15"/>
     </row>
     <row r="207" spans="1:6">
-      <c r="A207" s="6">
+      <c r="A207" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B207" s="11" t="s">
-[...10 lines deleted...]
-        <v>1550</v>
+      <c r="B207" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D207" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E207" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B208" s="11" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
-        <v>1300</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>1700</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="C210" s="8" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
-        <v>1300</v>
+        <v>95</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C211" s="8" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>1300</v>
+        <v>95</v>
       </c>
     </row>
     <row r="212" spans="1:6">
-      <c r="A212" s="4" t="s">
+      <c r="A212" s="6">
+        <v>5</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="C212" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="D212" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="E212" s="7"/>
+      <c r="F212" s="15">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" s="6">
+        <v>6</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>528</v>
+      </c>
+      <c r="C213" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="D213" s="7" t="s">
         <v>530</v>
       </c>
-      <c r="B212" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E213" s="7"/>
+      <c r="F213" s="15">
+        <v>70</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>531</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>533</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>1450</v>
+        <v>95</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>534</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>535</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>536</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
-        <v>1450</v>
+        <v>95</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>537</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>538</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>539</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
         <v>95</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>540</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>541</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>542</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>543</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>544</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>545</v>
       </c>
       <c r="E218" s="7"/>
       <c r="F218" s="15">
-        <v>95</v>
+        <v>750</v>
       </c>
     </row>
     <row r="219" spans="1:6">
-      <c r="A219" s="6">
+      <c r="A219" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="B219" s="7"/>
+      <c r="C219" s="8"/>
+      <c r="D219" s="7"/>
+      <c r="E219" s="7"/>
+      <c r="F219" s="15"/>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="B220" s="7"/>
+      <c r="C220" s="8"/>
+      <c r="D220" s="7"/>
+      <c r="E220" s="7"/>
+      <c r="F220" s="15"/>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B219" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A220" s="6">
+      <c r="D221" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B220" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A221" s="6">
+      <c r="E221" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B221" s="11" t="s">
-[...10 lines deleted...]
-        <v>95</v>
+      <c r="F221" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="E222" s="7"/>
       <c r="F222" s="15">
-        <v>95</v>
-[...92 lines deleted...]
-      <c r="F228" s="15">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A48:F48"/>
     <mergeCell ref="A66:F66"/>
     <mergeCell ref="A82:F82"/>
-    <mergeCell ref="A97:F97"/>
-[...13 lines deleted...]
-    <mergeCell ref="A226:F226"/>
+    <mergeCell ref="A95:F95"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A100:F100"/>
+    <mergeCell ref="A110:F110"/>
+    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="A126:F126"/>
+    <mergeCell ref="A136:F136"/>
+    <mergeCell ref="A152:F152"/>
+    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="A165:F165"/>
+    <mergeCell ref="A184:F184"/>
+    <mergeCell ref="A196:F196"/>
+    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A219:F219"/>
+    <mergeCell ref="A220:F220"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_23"/>
@@ -6190,156 +6028,150 @@
     <hyperlink ref="D68" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_73"/>
-    <hyperlink ref="D95" r:id="rId_hyperlink_74"/>
-[...5 lines deleted...]
-    <hyperlink ref="D103" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_83"/>
-    <hyperlink ref="D110" r:id="rId_hyperlink_84"/>
-[...9 lines deleted...]
-    <hyperlink ref="D122" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_95"/>
-    <hyperlink ref="D126" r:id="rId_hyperlink_96"/>
-[...4 lines deleted...]
-    <hyperlink ref="D131" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_103"/>
-    <hyperlink ref="D136" r:id="rId_hyperlink_104"/>
-[...4 lines deleted...]
-    <hyperlink ref="D141" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_117"/>
-    <hyperlink ref="D152" r:id="rId_hyperlink_118"/>
-[...4 lines deleted...]
-    <hyperlink ref="D157" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_124"/>
-    <hyperlink ref="D161" r:id="rId_hyperlink_125"/>
-[...6 lines deleted...]
-    <hyperlink ref="D170" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_143"/>
-    <hyperlink ref="D184" r:id="rId_hyperlink_144"/>
-[...4 lines deleted...]
-    <hyperlink ref="D189" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_153"/>
-    <hyperlink ref="D196" r:id="rId_hyperlink_154"/>
-[...4 lines deleted...]
-    <hyperlink ref="D201" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_161"/>
-    <hyperlink ref="D206" r:id="rId_hyperlink_162"/>
-[...4 lines deleted...]
-    <hyperlink ref="D211" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_172"/>
-    <hyperlink ref="D219" r:id="rId_hyperlink_173"/>
-[...5 lines deleted...]
-    <hyperlink ref="D228" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_173"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>