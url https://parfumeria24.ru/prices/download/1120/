--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Распродажа тестеров</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -119,104 +119,86 @@
   <si>
     <t>Тестер Gucci Flora By Gucci Gorgeous Gardenia Limited Edition 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/</t>
   </si>
   <si>
     <t>36891</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Amouage Honour For Men 100 мл (Sale) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1220712363</t>
   </si>
   <si>
     <t>Тестер Chic Shaik Blue № 70 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/</t>
   </si>
   <si>
-    <t>ART-68426998</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-69447100</t>
   </si>
   <si>
     <t>Тестер Ex Nihilo Amber Sky 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/</t>
   </si>
   <si>
     <t>36754</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/</t>
   </si>
   <si>
     <t>36755</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 02 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/</t>
   </si>
   <si>
     <t>36434</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Intense 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/</t>
   </si>
   <si>
-    <t>36688</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-66436799</t>
   </si>
   <si>
     <t>Тестер Versace Crystal Noir 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/</t>
   </si>
   <si>
     <t>ART-66686824</t>
   </si>
   <si>
     <t>Тестер Gucci Bamboo 75 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-bamboo-75-ml/</t>
   </si>
   <si>
     <t>ART-1363713847</t>
   </si>
   <si>
     <t>Тестер Paco Rabanne Olympea 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/</t>
@@ -263,86 +245,86 @@
   <si>
     <t>Тестер Versace Bright Crystal 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/</t>
   </si>
   <si>
     <t>ART-1365513865</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Si Passione 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1313513298</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Gracious Tuberose 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/</t>
   </si>
   <si>
+    <t>ART-1313413297</t>
+  </si>
+  <si>
+    <t>Тестер Gucci Flora By Gucci Glorious Mandarine 100 мл Sale</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/</t>
+  </si>
+  <si>
     <t>ART-1371213927</t>
   </si>
   <si>
     <t>Тестер Givenchy Ange Ou Demon Le Secret Elixir 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/</t>
   </si>
   <si>
     <t>36813</t>
   </si>
   <si>
     <t>Тестер Versace Bright Crystal Absolu 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/</t>
   </si>
   <si>
     <t>ART-66446800</t>
   </si>
   <si>
     <t>Тестер Versace Yellow Diamond 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/</t>
   </si>
   <si>
-    <t>ART-1351013703</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1351613709</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Lancome La Vie Est Belle Bouquet de Printemps 75 мл Sale </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/</t>
   </si>
   <si>
     <t>ART-66866842-28963</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Tendre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/</t>
   </si>
   <si>
     <t>36126-28964</t>
   </si>
   <si>
     <t>Тестер Chanel Coco Mademoiselle 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/</t>
@@ -380,86 +362,68 @@
   <si>
     <t>Тестер Chanel Bleu De Chanel Eau De Parfum 100 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1006310219</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium 90 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/</t>
   </si>
   <si>
     <t>ART-1361913829</t>
   </si>
   <si>
     <t>Тестер Versace Man Eau Fraiche 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/</t>
   </si>
   <si>
-    <t>ART-1408914327</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1116111317</t>
   </si>
   <si>
     <t>Тестер Versace Eros Pour Homme Eau De Toilette 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>36516</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana The One Baroque For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/</t>
   </si>
   <si>
-    <t>ART-67816937</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-67626918</t>
   </si>
   <si>
     <t>Тестер Escada Cherry In The Air 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/</t>
   </si>
   <si>
     <t>ART-68006956</t>
   </si>
   <si>
     <t>Тестер Armand Basi In Red Eau De Parfum 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-armand-basi-in-red-edp-100-ml/</t>
   </si>
   <si>
     <t>53624</t>
   </si>
   <si>
     <t>Тестер Amouage Honour Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/</t>
@@ -488,102 +452,102 @@
   <si>
     <t>Тестер Antonio Banderas Blue Seduction for Men 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/</t>
   </si>
   <si>
     <t>ART-1372313943</t>
   </si>
   <si>
     <t>Тестер Lanvin Eclat D'arpege 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1365013860</t>
   </si>
   <si>
     <t>Тестер Nina Ricci Nina 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/</t>
   </si>
   <si>
-    <t>ART-66356791</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-67796935</t>
   </si>
   <si>
     <t>Тестер Chanel Allure Homme Sport 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/</t>
   </si>
   <si>
     <t>ART-1363013840</t>
   </si>
   <si>
     <t>Тестер Lacoste Eau De Lacoste L.12.12 Blanc 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/</t>
   </si>
   <si>
     <t>ART-67536909</t>
   </si>
   <si>
     <t>Тестер Givenchy Ange Ou Demon Le Secret 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/</t>
   </si>
   <si>
     <t>ART-67786934</t>
   </si>
   <si>
     <t>Тестер Chanel Egoiste Platinum 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/</t>
   </si>
   <si>
     <t>ART-67116867</t>
   </si>
   <si>
     <t>Тестер Hugo Boss Bottled For Men 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-6-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-67896945</t>
+  </si>
+  <si>
+    <t>Тестер Giorgio Armani Si Intense 100 мл Sale</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -957,62 +921,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-77-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-burberry-my-burberry-blush-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-armand-basi-in-red-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-armand-basi-in-red-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F61"/>
+  <dimension ref="A1:F57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F61" sqref="F61"/>
+      <selection activeCell="F57" sqref="F57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1162,267 +1126,267 @@
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>850</v>
+        <v>750</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
         <v>650</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>650</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
         <v>650</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
@@ -1432,105 +1396,105 @@
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>650</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
@@ -1558,267 +1522,267 @@
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>750</v>
+        <v>290</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>550</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>950</v>
+        <v>800</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>950</v>
+        <v>800</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
@@ -1954,122 +1918,50 @@
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>750</v>
-[...70 lines deleted...]
-      <c r="F61" s="13">
         <v>750</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -2088,54 +1980,50 @@
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="D58" r:id="rId_hyperlink_53"/>
-[...2 lines deleted...]
-    <hyperlink ref="D61" r:id="rId_hyperlink_56"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>