--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Распродажа тестеров</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -200,59 +200,50 @@
   <si>
     <t>Тестер Paco Rabanne Olympea 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/</t>
   </si>
   <si>
     <t>ART-1363513845</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Escentric 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/</t>
   </si>
   <si>
     <t>36151</t>
   </si>
   <si>
     <t>Тестер Christian Dior Miss Dior Cherie Blooming Bouquet 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/</t>
   </si>
   <si>
-    <t>ART-66576813</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1424114482</t>
   </si>
   <si>
     <t>Тестер Gucci Flora by Gucci Glamorous Magnolia 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/</t>
   </si>
   <si>
     <t>ART-66316787</t>
   </si>
   <si>
     <t>Тестер Versace Bright Crystal 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/</t>
   </si>
   <si>
     <t>ART-1365513865</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Si Passione 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/</t>
@@ -299,59 +290,50 @@
   <si>
     <t>Тестер Versace Yellow Diamond 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/</t>
   </si>
   <si>
     <t>ART-1351613709</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Lancome La Vie Est Belle Bouquet de Printemps 75 мл Sale </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/</t>
   </si>
   <si>
     <t>ART-66866842-28963</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Tendre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/</t>
   </si>
   <si>
-    <t>36126-28964</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1422814469</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Floral Shock 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/</t>
   </si>
   <si>
     <t>ART-1006310219-29528</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium 90 мл БЕЗ КОРОБКИ</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/</t>
   </si>
   <si>
     <t>36480-29527</t>
   </si>
   <si>
     <t>Тестер Chanel Bleu De Chanel Eau De Parfum 100 мл БЕЗ КОРОБКИ</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/</t>
@@ -389,59 +371,50 @@
   <si>
     <t>Тестер Versace Eros Pour Homme Eau De Toilette 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>36516</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana The One Baroque For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/</t>
   </si>
   <si>
     <t>ART-67626918</t>
   </si>
   <si>
     <t>Тестер Escada Cherry In The Air 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/</t>
   </si>
   <si>
-    <t>ART-68006956</t>
-[...7 lines deleted...]
-  <si>
     <t>53624</t>
   </si>
   <si>
     <t>Тестер Amouage Honour Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>53625</t>
   </si>
   <si>
     <t>Тестер Amouage Beach Hut Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>ART-67806936</t>
   </si>
   <si>
     <t>Тестер Cerruti 1881 Pour Femme 50 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/</t>
@@ -504,50 +477,59 @@
     <t>ART-67786934</t>
   </si>
   <si>
     <t>Тестер Chanel Egoiste Platinum 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/</t>
   </si>
   <si>
     <t>ART-67116867</t>
   </si>
   <si>
     <t>Тестер Hugo Boss Bottled For Men 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-6-100-ml/</t>
   </si>
   <si>
     <t>ART-67896945</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Si Intense 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/</t>
+  </si>
+  <si>
+    <t>51024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тестер Amouage Interlude For Men 100 мл (Sale) </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-amouage-interlude-for-men-100-ml-sale/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -921,62 +903,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-armand-basi-in-red-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-interlude-for-men-100-ml-sale/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F57"/>
+  <dimension ref="A1:F55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F57" sqref="F57"/>
+      <selection activeCell="F55" sqref="F55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1108,51 +1090,51 @@
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>800</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
@@ -1198,51 +1180,51 @@
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
@@ -1270,69 +1252,69 @@
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
         <v>650</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
@@ -1360,123 +1342,123 @@
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
         <v>650</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
@@ -1522,267 +1504,267 @@
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>750</v>
+        <v>290</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>550</v>
+        <v>290</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>950</v>
+        <v>800</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
@@ -1882,87 +1864,51 @@
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>750</v>
-[...35 lines deleted...]
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -1978,52 +1924,50 @@
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_51"/>
-    <hyperlink ref="D57" r:id="rId_hyperlink_52"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>