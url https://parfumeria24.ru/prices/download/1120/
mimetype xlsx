--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Распродажа тестеров</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -119,59 +119,50 @@
   <si>
     <t>Тестер Gucci Flora By Gucci Gorgeous Gardenia Limited Edition 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/</t>
   </si>
   <si>
     <t>36891</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Amouage Honour For Men 100 мл (Sale) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1220712363</t>
   </si>
   <si>
     <t>Тестер Chic Shaik Blue № 70 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/</t>
   </si>
   <si>
-    <t>ART-69447100</t>
-[...7 lines deleted...]
-  <si>
     <t>36754</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/</t>
   </si>
   <si>
     <t>36755</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 02 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/</t>
   </si>
   <si>
     <t>36434</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Intense 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/</t>
@@ -200,167 +191,158 @@
   <si>
     <t>Тестер Paco Rabanne Olympea 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/</t>
   </si>
   <si>
     <t>ART-1363513845</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Escentric 01 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/</t>
   </si>
   <si>
     <t>36151</t>
   </si>
   <si>
     <t>Тестер Christian Dior Miss Dior Cherie Blooming Bouquet 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/</t>
   </si>
   <si>
+    <t>ART-66576813</t>
+  </si>
+  <si>
+    <t>Тестер Paco Rabanne Lady Million 80 мл Sale</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/</t>
+  </si>
+  <si>
     <t>ART-1424114482</t>
   </si>
   <si>
     <t>Тестер Gucci Flora by Gucci Glamorous Magnolia 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/</t>
   </si>
   <si>
     <t>ART-66316787</t>
   </si>
   <si>
     <t>Тестер Versace Bright Crystal 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/</t>
   </si>
   <si>
     <t>ART-1365513865</t>
   </si>
   <si>
     <t>Тестер Giorgio Armani Si Passione 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1313513298</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Gracious Tuberose 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/</t>
   </si>
   <si>
-    <t>ART-1313413297</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1371213927</t>
   </si>
   <si>
     <t>Тестер Givenchy Ange Ou Demon Le Secret Elixir 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/</t>
   </si>
   <si>
     <t>36813</t>
   </si>
   <si>
     <t>Тестер Versace Bright Crystal Absolu 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/</t>
   </si>
   <si>
     <t>ART-66446800</t>
   </si>
   <si>
     <t>Тестер Versace Yellow Diamond 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/</t>
   </si>
   <si>
     <t>ART-1351613709</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер Lancome La Vie Est Belle Bouquet de Printemps 75 мл Sale </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/</t>
   </si>
   <si>
     <t>ART-66866842-28963</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Tendre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/</t>
   </si>
   <si>
+    <t>36126-28964</t>
+  </si>
+  <si>
+    <t>Тестер Chanel Coco Mademoiselle 100 мл Sale</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/</t>
+  </si>
+  <si>
     <t>ART-1422814469</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Floral Shock 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/</t>
   </si>
   <si>
-    <t>ART-1006310219-29528</t>
-[...16 lines deleted...]
-  <si>
     <t>36480</t>
   </si>
   <si>
     <t>Тестер Chanel Bleu De Chanel Eau De Parfum 100 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1006310219</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium 90 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/</t>
   </si>
   <si>
     <t>ART-1361913829</t>
   </si>
   <si>
     <t>Тестер Versace Man Eau Fraiche 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/</t>
@@ -396,59 +378,50 @@
     <t>53624</t>
   </si>
   <si>
     <t>Тестер Amouage Honour Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>53625</t>
   </si>
   <si>
     <t>Тестер Amouage Beach Hut Woman 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/</t>
   </si>
   <si>
     <t>ART-67806936</t>
   </si>
   <si>
     <t>Тестер Cerruti 1881 Pour Femme 50 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/</t>
   </si>
   <si>
     <t>ART-1372313943</t>
   </si>
   <si>
     <t>Тестер Lanvin Eclat D'arpege 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1365013860</t>
   </si>
   <si>
     <t>Тестер Nina Ricci Nina 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/</t>
   </si>
   <si>
     <t>ART-67796935</t>
   </si>
   <si>
     <t>Тестер Chanel Allure Homme Sport 100 мл Sale</t>
   </si>
@@ -903,62 +876,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-interlude-for-men-100-ml-sale/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-lady-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-coco-mademoiselle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-interlude-for-men-100-ml-sale/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F55"/>
+  <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F55" sqref="F55"/>
+      <selection activeCell="F52" sqref="F52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1180,159 +1153,159 @@
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>650</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
@@ -1378,69 +1351,69 @@
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
@@ -1450,267 +1423,267 @@
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>950</v>
+        <v>800</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
@@ -1810,104 +1783,50 @@
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>750</v>
-[...52 lines deleted...]
-      <c r="F55" s="13">
         <v>800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -1921,53 +1840,50 @@
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
-    <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
-[...1 lines deleted...]
-    <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>