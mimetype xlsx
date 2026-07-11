--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Премиум парфюм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -86,51 +86,51 @@
   <si>
     <t>https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-vip/</t>
   </si>
   <si>
     <t>49949</t>
   </si>
   <si>
     <t>Memo Marfa 75 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/memo-marfa-75-ml-vip/</t>
   </si>
   <si>
     <t>49950</t>
   </si>
   <si>
     <t>Kajal Dahab 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kajal-dahab-100-ml-vip/</t>
   </si>
   <si>
     <t>49952</t>
   </si>
   <si>
-    <t>Le Labo Santal 33 100 мл (VIP)</t>
+    <t>L L Santal 33 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/le-labo-santal-33-100-ml-vip/</t>
   </si>
   <si>
     <t>49953</t>
   </si>
   <si>
     <t>Vertus Narcos'is 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/vertus-narcos-is-100-ml-vip/</t>
   </si>
   <si>
     <t>49954</t>
   </si>
   <si>
     <t>Juliette Has a Gun Not A Perfume 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/juliette-has-a-gun-not-a-perfume-100-ml-vip/</t>
   </si>
   <si>
     <t>49955</t>
   </si>
@@ -423,50 +423,86 @@
     <t>33017-29128</t>
   </si>
   <si>
     <t>Tiziana Terenzi Kirke 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml-3/</t>
   </si>
   <si>
     <t>52559-29129</t>
   </si>
   <si>
     <t>Hormone Paris Gaba 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/</t>
   </si>
   <si>
     <t>31713-29226</t>
   </si>
   <si>
     <t>Attar Collection Hayati 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-attar-collection-hayati-100-ml-1/</t>
+  </si>
+  <si>
+    <t>50333</t>
+  </si>
+  <si>
+    <t>Tom Ford Vanilla Sex 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>ART-1191812074</t>
+  </si>
+  <si>
+    <t>Tom Ford Mandarino Di Amalfi 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/</t>
+  </si>
+  <si>
+    <t>ART-1359013800</t>
+  </si>
+  <si>
+    <t>Tom Ford Tobacco Vanille 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>ART-1358913799</t>
+  </si>
+  <si>
+    <t>Tom Ford Fucking Fabulous 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -840,62 +876,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ormonde-jayne-montabaco-120-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memo-marfa-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kajal-dahab-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/le-labo-santal-33-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vertus-narcos-is-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-not-a-perfume-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-wood-sage-sea-salt-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-blackberry-bay-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-myrrh-tonka-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-green-almond-redcurrant-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-mojave-ghost-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-gypsy-water-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-blanche-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-bal-d-afrique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-musk-kashmir-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nasomatto-black-afgano-30-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-devil-s-intrigue-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-oud-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-fleur-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-jasmin-rouge-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-neroli-portofino-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-venetian-bergamot-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-mandarino-di-amalfi-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-soleil-blanc-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-attar-collection-hayati-100-ml-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ormonde-jayne-montabaco-120-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memo-marfa-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kajal-dahab-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/le-labo-santal-33-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vertus-narcos-is-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-not-a-perfume-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-wood-sage-sea-salt-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-blackberry-bay-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-myrrh-tonka-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-green-almond-redcurrant-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-mojave-ghost-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-gypsy-water-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-blanche-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-bal-d-afrique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-musk-kashmir-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nasomatto-black-afgano-30-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-devil-s-intrigue-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-oud-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-fleur-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-jasmin-rouge-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-neroli-portofino-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-venetian-bergamot-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-mandarino-di-amalfi-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-soleil-blanc-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-attar-collection-hayati-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F48" sqref="F48"/>
+      <selection activeCell="F52" sqref="F52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1676,50 +1712,122 @@
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
         <v>2600</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
         <v>2100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4">
+        <v>44</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="4">
+        <v>45</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4">
+        <v>46</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4">
+        <v>47</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="13">
+        <v>1550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -1728,50 +1836,54 @@
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>