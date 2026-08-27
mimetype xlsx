--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,74 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Премиум парфюм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
+  </si>
+  <si>
+    <t>ART-1324913413</t>
+  </si>
+  <si>
+    <t>Tom Ford White Suede 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/</t>
+  </si>
+  <si>
+    <t>ART-1191712073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tom Ford Soleil Blanc 100 мл (VIP) </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>49945</t>
   </si>
   <si>
     <t>Ormonde Jayne Montabaco 120 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ormonde-jayne-montabaco-120-ml-vip/</t>
   </si>
   <si>
     <t>31799-26028</t>
   </si>
   <si>
     <t xml:space="preserve">By Kilian Good Girl Gone Bad 50 мл (VIP)  </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy/</t>
   </si>
   <si>
     <t>49947</t>
   </si>
   <si>
     <t>Ex Nihilo Fleur Narcotique 100 мл (VIP)</t>
   </si>
@@ -876,62 +894,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ormonde-jayne-montabaco-120-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memo-marfa-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kajal-dahab-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/le-labo-santal-33-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vertus-narcos-is-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-not-a-perfume-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-wood-sage-sea-salt-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-blackberry-bay-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-myrrh-tonka-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-green-almond-redcurrant-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-mojave-ghost-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-gypsy-water-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-blanche-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-bal-d-afrique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-musk-kashmir-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nasomatto-black-afgano-30-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-devil-s-intrigue-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-oud-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-fleur-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-jasmin-rouge-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-neroli-portofino-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-venetian-bergamot-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-mandarino-di-amalfi-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-soleil-blanc-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-attar-collection-hayati-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ormonde-jayne-montabaco-120-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memo-marfa-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kajal-dahab-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/le-labo-santal-33-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vertus-narcos-is-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-not-a-perfume-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-wood-sage-sea-salt-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-blackberry-bay-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-myrrh-tonka-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-green-almond-redcurrant-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-mojave-ghost-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-gypsy-water-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-blanche-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-bal-d-afrique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-musk-kashmir-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nasomatto-black-afgano-30-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-devil-s-intrigue-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-oud-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-fleur-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-jasmin-rouge-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-neroli-portofino-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-venetian-bergamot-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-mandarino-di-amalfi-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-soleil-blanc-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-attar-collection-hayati-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F52"/>
+  <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F52" sqref="F52"/>
+      <selection activeCell="F54" sqref="F54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -955,213 +973,213 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>2100</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>3250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>2550</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>2500</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>2300</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>2500</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>2000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>2550</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>2550</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>2550</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
@@ -1297,195 +1315,195 @@
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>2550</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>2100</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>2600</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>2550</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>2100</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
         <v>2550</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>2550</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>2100</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>1250</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>1250</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
         <v>1250</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
@@ -1675,158 +1693,194 @@
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
         <v>1250</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>2600</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>2600</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>2100</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>1550</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>1550</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>48</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4">
+        <v>49</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="13">
         <v>1550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -1840,50 +1894,52 @@
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>