--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -56,104 +56,95 @@
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>ART-1324913413</t>
   </si>
   <si>
     <t>Tom Ford White Suede 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/</t>
   </si>
   <si>
     <t>ART-1191712073</t>
   </si>
   <si>
     <t xml:space="preserve">Tom Ford Soleil Blanc 100 мл (VIP) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/</t>
   </si>
   <si>
-    <t>49945</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/ormonde-jayne-montabaco-120-ml-vip/</t>
+    <t>34375</t>
+  </si>
+  <si>
+    <t>Tom Ford Tuscan Leather 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>31799-26028</t>
   </si>
   <si>
     <t xml:space="preserve">By Kilian Good Girl Gone Bad 50 мл (VIP)  </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy/</t>
   </si>
   <si>
     <t>49947</t>
   </si>
   <si>
     <t>Ex Nihilo Fleur Narcotique 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-vip/</t>
   </si>
   <si>
     <t>49949</t>
   </si>
   <si>
     <t>Memo Marfa 75 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/memo-marfa-75-ml-vip/</t>
   </si>
   <si>
     <t>49950</t>
   </si>
   <si>
     <t>Kajal Dahab 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/kajal-dahab-100-ml-vip/</t>
   </si>
   <si>
-    <t>49952</t>
-[...7 lines deleted...]
-  <si>
     <t>49953</t>
   </si>
   <si>
     <t>Vertus Narcos'is 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/vertus-narcos-is-100-ml-vip/</t>
   </si>
   <si>
     <t>49954</t>
   </si>
   <si>
     <t>Juliette Has a Gun Not A Perfume 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/juliette-has-a-gun-not-a-perfume-100-ml-vip/</t>
   </si>
   <si>
     <t>49955</t>
   </si>
   <si>
     <t>Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum 70 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip/</t>
@@ -477,50 +468,59 @@
     <t>ART-1191812074</t>
   </si>
   <si>
     <t>Tom Ford Mandarino Di Amalfi 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>ART-1359013800</t>
   </si>
   <si>
     <t>Tom Ford Tobacco Vanille 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/</t>
   </si>
   <si>
     <t>ART-1358913799</t>
   </si>
   <si>
     <t>Tom Ford Fucking Fabulous 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-1359113801</t>
+  </si>
+  <si>
+    <t>Tom Ford Oud Wood 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -894,51 +894,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ormonde-jayne-montabaco-120-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memo-marfa-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kajal-dahab-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/le-labo-santal-33-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vertus-narcos-is-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-not-a-perfume-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-wood-sage-sea-salt-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-blackberry-bay-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-myrrh-tonka-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-green-almond-redcurrant-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-mojave-ghost-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-gypsy-water-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-blanche-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-bal-d-afrique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-musk-kashmir-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nasomatto-black-afgano-30-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-devil-s-intrigue-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-oud-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-fleur-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-jasmin-rouge-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-neroli-portofino-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-venetian-bergamot-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-mandarino-di-amalfi-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-soleil-blanc-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-attar-collection-hayati-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/memo-marfa-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kajal-dahab-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vertus-narcos-is-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-not-a-perfume-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-70-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-wood-sage-sea-salt-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-blackberry-bay-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-myrrh-tonka-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-green-almond-redcurrant-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-mojave-ghost-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-gypsy-water-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-blanche-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-bal-d-afrique-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-ganymede-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-musk-kashmir-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/essential-parfums-bois-imp-rial-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nasomatto-black-afgano-30-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-devil-s-intrigue-75-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-02-100-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-oud-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-fleur-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-jasmin-rouge-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tuscan-leather-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-neroli-portofino-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-venetian-bergamot-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-mandarino-di-amalfi-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-soleil-blanc-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-lost-cherry-50-ml-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-tiziana-terenzi-kirke-100-ml-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-attar-collection-hayati-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F54" sqref="F54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1009,51 +1009,51 @@
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>2100</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
         <v>3250</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
@@ -1099,87 +1099,87 @@
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>2300</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>2500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>2000</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>2550</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
@@ -1333,177 +1333,177 @@
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
         <v>2550</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>2550</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>2100</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>2600</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>2550</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>2100</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>2550</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>2550</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>2100</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
         <v>1250</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
@@ -1711,105 +1711,105 @@
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
         <v>1250</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>1250</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
         <v>2600</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>2600</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>2100</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">