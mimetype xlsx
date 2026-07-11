--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -929,51 +929,51 @@
   <si>
     <t>ART-1277112934</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Zarkoperfume Molecule No. 8 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/</t>
   </si>
   <si>
     <t>ART-1269812861</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Zarkoperfume Pink Molecule 090.09 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-pink-molecule-090-09-10ml/</t>
   </si>
   <si>
     <t>ART-1267912842</t>
   </si>
   <si>
     <t>Масляные духи с феромонами By Kilian Vodka On The Rocks 10 мл</t>
   </si>
   <si>
-    <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-vodka-on-the-rocks-moscow-10ml/</t>
+    <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kiliaсвn-vodka-on-the-rocks-moscow-10ml/</t>
   </si>
   <si>
     <t>ART-1268212845</t>
   </si>
   <si>
     <t>Масляные духи с феромонами By Kilian Forbidden Games 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/</t>
   </si>
   <si>
     <t>52423</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Richard White Chocola 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/</t>
   </si>
   <si>
     <t>52424</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lattafa Yara 10 мл</t>
   </si>
@@ -1631,51 +1631,51 @@
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/</t>
   </si>
   <si>
     <t>42166</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Ex Nihilo Fleur Narcotique (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/</t>
   </si>
   <si>
     <t>42170</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Jo Malone Wood Sage &amp; Sea Salt (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/</t>
   </si>
   <si>
     <t>42174</t>
   </si>
   <si>
-    <t>Масляные духи ОАЭ 10 мл Le Labo Santal 33 (туба)</t>
+    <t>Масляные духи ОАЭ 10 мл L L Santal 33 (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-le-labo-santal-33/</t>
   </si>
   <si>
     <t>42176</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/</t>
   </si>
   <si>
     <t>42178</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Marc-Antoine Barrois Ganymede (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-marc-antoine-barrois-ganymede/</t>
   </si>
   <si>
     <t>42180</t>
   </si>
@@ -2325,51 +2325,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/15790/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-armand-basi-in-red-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-atelier-cologne-cedre-atlas-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-bvlgari-aqva-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-bal-d-afrique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-mojave-ghost-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-cacharel-amor-amor-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-sexy-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-coco-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-egoist-platinum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-fahrenheit-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-good-girl-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-liaisons-dangereuses-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-dolce-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-the-only-one-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-elizabeth-arden-green-tea-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-born-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-especially-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-escentric-02-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-e05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-fleur-narcotique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-lust-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-acqua-di-gio-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-aqua-di-gioia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-armani-code-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-pour-homm-blue-label-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-eau-de-parfum-ii-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-glamorous-magnolia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-guerlain-la-petite-robe-noire-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hubo-boss-boss-6-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-ma-vie-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-the-scent-for-her-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-bottled-night-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-femme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-elegant-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-natural-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-essential-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-l-12-12-pour-elle-magnetic-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-la-vie-est-belle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-eclat-d-arpege-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-merry-me-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-modern-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-i-love-love-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nasomatto-black-afgano-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-l-extase-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-nina-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-pabanne-invictus-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-1-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-lady-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-ultraviolet-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_8/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-gumin-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-kirki-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-fabulous-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-lost-cherry-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-metallique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-neroli-portofino-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rose-prick-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-soleil-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-tobacco-vanille-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-trussardi-donna-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-crystal-noir-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-man-eau-fraiche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-xerjoff-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-pink-molecule-090-09-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-vodka-on-the-rocks-moscow-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lattafa-yara-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-women-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-eros-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-yves-saint-laurent-y-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ard-al-zaafaran-mousuf-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-boy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-2-bubble-gum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-idole-le-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-roberto-cavalli-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-chocolate-greedy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-miss-dior-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-bad-boys-are-no-good-but-good-boys-are-no-fun-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-wood-sage-sea-salt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-green-almond-redcurrant-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ralph-lauren-polo-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-noir-de-noir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-oud-wood-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-dahab-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-victoria-s-secret-bombshell-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-black-orchid-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-my-burberry-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-narciso-rodriguez-for-her-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-code-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-into-the-blue-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-english-pear-freesia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-black-xs-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-marc-antoine-barrois-ganymede-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-good-girl-gone-bad-extreme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-gorgeous-gardenia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-si-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-emporio-armani-because-it-s-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-challenge-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-good-girl-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-for-women-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-azzaro-chrome-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-le-labo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-marc-antoine-barrois-ganymede/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-paco-rabanne-invictus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-xerjoff-sospiro-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-baldessarini-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-nobile-1942-malia/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-chanel-allure-homme-sport/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-hugo-boss-boss-bottled-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-giorgio-armani-armani-prive-pivoine-suzhou/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-chantilly-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-franck-boclet-cocaine-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-pineapple-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ajmal-amber-wood-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-tutu-blanc-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-byredo-bal-d-afrique-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-vilhelm-parfumerie-mango-skin-tuba/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/15790/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-armand-basi-in-red-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-atelier-cologne-cedre-atlas-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-bvlgari-aqva-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-bal-d-afrique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-mojave-ghost-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-cacharel-amor-amor-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-sexy-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-coco-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-egoist-platinum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-fahrenheit-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-good-girl-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-liaisons-dangereuses-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-dolce-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-the-only-one-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-elizabeth-arden-green-tea-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-born-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-especially-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-escentric-02-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-e05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-fleur-narcotique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-lust-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-acqua-di-gio-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-aqua-di-gioia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-armani-code-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-pour-homm-blue-label-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-eau-de-parfum-ii-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-glamorous-magnolia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-guerlain-la-petite-robe-noire-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hubo-boss-boss-6-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-ma-vie-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-the-scent-for-her-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-bottled-night-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-femme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-elegant-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-natural-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-essential-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-l-12-12-pour-elle-magnetic-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-la-vie-est-belle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-eclat-d-arpege-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-merry-me-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-modern-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-i-love-love-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nasomatto-black-afgano-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-l-extase-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-nina-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-pabanne-invictus-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-1-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-lady-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-ultraviolet-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_8/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-gumin-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-kirki-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-fabulous-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-lost-cherry-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-metallique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-neroli-portofino-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rose-prick-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-soleil-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-tobacco-vanille-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-trussardi-donna-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-crystal-noir-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-man-eau-fraiche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-xerjoff-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-pink-molecule-090-09-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilia&#1089;&#1074;n-vodka-on-the-rocks-moscow-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lattafa-yara-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-women-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-eros-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-yves-saint-laurent-y-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ard-al-zaafaran-mousuf-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-boy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-2-bubble-gum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-idole-le-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-roberto-cavalli-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-chocolate-greedy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-miss-dior-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-bad-boys-are-no-good-but-good-boys-are-no-fun-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-wood-sage-sea-salt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-green-almond-redcurrant-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ralph-lauren-polo-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-noir-de-noir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-oud-wood-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-dahab-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-victoria-s-secret-bombshell-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-black-orchid-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-my-burberry-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-narciso-rodriguez-for-her-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-code-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-into-the-blue-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-english-pear-freesia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-black-xs-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-marc-antoine-barrois-ganymede-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-good-girl-gone-bad-extreme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-gorgeous-gardenia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-si-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-emporio-armani-because-it-s-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-challenge-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-good-girl-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-for-women-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-azzaro-chrome-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-le-labo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-marc-antoine-barrois-ganymede/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-paco-rabanne-invictus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-xerjoff-sospiro-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-baldessarini-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-nobile-1942-malia/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-chanel-allure-homme-sport/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-hugo-boss-boss-bottled-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-giorgio-armani-armani-prive-pivoine-suzhou/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-chantilly-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-franck-boclet-cocaine-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-pineapple-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ajmal-amber-wood-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-tutu-blanc-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-byredo-bal-d-afrique-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-vilhelm-parfumerie-mango-skin-tuba/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F214" sqref="F214"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">