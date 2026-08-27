--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="628">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Масляные духи</t>
   </si>
   <si>
     <t>Масло с феромонами 10 мл</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -275,59 +275,50 @@
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana Dolce 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-dolce-10ml/</t>
   </si>
   <si>
     <t>ART-1268912852</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana 3 L'Imperatrice 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/</t>
   </si>
   <si>
     <t>ART-1276412927</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana Light Blue Pour Femme 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/</t>
   </si>
   <si>
-    <t>ART-1271412877</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1277212935</t>
   </si>
   <si>
     <t>Масляные духи с феромонами DKNY Be Delicious 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/</t>
   </si>
   <si>
     <t>ART-1270712870</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Elizabeth Arden Green Tea 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-elizabeth-arden-green-tea-10ml/</t>
   </si>
   <si>
     <t>ART-1273912902</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Escada Born in Paradise 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-born-in-paradise-10ml/</t>
@@ -1067,59 +1058,50 @@
   <si>
     <t>Масляные духи с феромонами Gucci Bamboo 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/</t>
   </si>
   <si>
     <t>52428</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Carolina Herrera 212 VIP Rose 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/</t>
   </si>
   <si>
     <t>52427</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Tom Ford Rive d'Ambre 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/</t>
   </si>
   <si>
-    <t>52426</t>
-[...7 lines deleted...]
-  <si>
     <t>52425</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Christian Dior Oud Ispahan 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/</t>
   </si>
   <si>
     <t>52452</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Thomas Kosmala № 4 Apres L'Amour 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/</t>
   </si>
   <si>
     <t>52470</t>
   </si>
   <si>
     <t>Масляные духи с феромонами By Kilan Bad Boys Are No Good But Good Boys Are No Fun 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-bad-boys-are-no-good-but-good-boys-are-no-fun-10-ml/</t>
@@ -1247,59 +1229,50 @@
   <si>
     <t>Масляные духи с феромонами Kajal Almaz 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/</t>
   </si>
   <si>
     <t>52454</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Richard Dirty Pineapple 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/</t>
   </si>
   <si>
     <t>52453</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Victoria's Secret Bombshell 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-victoria-s-secret-bombshell-10-ml/</t>
   </si>
   <si>
-    <t>52507</t>
-[...7 lines deleted...]
-  <si>
     <t>52506</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Salvatore Ferragamo Incanto Shine 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/</t>
   </si>
   <si>
     <t>52505</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Azzaro Chrome Pour Homme 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/</t>
   </si>
   <si>
     <t>52504</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Attar Collection Musk Kashmir 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/</t>
@@ -1445,59 +1418,50 @@
   <si>
     <t>Масляные духи с феромонами Chanel Allure Homme Sport 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/</t>
   </si>
   <si>
     <t>52487</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Escada Taj Sunset 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/</t>
   </si>
   <si>
     <t>52486</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Baldessarini Ambre 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/</t>
   </si>
   <si>
-    <t>52485</t>
-[...7 lines deleted...]
-  <si>
     <t>52484</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana Light Blue pour Homme 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/</t>
   </si>
   <si>
     <t>52483</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Antonio Banderas The Golden Secret For Men 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/</t>
   </si>
   <si>
     <t>52482</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Burberry Weekend 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/</t>
@@ -1583,59 +1547,50 @@
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/</t>
   </si>
   <si>
     <t>52472</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Hugo Boss Boss Nuit Pour Femme 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/</t>
   </si>
   <si>
     <t>52471</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Initio Parfums Prives Magnetic Blend 1 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл (туба)</t>
   </si>
   <si>
-    <t>42152</t>
-[...7 lines deleted...]
-  <si>
     <t>42156</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл By Kilian Good Girl Gone Bad (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/</t>
   </si>
   <si>
     <t>42164</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Escentric Molecules Molecule 02 (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/</t>
   </si>
   <si>
     <t>42166</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Ex Nihilo Fleur Narcotique (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/</t>
@@ -1709,59 +1664,50 @@
   <si>
     <t>Масляные духи ОАЭ 10 мл Thomas Kosmala № 4 Apres L'Amour (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/</t>
   </si>
   <si>
     <t>42190</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Tiziana Terenzi Kirke (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/</t>
   </si>
   <si>
     <t>42192</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Tom Ford Lost Cherry (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/</t>
   </si>
   <si>
-    <t>42196</t>
-[...7 lines deleted...]
-  <si>
     <t>48268</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Z&amp;R B Pepper &amp; A, N (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/</t>
   </si>
   <si>
     <t>48270</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Z&amp;R V Blend (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/</t>
   </si>
   <si>
     <t>48978</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Escentric Molecules Molecule 01 (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/</t>
@@ -1772,84 +1718,57 @@
   <si>
     <t>Масляные духи ОАЭ 10 мл Baldessarini Ambre (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-baldessarini-ambre/</t>
   </si>
   <si>
     <t>48991</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Tiffany &amp; Co Tiffany (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/</t>
   </si>
   <si>
     <t>48990</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Nobile 1942 Malia (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-nobile-1942-malia/</t>
   </si>
   <si>
-    <t>48989</t>
-[...16 lines deleted...]
-  <si>
     <t>48985</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Boadicea The Victorious Heroine (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-giorgio-armani-armani-prive-pivoine-suzhou/</t>
   </si>
   <si>
     <t>48982</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Ormonde Jayne Montabaco Intensivo (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/</t>
   </si>
   <si>
     <t>52523</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Dolce &amp; Gabbana The One For Men (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba/</t>
   </si>
   <si>
     <t>52524</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Maison Francis Kurkdjian Baccarat Rouge 540 Eau de Parfum (туба)</t>
   </si>
@@ -2325,62 +2244,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/15790/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-armand-basi-in-red-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-atelier-cologne-cedre-atlas-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-bvlgari-aqva-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-bal-d-afrique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-mojave-ghost-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-cacharel-amor-amor-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-sexy-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-coco-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-egoist-platinum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-fahrenheit-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-good-girl-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-liaisons-dangereuses-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-dolce-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-the-only-one-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-elizabeth-arden-green-tea-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-born-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-especially-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-escentric-02-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-e05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-fleur-narcotique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-lust-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-acqua-di-gio-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-aqua-di-gioia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-armani-code-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-pour-homm-blue-label-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-eau-de-parfum-ii-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-glamorous-magnolia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-guerlain-la-petite-robe-noire-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hubo-boss-boss-6-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-ma-vie-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-the-scent-for-her-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-bottled-night-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-femme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-elegant-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-natural-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-essential-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-l-12-12-pour-elle-magnetic-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-la-vie-est-belle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-eclat-d-arpege-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-merry-me-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-modern-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-i-love-love-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nasomatto-black-afgano-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-l-extase-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-nina-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-pabanne-invictus-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-1-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-lady-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-ultraviolet-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_8/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-gumin-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-kirki-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-fabulous-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-lost-cherry-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-metallique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-neroli-portofino-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rose-prick-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-soleil-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-tobacco-vanille-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-trussardi-donna-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-crystal-noir-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-man-eau-fraiche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-xerjoff-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-pink-molecule-090-09-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilia&#1089;&#1074;n-vodka-on-the-rocks-moscow-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lattafa-yara-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-women-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-eros-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-yves-saint-laurent-y-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ard-al-zaafaran-mousuf-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-boy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-2-bubble-gum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-idole-le-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-roberto-cavalli-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-chocolate-greedy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-miss-dior-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-bad-boys-are-no-good-but-good-boys-are-no-fun-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-wood-sage-sea-salt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-green-almond-redcurrant-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ralph-lauren-polo-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-noir-de-noir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-oud-wood-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-dahab-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-victoria-s-secret-bombshell-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-black-orchid-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-my-burberry-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-narciso-rodriguez-for-her-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-code-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-into-the-blue-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-english-pear-freesia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-black-xs-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-marc-antoine-barrois-ganymede-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-good-girl-gone-bad-extreme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-gorgeous-gardenia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-si-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-emporio-armani-because-it-s-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-challenge-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-good-girl-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-for-women-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-azzaro-chrome-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-le-labo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-marc-antoine-barrois-ganymede/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-paco-rabanne-invictus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-xerjoff-sospiro-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-baldessarini-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-nobile-1942-malia/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-chanel-allure-homme-sport/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-hugo-boss-boss-bottled-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-giorgio-armani-armani-prive-pivoine-suzhou/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-chantilly-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-franck-boclet-cocaine-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-pineapple-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ajmal-amber-wood-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-tutu-blanc-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-byredo-bal-d-afrique-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-vilhelm-parfumerie-mango-skin-tuba/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/15790/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-armand-basi-in-red-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-atelier-cologne-cedre-atlas-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-bvlgari-aqva-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-bal-d-afrique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-mojave-ghost-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-cacharel-amor-amor-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-sexy-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-coco-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-egoist-platinum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-fahrenheit-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-good-girl-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-liaisons-dangereuses-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-dolce-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-elizabeth-arden-green-tea-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-born-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-especially-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-escentric-02-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-e05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-fleur-narcotique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-lust-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-acqua-di-gio-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-aqua-di-gioia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-armani-code-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-pour-homm-blue-label-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-eau-de-parfum-ii-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-glamorous-magnolia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-guerlain-la-petite-robe-noire-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hubo-boss-boss-6-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-ma-vie-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-the-scent-for-her-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-bottled-night-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-femme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-elegant-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-natural-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-essential-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-l-12-12-pour-elle-magnetic-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-la-vie-est-belle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-eclat-d-arpege-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-merry-me-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-modern-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-i-love-love-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nasomatto-black-afgano-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-l-extase-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-nina-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-pabanne-invictus-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-1-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-lady-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-ultraviolet-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_8/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-gumin-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-kirki-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-fabulous-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-lost-cherry-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-metallique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-neroli-portofino-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rose-prick-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-soleil-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-tobacco-vanille-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-trussardi-donna-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-crystal-noir-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-man-eau-fraiche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-xerjoff-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-pink-molecule-090-09-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilia&#1089;&#1074;n-vodka-on-the-rocks-moscow-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lattafa-yara-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-women-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-eros-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-yves-saint-laurent-y-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ard-al-zaafaran-mousuf-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-boy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-2-bubble-gum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-idole-le-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-roberto-cavalli-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-chocolate-greedy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-bad-boys-are-no-good-but-good-boys-are-no-fun-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-wood-sage-sea-salt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-green-almond-redcurrant-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ralph-lauren-polo-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-noir-de-noir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-oud-wood-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-dahab-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-victoria-s-secret-bombshell-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-my-burberry-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-narciso-rodriguez-for-her-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-code-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-into-the-blue-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-english-pear-freesia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-black-xs-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-marc-antoine-barrois-ganymede-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-good-girl-gone-bad-extreme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-gorgeous-gardenia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-emporio-armani-because-it-s-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-challenge-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-good-girl-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-for-women-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-le-labo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-marc-antoine-barrois-ganymede/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-paco-rabanne-invictus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-baldessarini-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-nobile-1942-malia/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-chantilly-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-franck-boclet-cocaine-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-pineapple-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ajmal-amber-wood-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-tutu-blanc-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-byredo-bal-d-afrique-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-vilhelm-parfumerie-mango-skin-tuba/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F214"/>
+  <dimension ref="A1:F205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F214" sqref="F214"/>
+      <selection activeCell="F205" sqref="F205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -5406,788 +5325,626 @@
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>167</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>509</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="174" spans="1:6">
-      <c r="A174" s="5">
-[...2 lines deleted...]
-      <c r="B174" s="10" t="s">
+      <c r="A174" s="3" t="s">
         <v>510</v>
       </c>
-      <c r="C174" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B174" s="6"/>
+      <c r="C174" s="7"/>
+      <c r="D174" s="6"/>
       <c r="E174" s="6"/>
-      <c r="F174" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F174" s="14"/>
     </row>
     <row r="175" spans="1:6">
-      <c r="A175" s="5">
-[...13 lines deleted...]
-        <v>190</v>
+      <c r="A175" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B175" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E175" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F175" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
-        <v>170</v>
+        <v>1</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
-        <v>171</v>
+        <v>2</v>
       </c>
       <c r="B177" s="10" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="D177" s="6" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="3" t="s">
+      <c r="A178" s="5">
+        <v>3</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="E178" s="6"/>
+      <c r="F178" s="14">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="5">
+        <v>4</v>
+      </c>
+      <c r="B179" s="10" t="s">
+        <v>520</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D179" s="6" t="s">
         <v>522</v>
       </c>
-      <c r="B178" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E179" s="6"/>
+      <c r="F179" s="14">
+        <v>530</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>528</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>535</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>546</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>549</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>550</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>552</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>556</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>558</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>561</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>562</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>564</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>570</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>571</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>576</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>577</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>579</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>582</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>583</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
-        <v>400</v>
+        <v>530</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>597</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="14">
-        <v>530</v>
-[...160 lines deleted...]
-      <c r="F214" s="14">
         <v>530</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A178:F178"/>
+    <mergeCell ref="A174:F174"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_23"/>
@@ -6313,89 +6070,80 @@
     <hyperlink ref="D149" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_167"/>
-    <hyperlink ref="D174" r:id="rId_hyperlink_168"/>
-[...2 lines deleted...]
-    <hyperlink ref="D177" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_197"/>
-    <hyperlink ref="D206" r:id="rId_hyperlink_198"/>
-[...7 lines deleted...]
-    <hyperlink ref="D214" r:id="rId_hyperlink_206"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>