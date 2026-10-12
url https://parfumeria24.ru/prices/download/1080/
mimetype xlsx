--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="541">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Масляные духи</t>
   </si>
   <si>
     <t>Масло с феромонами 10 мл</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -149,86 +149,68 @@
   <si>
     <t>Масляные духи с феромонами Byredo Blanche 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/</t>
   </si>
   <si>
     <t>ART-1274412907</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Byredo Mojave Ghost 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-mojave-ghost-10ml/</t>
   </si>
   <si>
     <t>ART-1270512868</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Cacharel Amor Amor 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-cacharel-amor-amor-10ml/</t>
   </si>
   <si>
-    <t>ART-1272512888</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1271212875</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Carolina Herrera 212 VIP Men 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-men-10ml/</t>
   </si>
   <si>
     <t>ART-1272712890</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Chanel Bleu de Chanel Eau de Toilette 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/</t>
   </si>
   <si>
-    <t>ART-1271312876</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1273612899</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Chanel Coco Mademoiselle 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-coco-mademoiselle-10ml/</t>
   </si>
   <si>
     <t>ART-1273812901</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Chanel Egoiste Platinum 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-egoist-platinum-10ml/</t>
   </si>
   <si>
     <t>ART-1276112924</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Chloe Eau de Parfum 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/</t>
@@ -338,59 +320,50 @@
   <si>
     <t>Масляные духи с феромонами Escada Marine Groove 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/</t>
   </si>
   <si>
     <t>ART-1268712850</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Escentric Molecules Escentric 02 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-escentric-02-10ml/</t>
   </si>
   <si>
     <t>ART-1270012863</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Escentric Molecules Escentric 01 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/</t>
   </si>
   <si>
-    <t>ART-1276812931</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1270212865</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Escentric Molecules Molecules 05 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-05-10ml/</t>
   </si>
   <si>
     <t>42848</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Ex Nihilo Atlas Fever 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-10ml/</t>
   </si>
   <si>
     <t>ART-1277012933</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Ex Nihilo Devil Tender 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/</t>
@@ -509,176 +482,131 @@
   <si>
     <t>Масляные духи с феромонами Guerlain La Petite Robe Noire EDP 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-guerlain-la-petite-robe-noire-10ml/</t>
   </si>
   <si>
     <t>ART-1272612889</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Clinique Happy For Men 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/</t>
   </si>
   <si>
     <t>ART-1271012873</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Hugo Boss Bottled (№6) For Men 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hubo-boss-boss-6-10ml/</t>
   </si>
   <si>
-    <t>ART-1276212925</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1273412897</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Hugo Boss The Scent For Her 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-the-scent-for-her-10ml/</t>
   </si>
   <si>
-    <t>ART-1276712930</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1274312906</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Kenzo L'Eau Par Kenzo Pour Femme 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-femme-10ml/</t>
   </si>
   <si>
-    <t>ART-1268312846</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1273212895</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lacoste Eau De Lacoste L.12.12 Blanc 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-blanc-10ml/</t>
   </si>
   <si>
     <t>ART-1270612869</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lacoste L.12.12 Pour Elle Elegant 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-elegant-10ml/</t>
   </si>
   <si>
     <t>ART-1273112894</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lacoste L.12.12 Pour Elle Natural 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-natural-10ml/</t>
   </si>
   <si>
     <t>ART-1273712900</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lacoste Essential 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-essential-10ml/</t>
   </si>
   <si>
-    <t>ART-1275812921</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1274512908</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lancome La Vie Est Belle 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-la-vie-est-belle-10ml/</t>
   </si>
   <si>
     <t>ART-1274912912</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lanvin Eclat D'Arpege 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-eclat-d-arpege-10ml/</t>
   </si>
   <si>
     <t>ART-1270412867</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lanvin Marry Me! 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-merry-me-10ml/</t>
   </si>
   <si>
-    <t>ART-1276012923</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1268812851</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Montale Roses Musk 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/</t>
   </si>
   <si>
     <t>ART-1274612909</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Moschino Cheap &amp; Chic I Love Love 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-i-love-love-10ml/</t>
   </si>
   <si>
     <t>ART-1270112864</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Nasomatto Black Afgano 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nasomatto-black-afgano-10ml/</t>
@@ -716,59 +644,50 @@
   <si>
     <t>Масляные духи с феромонами Paco Rabanne 1 Million For Men 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-1-million-10ml/</t>
   </si>
   <si>
     <t>ART-1277412937</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Paco Rabanne Lady Million 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-lady-million-10ml/</t>
   </si>
   <si>
     <t>ART-1269512858</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Paco Rabanne Pure XS For Him 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/</t>
   </si>
   <si>
-    <t>ART-1269412857</t>
-[...7 lines deleted...]
-  <si>
     <t>42861</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Parfums de Marly Cassili 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_8/</t>
   </si>
   <si>
     <t>42863</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Parfums de Marly Delina 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_6/</t>
   </si>
   <si>
     <t>ART-1271812881</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Sospiro Perfumes Erba Pura 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/</t>
@@ -905,59 +824,50 @@
   <si>
     <t>Масляные духи с феромонами Vilhelm Parfumerie Mango Skin 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_5/</t>
   </si>
   <si>
     <t>ART-1270812871</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Xerjoff Erba Pura 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-xerjoff-sospiro-erba-pura-10ml/</t>
   </si>
   <si>
     <t>ART-1277112934</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Zarkoperfume Molecule No. 8 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/</t>
   </si>
   <si>
-    <t>ART-1269812861</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1267912842</t>
   </si>
   <si>
     <t>Масляные духи с феромонами By Kilian Vodka On The Rocks 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kiliaсвn-vodka-on-the-rocks-moscow-10ml/</t>
   </si>
   <si>
     <t>ART-1268212845</t>
   </si>
   <si>
     <t>Масляные духи с феромонами By Kilian Forbidden Games 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/</t>
   </si>
   <si>
     <t>52423</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Richard White Chocola 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/</t>
@@ -1148,59 +1058,50 @@
   <si>
     <t>Масляные духи с феромонами Memo Marfa 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/</t>
   </si>
   <si>
     <t>52464</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Franck Boclet Cocaine 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/</t>
   </si>
   <si>
     <t>52463</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Byredo Gypsy Water 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/</t>
   </si>
   <si>
-    <t>52461</t>
-[...7 lines deleted...]
-  <si>
     <t>52460</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana 3 L'Imperatrice Limited Edition 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/</t>
   </si>
   <si>
     <t>52459</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Montale Intense Cafe 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/</t>
   </si>
   <si>
     <t>52458</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana The One For Men EDT 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/</t>
@@ -1220,59 +1121,50 @@
   <si>
     <t>Масляные духи с феромонами Kajal Dahab 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-dahab-10-ml/</t>
   </si>
   <si>
     <t>52455</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Kajal Almaz 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/</t>
   </si>
   <si>
     <t>52454</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Richard Dirty Pineapple 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/</t>
   </si>
   <si>
-    <t>52453</t>
-[...7 lines deleted...]
-  <si>
     <t>52506</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Salvatore Ferragamo Incanto Shine 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/</t>
   </si>
   <si>
     <t>52505</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Azzaro Chrome Pour Homme 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/</t>
   </si>
   <si>
     <t>52504</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Attar Collection Musk Kashmir 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/</t>
@@ -1328,68 +1220,50 @@
   <si>
     <t>Масляные духи с феромонами Paco Rabanne Black XS For Men 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-black-xs-for-men-10-ml/</t>
   </si>
   <si>
     <t>52497</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Paco Rabanne Olympea 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-olympea-10-ml/</t>
   </si>
   <si>
     <t>52496</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lacoste L.12.12 Pour Elle Sparkling 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-10-ml/</t>
   </si>
   <si>
-    <t>52495</t>
-[...16 lines deleted...]
-  <si>
     <t>52493</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Chanel Chance Eau Tendre 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-tendre-10-ml/</t>
   </si>
   <si>
     <t>52492</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Versace Bright Crystal 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-bright-crystal-10-ml/</t>
   </si>
   <si>
     <t>52491</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Marc-Antoine Barrois Ganymede 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-marc-antoine-barrois-ganymede-10-ml/</t>
@@ -1508,59 +1382,50 @@
   <si>
     <t>Масляные духи с феромонами Christian Dior Sauvage 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-sauvage-10-ml/</t>
   </si>
   <si>
     <t>52476</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Givenchy Ange Ou Demon Le Secret Elixir 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-elixir-10-ml/</t>
   </si>
   <si>
     <t>52475</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Carolina Herrera Good Girl 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-good-girl-10-ml/</t>
   </si>
   <si>
-    <t>52474</t>
-[...7 lines deleted...]
-  <si>
     <t>52473</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Creed Aventus for Men 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/</t>
   </si>
   <si>
     <t>52472</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Hugo Boss Boss Nuit Pour Femme 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/</t>
   </si>
   <si>
     <t>52471</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Initio Parfums Prives Magnetic Blend 1 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/</t>
@@ -1601,77 +1466,59 @@
   <si>
     <t>Масляные духи ОАЭ 10 мл Jo Malone Wood Sage &amp; Sea Salt (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/</t>
   </si>
   <si>
     <t>42174</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл L L Santal 33 (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-le-labo-santal-33/</t>
   </si>
   <si>
     <t>42176</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/</t>
   </si>
   <si>
-    <t>42178</t>
-[...7 lines deleted...]
-  <si>
     <t>42180</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Orto Parisi Megamare (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/</t>
   </si>
   <si>
-    <t>42182</t>
-[...7 lines deleted...]
-  <si>
     <t>42186</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Roja Dove Oligarch (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/</t>
   </si>
   <si>
     <t>42188</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Thomas Kosmala № 4 Apres L'Amour (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/</t>
   </si>
   <si>
     <t>42190</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Tiziana Terenzi Kirke (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/</t>
@@ -1691,77 +1538,59 @@
   <si>
     <t>Масляные духи ОАЭ 10 мл Z&amp;R B Pepper &amp; A, N (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/</t>
   </si>
   <si>
     <t>48270</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Z&amp;R V Blend (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/</t>
   </si>
   <si>
     <t>48978</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Escentric Molecules Molecule 01 (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/</t>
   </si>
   <si>
-    <t>48992</t>
-[...7 lines deleted...]
-  <si>
     <t>48991</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Tiffany &amp; Co Tiffany (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/</t>
   </si>
   <si>
-    <t>48990</t>
-[...7 lines deleted...]
-  <si>
     <t>48985</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Boadicea The Victorious Heroine (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/</t>
   </si>
   <si>
     <t>48982</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Ormonde Jayne Montabaco Intensivo (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/</t>
   </si>
   <si>
     <t>52523</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Dolce &amp; Gabbana The One For Men (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba/</t>
@@ -1806,59 +1635,50 @@
     <t>52528</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Ajmal Amber Wood (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ajmal-amber-wood-tuba/</t>
   </si>
   <si>
     <t>52529</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Gritti Tutu Blanc (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-tutu-blanc-tuba/</t>
   </si>
   <si>
     <t>52530</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Byredo Bal D'Afrique (туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-byredo-bal-d-afrique-tuba/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-vilhelm-parfumerie-mango-skin-tuba/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2244,62 +2064,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/15790/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-armand-basi-in-red-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-atelier-cologne-cedre-atlas-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-bvlgari-aqva-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-bal-d-afrique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-mojave-ghost-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-cacharel-amor-amor-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-sexy-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-coco-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-egoist-platinum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-fahrenheit-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-good-girl-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-liaisons-dangereuses-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-dolce-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-elizabeth-arden-green-tea-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-born-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-especially-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-escentric-02-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-e05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-fleur-narcotique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-lust-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-acqua-di-gio-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-aqua-di-gioia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-armani-code-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-pour-homm-blue-label-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-eau-de-parfum-ii-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-glamorous-magnolia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-guerlain-la-petite-robe-noire-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hubo-boss-boss-6-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-ma-vie-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-the-scent-for-her-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-bottled-night-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-femme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-elegant-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-natural-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-essential-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-l-12-12-pour-elle-magnetic-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-la-vie-est-belle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-eclat-d-arpege-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-merry-me-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-modern-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-i-love-love-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nasomatto-black-afgano-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-l-extase-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-nina-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-pabanne-invictus-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-1-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-lady-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-ultraviolet-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_8/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-gumin-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-kirki-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-fabulous-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-lost-cherry-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-metallique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-neroli-portofino-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rose-prick-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-soleil-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-tobacco-vanille-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-trussardi-donna-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-crystal-noir-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-man-eau-fraiche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-xerjoff-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-pink-molecule-090-09-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilia&#1089;&#1074;n-vodka-on-the-rocks-moscow-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lattafa-yara-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-women-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-eros-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-yves-saint-laurent-y-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ard-al-zaafaran-mousuf-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-boy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-2-bubble-gum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-idole-le-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-roberto-cavalli-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-chocolate-greedy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-bad-boys-are-no-good-but-good-boys-are-no-fun-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-wood-sage-sea-salt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-green-almond-redcurrant-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ralph-lauren-polo-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-noir-de-noir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-oud-wood-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-dahab-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-victoria-s-secret-bombshell-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-my-burberry-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-narciso-rodriguez-for-her-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-code-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-into-the-blue-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-english-pear-freesia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-black-xs-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-marc-antoine-barrois-ganymede-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-good-girl-gone-bad-extreme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-gorgeous-gardenia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-emporio-armani-because-it-s-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-challenge-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-good-girl-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-for-women-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-le-labo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-marc-antoine-barrois-ganymede/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-paco-rabanne-invictus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-baldessarini-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-nobile-1942-malia/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-chantilly-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-franck-boclet-cocaine-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-pineapple-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ajmal-amber-wood-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-tutu-blanc-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-byredo-bal-d-afrique-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-vilhelm-parfumerie-mango-skin-tuba/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/15790/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-armand-basi-in-red-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-atelier-cologne-cedre-atlas-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-bvlgari-aqva-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-bal-d-afrique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-mojave-ghost-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-cacharel-amor-amor-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-coco-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-egoist-platinum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-fahrenheit-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-good-girl-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-liaisons-dangereuses-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-dolce-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-elizabeth-arden-green-tea-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-born-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-especially-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-escentric-02-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-fleur-narcotique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ex-nihilo-lust-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilian-princess-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-acqua-di-gio-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-aqua-di-gioia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-armani-code-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-pour-homm-blue-label-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-eau-de-parfum-ii-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-glamorous-magnolia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-guerlain-la-petite-robe-noire-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hubo-boss-boss-6-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-the-scent-for-her-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-femme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-elegant-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-natural-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-essential-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-la-vie-est-belle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-eclat-d-arpege-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lanvin-merry-me-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-i-love-love-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nasomatto-black-afgano-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-l-extase-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-nina-ricci-nina-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-pabanne-invictus-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-1-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-lady-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_8/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-gumin-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tiziana-terenzi-kirki-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-fabulous-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-lost-cherry-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-metallique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-neroli-portofino-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rose-prick-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-soleil-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-tobacco-vanille-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-trussardi-donna-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-crystal-noir-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-man-eau-fraiche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-10ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-xerjoff-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kilia&#1089;&#1074;n-vodka-on-the-rocks-moscow-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lattafa-yara-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-women-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-eros-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-yves-saint-laurent-y-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ard-al-zaafaran-mousuf-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-boy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-moschino-toy-2-bubble-gum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lancome-idole-le-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-roberto-cavalli-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-chocolate-greedy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-bad-boys-are-no-good-but-good-boys-are-no-fun-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-wood-sage-sea-salt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-green-almond-redcurrant-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-ralph-lauren-polo-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-tom-ford-noir-de-noir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-dahab-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-my-burberry-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-narciso-rodriguez-for-her-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-code-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-into-the-blue-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-jo-malone-english-pear-freesia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-black-xs-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-marc-antoine-barrois-ganymede-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-by-kilan-good-girl-gone-bad-extreme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-gorgeous-gardenia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-giorgio-armani-emporio-armani-because-it-s-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-lacoste-challenge-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-carolina-herrera-good-girl-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-le-labo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-chantilly-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-franck-boclet-cocaine-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-dolce-gabbana-pineapple-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-ajmal-amber-wood-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-gritti-tutu-blanc-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/maslyanye-dukhi-oae-10-ml-byredo-bal-d-afrique-tuba/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F205"/>
+  <dimension ref="A1:F185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F205" sqref="F205"/>
+      <selection activeCell="F185" sqref="F185"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -5055,896 +4875,536 @@
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
         <v>152</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>464</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>190</v>
       </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="5">
-[...2 lines deleted...]
-      <c r="B159" s="10" t="s">
+      <c r="A159" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="C159" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B159" s="6"/>
+      <c r="C159" s="7"/>
+      <c r="D159" s="6"/>
       <c r="E159" s="6"/>
-      <c r="F159" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="F159" s="14"/>
     </row>
     <row r="160" spans="1:6">
-      <c r="A160" s="5">
-[...13 lines deleted...]
-        <v>190</v>
+      <c r="A160" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B160" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E160" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F160" s="15" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
-        <v>155</v>
+        <v>1</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
-        <v>156</v>
+        <v>2</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>157</v>
+        <v>3</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>158</v>
+        <v>4</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>159</v>
+        <v>5</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
-        <v>160</v>
+        <v>6</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>161</v>
+        <v>7</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>162</v>
+        <v>8</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
-        <v>163</v>
+        <v>9</v>
       </c>
       <c r="B169" s="10" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
-        <v>164</v>
+        <v>10</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:6">
-      <c r="A174" s="3" t="s">
+      <c r="A174" s="5">
+        <v>14</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>505</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="E174" s="6"/>
+      <c r="F174" s="14">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="5">
+        <v>15</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="D175" s="6" t="s">
         <v>510</v>
       </c>
-      <c r="B174" s="6"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E175" s="6"/>
+      <c r="F175" s="14">
+        <v>530</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>511</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>513</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>516</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>519</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>522</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>528</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>535</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>530</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
-        <v>530</v>
-[...358 lines deleted...]
-      <c r="F205" s="14">
         <v>530</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A174:F174"/>
+    <mergeCell ref="A159:F159"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_23"/>
@@ -6055,95 +5515,75 @@
     <hyperlink ref="D134" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_152"/>
-    <hyperlink ref="D159" r:id="rId_hyperlink_153"/>
-[...13 lines deleted...]
-    <hyperlink ref="D173" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_177"/>
-    <hyperlink ref="D186" r:id="rId_hyperlink_178"/>
-[...18 lines deleted...]
-    <hyperlink ref="D205" r:id="rId_hyperlink_197"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>