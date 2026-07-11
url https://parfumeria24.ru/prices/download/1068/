--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1960">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1920">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Бюджетный парфюм</t>
   </si>
   <si>
     <t>Женские духи</t>
   </si>
   <si>
     <t>Ard Al Zaafaran</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -284,89 +284,71 @@
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-burberry-weekend-100-ml-new/</t>
   </si>
   <si>
     <t>Bvlgari</t>
   </si>
   <si>
     <t>ART-69097065</t>
   </si>
   <si>
     <t>Парфюмерная вода Bvlgari Goldea The Essence Of A Jeweller 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-bvlgari-goldea-the-essence-of-a-jeweller-90-ml/</t>
   </si>
   <si>
     <t>ART-66036759</t>
   </si>
   <si>
     <t>Парфюмерная вода Bvlgari Jasmin Noir 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-bvlgari-jasmin-noir-100-ml-sale-/</t>
   </si>
   <si>
-    <t>ART-66026758</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1229212449</t>
   </si>
   <si>
     <t>Туалетная вода Bvlgari Omnia Coral 65 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-coral-65-ml-/</t>
   </si>
   <si>
     <t>ART-1283112994</t>
   </si>
   <si>
     <t>Туалетная вода Bvlgari Omnia Crystalline 65 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-crystalline-65-ml/</t>
   </si>
   <si>
     <t>Cacharel</t>
   </si>
   <si>
-    <t>ART-65986754</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1399114228</t>
   </si>
   <si>
     <t>Туалетная вода Cacharel Amor Amor 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-cacharel-amor-amor-100-ml/</t>
   </si>
   <si>
     <t>Calvin Klein</t>
   </si>
   <si>
     <t>ART-65936749</t>
   </si>
   <si>
     <t>Парфюмерная вода Calvin Klein Euphoria 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-calvin-klein-euphoria-100-ml/</t>
   </si>
   <si>
     <t>ART-65946750</t>
   </si>
   <si>
     <t>Туалетная вода Calvin Klein CK IN2U Her 100 мл</t>
@@ -779,68 +761,50 @@
   <si>
     <t>Туалетная вода Christian Dior J’adore L’eau 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-j-adore-l-eau-100-ml/</t>
   </si>
   <si>
     <t>49451</t>
   </si>
   <si>
     <t>Туалетная вода Christian Dior Poison Tendre 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-christian-dior-poison-tendre-100-ml/</t>
   </si>
   <si>
     <t>51418</t>
   </si>
   <si>
     <t xml:space="preserve">Туалетная вода Christian Dior Miss Dior Rose'n'Roses 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-rose-n-roses-100-ml/</t>
   </si>
   <si>
-    <t>53569</t>
-[...16 lines deleted...]
-  <si>
     <t>Clinique</t>
   </si>
   <si>
     <t>ART-65436699</t>
   </si>
   <si>
     <t>Туалетная вода Clinique Happy For Women 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-clinique-happy-for-women-100-ml/</t>
   </si>
   <si>
     <t>34737</t>
   </si>
   <si>
     <t>Туалетная вода Clinique Happy in Bloom 2010 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-clinique-happy-in-bloom-2010-100-ml/</t>
   </si>
   <si>
     <t>Creed</t>
   </si>
   <si>
     <t>ART-80898245</t>
@@ -1073,86 +1037,65 @@
   <si>
     <t>Парфюмерная вода Elizabeth Arden Green Tea 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-elizabeth-arden-green-tea-50-ml/</t>
   </si>
   <si>
     <t>34849</t>
   </si>
   <si>
     <t>Туалетная вода Elizabeth Arden Green Tea Cherry Blossom 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-cherry-blossom-100-ml/</t>
   </si>
   <si>
     <t>51384</t>
   </si>
   <si>
     <t>Туалетная вода Elizabeth Arden Green Tea Lychee Lime 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-lychee-lime-100-ml/</t>
   </si>
   <si>
-    <t>Elie Saab</t>
-[...10 lines deleted...]
-  <si>
     <t>Ex Nihilo</t>
   </si>
   <si>
     <t>34925</t>
   </si>
   <si>
     <t>Парфюмерная вода Ex Nihilo Lust In Paradise 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-lust-in-paradise-100-ml-dlya-zhenshch-/</t>
   </si>
   <si>
     <t>Estee Loyder</t>
   </si>
   <si>
-    <t>34913</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-65106666</t>
   </si>
   <si>
     <t>Парфюмерная вода Estee Loyder Pleasures 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-estee-lauder-pleasures-100-ml/</t>
   </si>
   <si>
     <t>Escada</t>
   </si>
   <si>
     <t>34859</t>
   </si>
   <si>
     <t>Туалетная вода Escada Agua Del Sol 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-escada-agua-del-sol-100-ml/</t>
   </si>
   <si>
     <t>34861</t>
   </si>
   <si>
     <t>Туалетная вода Escada Born in Paradise 100 мл</t>
@@ -1724,50 +1667,59 @@
   <si>
     <t>ART-64706626</t>
   </si>
   <si>
     <t>Туалетная вода Guerlain La Petite Robe Noire 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-guerlain-la-petite-robe-noire-100-ml/</t>
   </si>
   <si>
     <t>Guy Laroche</t>
   </si>
   <si>
     <t>ART-64686624</t>
   </si>
   <si>
     <t>Духи Guy Laroche Fidji 14 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dukhi-guy-laroche-fidji-14-ml/</t>
   </si>
   <si>
     <t>Hugo Boss</t>
   </si>
   <si>
+    <t>35110</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Hugo Boss Deep Red 90 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-deep-red-90-ml/</t>
+  </si>
+  <si>
     <t>ART-64666622</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss Ma Vie 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-ma-vie-75-ml/</t>
   </si>
   <si>
     <t>ART-1294813111</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss Nuit 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-nuit-75-ml/</t>
   </si>
   <si>
     <t>35120</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss The Scent For Her Absolute 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-for-her-absolute-100-ml/</t>
@@ -3458,59 +3410,50 @@
   <si>
     <t>Туалетная вода Carolina Herrera 212 Men Heroes Forever Young 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-heroes-forever-young-90-ml/</t>
   </si>
   <si>
     <t>35659</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera 212 Sexy Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-men-100-ml/</t>
   </si>
   <si>
     <t>ART-63706526</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera 212 VIP Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-vip-men-100-ml/</t>
   </si>
   <si>
-    <t>ART-63686524</t>
-[...7 lines deleted...]
-  <si>
     <t>48915</t>
   </si>
   <si>
     <t>Парфюмерная вода Carolina Herrera 212 VIP Black 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-100-ml/</t>
   </si>
   <si>
     <t>49225</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera Bad Boy 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-bad-boy-100-ml/</t>
   </si>
   <si>
     <t>ART-69197075</t>
   </si>
   <si>
     <t>Парфюмерная вода Chanel Bleu de Chanel Eau de Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-chanel-bleu-de-chanel-edp-100-ml/</t>
@@ -3659,54 +3602,54 @@
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-men-120-ml/</t>
   </si>
   <si>
     <t>ART-80928248</t>
   </si>
   <si>
     <t>Парфюмерная вода Creed Viking 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-creed-viking-100-ml/</t>
   </si>
   <si>
     <t>35700</t>
   </si>
   <si>
     <t>Парфюмерная вода Creed Viking Cologne 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-creed-viking-cologne-100-ml/</t>
   </si>
   <si>
     <t>ART-63516507</t>
   </si>
   <si>
-    <t>Туалетная вода Clinique Happy For Men 100 мл</t>
-[...2 lines deleted...]
-    <t>https://parfumeria24.ru/tualetnaya-voda-clinique-happy-for-men-100-ml/</t>
+    <t>Туалетная вода Clnique Happy For Men 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-clinывique-happy-for-men-100-ml/</t>
   </si>
   <si>
     <t>Davidoff</t>
   </si>
   <si>
     <t>ART-63456501</t>
   </si>
   <si>
     <t>Туалетная вода Davidoff Cool Water For Men 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-davidoff-cool-water-for-men-75-ml/</t>
   </si>
   <si>
     <t>Diesel</t>
   </si>
   <si>
     <t>35712</t>
   </si>
   <si>
     <t>Туалетная вода Diesel Only The Brave Tattoo 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-diesel-only-the-brave-tattoo-75-ml/</t>
   </si>
@@ -4535,59 +4478,50 @@
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-100-ml/</t>
   </si>
   <si>
     <t>52512</t>
   </si>
   <si>
     <t>Парфюмерная вода Lattafa Asad Zanzibar 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-zanzibar-100-ml/</t>
   </si>
   <si>
     <t>52643</t>
   </si>
   <si>
     <t>Парфюмерная вода Lattafa Fakhar Black 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-black-100-ml/</t>
   </si>
   <si>
     <t>Maison Francis Kurkdjian</t>
   </si>
   <si>
-    <t>35931</t>
-[...7 lines deleted...]
-  <si>
     <t>35937</t>
   </si>
   <si>
     <t>Парфюмерная вода Maison Francis Kurkdjian L'Homme A la Rose 70 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-l-homme-a-la-rose-70-ml/</t>
   </si>
   <si>
     <t>Montblanc</t>
   </si>
   <si>
     <t>ART-90389194</t>
   </si>
   <si>
     <t>Парфюмерная вода Mont Blanc Explorer 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-explorer-100-ml/</t>
   </si>
   <si>
     <t>35946</t>
   </si>
   <si>
     <t>Парфюмерная вода Mont Blanc Explorer Ultra Blue 100 мл</t>
@@ -4823,59 +4757,50 @@
   <si>
     <t>Туалетная вода Sergio Tacchini Experience Sailing 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-sergio-tacchini-experience-sailing-100-ml/</t>
   </si>
   <si>
     <t>ART-62706426</t>
   </si>
   <si>
     <t>Туалетная вода Trussardi Uomo 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/</t>
   </si>
   <si>
     <t>52334</t>
   </si>
   <si>
     <t>Туалетная вода Valentino Uomo Born In Roma Yellow Dream 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-yellow-dream-100-ml/</t>
   </si>
   <si>
-    <t>52337</t>
-[...7 lines deleted...]
-  <si>
     <t>52338</t>
   </si>
   <si>
     <t>Туалетная вода Valentino Uomo Born in Roma 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-100-ml/</t>
   </si>
   <si>
     <t>52340</t>
   </si>
   <si>
     <t>Туалетная вода Valentino Uomo Born in Roma The Gold 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-the-gold-100-ml/</t>
   </si>
   <si>
     <t>52341</t>
   </si>
   <si>
     <t>Туалетная вода Valentino Uomo 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-100-ml_1/</t>
@@ -5207,59 +5132,50 @@
   <si>
     <t>Парфюмерная вода Ex Nihilo Fleur Narcotique 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-fleur-narcotique-100-ml-uniseks-/</t>
   </si>
   <si>
     <t>34919</t>
   </si>
   <si>
     <t>Парфюмерная вода Ex Nihilo Amber Sky 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-amber-sky-100-ml/</t>
   </si>
   <si>
     <t>ART-1446514719</t>
   </si>
   <si>
     <t>Парфюмерная вода Ex Nihilo Fleur Narcotique Love Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumirovannaya-voda-ex-nihilo-fleur-narcotique-love-edition-100ml-uniseks-/</t>
   </si>
   <si>
-    <t>52751</t>
-[...7 lines deleted...]
-  <si>
     <t>Essential Parfums</t>
   </si>
   <si>
     <t>50599</t>
   </si>
   <si>
     <t>Парфюмерная вода Essential Parfums Bois Impérial 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-essential-parfums-bois-imp-rial-100-ml/</t>
   </si>
   <si>
     <t>Escentric Molecules</t>
   </si>
   <si>
     <t>50295</t>
   </si>
   <si>
     <t xml:space="preserve">Парфюмерная вода Escentric Molecules Molecule 01 + Patchouli 100 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-escentric-molecules-molecule-01-patchouli-100-ml/</t>
   </si>
   <si>
     <t>ART-1410314341</t>
@@ -5381,60 +5297,60 @@
   <si>
     <t>49598</t>
   </si>
   <si>
     <t>Парфюмерная вода Jo Malone Nectarine Blossom &amp; Honey 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-jo-malone-nectarine-blossom-honey-100-ml/</t>
   </si>
   <si>
     <t>34933</t>
   </si>
   <si>
     <t>Парфюмерная вода Jo Malone English Pear &amp; Freesia 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-jm-english-pear-freesia-100-ml/</t>
   </si>
   <si>
     <t>La Lebo</t>
   </si>
   <si>
     <t>ART-1461814877</t>
   </si>
   <si>
-    <t>Парфюмерная вода La Lebo Another 13 100 мл</t>
+    <t>Парфюмерная вода L L Another 13 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-la-lebo-another-13-100-ml-uniseks/</t>
   </si>
   <si>
     <t>ART-1461614875</t>
   </si>
   <si>
-    <t>Парфюмерная вода La Lebo Santal 33 100 мл</t>
+    <t>Парфюмерная вода L L Santal 33 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-la-lebo-santal-33-100-ml-uniseks-_1/</t>
   </si>
   <si>
     <t>52451</t>
   </si>
   <si>
     <t>Парфюмерная вода Lattafa Rave Now Rouge 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lattafa-rave-now-rouge-100-ml/</t>
   </si>
   <si>
     <t>52628</t>
   </si>
   <si>
     <t>Парфюмерная вода Lattafa Bade'e Al Oud Honor &amp; Glory 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-honor-glory-100-ml/</t>
   </si>
   <si>
     <t>52629</t>
   </si>
@@ -5523,86 +5439,50 @@
     <t>50921</t>
   </si>
   <si>
     <t>Парфюмерная вода Marc-Antoine Barrois Ganymede 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-ganymede-100-ml/</t>
   </si>
   <si>
     <t>ART-1251312676</t>
   </si>
   <si>
     <t>Парфюмерная вода Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum 70 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-extrait-70ml/</t>
   </si>
   <si>
     <t>ART-1245312616</t>
   </si>
   <si>
     <t>Парфюмерная вода Maison Francis Kurkdjian Baccarat Rouge 540 Eau de Parfum 70 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-70ml/</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-gentle-fluidity-silver-70-ml/</t>
   </si>
   <si>
     <t>49461</t>
   </si>
   <si>
     <t>Парфюмерная вода Mancera Red Tobacco 120 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-mancera-red-tobacco-120-ml/</t>
   </si>
   <si>
     <t>49462</t>
   </si>
   <si>
     <t>Парфюмерная вода Mancera Velvet Vanilla 120 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-mancera-velvet-vanilla-120-ml/</t>
   </si>
   <si>
     <t>Nasomatto</t>
   </si>
   <si>
     <t>48995</t>
   </si>
@@ -6333,62 +6213,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-crystal-love-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-the-queen-of-sheba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-blue-seduction-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-in-red-celebration-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-sensual-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-club-women-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-jolie-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-britney-spears-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-britney-spears-fantasy-anniversary-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-electric-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-fantasy-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-fantasy-sheer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-sunset-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-blush-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-weekend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-weekend-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-goldea-the-essence-of-a-jeweller-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-jasmin-noir-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-amethyste-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-coral-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-crystalline-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-cacharel-catch-me-80-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-cacharel-amor-amor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-calvin-klein-euphoria-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-ck-in2u-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoisele-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoiselle-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoiselle-l-eau-privee-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-eau-de-parfum-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-l-eau-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-rose-smiley/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-wins-for-women-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-good-girl-legere-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-very-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-chloe-eau-de-parfum-intense-for-women-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chloe-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chloe-nomade-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-hypnotic-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-in-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-l-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-midnight-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-miss-dior-le-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-poison-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-j-adore-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-absolutely-blooming-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-2023-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-cherie-blooming-bouqet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-poison-hypnotic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-j-adore-l-eau-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-poison-tendre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-rose-n-roses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-diorissimo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-forever-and-ever-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clinique-happy-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clinique-happy-in-bloom-2010-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-love-in-white-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-creed-love-in-black-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-dolce-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-light-blue-forever-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-gold-intense-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-only-one-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-only-one-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-3-l-imperatrice-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-anthology-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-love-is-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-sun-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-summer-vibes-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-dolce-shine-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-donna-karan-be-delicious-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-donna-karan-be-delicious-fresh-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-elizabeth-arden-green-tea-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-cherry-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-lychee-lime-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-elie-saab-girl-of-now-shine-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-lust-in-paradise-100-ml-dlya-zhenshch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-estee-lauder-beautiful-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-estee-lauder-pleasures-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-agua-del-sol-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-born-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-fiesta-carioca-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-island-kiss-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-marine-groove-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-miami-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-ocean-lounge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-rock-in-rio-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-sexy-graffiti-100-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-escada-show-me-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-fairy-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-armani-prive-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-because-it-s-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-code-satin-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-my-way-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-passione-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-rose-signature-ii-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-white-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-sun-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-si-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-code-turquoise-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-rose-alexsandrie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-edition-couture-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-ange-ou-demon-le-secret-eau-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-l-interdit-eau-de-toilette-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-nocturnal-jasmine-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-eau-de-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-rose-velvet-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bloom-acqua-di-fiore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-by-gucci-eau-de-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-by-gucci-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-by-gucci-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-gorgeous-jasmine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-nettare-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-by-gucci-eau-de-toilette-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-envy-me-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-envy-me-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-new-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-emerald-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-gorgeous-gardenia-limited-edition-2018-100-ml-yellow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bloom-ambrosia-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-black-perfecto-by-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-les-voyages-moscow-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-mon-guerlain-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-limon-verde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-aqua-allegoria-pera-granita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dukhi-guy-laroche-fidji-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-ma-vie-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-nuit-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-for-her-absolute-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-boss-orange-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-pure-accord-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-boss-alive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-issey-miyake-l-eau-d-issey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jean-paul-gaultier-scandal-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-wild-bluebell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-peony-blush-suede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-flower-by-kenzo-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-eau-de-lacoste-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-Lacoste%20L.12.12%20Magnetic%20pour%20Elle%2080%20&#1084;&#1083;/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-rose-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-elixir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-legere-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-dream-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-joy-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-eau-fraiche-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-natural-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-sparkling-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-sparkling-collector-edition-pour-femme-x-jeremyville-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-love-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-touch-of-spring-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-touch-of-sun-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-90-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dukhi-lancome-climat-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20210119/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-idole-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-flowers-of-happiness-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-intens-ment100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-legere-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/Lancome%20La%20Vie%20Est%20Belle%20L&#8217;Eau%20de%20Parfum%20Intense%20100%20&#1084;&#1083;/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-tresor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-tresor-midnight-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/12875/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lancome-la-vie-est-belle-en-rose-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lancome-la-vie-est-belle-l-eau-de-toilette-florale-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-a-la-folie-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-l-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml-plastik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-jeanne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-modern-princess-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lanvin-modern-princess-blooming-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-yara-moi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-haya-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-apogee-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-mille-feux-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-purple-flowers-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-pop-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-twinkle-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-miu-miu-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-chic-chic-petals-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-chic-light-clouds-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-moschino-toy-2-pearl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-toy-2-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-narciso-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-narciso-rouge-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-for-her-eau-de-parfum-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-nina-ricci-nina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-empire-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-fabulous/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-lucky-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-prive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-olympea-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-pure-xs-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-olympea-aqua-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-fame-blooming-pink-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-fame-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-delina-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-oriana-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-delina-la-rosee-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-prada-paradoxe-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-salvatore-ferragamo-incanto-shine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ted-lapidus-rumba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-thierry-mugler-alien-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-lost-cherry-100-ml-dlya-zhenshchin-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-white-suede-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-delicate-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-sound-of-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-donna-pink-marina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-bright-crystal-absolu-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-versense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-bright-crystal-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-valentina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-pink-pp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-voce-viva-intensa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-candy-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-creme-cloud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-eau-de-parfum-2020-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-sugar-fleur-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-collector-s-edition-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-heavenly-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-seduction-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-viktor-rolf-flowerbomb-la-vie-en-rose-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-vilhelm-parfumerie-room-service-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-wardasina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-parfyumernaya-voda-yves-saint-laurent-libre-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ysl-libre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-black-opium-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paryumernaya-voda-yves-saint-laurent-libre-eau-de-parfum-collector-edition-dress-me-wild-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-manifesto-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-mon-paris-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-inception-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-the-muse-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-alfred-dunhill-desire-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-amouage-for-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-seduction-in-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-wanted-by-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-wanted-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-baldessarini-ambre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-hero-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-burberry-hero-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-glacial-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-wood-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-marine-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-pour-homme-atlantiqve-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-extreme-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-man-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-pour-homme-soir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-le-gemme-tygar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-ck-in2u-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-eternity-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-euphoria-men-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-smiley-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-men-wins-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-ch-kings-limited-edition-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-aqua-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-heroes-forever-young-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-vip-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-ch-men-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-bad-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-bleu-de-chanel-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-eau-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-allure-homme-edition-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-egoiste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-fahrenheit-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-sauvage-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-fahrenheit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-sauvage-elixir-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-viking-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-viking-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clinique-happy-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-davidoff-cool-water-for-men-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-diesel-only-the-brave-tattoo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-diesel-only-the-brave-high-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dima-bilan-excite-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-homme-intenso-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-for-men-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-k-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-lovi-is-love-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-gentelman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-grey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-eau-intense-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ermenegildo-zegna-zegna-colonia-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profondo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profumo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-black-sode-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-emporio-armani-stronger-with-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-code-absolu-pour-homme-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-colonia-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-essenza-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-guilty-absolute-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-guilty-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-l-homme-ideal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hermes-terre-d-hermes-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-absolute-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-aromatic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-saffron-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-tonic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-united-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-unlimited-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-hugo-for-men-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-just-different-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-reversed-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-selection-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-hugo-intense-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-issey-miyake-nuit-d-issey-pulse-of-the-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jacques-bogart-one-man-show-oud-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jacques-bogart-one-man-show-ruby-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jacques-bogart-one-man-show-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jacques-bogart-one-man-show-gold-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-chromite-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-motion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-electric-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jean-paul-gaultier-scandal-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-blanc-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-challenge-green-90-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-cool-play-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-energized-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-jaune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-vert-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-collector-edition-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-hot-play-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-blanc-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-eau-fraiche-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-magnetic-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-live-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-style-in-play-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-match-point-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-bourbon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-rave-now-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-zanzibar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-amyris-homme-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-l-homme-a-la-rose-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-explorer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-explorer-ultra-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-legend-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-mont-blanc-legend-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-moschino-toy-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-1-million-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-legend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-lucky-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-prive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-invictus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-invictus-aqua-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-pure-xs-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabbane-invictus-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-1-million-royal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-victory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-phantom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-pour-lui-9325-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ralph-lauren-polo-red-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ralph-lauren-polo-supreme-oud-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-roger-gallet-open-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-salvador-dali-black-sun-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-sergio-tacchini-experience-discovery-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-sergio-tacchini-experience-sailing-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-uomo-born-in-roma-extradose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-intense-2021-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-rockstud-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-dylan-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-najim-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-viktor-rolf-spicebomb-extreme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-casamorati-mefisto-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-la-nuit-de-l-homme-l-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-la-nuit-de-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-y-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-y-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-y-le-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-asdaaf-ameer-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-al-rayhan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-khaltat-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-hayati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-bal-d-afrique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-rose-of-no-man-s-land-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-be-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-paris-biarritz-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-oud-ispahan-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-orange-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-lemon-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-pineapple-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-patchouli-memory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-gold-immortals-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-fleur-narcotique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-amber-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-ex-nihilo-fleur-narcotique-love-edition-100ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-blue-talisman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-escentric-molecules-molecule-01-patchouli-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-escentric-molecules-escentric-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecules-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-jasmin-kusamono-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-soie-de-nacre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hermes-un-jardin-sur-le-toit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-nectarine-blossom-honey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-english-pear-freesia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-la-lebo-another-13-100-ml-uniseks/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-la-lebo-santal-33-100-ml-uniseks-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-rave-now-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-honor-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-oud-for-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-amethyst-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-qahwa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-emaan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-ombre-nomade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-california-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-city-of-stars-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-extrait-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-aqua-universalis-cologne-forte-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-aqua-vitae-cologne-forte-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-gentle-fluidity-gold-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-gentle-fluidity-silver-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-red-tobacco-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-velvet-vanilla-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-nasomatto-black-afgano-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-penhaligon-s-halfeti-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-white-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-champagne-kiss-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-coca-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-thomas-kosmala-4-apres-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-cherry-smoke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-tobacco-vanille-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-prick-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-bitter-peach-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-ebene-fume-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-electric-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-neroli-portofino-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-ombre-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-oud-wood-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-tuscan-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-d-amalfi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-de-russie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-noir-de-noir-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-behind-the-curtain-piazza-alla-scala-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-aperitivo-milanese-porta-nuova-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-i-vicoli-via-fiori-chiari-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-limitless-shopping-via-della-spiga-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-vilhelm-parfumerie-mango-skin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-casamorati-1888-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-coro-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-purple-molecule-070-07-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-crystal-love-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-the-queen-of-sheba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-blue-seduction-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-in-red-celebration-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-sensual-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-club-women-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-jolie-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-britney-spears-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-britney-spears-fantasy-anniversary-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-electric-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-fantasy-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-fantasy-sheer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-sunset-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-blush-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-weekend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-weekend-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-goldea-the-essence-of-a-jeweller-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-jasmin-noir-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-coral-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-crystalline-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-cacharel-amor-amor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-calvin-klein-euphoria-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-ck-in2u-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoisele-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoiselle-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoiselle-l-eau-privee-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-eau-de-parfum-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-l-eau-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-rose-smiley/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-wins-for-women-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-good-girl-legere-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-very-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-chloe-eau-de-parfum-intense-for-women-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chloe-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chloe-nomade-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-hypnotic-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-in-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-l-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-midnight-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-miss-dior-le-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-poison-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-j-adore-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-absolutely-blooming-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-2023-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-cherie-blooming-bouqet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-poison-hypnotic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-j-adore-l-eau-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-poison-tendre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-rose-n-roses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clinique-happy-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clinique-happy-in-bloom-2010-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-love-in-white-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-creed-love-in-black-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-dolce-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-light-blue-forever-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-gold-intense-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-only-one-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-only-one-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-3-l-imperatrice-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-anthology-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-love-is-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-sun-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-summer-vibes-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-dolce-shine-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-donna-karan-be-delicious-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-donna-karan-be-delicious-fresh-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-elizabeth-arden-green-tea-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-cherry-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-lychee-lime-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-lust-in-paradise-100-ml-dlya-zhenshch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-estee-lauder-pleasures-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-agua-del-sol-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-born-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-fiesta-carioca-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-island-kiss-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-marine-groove-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-miami-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-ocean-lounge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-rock-in-rio-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-sexy-graffiti-100-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-escada-show-me-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-fairy-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-armani-prive-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-because-it-s-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-code-satin-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-my-way-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-passione-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-rose-signature-ii-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-white-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-sun-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-si-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-code-turquoise-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-rose-alexsandrie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-edition-couture-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-ange-ou-demon-le-secret-eau-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-l-interdit-eau-de-toilette-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-nocturnal-jasmine-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-eau-de-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-rose-velvet-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bloom-acqua-di-fiore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-by-gucci-eau-de-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-by-gucci-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-by-gucci-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-gorgeous-jasmine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-nettare-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-by-gucci-eau-de-toilette-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-envy-me-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-envy-me-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-new-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-emerald-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-gorgeous-gardenia-limited-edition-2018-100-ml-yellow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bloom-ambrosia-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-black-perfecto-by-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-les-voyages-moscow-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-mon-guerlain-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-limon-verde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-aqua-allegoria-pera-granita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dukhi-guy-laroche-fidji-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-deep-red-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-ma-vie-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-nuit-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-for-her-absolute-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-boss-orange-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-pure-accord-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-boss-alive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-issey-miyake-l-eau-d-issey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jean-paul-gaultier-scandal-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-wild-bluebell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-peony-blush-suede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-flower-by-kenzo-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-eau-de-lacoste-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-Lacoste%20L.12.12%20Magnetic%20pour%20Elle%2080%20&#1084;&#1083;/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-rose-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-elixir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-legere-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-dream-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-joy-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-eau-fraiche-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-natural-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-sparkling-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-sparkling-collector-edition-pour-femme-x-jeremyville-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-love-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-touch-of-spring-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-touch-of-sun-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-90-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dukhi-lancome-climat-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20210119/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-idole-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-flowers-of-happiness-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-intens-ment100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-legere-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/Lancome%20La%20Vie%20Est%20Belle%20L&#8217;Eau%20de%20Parfum%20Intense%20100%20&#1084;&#1083;/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-tresor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-tresor-midnight-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/12875/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lancome-la-vie-est-belle-en-rose-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lancome-la-vie-est-belle-l-eau-de-toilette-florale-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-a-la-folie-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-l-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml-plastik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-jeanne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-modern-princess-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lanvin-modern-princess-blooming-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-yara-moi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-haya-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-apogee-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-mille-feux-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-purple-flowers-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-pop-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-twinkle-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-miu-miu-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-chic-chic-petals-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-chic-light-clouds-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-moschino-toy-2-pearl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-toy-2-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-narciso-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-narciso-rouge-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-for-her-eau-de-parfum-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-nina-ricci-nina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-empire-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-fabulous/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-lucky-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-prive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-olympea-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-pure-xs-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-olympea-aqua-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-fame-blooming-pink-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-fame-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-delina-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-oriana-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-delina-la-rosee-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-prada-paradoxe-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-salvatore-ferragamo-incanto-shine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ted-lapidus-rumba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-thierry-mugler-alien-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-lost-cherry-100-ml-dlya-zhenshchin-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-white-suede-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-delicate-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-sound-of-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-donna-pink-marina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-bright-crystal-absolu-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-versense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-bright-crystal-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-valentina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-pink-pp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-voce-viva-intensa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-candy-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-creme-cloud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-eau-de-parfum-2020-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-sugar-fleur-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-collector-s-edition-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-heavenly-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-seduction-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-viktor-rolf-flowerbomb-la-vie-en-rose-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-vilhelm-parfumerie-room-service-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-wardasina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-parfyumernaya-voda-yves-saint-laurent-libre-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ysl-libre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-black-opium-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paryumernaya-voda-yves-saint-laurent-libre-eau-de-parfum-collector-edition-dress-me-wild-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-manifesto-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-mon-paris-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-inception-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-the-muse-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-alfred-dunhill-desire-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-amouage-for-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-seduction-in-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-wanted-by-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-wanted-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-baldessarini-ambre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-hero-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-burberry-hero-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-glacial-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-wood-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-marine-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-pour-homme-atlantiqve-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-extreme-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-man-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-pour-homme-soir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-le-gemme-tygar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-ck-in2u-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-eternity-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-euphoria-men-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-smiley-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-men-wins-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-ch-kings-limited-edition-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-aqua-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-heroes-forever-young-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-vip-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-bad-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-bleu-de-chanel-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-eau-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-allure-homme-edition-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-egoiste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-fahrenheit-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-sauvage-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-fahrenheit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-sauvage-elixir-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-viking-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-viking-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clin&#1099;&#1074;ique-happy-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-davidoff-cool-water-for-men-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-diesel-only-the-brave-tattoo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-diesel-only-the-brave-high-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dima-bilan-excite-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-homme-intenso-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-for-men-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-k-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-lovi-is-love-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-gentelman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-grey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-eau-intense-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ermenegildo-zegna-zegna-colonia-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profondo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profumo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-black-sode-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-emporio-armani-stronger-with-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-code-absolu-pour-homme-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-colonia-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-essenza-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-guilty-absolute-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-guilty-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-l-homme-ideal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hermes-terre-d-hermes-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-absolute-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-aromatic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-saffron-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-tonic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-united-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-unlimited-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-hugo-for-men-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-just-different-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-reversed-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-selection-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-hugo-intense-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-issey-miyake-nuit-d-issey-pulse-of-the-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jacques-bogart-one-man-show-oud-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jacques-bogart-one-man-show-ruby-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jacques-bogart-one-man-show-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jacques-bogart-one-man-show-gold-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-chromite-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-motion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-electric-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jean-paul-gaultier-scandal-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-blanc-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-challenge-green-90-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-cool-play-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-energized-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-jaune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-vert-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-collector-edition-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-hot-play-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-blanc-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-eau-fraiche-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-magnetic-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-live-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-style-in-play-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-match-point-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-bourbon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-rave-now-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-zanzibar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-l-homme-a-la-rose-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-explorer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-explorer-ultra-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-legend-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-mont-blanc-legend-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-moschino-toy-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-1-million-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-legend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-lucky-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-prive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-invictus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-invictus-aqua-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-pure-xs-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabbane-invictus-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-1-million-royal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-victory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-phantom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-pour-lui-9325-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ralph-lauren-polo-red-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ralph-lauren-polo-supreme-oud-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-roger-gallet-open-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-salvador-dali-black-sun-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-sergio-tacchini-experience-discovery-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-sergio-tacchini-experience-sailing-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-intense-2021-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-rockstud-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-dylan-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-najim-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-viktor-rolf-spicebomb-extreme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-casamorati-mefisto-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-la-nuit-de-l-homme-l-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-la-nuit-de-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-y-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-y-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-y-le-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-asdaaf-ameer-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-al-rayhan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-khaltat-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-hayati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-bal-d-afrique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-rose-of-no-man-s-land-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-be-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-paris-biarritz-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-oud-ispahan-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-orange-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-lemon-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-pineapple-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-patchouli-memory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-gold-immortals-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-fleur-narcotique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-amber-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-ex-nihilo-fleur-narcotique-love-edition-100ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-escentric-molecules-molecule-01-patchouli-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-escentric-molecules-escentric-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecules-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-jasmin-kusamono-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-soie-de-nacre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hermes-un-jardin-sur-le-toit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-nectarine-blossom-honey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-english-pear-freesia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-la-lebo-another-13-100-ml-uniseks/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-la-lebo-santal-33-100-ml-uniseks-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-rave-now-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-honor-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-oud-for-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-amethyst-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-qahwa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-emaan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-ombre-nomade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-california-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-city-of-stars-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-extrait-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-red-tobacco-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-velvet-vanilla-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-nasomatto-black-afgano-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-penhaligon-s-halfeti-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-white-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-champagne-kiss-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-coca-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-thomas-kosmala-4-apres-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-cherry-smoke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-tobacco-vanille-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-prick-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-bitter-peach-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-ebene-fume-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-electric-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-neroli-portofino-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-ombre-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-oud-wood-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-tuscan-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-d-amalfi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-de-russie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-noir-de-noir-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-behind-the-curtain-piazza-alla-scala-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-aperitivo-milanese-porta-nuova-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-i-vicoli-via-fiori-chiari-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-limitless-shopping-via-della-spiga-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-vilhelm-parfumerie-mango-skin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-casamorati-1888-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-coro-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-purple-molecule-070-07-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F905"/>
+  <dimension ref="A1:F890"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F905" sqref="F905"/>
+      <selection activeCell="F890" sqref="F890"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -7126,4552 +7006,4552 @@
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6">
         <v>4</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="6">
+      <c r="A50" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="15"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B50" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="8" t="s">
+      <c r="C51" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E51" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="6">
+        <v>1</v>
+      </c>
+      <c r="B52" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="D50" s="7" t="s">
+      <c r="C52" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E50" s="7"/>
-[...5 lines deleted...]
-      <c r="A51" s="4" t="s">
+      <c r="D52" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B51" s="7"/>
-[...6 lines deleted...]
-      <c r="A52" s="5" t="s">
+      <c r="E52" s="7"/>
+      <c r="F52" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="15"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B52" s="10" t="s">
+      <c r="B54" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C52" s="12" t="s">
+      <c r="C54" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D52" s="13" t="s">
+      <c r="D54" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E52" s="14" t="s">
+      <c r="E54" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F52" s="16" t="s">
+      <c r="F54" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
-      <c r="A53" s="6">
+    <row r="55" spans="1:6">
+      <c r="A55" s="6">
         <v>1</v>
       </c>
-      <c r="B53" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="8" t="s">
+      <c r="B55" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="D53" s="7" t="s">
+      <c r="C55" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="E53" s="7"/>
-[...5 lines deleted...]
-      <c r="A54" s="6">
+      <c r="D55" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="6">
         <v>2</v>
       </c>
-      <c r="B54" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="8" t="s">
+      <c r="B56" s="11" t="s">
         <v>104</v>
       </c>
-      <c r="D54" s="7" t="s">
+      <c r="C56" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="E54" s="7"/>
-[...5 lines deleted...]
-      <c r="A55" s="4" t="s">
+      <c r="D56" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="B55" s="7"/>
-[...6 lines deleted...]
-      <c r="A56" s="5" t="s">
+      <c r="E56" s="7"/>
+      <c r="F56" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B57" s="7"/>
+      <c r="C57" s="8"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="15"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="10" t="s">
+      <c r="B58" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C56" s="12" t="s">
+      <c r="C58" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D56" s="13" t="s">
+      <c r="D58" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E56" s="14" t="s">
+      <c r="E58" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F56" s="16" t="s">
+      <c r="F58" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
-      <c r="A57" s="6">
+    <row r="59" spans="1:6">
+      <c r="A59" s="6">
         <v>1</v>
       </c>
-      <c r="B57" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="8" t="s">
+      <c r="B59" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="D57" s="7" t="s">
+      <c r="C59" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="E57" s="7"/>
-[...5 lines deleted...]
-      <c r="A58" s="6">
+      <c r="D59" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="6">
         <v>2</v>
       </c>
-      <c r="B58" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="8" t="s">
+      <c r="B60" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="D58" s="7" t="s">
+      <c r="C60" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="E58" s="7"/>
-[...5 lines deleted...]
-      <c r="A59" s="4" t="s">
+      <c r="D60" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="B59" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E60" s="7"/>
+      <c r="F60" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="6">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="6">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73" s="6">
-[...2 lines deleted...]
-      <c r="B73" s="11" t="s">
+      <c r="A73" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="C73" s="8" t="s">
+      <c r="B73" s="7"/>
+      <c r="C73" s="8"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="15"/>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E74" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="6">
+        <v>1</v>
+      </c>
+      <c r="B75" s="11" t="s">
         <v>151</v>
       </c>
-      <c r="D73" s="7" t="s">
+      <c r="C75" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="E73" s="7"/>
-[...8 lines deleted...]
-      <c r="B74" s="11" t="s">
+      <c r="D75" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="C74" s="8" t="s">
+      <c r="E75" s="7"/>
+      <c r="F75" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="6">
+        <v>2</v>
+      </c>
+      <c r="B76" s="11" t="s">
         <v>154</v>
       </c>
-      <c r="D74" s="7" t="s">
+      <c r="C76" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="E74" s="7"/>
-[...5 lines deleted...]
-      <c r="A75" s="4" t="s">
+      <c r="D76" s="7" t="s">
         <v>156</v>
       </c>
-      <c r="B75" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E76" s="7"/>
+      <c r="F76" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>157</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>162</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>163</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>167</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="15">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>174</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>175</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>177</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="15">
-        <v>580</v>
+        <v>540</v>
       </c>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="6">
+      <c r="A84" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="8"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="15"/>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E85" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B84" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C84" s="8" t="s">
+      <c r="F85" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="6">
+        <v>1</v>
+      </c>
+      <c r="B86" s="11" t="s">
         <v>179</v>
       </c>
-      <c r="D84" s="7" t="s">
+      <c r="C86" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="E84" s="7"/>
-[...8 lines deleted...]
-      <c r="B85" s="11" t="s">
+      <c r="D86" s="7" t="s">
         <v>181</v>
       </c>
-      <c r="C85" s="8" t="s">
+      <c r="E86" s="7"/>
+      <c r="F86" s="15">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="6">
+        <v>2</v>
+      </c>
+      <c r="B87" s="11" t="s">
         <v>182</v>
       </c>
-      <c r="D85" s="7" t="s">
+      <c r="C87" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="E85" s="7"/>
-[...5 lines deleted...]
-      <c r="A86" s="4" t="s">
+      <c r="D87" s="7" t="s">
         <v>184</v>
       </c>
-      <c r="B86" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E87" s="7"/>
+      <c r="F87" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>185</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>187</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="15">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="6">
+      <c r="A89" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="B89" s="7"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="15"/>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E90" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="6">
+        <v>1</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E91" s="7"/>
+      <c r="F91" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="6">
         <v>2</v>
       </c>
-      <c r="B89" s="11" t="s">
-[...20 lines deleted...]
-      <c r="C90" s="8" t="s">
+      <c r="B92" s="11" t="s">
         <v>192</v>
       </c>
-      <c r="D90" s="7" t="s">
+      <c r="C92" s="8" t="s">
         <v>193</v>
       </c>
-      <c r="E90" s="7"/>
-[...5 lines deleted...]
-      <c r="A91" s="4" t="s">
+      <c r="D92" s="7" t="s">
         <v>194</v>
       </c>
-      <c r="B91" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E92" s="7"/>
+      <c r="F92" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="6">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>246</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" s="6">
-[...2 lines deleted...]
-      <c r="B111" s="11" t="s">
+      <c r="A111" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="C111" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B111" s="7"/>
+      <c r="C111" s="8"/>
+      <c r="D111" s="7"/>
       <c r="E111" s="7"/>
-      <c r="F111" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F111" s="15"/>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A112" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E112" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
-        <v>590</v>
+        <v>540</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="15">
-        <v>590</v>
+        <v>540</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8"/>
       <c r="D115" s="7"/>
       <c r="E115" s="7"/>
       <c r="F115" s="15"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D116" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E116" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F116" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="6">
         <v>1</v>
       </c>
       <c r="B117" s="11" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="6">
         <v>2</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="119" spans="1:6">
-      <c r="A119" s="4" t="s">
+      <c r="A119" s="6">
+        <v>3</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E119" s="7"/>
+      <c r="F119" s="15">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="6">
+        <v>4</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D120" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="B119" s="7"/>
-[...6 lines deleted...]
-      <c r="A120" s="5" t="s">
+      <c r="E120" s="7"/>
+      <c r="F120" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="B121" s="7"/>
+      <c r="C121" s="8"/>
+      <c r="D121" s="7"/>
+      <c r="E121" s="7"/>
+      <c r="F121" s="15"/>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B120" s="10" t="s">
+      <c r="B122" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C120" s="12" t="s">
+      <c r="C122" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D120" s="13" t="s">
+      <c r="D122" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E120" s="14" t="s">
+      <c r="E122" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F120" s="16" t="s">
+      <c r="F122" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
-        <v>390</v>
+        <v>640</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="125" spans="1:6">
-      <c r="A125" s="4" t="s">
+      <c r="A125" s="6">
+        <v>3</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E125" s="7"/>
+      <c r="F125" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="6">
+        <v>4</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D126" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="B125" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E126" s="7"/>
+      <c r="F126" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="6">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="6">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>315</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="6">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>318</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E139" s="7"/>
       <c r="F139" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="6">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>323</v>
       </c>
       <c r="E140" s="7"/>
       <c r="F140" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="141" spans="1:6">
-      <c r="A141" s="6">
-[...2 lines deleted...]
-      <c r="B141" s="11" t="s">
+      <c r="A141" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="C141" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B141" s="7"/>
+      <c r="C141" s="8"/>
+      <c r="D141" s="7"/>
       <c r="E141" s="7"/>
-      <c r="F141" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F141" s="15"/>
     </row>
     <row r="142" spans="1:6">
-      <c r="A142" s="6">
-[...13 lines deleted...]
-        <v>520</v>
+      <c r="A142" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E142" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="6">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B143" s="11" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8"/>
       <c r="D145" s="7"/>
       <c r="E145" s="7"/>
       <c r="F145" s="15"/>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D146" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E146" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F146" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="6">
         <v>1</v>
       </c>
       <c r="B147" s="11" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C147" s="8" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E147" s="7"/>
       <c r="F147" s="15">
-        <v>500</v>
+        <v>640</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="6">
         <v>2</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="E148" s="7"/>
       <c r="F148" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="149" spans="1:6">
-      <c r="A149" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D149" s="7"/>
+      <c r="A149" s="6">
+        <v>3</v>
+      </c>
+      <c r="B149" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="D149" s="7" t="s">
+        <v>340</v>
+      </c>
       <c r="E149" s="7"/>
-      <c r="F149" s="15"/>
+      <c r="F149" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="150" spans="1:6">
-      <c r="A150" s="5" t="s">
+      <c r="A150" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="B150" s="7"/>
+      <c r="C150" s="8"/>
+      <c r="D150" s="7"/>
+      <c r="E150" s="7"/>
+      <c r="F150" s="15"/>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B150" s="10" t="s">
+      <c r="B151" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C150" s="12" t="s">
+      <c r="C151" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D150" s="13" t="s">
+      <c r="D151" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E150" s="14" t="s">
+      <c r="E151" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F150" s="16" t="s">
+      <c r="F151" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="153" spans="1:6">
-      <c r="A153" s="6">
-[...2 lines deleted...]
-      <c r="B153" s="11" t="s">
+      <c r="A153" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="B153" s="7"/>
+      <c r="C153" s="8"/>
+      <c r="D153" s="7"/>
+      <c r="E153" s="7"/>
+      <c r="F153" s="15"/>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D154" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E154" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="6">
+        <v>1</v>
+      </c>
+      <c r="B155" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E155" s="7"/>
+      <c r="F155" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="B156" s="7"/>
+      <c r="C156" s="8"/>
+      <c r="D156" s="7"/>
+      <c r="E156" s="7"/>
+      <c r="F156" s="15"/>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D157" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E157" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="6">
+        <v>1</v>
+      </c>
+      <c r="B158" s="11" t="s">
         <v>350</v>
       </c>
-      <c r="C153" s="8" t="s">
+      <c r="C158" s="8" t="s">
         <v>351</v>
       </c>
-      <c r="D153" s="7" t="s">
+      <c r="D158" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="E153" s="7"/>
-      <c r="F153" s="15">
+      <c r="E158" s="7"/>
+      <c r="F158" s="15">
         <v>500</v>
-      </c>
-[...76 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="160" spans="1:6">
-      <c r="A160" s="4" t="s">
+      <c r="A160" s="6">
+        <v>3</v>
+      </c>
+      <c r="B160" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="C160" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="D160" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E160" s="7"/>
+      <c r="F160" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="6">
+        <v>4</v>
+      </c>
+      <c r="B161" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="C161" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="D161" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="B160" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E161" s="7"/>
+      <c r="F161" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>362</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>363</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>365</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>367</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:6">
-      <c r="A164" s="4" t="s">
+      <c r="A164" s="6">
+        <v>7</v>
+      </c>
+      <c r="B164" s="11" t="s">
         <v>368</v>
       </c>
-      <c r="B164" s="7"/>
-[...1 lines deleted...]
-      <c r="D164" s="7"/>
+      <c r="C164" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="D164" s="7" t="s">
+        <v>370</v>
+      </c>
       <c r="E164" s="7"/>
-      <c r="F164" s="15"/>
+      <c r="F164" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="165" spans="1:6">
-      <c r="A165" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E165" s="14" t="s">
+      <c r="A165" s="6">
         <v>8</v>
       </c>
-      <c r="F165" s="16" t="s">
-        <v>9</v>
+      <c r="B165" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="E165" s="7"/>
+      <c r="F165" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="E167" s="7"/>
       <c r="F167" s="15">
-        <v>500</v>
+        <v>660</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="E168" s="7"/>
       <c r="F168" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="170" spans="1:6">
-      <c r="A170" s="6">
+      <c r="A170" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="B170" s="7"/>
+      <c r="C170" s="8"/>
+      <c r="D170" s="7"/>
+      <c r="E170" s="7"/>
+      <c r="F170" s="15"/>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B171" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B170" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A171" s="6">
+      <c r="C171" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B171" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="D171" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E171" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>390</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E173" s="7"/>
       <c r="F173" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>394</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>395</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>396</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>401</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="6">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>402</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E177" s="7"/>
       <c r="F177" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="4" t="s">
+      <c r="A178" s="6">
+        <v>7</v>
+      </c>
+      <c r="B178" s="11" t="s">
         <v>405</v>
       </c>
-      <c r="B178" s="7"/>
-[...1 lines deleted...]
-      <c r="D178" s="7"/>
+      <c r="C178" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="D178" s="7" t="s">
+        <v>407</v>
+      </c>
       <c r="E178" s="7"/>
-      <c r="F178" s="15"/>
+      <c r="F178" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="179" spans="1:6">
-      <c r="A179" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E179" s="14" t="s">
+      <c r="A179" s="6">
         <v>8</v>
       </c>
-      <c r="F179" s="16" t="s">
-        <v>9</v>
+      <c r="B179" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="C179" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="D179" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="E179" s="7"/>
+      <c r="F179" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B180" s="11" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="E181" s="7"/>
       <c r="F181" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="E182" s="7"/>
       <c r="F182" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B183" s="11" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="6">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E184" s="7"/>
       <c r="F184" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="6">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="6">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="187" spans="1:6">
-      <c r="A187" s="6">
+      <c r="A187" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="B187" s="7"/>
+      <c r="C187" s="8"/>
+      <c r="D187" s="7"/>
+      <c r="E187" s="7"/>
+      <c r="F187" s="15"/>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D188" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E188" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B187" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A188" s="6">
+      <c r="F188" s="16" t="s">
         <v>9</v>
-      </c>
-[...11 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>435</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>436</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>438</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>441</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
-        <v>660</v>
+        <v>520</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>442</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>443</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="6">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>445</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>447</v>
       </c>
       <c r="E193" s="7"/>
       <c r="F193" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="6">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>448</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>449</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E194" s="7"/>
       <c r="F194" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="195" spans="1:6">
-      <c r="A195" s="4" t="s">
+      <c r="A195" s="6">
+        <v>7</v>
+      </c>
+      <c r="B195" s="11" t="s">
         <v>451</v>
       </c>
-      <c r="B195" s="7"/>
-[...1 lines deleted...]
-      <c r="D195" s="7"/>
+      <c r="C195" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="D195" s="7" t="s">
+        <v>453</v>
+      </c>
       <c r="E195" s="7"/>
-      <c r="F195" s="15"/>
+      <c r="F195" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E196" s="14" t="s">
+      <c r="A196" s="6">
         <v>8</v>
       </c>
-      <c r="F196" s="16" t="s">
-        <v>9</v>
+      <c r="B196" s="11" t="s">
+        <v>454</v>
+      </c>
+      <c r="C196" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="D196" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="E196" s="7"/>
+      <c r="F196" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B197" s="11" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
         <v>520</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A199" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="B199" s="7"/>
+      <c r="C199" s="8"/>
+      <c r="D199" s="7"/>
       <c r="E199" s="7"/>
-      <c r="F199" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F199" s="15"/>
     </row>
     <row r="200" spans="1:6">
-      <c r="A200" s="6">
+      <c r="A200" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B200" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="B200" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D200" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E200" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>464</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>465</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>466</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>467</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>469</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>470</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>471</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>472</v>
       </c>
       <c r="E203" s="7"/>
       <c r="F203" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>473</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>475</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>476</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>478</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>479</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>480</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>481</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="207" spans="1:6">
-      <c r="A207" s="4" t="s">
+      <c r="A207" s="6">
+        <v>7</v>
+      </c>
+      <c r="B207" s="11" t="s">
         <v>482</v>
       </c>
-      <c r="B207" s="7"/>
-[...1 lines deleted...]
-      <c r="D207" s="7"/>
+      <c r="C207" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="D207" s="7" t="s">
+        <v>484</v>
+      </c>
       <c r="E207" s="7"/>
-      <c r="F207" s="15"/>
+      <c r="F207" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="208" spans="1:6">
-      <c r="A208" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E208" s="14" t="s">
+      <c r="A208" s="6">
         <v>8</v>
       </c>
-      <c r="F208" s="16" t="s">
-        <v>9</v>
+      <c r="B208" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="D208" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="E208" s="7"/>
+      <c r="F208" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="C210" s="8" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C211" s="8" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="E212" s="7"/>
       <c r="F212" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="6">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B213" s="11" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="E213" s="7"/>
       <c r="F213" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B214" s="11" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="E215" s="7"/>
       <c r="F215" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="E216" s="7"/>
       <c r="F216" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="6">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B218" s="11" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="E218" s="7"/>
       <c r="F218" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="6">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="E219" s="7"/>
       <c r="F219" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>640</v>
+        <v>500</v>
       </c>
     </row>
     <row r="221" spans="1:6">
-      <c r="A221" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A221" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="B221" s="7"/>
+      <c r="C221" s="8"/>
+      <c r="D221" s="7"/>
       <c r="E221" s="7"/>
-      <c r="F221" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F221" s="15"/>
     </row>
     <row r="222" spans="1:6">
-      <c r="A222" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A222" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D222" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E222" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="6">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>525</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>526</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>527</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="6">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>528</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>529</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>530</v>
       </c>
       <c r="E224" s="7"/>
       <c r="F224" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="6">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>531</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>533</v>
       </c>
       <c r="E225" s="7"/>
       <c r="F225" s="15">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="6">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>534</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>535</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>536</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="6">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>537</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>538</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>539</v>
       </c>
       <c r="E227" s="7"/>
       <c r="F227" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="6">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>540</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>541</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>542</v>
       </c>
       <c r="E228" s="7"/>
       <c r="F228" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="229" spans="1:6">
-      <c r="A229" s="4" t="s">
+      <c r="A229" s="6">
+        <v>7</v>
+      </c>
+      <c r="B229" s="11" t="s">
         <v>543</v>
       </c>
-      <c r="B229" s="7"/>
-[...1 lines deleted...]
-      <c r="D229" s="7"/>
+      <c r="C229" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="D229" s="7" t="s">
+        <v>545</v>
+      </c>
       <c r="E229" s="7"/>
-      <c r="F229" s="15"/>
+      <c r="F229" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="230" spans="1:6">
-      <c r="A230" s="5" t="s">
+      <c r="A230" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="B230" s="7"/>
+      <c r="C230" s="8"/>
+      <c r="D230" s="7"/>
+      <c r="E230" s="7"/>
+      <c r="F230" s="15"/>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B230" s="10" t="s">
+      <c r="B231" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C230" s="12" t="s">
+      <c r="C231" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D230" s="13" t="s">
+      <c r="D231" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E230" s="14" t="s">
+      <c r="E231" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F230" s="16" t="s">
+      <c r="F231" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>547</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>549</v>
       </c>
       <c r="E232" s="7"/>
       <c r="F232" s="15">
-        <v>540</v>
+        <v>590</v>
       </c>
     </row>
     <row r="233" spans="1:6">
-      <c r="A233" s="6">
-[...2 lines deleted...]
-      <c r="B233" s="11" t="s">
+      <c r="A233" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="C233" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B233" s="7"/>
+      <c r="C233" s="8"/>
+      <c r="D233" s="7"/>
       <c r="E233" s="7"/>
-      <c r="F233" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F233" s="15"/>
     </row>
     <row r="234" spans="1:6">
-      <c r="A234" s="6">
+      <c r="A234" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B234" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="B234" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E234" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B235" s="11" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="C235" s="8" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E235" s="7"/>
       <c r="F235" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="E236" s="7"/>
       <c r="F236" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B237" s="11" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="C237" s="8" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="E237" s="7"/>
       <c r="F237" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="238" spans="1:6">
-      <c r="A238" s="4" t="s">
+      <c r="A238" s="6">
+        <v>4</v>
+      </c>
+      <c r="B238" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="C238" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="D238" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="E238" s="7"/>
+      <c r="F238" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239" s="6">
+        <v>5</v>
+      </c>
+      <c r="B239" s="11" t="s">
+        <v>563</v>
+      </c>
+      <c r="C239" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="D239" s="7" t="s">
         <v>565</v>
       </c>
-      <c r="B238" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E239" s="7"/>
+      <c r="F239" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>566</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>567</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>568</v>
       </c>
       <c r="E240" s="7"/>
       <c r="F240" s="15">
-        <v>590</v>
+        <v>540</v>
       </c>
     </row>
     <row r="241" spans="1:6">
-      <c r="A241" s="4" t="s">
+      <c r="A241" s="6">
+        <v>7</v>
+      </c>
+      <c r="B241" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="B241" s="7"/>
-[...1 lines deleted...]
-      <c r="D241" s="7"/>
+      <c r="C241" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="D241" s="7" t="s">
+        <v>571</v>
+      </c>
       <c r="E241" s="7"/>
-      <c r="F241" s="15"/>
+      <c r="F241" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="242" spans="1:6">
-      <c r="A242" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E242" s="14" t="s">
+      <c r="A242" s="6">
         <v>8</v>
       </c>
-      <c r="F242" s="16" t="s">
-        <v>9</v>
+      <c r="B242" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="C242" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="D242" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="E242" s="7"/>
+      <c r="F242" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="C243" s="8" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="E243" s="7"/>
       <c r="F243" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="244" spans="1:6">
-      <c r="A244" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A244" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="B244" s="7"/>
+      <c r="C244" s="8"/>
+      <c r="D244" s="7"/>
       <c r="E244" s="7"/>
-      <c r="F244" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F244" s="15"/>
     </row>
     <row r="245" spans="1:6">
-      <c r="A245" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A245" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B245" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D245" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E245" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>579</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>580</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>581</v>
       </c>
       <c r="E246" s="7"/>
       <c r="F246" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="247" spans="1:6">
-      <c r="A247" s="6">
+      <c r="A247" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="B247" s="7"/>
+      <c r="C247" s="8"/>
+      <c r="D247" s="7"/>
+      <c r="E247" s="7"/>
+      <c r="F247" s="15"/>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B248" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B247" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A248" s="6">
+      <c r="C248" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B248" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="D248" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E248" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="C249" s="8" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="E249" s="7"/>
       <c r="F249" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="6">
+      <c r="A250" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="B250" s="7"/>
+      <c r="C250" s="8"/>
+      <c r="D250" s="7"/>
+      <c r="E250" s="7"/>
+      <c r="F250" s="15"/>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B251" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C251" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E251" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B250" s="11" t="s">
-[...21 lines deleted...]
-      <c r="F251" s="15"/>
+      <c r="F251" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="252" spans="1:6">
-      <c r="A252" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A252" s="6">
+        <v>1</v>
+      </c>
+      <c r="B252" s="11" t="s">
+        <v>587</v>
+      </c>
+      <c r="C252" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="D252" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="E252" s="7"/>
+      <c r="F252" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="E253" s="7"/>
       <c r="F253" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="254" spans="1:6">
-      <c r="A254" s="4" t="s">
+      <c r="A254" s="6">
+        <v>3</v>
+      </c>
+      <c r="B254" s="11" t="s">
+        <v>593</v>
+      </c>
+      <c r="C254" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="D254" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="E254" s="7"/>
+      <c r="F254" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="B255" s="7"/>
+      <c r="C255" s="8"/>
+      <c r="D255" s="7"/>
+      <c r="E255" s="7"/>
+      <c r="F255" s="15"/>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E256" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257" s="6">
+        <v>1</v>
+      </c>
+      <c r="B257" s="11" t="s">
+        <v>597</v>
+      </c>
+      <c r="C257" s="8" t="s">
         <v>598</v>
       </c>
-      <c r="B254" s="7"/>
-[...6 lines deleted...]
-      <c r="A255" s="5" t="s">
+      <c r="D257" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="E257" s="7"/>
+      <c r="F257" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258" s="6">
+        <v>2</v>
+      </c>
+      <c r="B258" s="11" t="s">
+        <v>600</v>
+      </c>
+      <c r="C258" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="D258" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="E258" s="7"/>
+      <c r="F258" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="B259" s="7"/>
+      <c r="C259" s="8"/>
+      <c r="D259" s="7"/>
+      <c r="E259" s="7"/>
+      <c r="F259" s="15"/>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B255" s="10" t="s">
+      <c r="B260" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C255" s="12" t="s">
+      <c r="C260" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D255" s="13" t="s">
+      <c r="D260" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E255" s="14" t="s">
+      <c r="E260" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F255" s="16" t="s">
+      <c r="F260" s="16" t="s">
         <v>9</v>
-      </c>
-[...82 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B261" s="11" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="C261" s="8" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="E261" s="7"/>
       <c r="F261" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="262" spans="1:6">
-      <c r="A262" s="4" t="s">
+      <c r="A262" s="6">
+        <v>2</v>
+      </c>
+      <c r="B262" s="11" t="s">
+        <v>607</v>
+      </c>
+      <c r="C262" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="D262" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="E262" s="7"/>
+      <c r="F262" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263" s="6">
+        <v>3</v>
+      </c>
+      <c r="B263" s="11" t="s">
+        <v>610</v>
+      </c>
+      <c r="C263" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="D263" s="7" t="s">
         <v>612</v>
       </c>
-      <c r="B262" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E263" s="7"/>
+      <c r="F263" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>613</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>615</v>
       </c>
       <c r="E264" s="7"/>
       <c r="F264" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>616</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>617</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>618</v>
       </c>
       <c r="E265" s="7"/>
       <c r="F265" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="266" spans="1:6">
-      <c r="A266" s="4" t="s">
+      <c r="A266" s="6">
+        <v>6</v>
+      </c>
+      <c r="B266" s="11" t="s">
         <v>619</v>
       </c>
-      <c r="B266" s="7"/>
-[...1 lines deleted...]
-      <c r="D266" s="7"/>
+      <c r="C266" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="D266" s="7" t="s">
+        <v>621</v>
+      </c>
       <c r="E266" s="7"/>
-      <c r="F266" s="15"/>
+      <c r="F266" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="267" spans="1:6">
-      <c r="A267" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D267" s="13" t="s">
+      <c r="A267" s="6">
         <v>7</v>
       </c>
-      <c r="E267" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B267" s="11" t="s">
+        <v>622</v>
+      </c>
+      <c r="C267" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="D267" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="E267" s="7"/>
+      <c r="F267" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="E268" s="7"/>
       <c r="F268" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="E269" s="7"/>
       <c r="F269" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="C270" s="8" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="E270" s="7"/>
       <c r="F270" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="6">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="C271" s="8" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="E271" s="7"/>
       <c r="F271" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="C272" s="8" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="E272" s="7"/>
       <c r="F272" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="6">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="C273" s="8" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="E273" s="7"/>
       <c r="F273" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="6">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="C274" s="8" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="E274" s="7"/>
       <c r="F274" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="6">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="C275" s="8" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="E275" s="7"/>
       <c r="F275" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="6">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="C276" s="8" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="E276" s="7"/>
       <c r="F276" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="6">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="C277" s="8" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="E277" s="7"/>
       <c r="F277" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="6">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="C278" s="8" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="E278" s="7"/>
       <c r="F278" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="6">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="C279" s="8" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="E279" s="7"/>
       <c r="F279" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="6">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="E280" s="7"/>
       <c r="F280" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="281" spans="1:6">
-      <c r="A281" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A281" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="B281" s="7"/>
+      <c r="C281" s="8"/>
+      <c r="D281" s="7"/>
       <c r="E281" s="7"/>
-      <c r="F281" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="15"/>
     </row>
     <row r="282" spans="1:6">
-      <c r="A282" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A282" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E282" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>665</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>666</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>667</v>
       </c>
       <c r="E283" s="7"/>
       <c r="F283" s="15">
-        <v>500</v>
+        <v>590</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="6">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>668</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>670</v>
       </c>
       <c r="E284" s="7"/>
       <c r="F284" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="6">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>671</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>672</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>673</v>
       </c>
       <c r="E285" s="7"/>
       <c r="F285" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="6">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>674</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>675</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>676</v>
       </c>
       <c r="E286" s="7"/>
       <c r="F286" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="6">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>677</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>678</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>679</v>
       </c>
       <c r="E287" s="7"/>
       <c r="F287" s="15">
-        <v>500</v>
+        <v>660</v>
       </c>
     </row>
     <row r="288" spans="1:6">
-      <c r="A288" s="4" t="s">
+      <c r="A288" s="6">
+        <v>6</v>
+      </c>
+      <c r="B288" s="11" t="s">
         <v>680</v>
       </c>
-      <c r="B288" s="7"/>
-[...1 lines deleted...]
-      <c r="D288" s="7"/>
+      <c r="C288" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="D288" s="7" t="s">
+        <v>682</v>
+      </c>
       <c r="E288" s="7"/>
-      <c r="F288" s="15"/>
+      <c r="F288" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="289" spans="1:6">
-      <c r="A289" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D289" s="13" t="s">
+      <c r="A289" s="6">
         <v>7</v>
       </c>
-      <c r="E289" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B289" s="11" t="s">
+        <v>683</v>
+      </c>
+      <c r="C289" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="D289" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="E289" s="7"/>
+      <c r="F289" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="C290" s="8" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E290" s="7"/>
       <c r="F290" s="15">
-        <v>590</v>
+        <v>540</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="C291" s="8" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="E291" s="7"/>
       <c r="F291" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B292" s="11" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="C292" s="8" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="E292" s="7"/>
       <c r="F292" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="6">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B293" s="11" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="C293" s="8" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="E293" s="7"/>
       <c r="F293" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B294" s="11" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="C294" s="8" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="E294" s="7"/>
       <c r="F294" s="15">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="6">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B295" s="11" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="C295" s="8" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="E295" s="7"/>
       <c r="F295" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="6">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="C296" s="8" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="E296" s="7"/>
       <c r="F296" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="6">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="C297" s="8" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="E297" s="7"/>
       <c r="F297" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="6">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="C298" s="8" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="E298" s="7"/>
       <c r="F298" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="6">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B299" s="11" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="C299" s="8" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="E299" s="7"/>
       <c r="F299" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="6">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B300" s="11" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="C300" s="8" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="E300" s="7"/>
       <c r="F300" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="6">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="C301" s="8" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E301" s="7"/>
       <c r="F301" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="6">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="E302" s="7"/>
       <c r="F302" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="303" spans="1:6">
-      <c r="A303" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A303" s="4" t="s">
+        <v>725</v>
+      </c>
+      <c r="B303" s="7"/>
+      <c r="C303" s="8"/>
+      <c r="D303" s="7"/>
       <c r="E303" s="7"/>
-      <c r="F303" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F303" s="15"/>
     </row>
     <row r="304" spans="1:6">
-      <c r="A304" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A304" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B304" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C304" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E304" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>726</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>727</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>728</v>
       </c>
       <c r="E305" s="7"/>
       <c r="F305" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="6">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>729</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>730</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>731</v>
       </c>
       <c r="E306" s="7"/>
       <c r="F306" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="6">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>732</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>733</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>734</v>
       </c>
       <c r="E307" s="7"/>
       <c r="F307" s="15">
-        <v>640</v>
+        <v>520</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="6">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>735</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>736</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>737</v>
       </c>
       <c r="E308" s="7"/>
       <c r="F308" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="6">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>738</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>739</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>740</v>
       </c>
       <c r="E309" s="7"/>
       <c r="F309" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4" t="s">
         <v>741</v>
       </c>
       <c r="B310" s="7"/>
       <c r="C310" s="8"/>
       <c r="D310" s="7"/>
       <c r="E310" s="7"/>
       <c r="F310" s="15"/>
     </row>
@@ -11688,10868 +11568,10590 @@
       <c r="D311" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E311" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F311" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="6">
         <v>1</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>742</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>743</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>744</v>
       </c>
       <c r="E312" s="7"/>
       <c r="F312" s="15">
-        <v>540</v>
+        <v>800</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="6">
         <v>2</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>745</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>746</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>747</v>
       </c>
       <c r="E313" s="7"/>
       <c r="F313" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="6">
         <v>3</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>748</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>749</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>750</v>
       </c>
       <c r="E314" s="7"/>
       <c r="F314" s="15">
-        <v>520</v>
+        <v>900</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="6">
         <v>4</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>751</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>753</v>
       </c>
       <c r="E315" s="7"/>
       <c r="F315" s="15">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="6">
         <v>5</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>754</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>755</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>756</v>
       </c>
       <c r="E316" s="7"/>
       <c r="F316" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4" t="s">
         <v>757</v>
       </c>
       <c r="B317" s="7"/>
       <c r="C317" s="8"/>
       <c r="D317" s="7"/>
       <c r="E317" s="7"/>
       <c r="F317" s="15"/>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C318" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D318" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E318" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F318" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="6">
         <v>1</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>758</v>
       </c>
       <c r="C319" s="8" t="s">
         <v>759</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>760</v>
       </c>
       <c r="E319" s="7"/>
       <c r="F319" s="15">
-        <v>800</v>
+        <v>540</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="6">
         <v>2</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>761</v>
       </c>
       <c r="C320" s="8" t="s">
         <v>762</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>763</v>
       </c>
       <c r="E320" s="7"/>
       <c r="F320" s="15">
-        <v>640</v>
+        <v>500</v>
       </c>
     </row>
     <row r="321" spans="1:6">
-      <c r="A321" s="6">
-[...2 lines deleted...]
-      <c r="B321" s="11" t="s">
+      <c r="A321" s="4" t="s">
         <v>764</v>
       </c>
-      <c r="C321" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B321" s="7"/>
+      <c r="C321" s="8"/>
+      <c r="D321" s="7"/>
       <c r="E321" s="7"/>
-      <c r="F321" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F321" s="15"/>
     </row>
     <row r="322" spans="1:6">
-      <c r="A322" s="6">
+      <c r="A322" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B322" s="11" t="s">
-[...10 lines deleted...]
-        <v>900</v>
+      <c r="B322" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C322" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E322" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="C323" s="8" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="E323" s="7"/>
       <c r="F323" s="15">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="B324" s="7"/>
       <c r="C324" s="8"/>
       <c r="D324" s="7"/>
       <c r="E324" s="7"/>
       <c r="F324" s="15"/>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D325" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E325" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F325" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="6">
         <v>1</v>
       </c>
       <c r="B326" s="11" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="C326" s="8" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="E326" s="7"/>
       <c r="F326" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="6">
         <v>2</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="E327" s="7"/>
       <c r="F327" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="328" spans="1:6">
-      <c r="A328" s="4" t="s">
+      <c r="A328" s="6">
+        <v>3</v>
+      </c>
+      <c r="B328" s="11" t="s">
+        <v>775</v>
+      </c>
+      <c r="C328" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="D328" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="E328" s="7"/>
+      <c r="F328" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6">
+      <c r="A329" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="B329" s="7"/>
+      <c r="C329" s="8"/>
+      <c r="D329" s="7"/>
+      <c r="E329" s="7"/>
+      <c r="F329" s="15"/>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C330" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E330" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" s="6">
+        <v>1</v>
+      </c>
+      <c r="B331" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="C331" s="8" t="s">
         <v>780</v>
       </c>
-      <c r="B328" s="7"/>
-[...6 lines deleted...]
-      <c r="A329" s="5" t="s">
+      <c r="D331" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="E331" s="7"/>
+      <c r="F331" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="B332" s="7"/>
+      <c r="C332" s="8"/>
+      <c r="D332" s="7"/>
+      <c r="E332" s="7"/>
+      <c r="F332" s="15"/>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B329" s="10" t="s">
+      <c r="B333" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C329" s="12" t="s">
+      <c r="C333" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D329" s="13" t="s">
+      <c r="D333" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E329" s="14" t="s">
+      <c r="E333" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F329" s="16" t="s">
+      <c r="F333" s="16" t="s">
         <v>9</v>
-      </c>
-[...64 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B334" s="11" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="C334" s="8" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="E334" s="7"/>
       <c r="F334" s="15">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="C335" s="8" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="E335" s="7"/>
       <c r="F335" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="336" spans="1:6">
-      <c r="A336" s="4" t="s">
+      <c r="A336" s="6">
+        <v>3</v>
+      </c>
+      <c r="B336" s="11" t="s">
+        <v>789</v>
+      </c>
+      <c r="C336" s="8" t="s">
+        <v>790</v>
+      </c>
+      <c r="D336" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="E336" s="7"/>
+      <c r="F336" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
+      <c r="A337" s="6">
+        <v>4</v>
+      </c>
+      <c r="B337" s="11" t="s">
+        <v>792</v>
+      </c>
+      <c r="C337" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="D337" s="7" t="s">
         <v>794</v>
       </c>
-      <c r="B336" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E337" s="7"/>
+      <c r="F337" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B338" s="11" t="s">
         <v>795</v>
       </c>
       <c r="C338" s="8" t="s">
         <v>796</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>797</v>
       </c>
       <c r="E338" s="7"/>
       <c r="F338" s="15">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="339" spans="1:6">
-      <c r="A339" s="4" t="s">
+      <c r="A339" s="6">
+        <v>6</v>
+      </c>
+      <c r="B339" s="11" t="s">
         <v>798</v>
       </c>
-      <c r="B339" s="7"/>
-[...1 lines deleted...]
-      <c r="D339" s="7"/>
+      <c r="C339" s="8" t="s">
+        <v>799</v>
+      </c>
+      <c r="D339" s="7" t="s">
+        <v>800</v>
+      </c>
       <c r="E339" s="7"/>
-      <c r="F339" s="15"/>
+      <c r="F339" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="340" spans="1:6">
-      <c r="A340" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D340" s="13" t="s">
+      <c r="A340" s="6">
         <v>7</v>
       </c>
-      <c r="E340" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B340" s="11" t="s">
+        <v>801</v>
+      </c>
+      <c r="C340" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="D340" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="E340" s="7"/>
+      <c r="F340" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="E341" s="7"/>
       <c r="F341" s="15">
         <v>600</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="E342" s="7"/>
       <c r="F342" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="343" spans="1:6">
-      <c r="A343" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A343" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="B343" s="7"/>
+      <c r="C343" s="8"/>
+      <c r="D343" s="7"/>
       <c r="E343" s="7"/>
-      <c r="F343" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F343" s="15"/>
     </row>
     <row r="344" spans="1:6">
-      <c r="A344" s="6">
+      <c r="A344" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B344" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="B344" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C344" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E344" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B345" s="11" t="s">
         <v>811</v>
       </c>
       <c r="C345" s="8" t="s">
         <v>812</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>813</v>
       </c>
       <c r="E345" s="7"/>
       <c r="F345" s="15">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B346" s="11" t="s">
         <v>814</v>
       </c>
       <c r="C346" s="8" t="s">
         <v>815</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>816</v>
       </c>
       <c r="E346" s="7"/>
       <c r="F346" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B347" s="11" t="s">
         <v>817</v>
       </c>
       <c r="C347" s="8" t="s">
         <v>818</v>
       </c>
       <c r="D347" s="7" t="s">
         <v>819</v>
       </c>
       <c r="E347" s="7"/>
       <c r="F347" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B348" s="11" t="s">
         <v>820</v>
       </c>
       <c r="C348" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D348" s="7" t="s">
         <v>822</v>
       </c>
       <c r="E348" s="7"/>
       <c r="F348" s="15">
-        <v>600</v>
+        <v>540</v>
       </c>
     </row>
     <row r="349" spans="1:6">
-      <c r="A349" s="6">
+      <c r="A349" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="B349" s="7"/>
+      <c r="C349" s="8"/>
+      <c r="D349" s="7"/>
+      <c r="E349" s="7"/>
+      <c r="F349" s="15"/>
+    </row>
+    <row r="350" spans="1:6">
+      <c r="A350" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C350" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D350" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E350" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B349" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C349" s="8" t="s">
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" s="6">
+        <v>1</v>
+      </c>
+      <c r="B351" s="11" t="s">
         <v>824</v>
       </c>
-      <c r="D349" s="7" t="s">
+      <c r="C351" s="8" t="s">
         <v>825</v>
       </c>
-      <c r="E349" s="7"/>
-      <c r="F349" s="15">
+      <c r="D351" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="E351" s="7"/>
+      <c r="F351" s="15">
         <v>500</v>
       </c>
     </row>
-    <row r="350" spans="1:6">
-[...10 lines deleted...]
-      <c r="A351" s="5" t="s">
+    <row r="352" spans="1:6">
+      <c r="A352" s="4" t="s">
+        <v>827</v>
+      </c>
+      <c r="B352" s="7"/>
+      <c r="C352" s="8"/>
+      <c r="D352" s="7"/>
+      <c r="E352" s="7"/>
+      <c r="F352" s="15"/>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B351" s="10" t="s">
+      <c r="B353" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C351" s="12" t="s">
+      <c r="C353" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D351" s="13" t="s">
+      <c r="D353" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E351" s="14" t="s">
+      <c r="E353" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F351" s="16" t="s">
+      <c r="F353" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B354" s="11" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="C354" s="8" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="E354" s="7"/>
       <c r="F354" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B355" s="11" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="C355" s="8" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="E355" s="7"/>
       <c r="F355" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="356" spans="1:6">
-      <c r="A356" s="4" t="s">
+      <c r="A356" s="6">
+        <v>3</v>
+      </c>
+      <c r="B356" s="11" t="s">
+        <v>834</v>
+      </c>
+      <c r="C356" s="8" t="s">
+        <v>835</v>
+      </c>
+      <c r="D356" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="E356" s="7"/>
+      <c r="F356" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6">
+      <c r="A357" s="6">
+        <v>4</v>
+      </c>
+      <c r="B357" s="11" t="s">
+        <v>837</v>
+      </c>
+      <c r="C357" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="D357" s="7" t="s">
         <v>839</v>
       </c>
-      <c r="B356" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E357" s="7"/>
+      <c r="F357" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B358" s="11" t="s">
         <v>840</v>
       </c>
       <c r="C358" s="8" t="s">
         <v>841</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>842</v>
       </c>
       <c r="E358" s="7"/>
       <c r="F358" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6">
+      <c r="A359" s="6">
+        <v>6</v>
+      </c>
+      <c r="B359" s="11" t="s">
+        <v>843</v>
+      </c>
+      <c r="C359" s="8" t="s">
+        <v>844</v>
+      </c>
+      <c r="D359" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="E359" s="7"/>
+      <c r="F359" s="15">
         <v>500</v>
       </c>
     </row>
-    <row r="359" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="360" spans="1:6">
-      <c r="A360" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D360" s="13" t="s">
+      <c r="A360" s="6">
         <v>7</v>
       </c>
-      <c r="E360" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B360" s="11" t="s">
+        <v>846</v>
+      </c>
+      <c r="C360" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="D360" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="E360" s="7"/>
+      <c r="F360" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="C361" s="8" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="E361" s="7"/>
       <c r="F361" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="C362" s="8" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="E362" s="7"/>
       <c r="F362" s="15">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B363" s="11" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="C363" s="8" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E363" s="7"/>
       <c r="F363" s="15">
-        <v>540</v>
+        <v>700</v>
       </c>
     </row>
     <row r="364" spans="1:6">
-      <c r="A364" s="6">
+      <c r="A364" s="4" t="s">
+        <v>858</v>
+      </c>
+      <c r="B364" s="7"/>
+      <c r="C364" s="8"/>
+      <c r="D364" s="7"/>
+      <c r="E364" s="7"/>
+      <c r="F364" s="15"/>
+    </row>
+    <row r="365" spans="1:6">
+      <c r="A365" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B364" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A365" s="6">
+      <c r="B365" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B365" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="C365" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D365" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E365" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B366" s="11" t="s">
         <v>859</v>
       </c>
       <c r="C366" s="8" t="s">
         <v>860</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>861</v>
       </c>
       <c r="E366" s="7"/>
       <c r="F366" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B367" s="11" t="s">
         <v>862</v>
       </c>
       <c r="C367" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D367" s="7" t="s">
         <v>864</v>
       </c>
       <c r="E367" s="7"/>
       <c r="F367" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B368" s="11" t="s">
         <v>865</v>
       </c>
       <c r="C368" s="8" t="s">
         <v>866</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>867</v>
       </c>
       <c r="E368" s="7"/>
       <c r="F368" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="369" spans="1:6">
-      <c r="A369" s="6">
+      <c r="A369" s="4" t="s">
+        <v>868</v>
+      </c>
+      <c r="B369" s="7"/>
+      <c r="C369" s="8"/>
+      <c r="D369" s="7"/>
+      <c r="E369" s="7"/>
+      <c r="F369" s="15"/>
+    </row>
+    <row r="370" spans="1:6">
+      <c r="A370" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B370" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C370" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D370" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E370" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B369" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C369" s="8" t="s">
+    </row>
+    <row r="371" spans="1:6">
+      <c r="A371" s="6">
+        <v>1</v>
+      </c>
+      <c r="B371" s="11" t="s">
         <v>869</v>
       </c>
-      <c r="D369" s="7" t="s">
+      <c r="C371" s="8" t="s">
         <v>870</v>
       </c>
-      <c r="E369" s="7"/>
-[...8 lines deleted...]
-      <c r="B370" s="11" t="s">
+      <c r="D371" s="7" t="s">
         <v>871</v>
       </c>
-      <c r="C370" s="8" t="s">
+      <c r="E371" s="7"/>
+      <c r="F371" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6">
+      <c r="A372" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="D370" s="7" t="s">
-[...18 lines deleted...]
-      <c r="A372" s="5" t="s">
+      <c r="B372" s="7"/>
+      <c r="C372" s="8"/>
+      <c r="D372" s="7"/>
+      <c r="E372" s="7"/>
+      <c r="F372" s="15"/>
+    </row>
+    <row r="373" spans="1:6">
+      <c r="A373" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B372" s="10" t="s">
+      <c r="B373" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C372" s="12" t="s">
+      <c r="C373" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D372" s="13" t="s">
+      <c r="D373" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E372" s="14" t="s">
+      <c r="E373" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F372" s="16" t="s">
+      <c r="F373" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B374" s="11" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="C374" s="8" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E374" s="7"/>
       <c r="F374" s="15">
         <v>520</v>
       </c>
     </row>
     <row r="375" spans="1:6">
-      <c r="A375" s="6">
-[...2 lines deleted...]
-      <c r="B375" s="11" t="s">
+      <c r="A375" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="B375" s="7"/>
+      <c r="C375" s="8"/>
+      <c r="D375" s="7"/>
+      <c r="E375" s="7"/>
+      <c r="F375" s="15"/>
+    </row>
+    <row r="376" spans="1:6">
+      <c r="A376" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B376" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C376" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E376" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6">
+      <c r="A377" s="6">
+        <v>1</v>
+      </c>
+      <c r="B377" s="11" t="s">
+        <v>877</v>
+      </c>
+      <c r="C377" s="8" t="s">
+        <v>878</v>
+      </c>
+      <c r="D377" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="E377" s="7"/>
+      <c r="F377" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6">
+      <c r="A378" s="4" t="s">
+        <v>880</v>
+      </c>
+      <c r="B378" s="7"/>
+      <c r="C378" s="8"/>
+      <c r="D378" s="7"/>
+      <c r="E378" s="7"/>
+      <c r="F378" s="15"/>
+    </row>
+    <row r="379" spans="1:6">
+      <c r="A379" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B379" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C379" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E379" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6">
+      <c r="A380" s="6">
+        <v>1</v>
+      </c>
+      <c r="B380" s="11" t="s">
         <v>881</v>
       </c>
-      <c r="C375" s="8" t="s">
+      <c r="C380" s="8" t="s">
         <v>882</v>
       </c>
-      <c r="D375" s="7" t="s">
+      <c r="D380" s="7" t="s">
         <v>883</v>
       </c>
-      <c r="E375" s="7"/>
-[...5 lines deleted...]
-      <c r="A376" s="4" t="s">
+      <c r="E380" s="7"/>
+      <c r="F380" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6">
+      <c r="A381" s="4" t="s">
         <v>884</v>
       </c>
-      <c r="B376" s="7"/>
-[...6 lines deleted...]
-      <c r="A377" s="5" t="s">
+      <c r="B381" s="7"/>
+      <c r="C381" s="8"/>
+      <c r="D381" s="7"/>
+      <c r="E381" s="7"/>
+      <c r="F381" s="15"/>
+    </row>
+    <row r="382" spans="1:6">
+      <c r="A382" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B377" s="10" t="s">
+      <c r="B382" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C377" s="12" t="s">
+      <c r="C382" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D377" s="13" t="s">
+      <c r="D382" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E377" s="14" t="s">
+      <c r="E382" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F377" s="16" t="s">
+      <c r="F382" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="378" spans="1:6">
-      <c r="A378" s="6">
+    <row r="383" spans="1:6">
+      <c r="A383" s="6">
         <v>1</v>
       </c>
-      <c r="B378" s="11" t="s">
+      <c r="B383" s="11" t="s">
         <v>885</v>
       </c>
-      <c r="C378" s="8" t="s">
+      <c r="C383" s="8" t="s">
         <v>886</v>
       </c>
-      <c r="D378" s="7" t="s">
+      <c r="D383" s="7" t="s">
         <v>887</v>
       </c>
-      <c r="E378" s="7"/>
-[...79 lines deleted...]
-        <v>9</v>
+      <c r="E383" s="7"/>
+      <c r="F383" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="E384" s="7"/>
       <c r="F384" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="385" spans="1:6">
-      <c r="A385" s="4" t="s">
+      <c r="A385" s="6">
+        <v>3</v>
+      </c>
+      <c r="B385" s="11" t="s">
+        <v>891</v>
+      </c>
+      <c r="C385" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="D385" s="7" t="s">
+        <v>893</v>
+      </c>
+      <c r="E385" s="7"/>
+      <c r="F385" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6">
+      <c r="A386" s="4" t="s">
+        <v>894</v>
+      </c>
+      <c r="B386" s="7"/>
+      <c r="C386" s="8"/>
+      <c r="D386" s="7"/>
+      <c r="E386" s="7"/>
+      <c r="F386" s="15"/>
+    </row>
+    <row r="387" spans="1:6">
+      <c r="A387" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B387" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C387" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D387" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E387" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6">
+      <c r="A388" s="6">
+        <v>1</v>
+      </c>
+      <c r="B388" s="11" t="s">
+        <v>895</v>
+      </c>
+      <c r="C388" s="8" t="s">
         <v>896</v>
       </c>
-      <c r="B385" s="7"/>
-[...29 lines deleted...]
-      <c r="B387" s="11" t="s">
+      <c r="D388" s="7" t="s">
         <v>897</v>
       </c>
-      <c r="C387" s="8" t="s">
+      <c r="E388" s="7"/>
+      <c r="F388" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6">
+      <c r="A389" s="6">
+        <v>2</v>
+      </c>
+      <c r="B389" s="11" t="s">
         <v>898</v>
       </c>
-      <c r="D387" s="7" t="s">
+      <c r="C389" s="8" t="s">
         <v>899</v>
       </c>
-      <c r="E387" s="7"/>
-[...5 lines deleted...]
-      <c r="A388" s="4" t="s">
+      <c r="D389" s="7" t="s">
         <v>900</v>
       </c>
-      <c r="B388" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E389" s="7"/>
+      <c r="F389" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B390" s="11" t="s">
         <v>901</v>
       </c>
       <c r="C390" s="8" t="s">
         <v>902</v>
       </c>
       <c r="D390" s="7" t="s">
         <v>903</v>
       </c>
       <c r="E390" s="7"/>
       <c r="F390" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B391" s="11" t="s">
         <v>904</v>
       </c>
       <c r="C391" s="8" t="s">
         <v>905</v>
       </c>
       <c r="D391" s="7" t="s">
         <v>906</v>
       </c>
       <c r="E391" s="7"/>
       <c r="F391" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="392" spans="1:6">
-      <c r="A392" s="6">
-[...2 lines deleted...]
-      <c r="B392" s="11" t="s">
+      <c r="A392" s="4" t="s">
         <v>907</v>
       </c>
-      <c r="C392" s="8" t="s">
+      <c r="B392" s="7"/>
+      <c r="C392" s="8"/>
+      <c r="D392" s="7"/>
+      <c r="E392" s="7"/>
+      <c r="F392" s="15"/>
+    </row>
+    <row r="393" spans="1:6">
+      <c r="A393" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B393" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C393" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E393" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6">
+      <c r="A394" s="6">
+        <v>1</v>
+      </c>
+      <c r="B394" s="11" t="s">
         <v>908</v>
       </c>
-      <c r="D392" s="7" t="s">
+      <c r="C394" s="8" t="s">
         <v>909</v>
       </c>
-      <c r="E392" s="7"/>
-[...5 lines deleted...]
-      <c r="A393" s="4" t="s">
+      <c r="D394" s="7" t="s">
         <v>910</v>
       </c>
-      <c r="B393" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E394" s="7"/>
+      <c r="F394" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B395" s="11" t="s">
         <v>911</v>
       </c>
       <c r="C395" s="8" t="s">
         <v>912</v>
       </c>
       <c r="D395" s="7" t="s">
         <v>913</v>
       </c>
       <c r="E395" s="7"/>
       <c r="F395" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B396" s="11" t="s">
         <v>914</v>
       </c>
       <c r="C396" s="8" t="s">
         <v>915</v>
       </c>
       <c r="D396" s="7" t="s">
         <v>916</v>
       </c>
       <c r="E396" s="7"/>
       <c r="F396" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B397" s="11" t="s">
         <v>917</v>
       </c>
       <c r="C397" s="8" t="s">
         <v>918</v>
       </c>
       <c r="D397" s="7" t="s">
         <v>919</v>
       </c>
       <c r="E397" s="7"/>
       <c r="F397" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B398" s="11" t="s">
         <v>920</v>
       </c>
       <c r="C398" s="8" t="s">
         <v>921</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>922</v>
       </c>
       <c r="E398" s="7"/>
       <c r="F398" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="399" spans="1:6">
-      <c r="A399" s="4" t="s">
+      <c r="A399" s="6">
+        <v>6</v>
+      </c>
+      <c r="B399" s="11" t="s">
         <v>923</v>
       </c>
-      <c r="B399" s="7"/>
-[...1 lines deleted...]
-      <c r="D399" s="7"/>
+      <c r="C399" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="D399" s="7" t="s">
+        <v>925</v>
+      </c>
       <c r="E399" s="7"/>
-      <c r="F399" s="15"/>
+      <c r="F399" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="400" spans="1:6">
-      <c r="A400" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D400" s="13" t="s">
+      <c r="A400" s="6">
         <v>7</v>
       </c>
-      <c r="E400" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B400" s="11" t="s">
+        <v>926</v>
+      </c>
+      <c r="C400" s="8" t="s">
+        <v>927</v>
+      </c>
+      <c r="D400" s="7" t="s">
+        <v>928</v>
+      </c>
+      <c r="E400" s="7"/>
+      <c r="F400" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B401" s="11" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="C401" s="8" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="E401" s="7"/>
       <c r="F401" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="402" spans="1:6">
-      <c r="A402" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A402" s="4" t="s">
+        <v>932</v>
+      </c>
+      <c r="B402" s="7"/>
+      <c r="C402" s="8"/>
+      <c r="D402" s="7"/>
       <c r="E402" s="7"/>
-      <c r="F402" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F402" s="15"/>
     </row>
     <row r="403" spans="1:6">
-      <c r="A403" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A403" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C403" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D403" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E403" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F403" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B404" s="11" t="s">
         <v>933</v>
       </c>
       <c r="C404" s="8" t="s">
         <v>934</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>935</v>
       </c>
       <c r="E404" s="7"/>
       <c r="F404" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B405" s="11" t="s">
         <v>936</v>
       </c>
       <c r="C405" s="8" t="s">
         <v>937</v>
       </c>
       <c r="D405" s="7" t="s">
         <v>938</v>
       </c>
       <c r="E405" s="7"/>
       <c r="F405" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B406" s="11" t="s">
         <v>939</v>
       </c>
       <c r="C406" s="8" t="s">
         <v>940</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>941</v>
       </c>
       <c r="E406" s="7"/>
       <c r="F406" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B407" s="11" t="s">
         <v>942</v>
       </c>
       <c r="C407" s="8" t="s">
         <v>943</v>
       </c>
       <c r="D407" s="7" t="s">
         <v>944</v>
       </c>
       <c r="E407" s="7"/>
       <c r="F407" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B408" s="11" t="s">
         <v>945</v>
       </c>
       <c r="C408" s="8" t="s">
         <v>946</v>
       </c>
       <c r="D408" s="7" t="s">
         <v>947</v>
       </c>
       <c r="E408" s="7"/>
       <c r="F408" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="409" spans="1:6">
-      <c r="A409" s="4" t="s">
+      <c r="A409" s="6">
+        <v>6</v>
+      </c>
+      <c r="B409" s="11" t="s">
         <v>948</v>
       </c>
-      <c r="B409" s="7"/>
-[...1 lines deleted...]
-      <c r="D409" s="7"/>
+      <c r="C409" s="8" t="s">
+        <v>949</v>
+      </c>
+      <c r="D409" s="7" t="s">
+        <v>950</v>
+      </c>
       <c r="E409" s="7"/>
-      <c r="F409" s="15"/>
+      <c r="F409" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="410" spans="1:6">
-      <c r="A410" s="5" t="s">
+      <c r="A410" s="6">
+        <v>7</v>
+      </c>
+      <c r="B410" s="11" t="s">
+        <v>951</v>
+      </c>
+      <c r="C410" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="D410" s="7" t="s">
+        <v>953</v>
+      </c>
+      <c r="E410" s="7"/>
+      <c r="F410" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6">
+      <c r="A411" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="B411" s="7"/>
+      <c r="C411" s="8"/>
+      <c r="D411" s="7"/>
+      <c r="E411" s="7"/>
+      <c r="F411" s="15"/>
+    </row>
+    <row r="412" spans="1:6">
+      <c r="A412" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B410" s="10" t="s">
+      <c r="B412" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C410" s="12" t="s">
+      <c r="C412" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D410" s="13" t="s">
+      <c r="D412" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E410" s="14" t="s">
+      <c r="E412" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F410" s="16" t="s">
+      <c r="F412" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B413" s="11" t="s">
         <v>955</v>
       </c>
       <c r="C413" s="8" t="s">
         <v>956</v>
       </c>
       <c r="D413" s="7" t="s">
         <v>957</v>
       </c>
       <c r="E413" s="7"/>
       <c r="F413" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B414" s="11" t="s">
         <v>958</v>
       </c>
       <c r="C414" s="8" t="s">
         <v>959</v>
       </c>
       <c r="D414" s="7" t="s">
         <v>960</v>
       </c>
       <c r="E414" s="7"/>
       <c r="F414" s="15">
-        <v>500</v>
+        <v>590</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B415" s="11" t="s">
         <v>961</v>
       </c>
       <c r="C415" s="8" t="s">
         <v>962</v>
       </c>
       <c r="D415" s="7" t="s">
         <v>963</v>
       </c>
       <c r="E415" s="7"/>
       <c r="F415" s="15">
-        <v>500</v>
+        <v>590</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B416" s="11" t="s">
         <v>964</v>
       </c>
       <c r="C416" s="8" t="s">
         <v>965</v>
       </c>
       <c r="D416" s="7" t="s">
         <v>966</v>
       </c>
       <c r="E416" s="7"/>
       <c r="F416" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B417" s="11" t="s">
         <v>967</v>
       </c>
       <c r="C417" s="8" t="s">
         <v>968</v>
       </c>
       <c r="D417" s="7" t="s">
         <v>969</v>
       </c>
       <c r="E417" s="7"/>
       <c r="F417" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="418" spans="1:6">
-      <c r="A418" s="4" t="s">
+      <c r="A418" s="6">
+        <v>6</v>
+      </c>
+      <c r="B418" s="11" t="s">
         <v>970</v>
       </c>
-      <c r="B418" s="7"/>
-[...1 lines deleted...]
-      <c r="D418" s="7"/>
+      <c r="C418" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="D418" s="7" t="s">
+        <v>972</v>
+      </c>
       <c r="E418" s="7"/>
-      <c r="F418" s="15"/>
+      <c r="F418" s="15">
+        <v>580</v>
+      </c>
     </row>
     <row r="419" spans="1:6">
-      <c r="A419" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D419" s="13" t="s">
+      <c r="A419" s="6">
         <v>7</v>
       </c>
-      <c r="E419" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B419" s="11" t="s">
+        <v>973</v>
+      </c>
+      <c r="C419" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="D419" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="E419" s="7"/>
+      <c r="F419" s="15">
+        <v>390</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B420" s="11" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="C420" s="8" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="E420" s="7"/>
       <c r="F420" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B421" s="11" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="C421" s="8" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="E421" s="7"/>
       <c r="F421" s="15">
-        <v>590</v>
+        <v>570</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B422" s="11" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="C422" s="8" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="D422" s="7" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="E422" s="7"/>
       <c r="F422" s="15">
-        <v>590</v>
+        <v>570</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="6">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B423" s="11" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="C423" s="8" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="E423" s="7"/>
       <c r="F423" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B424" s="11" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="C424" s="8" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="E424" s="7"/>
       <c r="F424" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="425" spans="1:6">
-      <c r="A425" s="6">
+      <c r="A425" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="B425" s="7"/>
+      <c r="C425" s="8"/>
+      <c r="D425" s="7"/>
+      <c r="E425" s="7"/>
+      <c r="F425" s="15"/>
+    </row>
+    <row r="426" spans="1:6">
+      <c r="A426" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B426" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C426" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B425" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A426" s="6">
+      <c r="D426" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B426" s="11" t="s">
-[...10 lines deleted...]
-        <v>390</v>
+      <c r="E426" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F426" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B427" s="11" t="s">
         <v>992</v>
       </c>
       <c r="C427" s="8" t="s">
         <v>993</v>
       </c>
       <c r="D427" s="7" t="s">
         <v>994</v>
       </c>
       <c r="E427" s="7"/>
       <c r="F427" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="428" spans="1:6">
-      <c r="A428" s="6">
+      <c r="A428" s="4" t="s">
+        <v>995</v>
+      </c>
+      <c r="B428" s="7"/>
+      <c r="C428" s="8"/>
+      <c r="D428" s="7"/>
+      <c r="E428" s="7"/>
+      <c r="F428" s="15"/>
+    </row>
+    <row r="429" spans="1:6">
+      <c r="A429" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B429" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C429" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D429" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E429" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F429" s="16" t="s">
         <v>9</v>
-      </c>
-[...29 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B430" s="11" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="C430" s="8" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
       <c r="D430" s="7" t="s">
-        <v>1003</v>
+        <v>998</v>
       </c>
       <c r="E430" s="7"/>
       <c r="F430" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="431" spans="1:6">
-      <c r="A431" s="6">
-[...2 lines deleted...]
-      <c r="B431" s="11" t="s">
+      <c r="A431" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="B431" s="7"/>
+      <c r="C431" s="8"/>
+      <c r="D431" s="7"/>
+      <c r="E431" s="7"/>
+      <c r="F431" s="15"/>
+    </row>
+    <row r="432" spans="1:6">
+      <c r="A432" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B432" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C432" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D432" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E432" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F432" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6">
+      <c r="A433" s="6">
+        <v>1</v>
+      </c>
+      <c r="B433" s="11" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C433" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D433" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E433" s="7"/>
+      <c r="F433" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6">
+      <c r="A434" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B434" s="7"/>
+      <c r="C434" s="8"/>
+      <c r="D434" s="7"/>
+      <c r="E434" s="7"/>
+      <c r="F434" s="15"/>
+    </row>
+    <row r="435" spans="1:6">
+      <c r="A435" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B435" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C435" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D435" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E435" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F435" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6">
+      <c r="A436" s="6">
+        <v>1</v>
+      </c>
+      <c r="B436" s="11" t="s">
         <v>1004</v>
       </c>
-      <c r="C431" s="8" t="s">
+      <c r="C436" s="8" t="s">
         <v>1005</v>
       </c>
-      <c r="D431" s="7" t="s">
+      <c r="D436" s="7" t="s">
         <v>1006</v>
       </c>
-      <c r="E431" s="7"/>
-[...79 lines deleted...]
-        <v>9</v>
+      <c r="E436" s="7"/>
+      <c r="F436" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B437" s="11" t="s">
-        <v>1012</v>
+        <v>1007</v>
       </c>
       <c r="C437" s="8" t="s">
-        <v>1013</v>
+        <v>1008</v>
       </c>
       <c r="D437" s="7" t="s">
-        <v>1014</v>
+        <v>1009</v>
       </c>
       <c r="E437" s="7"/>
       <c r="F437" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="438" spans="1:6">
-      <c r="A438" s="4" t="s">
+      <c r="A438" s="6">
+        <v>3</v>
+      </c>
+      <c r="B438" s="11" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C438" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D438" s="7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E438" s="7"/>
+      <c r="F438" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6">
+      <c r="A439" s="6">
+        <v>4</v>
+      </c>
+      <c r="B439" s="11" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C439" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D439" s="7" t="s">
         <v>1015</v>
       </c>
-      <c r="B438" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E439" s="7"/>
+      <c r="F439" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B440" s="11" t="s">
         <v>1016</v>
       </c>
       <c r="C440" s="8" t="s">
         <v>1017</v>
       </c>
       <c r="D440" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="E440" s="7"/>
       <c r="F440" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="441" spans="1:6">
-      <c r="A441" s="4" t="s">
+      <c r="A441" s="6">
+        <v>6</v>
+      </c>
+      <c r="B441" s="11" t="s">
         <v>1019</v>
       </c>
-      <c r="B441" s="7"/>
-[...1 lines deleted...]
-      <c r="D441" s="7"/>
+      <c r="C441" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D441" s="7" t="s">
+        <v>1021</v>
+      </c>
       <c r="E441" s="7"/>
-      <c r="F441" s="15"/>
+      <c r="F441" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="442" spans="1:6">
-      <c r="A442" s="5" t="s">
+      <c r="A442" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B442" s="7"/>
+      <c r="C442" s="8"/>
+      <c r="D442" s="7"/>
+      <c r="E442" s="7"/>
+      <c r="F442" s="15"/>
+    </row>
+    <row r="443" spans="1:6">
+      <c r="A443" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B442" s="10" t="s">
+      <c r="B443" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C442" s="12" t="s">
+      <c r="C443" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D442" s="13" t="s">
+      <c r="D443" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E442" s="14" t="s">
+      <c r="E443" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F442" s="16" t="s">
+      <c r="F443" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B444" s="11" t="s">
         <v>1023</v>
       </c>
       <c r="C444" s="8" t="s">
         <v>1024</v>
       </c>
       <c r="D444" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="E444" s="7"/>
       <c r="F444" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B445" s="11" t="s">
         <v>1026</v>
       </c>
       <c r="C445" s="8" t="s">
         <v>1027</v>
       </c>
       <c r="D445" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="E445" s="7"/>
       <c r="F445" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="446" spans="1:6">
-      <c r="A446" s="6">
+      <c r="A446" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B446" s="7"/>
+      <c r="C446" s="8"/>
+      <c r="D446" s="7"/>
+      <c r="E446" s="7"/>
+      <c r="F446" s="15"/>
+    </row>
+    <row r="447" spans="1:6">
+      <c r="A447" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B447" s="7"/>
+      <c r="C447" s="8"/>
+      <c r="D447" s="7"/>
+      <c r="E447" s="7"/>
+      <c r="F447" s="15"/>
+    </row>
+    <row r="448" spans="1:6">
+      <c r="A448" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B446" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D446" s="7" t="s">
+      <c r="B448" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C448" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D448" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E448" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F448" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6">
+      <c r="A449" s="6">
+        <v>1</v>
+      </c>
+      <c r="B449" s="11" t="s">
         <v>1031</v>
       </c>
-      <c r="E446" s="7"/>
-[...5 lines deleted...]
-      <c r="A447" s="6">
+      <c r="C449" s="8" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D449" s="7" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E449" s="7"/>
+      <c r="F449" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6">
+      <c r="A450" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B450" s="7"/>
+      <c r="C450" s="8"/>
+      <c r="D450" s="7"/>
+      <c r="E450" s="7"/>
+      <c r="F450" s="15"/>
+    </row>
+    <row r="451" spans="1:6">
+      <c r="A451" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B451" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B447" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A448" s="6">
+      <c r="C451" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B448" s="11" t="s">
-[...33 lines deleted...]
-      <c r="D450" s="13" t="s">
+      <c r="D451" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E450" s="14" t="s">
+      <c r="E451" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F450" s="16" t="s">
+      <c r="F451" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B452" s="11" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="C452" s="8" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="D452" s="7" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="E452" s="7"/>
       <c r="F452" s="15">
-        <v>520</v>
+        <v>570</v>
       </c>
     </row>
     <row r="453" spans="1:6">
-      <c r="A453" s="3" t="s">
-        <v>1045</v>
+      <c r="A453" s="4" t="s">
+        <v>20</v>
       </c>
       <c r="B453" s="7"/>
       <c r="C453" s="8"/>
       <c r="D453" s="7"/>
       <c r="E453" s="7"/>
       <c r="F453" s="15"/>
     </row>
     <row r="454" spans="1:6">
-      <c r="A454" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F454" s="15"/>
+      <c r="A454" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C454" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D454" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E454" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F454" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="455" spans="1:6">
-      <c r="A455" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A455" s="6">
+        <v>1</v>
+      </c>
+      <c r="B455" s="11" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C455" s="8" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D455" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E455" s="7"/>
+      <c r="F455" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B456" s="11" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="C456" s="8" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="E456" s="7"/>
       <c r="F456" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4" t="s">
-        <v>1050</v>
+        <v>37</v>
       </c>
       <c r="B457" s="7"/>
       <c r="C457" s="8"/>
       <c r="D457" s="7"/>
       <c r="E457" s="7"/>
       <c r="F457" s="15"/>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B458" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C458" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D458" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E458" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F458" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="6">
         <v>1</v>
       </c>
       <c r="B459" s="11" t="s">
-        <v>1051</v>
+        <v>1044</v>
       </c>
       <c r="C459" s="8" t="s">
-        <v>1052</v>
+        <v>1045</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>1053</v>
+        <v>1046</v>
       </c>
       <c r="E459" s="7"/>
       <c r="F459" s="15">
-        <v>570</v>
+        <v>540</v>
       </c>
     </row>
     <row r="460" spans="1:6">
-      <c r="A460" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D460" s="7"/>
+      <c r="A460" s="6">
+        <v>2</v>
+      </c>
+      <c r="B460" s="11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C460" s="8" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D460" s="7" t="s">
+        <v>1049</v>
+      </c>
       <c r="E460" s="7"/>
-      <c r="F460" s="15"/>
+      <c r="F460" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="461" spans="1:6">
-      <c r="A461" s="5" t="s">
+      <c r="A461" s="6">
+        <v>3</v>
+      </c>
+      <c r="B461" s="11" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C461" s="8" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D461" s="7" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E461" s="7"/>
+      <c r="F461" s="15">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6">
+      <c r="A462" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B462" s="7"/>
+      <c r="C462" s="8"/>
+      <c r="D462" s="7"/>
+      <c r="E462" s="7"/>
+      <c r="F462" s="15"/>
+    </row>
+    <row r="463" spans="1:6">
+      <c r="A463" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B461" s="10" t="s">
+      <c r="B463" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C461" s="12" t="s">
+      <c r="C463" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D461" s="13" t="s">
+      <c r="D463" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E461" s="14" t="s">
+      <c r="E463" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F461" s="16" t="s">
+      <c r="F463" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="462" spans="1:6">
-      <c r="A462" s="6">
+    <row r="464" spans="1:6">
+      <c r="A464" s="6">
         <v>1</v>
       </c>
-      <c r="B462" s="11" t="s">
+      <c r="B464" s="11" t="s">
         <v>1054</v>
       </c>
-      <c r="C462" s="8" t="s">
+      <c r="C464" s="8" t="s">
         <v>1055</v>
       </c>
-      <c r="D462" s="7" t="s">
+      <c r="D464" s="7" t="s">
         <v>1056</v>
       </c>
-      <c r="E462" s="7"/>
-[...28 lines deleted...]
-      <c r="D464" s="7"/>
       <c r="E464" s="7"/>
-      <c r="F464" s="15"/>
+      <c r="F464" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="465" spans="1:6">
-      <c r="A465" s="5" t="s">
+      <c r="A465" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B465" s="7"/>
+      <c r="C465" s="8"/>
+      <c r="D465" s="7"/>
+      <c r="E465" s="7"/>
+      <c r="F465" s="15"/>
+    </row>
+    <row r="466" spans="1:6">
+      <c r="A466" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B465" s="10" t="s">
+      <c r="B466" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C465" s="12" t="s">
+      <c r="C466" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D465" s="13" t="s">
+      <c r="D466" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E465" s="14" t="s">
+      <c r="E466" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F465" s="16" t="s">
+      <c r="F466" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B467" s="11" t="s">
-        <v>1063</v>
+        <v>1057</v>
       </c>
       <c r="C467" s="8" t="s">
-        <v>1064</v>
+        <v>1058</v>
       </c>
       <c r="D467" s="7" t="s">
-        <v>1065</v>
+        <v>1059</v>
       </c>
       <c r="E467" s="7"/>
       <c r="F467" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B468" s="11" t="s">
-        <v>1066</v>
+        <v>1060</v>
       </c>
       <c r="C468" s="8" t="s">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>1068</v>
+        <v>1062</v>
       </c>
       <c r="E468" s="7"/>
       <c r="F468" s="15">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4" t="s">
-        <v>1069</v>
+        <v>83</v>
       </c>
       <c r="B469" s="7"/>
       <c r="C469" s="8"/>
       <c r="D469" s="7"/>
       <c r="E469" s="7"/>
       <c r="F469" s="15"/>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B470" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C470" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D470" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E470" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F470" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="6">
         <v>1</v>
       </c>
       <c r="B471" s="11" t="s">
-        <v>1070</v>
+        <v>1063</v>
       </c>
       <c r="C471" s="8" t="s">
-        <v>1071</v>
+        <v>1064</v>
       </c>
       <c r="D471" s="7" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="E471" s="7"/>
       <c r="F471" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="472" spans="1:6">
-      <c r="A472" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D472" s="7"/>
+      <c r="A472" s="6">
+        <v>2</v>
+      </c>
+      <c r="B472" s="11" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C472" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D472" s="7" t="s">
+        <v>1068</v>
+      </c>
       <c r="E472" s="7"/>
-      <c r="F472" s="15"/>
+      <c r="F472" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="473" spans="1:6">
-      <c r="A473" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A473" s="6">
+        <v>3</v>
+      </c>
+      <c r="B473" s="11" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C473" s="8" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D473" s="7" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E473" s="7"/>
+      <c r="F473" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B474" s="11" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C474" s="8" t="s">
         <v>1073</v>
       </c>
-      <c r="C474" s="8" t="s">
+      <c r="D474" s="7" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="E474" s="7"/>
       <c r="F474" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B475" s="11" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C475" s="8" t="s">
         <v>1076</v>
       </c>
-      <c r="C475" s="8" t="s">
+      <c r="D475" s="7" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
       <c r="E475" s="7"/>
       <c r="F475" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="476" spans="1:6">
-      <c r="A476" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D476" s="7"/>
+      <c r="A476" s="6">
+        <v>6</v>
+      </c>
+      <c r="B476" s="11" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C476" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D476" s="7" t="s">
+        <v>1080</v>
+      </c>
       <c r="E476" s="7"/>
-      <c r="F476" s="15"/>
+      <c r="F476" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="477" spans="1:6">
-      <c r="A477" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D477" s="13" t="s">
+      <c r="A477" s="6">
         <v>7</v>
       </c>
-      <c r="E477" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B477" s="11" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C477" s="8" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D477" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E477" s="7"/>
+      <c r="F477" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B478" s="11" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="C478" s="8" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="D478" s="7" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="E478" s="7"/>
       <c r="F478" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B479" s="11" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="C479" s="8" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="D479" s="7" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="E479" s="7"/>
       <c r="F479" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B480" s="11" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="C480" s="8" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="D480" s="7" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="E480" s="7"/>
       <c r="F480" s="15">
-        <v>540</v>
+        <v>550</v>
       </c>
     </row>
     <row r="481" spans="1:6">
-      <c r="A481" s="6">
+      <c r="A481" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B481" s="7"/>
+      <c r="C481" s="8"/>
+      <c r="D481" s="7"/>
+      <c r="E481" s="7"/>
+      <c r="F481" s="15"/>
+    </row>
+    <row r="482" spans="1:6">
+      <c r="A482" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B481" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A482" s="6">
+      <c r="B482" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B482" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="C482" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D482" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E482" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F482" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B483" s="11" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C483" s="8" t="s">
         <v>1094</v>
       </c>
-      <c r="C483" s="8" t="s">
+      <c r="D483" s="7" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
       <c r="E483" s="7"/>
       <c r="F483" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B484" s="11" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C484" s="8" t="s">
         <v>1097</v>
       </c>
-      <c r="C484" s="8" t="s">
+      <c r="D484" s="7" t="s">
         <v>1098</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099</v>
       </c>
       <c r="E484" s="7"/>
       <c r="F484" s="15">
         <v>520</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B485" s="11" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C485" s="8" t="s">
         <v>1100</v>
       </c>
-      <c r="C485" s="8" t="s">
+      <c r="D485" s="7" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
       <c r="E485" s="7"/>
       <c r="F485" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B486" s="11" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C486" s="8" t="s">
         <v>1103</v>
       </c>
-      <c r="C486" s="8" t="s">
+      <c r="D486" s="7" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="E486" s="7"/>
       <c r="F486" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="487" spans="1:6">
-      <c r="A487" s="6">
-[...2 lines deleted...]
-      <c r="B487" s="11" t="s">
+      <c r="A487" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B487" s="7"/>
+      <c r="C487" s="8"/>
+      <c r="D487" s="7"/>
+      <c r="E487" s="7"/>
+      <c r="F487" s="15"/>
+    </row>
+    <row r="488" spans="1:6">
+      <c r="A488" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B488" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C488" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D488" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E488" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F488" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6">
+      <c r="A489" s="6">
+        <v>1</v>
+      </c>
+      <c r="B489" s="11" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C489" s="8" t="s">
         <v>1106</v>
       </c>
-      <c r="C487" s="8" t="s">
+      <c r="D489" s="7" t="s">
         <v>1107</v>
       </c>
-      <c r="D487" s="7" t="s">
-[...34 lines deleted...]
-        <v>9</v>
+      <c r="E489" s="7"/>
+      <c r="F489" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B490" s="11" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C490" s="8" t="s">
         <v>1109</v>
       </c>
-      <c r="C490" s="8" t="s">
+      <c r="D490" s="7" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
       <c r="E490" s="7"/>
       <c r="F490" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B491" s="11" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C491" s="8" t="s">
         <v>1112</v>
       </c>
-      <c r="C491" s="8" t="s">
+      <c r="D491" s="7" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="E491" s="7"/>
       <c r="F491" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B492" s="11" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C492" s="8" t="s">
         <v>1115</v>
       </c>
-      <c r="C492" s="8" t="s">
+      <c r="D492" s="7" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
       <c r="E492" s="7"/>
       <c r="F492" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B493" s="11" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C493" s="8" t="s">
         <v>1118</v>
       </c>
-      <c r="C493" s="8" t="s">
+      <c r="D493" s="7" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
       <c r="E493" s="7"/>
       <c r="F493" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="494" spans="1:6">
-      <c r="A494" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D494" s="7"/>
+      <c r="A494" s="6">
+        <v>6</v>
+      </c>
+      <c r="B494" s="11" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C494" s="8" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D494" s="7" t="s">
+        <v>1122</v>
+      </c>
       <c r="E494" s="7"/>
-      <c r="F494" s="15"/>
+      <c r="F494" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="495" spans="1:6">
-      <c r="A495" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D495" s="13" t="s">
+      <c r="A495" s="6">
         <v>7</v>
       </c>
-      <c r="E495" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B495" s="11" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C495" s="8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D495" s="7" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E495" s="7"/>
+      <c r="F495" s="15">
+        <v>640</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B496" s="11" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="C496" s="8" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="D496" s="7" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="E496" s="7"/>
       <c r="F496" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B497" s="11" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="C497" s="8" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="D497" s="7" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="E497" s="7"/>
       <c r="F497" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B498" s="11" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="C498" s="8" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="E498" s="7"/>
       <c r="F498" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="6">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B499" s="11" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="C499" s="8" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="D499" s="7" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="E499" s="7"/>
       <c r="F499" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="500" spans="1:6">
-      <c r="A500" s="6">
+      <c r="A500" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B500" s="7"/>
+      <c r="C500" s="8"/>
+      <c r="D500" s="7"/>
+      <c r="E500" s="7"/>
+      <c r="F500" s="15"/>
+    </row>
+    <row r="501" spans="1:6">
+      <c r="A501" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B501" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B500" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A501" s="6">
+      <c r="C501" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B501" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="D501" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E501" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F501" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B502" s="11" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C502" s="8" t="s">
         <v>1139</v>
       </c>
-      <c r="C502" s="8" t="s">
+      <c r="D502" s="7" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
       <c r="E502" s="7"/>
       <c r="F502" s="15">
-        <v>640</v>
+        <v>500</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B503" s="11" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C503" s="8" t="s">
         <v>1142</v>
       </c>
-      <c r="C503" s="8" t="s">
+      <c r="D503" s="7" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
       <c r="E503" s="7"/>
       <c r="F503" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B504" s="11" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C504" s="8" t="s">
         <v>1145</v>
       </c>
-      <c r="C504" s="8" t="s">
+      <c r="D504" s="7" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="E504" s="7"/>
       <c r="F504" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B505" s="11" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C505" s="8" t="s">
         <v>1148</v>
       </c>
-      <c r="C505" s="8" t="s">
+      <c r="D505" s="7" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="E505" s="7"/>
       <c r="F505" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="6">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B506" s="11" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C506" s="8" t="s">
         <v>1151</v>
       </c>
-      <c r="C506" s="8" t="s">
+      <c r="D506" s="7" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="E506" s="7"/>
       <c r="F506" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="6">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B507" s="11" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C507" s="8" t="s">
         <v>1154</v>
       </c>
-      <c r="C507" s="8" t="s">
+      <c r="D507" s="7" t="s">
         <v>1155</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156</v>
       </c>
       <c r="E507" s="7"/>
       <c r="F507" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="508" spans="1:6">
-      <c r="A508" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D508" s="7"/>
+      <c r="A508" s="6">
+        <v>7</v>
+      </c>
+      <c r="B508" s="11" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C508" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D508" s="7" t="s">
+        <v>1158</v>
+      </c>
       <c r="E508" s="7"/>
-      <c r="F508" s="15"/>
+      <c r="F508" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="509" spans="1:6">
-      <c r="A509" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E509" s="14" t="s">
+      <c r="A509" s="6">
         <v>8</v>
       </c>
-      <c r="F509" s="16" t="s">
-        <v>9</v>
+      <c r="B509" s="11" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C509" s="8" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D509" s="7" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E509" s="7"/>
+      <c r="F509" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B510" s="11" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="C510" s="8" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="D510" s="7" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="E510" s="7"/>
       <c r="F510" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="511" spans="1:6">
-      <c r="A511" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A511" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="B511" s="7"/>
+      <c r="C511" s="8"/>
+      <c r="D511" s="7"/>
       <c r="E511" s="7"/>
-      <c r="F511" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F511" s="15"/>
     </row>
     <row r="512" spans="1:6">
-      <c r="A512" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A512" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B512" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C512" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D512" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E512" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F512" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B513" s="11" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C513" s="8" t="s">
         <v>1166</v>
       </c>
-      <c r="C513" s="8" t="s">
+      <c r="D513" s="7" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
       <c r="E513" s="7"/>
       <c r="F513" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B514" s="11" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C514" s="8" t="s">
         <v>1169</v>
       </c>
-      <c r="C514" s="8" t="s">
+      <c r="D514" s="7" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171</v>
       </c>
       <c r="E514" s="7"/>
       <c r="F514" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B515" s="11" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C515" s="8" t="s">
         <v>1172</v>
       </c>
-      <c r="C515" s="8" t="s">
+      <c r="D515" s="7" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
       <c r="E515" s="7"/>
       <c r="F515" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B516" s="11" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C516" s="8" t="s">
         <v>1175</v>
       </c>
-      <c r="C516" s="8" t="s">
+      <c r="D516" s="7" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
       <c r="E516" s="7"/>
       <c r="F516" s="15">
-        <v>520</v>
+        <v>390</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B517" s="11" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C517" s="8" t="s">
         <v>1178</v>
       </c>
-      <c r="C517" s="8" t="s">
+      <c r="D517" s="7" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
       <c r="E517" s="7"/>
       <c r="F517" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="6">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B518" s="11" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C518" s="8" t="s">
         <v>1181</v>
       </c>
-      <c r="C518" s="8" t="s">
+      <c r="D518" s="7" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="E518" s="7"/>
       <c r="F518" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="519" spans="1:6">
-      <c r="A519" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D519" s="7"/>
+      <c r="A519" s="6">
+        <v>7</v>
+      </c>
+      <c r="B519" s="11" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C519" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D519" s="7" t="s">
+        <v>1185</v>
+      </c>
       <c r="E519" s="7"/>
-      <c r="F519" s="15"/>
+      <c r="F519" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="520" spans="1:6">
-      <c r="A520" s="5" t="s">
+      <c r="A520" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="B520" s="7"/>
+      <c r="C520" s="8"/>
+      <c r="D520" s="7"/>
+      <c r="E520" s="7"/>
+      <c r="F520" s="15"/>
+    </row>
+    <row r="521" spans="1:6">
+      <c r="A521" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B520" s="10" t="s">
+      <c r="B521" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C520" s="12" t="s">
+      <c r="C521" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D520" s="13" t="s">
+      <c r="D521" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E520" s="14" t="s">
+      <c r="E521" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F520" s="16" t="s">
+      <c r="F521" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B522" s="11" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C522" s="8" t="s">
         <v>1187</v>
       </c>
-      <c r="C522" s="8" t="s">
+      <c r="D522" s="7" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
       <c r="E522" s="7"/>
       <c r="F522" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B523" s="11" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C523" s="8" t="s">
         <v>1190</v>
       </c>
-      <c r="C523" s="8" t="s">
+      <c r="D523" s="7" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
       <c r="E523" s="7"/>
       <c r="F523" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B524" s="11" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C524" s="8" t="s">
         <v>1193</v>
       </c>
-      <c r="C524" s="8" t="s">
+      <c r="D524" s="7" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="E524" s="7"/>
       <c r="F524" s="15">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="525" spans="1:6">
-      <c r="A525" s="6">
+      <c r="A525" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="B525" s="7"/>
+      <c r="C525" s="8"/>
+      <c r="D525" s="7"/>
+      <c r="E525" s="7"/>
+      <c r="F525" s="15"/>
+    </row>
+    <row r="526" spans="1:6">
+      <c r="A526" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B526" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B525" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A526" s="6">
+      <c r="C526" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B526" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="D526" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E526" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F526" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B527" s="11" t="s">
-        <v>1202</v>
+        <v>1195</v>
       </c>
       <c r="C527" s="8" t="s">
-        <v>1203</v>
+        <v>1196</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1204</v>
+        <v>1197</v>
       </c>
       <c r="E527" s="7"/>
       <c r="F527" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4" t="s">
-        <v>268</v>
+        <v>1198</v>
       </c>
       <c r="B528" s="7"/>
       <c r="C528" s="8"/>
       <c r="D528" s="7"/>
       <c r="E528" s="7"/>
       <c r="F528" s="15"/>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B529" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C529" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D529" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E529" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F529" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="6">
         <v>1</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>1205</v>
+        <v>1199</v>
       </c>
       <c r="C530" s="8" t="s">
-        <v>1206</v>
+        <v>1200</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="E530" s="7"/>
       <c r="F530" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="531" spans="1:6">
-      <c r="A531" s="6">
+      <c r="A531" s="4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B531" s="7"/>
+      <c r="C531" s="8"/>
+      <c r="D531" s="7"/>
+      <c r="E531" s="7"/>
+      <c r="F531" s="15"/>
+    </row>
+    <row r="532" spans="1:6">
+      <c r="A532" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B532" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C532" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D532" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E532" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F532" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="533" spans="1:6">
+      <c r="A533" s="6">
+        <v>1</v>
+      </c>
+      <c r="B533" s="11" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C533" s="8" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D533" s="7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E533" s="7"/>
+      <c r="F533" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="534" spans="1:6">
+      <c r="A534" s="6">
         <v>2</v>
       </c>
-      <c r="B531" s="11" t="s">
+      <c r="B534" s="11" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C534" s="8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D534" s="7" t="s">
         <v>1208</v>
       </c>
-      <c r="C531" s="8" t="s">
+      <c r="E534" s="7"/>
+      <c r="F534" s="15">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6">
+      <c r="A535" s="4" t="s">
         <v>1209</v>
       </c>
-      <c r="D531" s="7" t="s">
+      <c r="B535" s="7"/>
+      <c r="C535" s="8"/>
+      <c r="D535" s="7"/>
+      <c r="E535" s="7"/>
+      <c r="F535" s="15"/>
+    </row>
+    <row r="536" spans="1:6">
+      <c r="A536" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B536" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C536" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D536" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E536" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F536" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6">
+      <c r="A537" s="6">
+        <v>1</v>
+      </c>
+      <c r="B537" s="11" t="s">
         <v>1210</v>
       </c>
-      <c r="E531" s="7"/>
-[...8 lines deleted...]
-      <c r="B532" s="11" t="s">
+      <c r="C537" s="8" t="s">
         <v>1211</v>
       </c>
-      <c r="C532" s="8" t="s">
+      <c r="D537" s="7" t="s">
         <v>1212</v>
       </c>
-      <c r="D532" s="7" t="s">
+      <c r="E537" s="7"/>
+      <c r="F537" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6">
+      <c r="A538" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="B538" s="7"/>
+      <c r="C538" s="8"/>
+      <c r="D538" s="7"/>
+      <c r="E538" s="7"/>
+      <c r="F538" s="15"/>
+    </row>
+    <row r="539" spans="1:6">
+      <c r="A539" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C539" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D539" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E539" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F539" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6">
+      <c r="A540" s="6">
+        <v>1</v>
+      </c>
+      <c r="B540" s="11" t="s">
         <v>1213</v>
       </c>
-      <c r="E532" s="7"/>
-[...38 lines deleted...]
-      <c r="B535" s="11" t="s">
+      <c r="C540" s="8" t="s">
         <v>1214</v>
       </c>
-      <c r="C535" s="8" t="s">
+      <c r="D540" s="7" t="s">
         <v>1215</v>
       </c>
-      <c r="D535" s="7" t="s">
-[...82 lines deleted...]
-        <v>9</v>
+      <c r="E540" s="7"/>
+      <c r="F540" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B541" s="11" t="s">
-        <v>1222</v>
+        <v>1216</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>1223</v>
+        <v>1217</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1224</v>
+        <v>1218</v>
       </c>
       <c r="E541" s="7"/>
       <c r="F541" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B542" s="11" t="s">
-        <v>1225</v>
+        <v>1219</v>
       </c>
       <c r="C542" s="8" t="s">
-        <v>1226</v>
+        <v>1220</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>1227</v>
+        <v>1221</v>
       </c>
       <c r="E542" s="7"/>
       <c r="F542" s="15">
-        <v>640</v>
+        <v>500</v>
       </c>
     </row>
     <row r="543" spans="1:6">
-      <c r="A543" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D543" s="7"/>
+      <c r="A543" s="6">
+        <v>4</v>
+      </c>
+      <c r="B543" s="11" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C543" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D543" s="7" t="s">
+        <v>1224</v>
+      </c>
       <c r="E543" s="7"/>
-      <c r="F543" s="15"/>
+      <c r="F543" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="544" spans="1:6">
-      <c r="A544" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B544" s="10" t="s">
+      <c r="A544" s="6">
         <v>5</v>
       </c>
-      <c r="C544" s="12" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B544" s="11" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C544" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D544" s="7" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E544" s="7"/>
+      <c r="F544" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B545" s="11" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C545" s="8" t="s">
         <v>1229</v>
       </c>
-      <c r="C545" s="8" t="s">
+      <c r="D545" s="7" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
       <c r="E545" s="7"/>
       <c r="F545" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="546" spans="1:6">
-      <c r="A546" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D546" s="7"/>
+      <c r="A546" s="6">
+        <v>7</v>
+      </c>
+      <c r="B546" s="11" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C546" s="8" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D546" s="7" t="s">
+        <v>1233</v>
+      </c>
       <c r="E546" s="7"/>
-      <c r="F546" s="15"/>
+      <c r="F546" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="547" spans="1:6">
-      <c r="A547" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E547" s="14" t="s">
+      <c r="A547" s="6">
         <v>8</v>
       </c>
-      <c r="F547" s="16" t="s">
-        <v>9</v>
+      <c r="B547" s="11" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C547" s="8" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D547" s="7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E547" s="7"/>
+      <c r="F547" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B548" s="11" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="C548" s="8" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="E548" s="7"/>
       <c r="F548" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B549" s="11" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="C549" s="8" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="E549" s="7"/>
       <c r="F549" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B550" s="11" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="C550" s="8" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="E550" s="7"/>
       <c r="F550" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B551" s="11" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="C551" s="8" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="D551" s="7" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="E551" s="7"/>
       <c r="F551" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="6">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B552" s="11" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="C552" s="8" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="E552" s="7"/>
       <c r="F552" s="15">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="553" spans="1:6">
-      <c r="A553" s="6">
+      <c r="A553" s="4" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B553" s="7"/>
+      <c r="C553" s="8"/>
+      <c r="D553" s="7"/>
+      <c r="E553" s="7"/>
+      <c r="F553" s="15"/>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B554" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C554" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B553" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A554" s="6">
+      <c r="D554" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B554" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="E554" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F554" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B555" s="11" t="s">
         <v>1253</v>
       </c>
       <c r="C555" s="8" t="s">
         <v>1254</v>
       </c>
       <c r="D555" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="E555" s="7"/>
       <c r="F555" s="15">
-        <v>500</v>
+        <v>640</v>
       </c>
     </row>
     <row r="556" spans="1:6">
-      <c r="A556" s="6">
+      <c r="A556" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="B556" s="7"/>
+      <c r="C556" s="8"/>
+      <c r="D556" s="7"/>
+      <c r="E556" s="7"/>
+      <c r="F556" s="15"/>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B557" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C557" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D557" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E557" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F557" s="16" t="s">
         <v>9</v>
-      </c>
-[...29 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B558" s="11" t="s">
-        <v>1262</v>
+        <v>1256</v>
       </c>
       <c r="C558" s="8" t="s">
-        <v>1263</v>
+        <v>1257</v>
       </c>
       <c r="D558" s="7" t="s">
-        <v>1264</v>
+        <v>1258</v>
       </c>
       <c r="E558" s="7"/>
       <c r="F558" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B559" s="11" t="s">
-        <v>1265</v>
+        <v>1259</v>
       </c>
       <c r="C559" s="8" t="s">
-        <v>1266</v>
+        <v>1260</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1267</v>
+        <v>1261</v>
       </c>
       <c r="E559" s="7"/>
       <c r="F559" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>1268</v>
+        <v>1262</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>1269</v>
+        <v>1263</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1270</v>
+        <v>1264</v>
       </c>
       <c r="E560" s="7"/>
       <c r="F560" s="15">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="561" spans="1:6">
-      <c r="A561" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D561" s="7"/>
+      <c r="A561" s="6">
+        <v>4</v>
+      </c>
+      <c r="B561" s="11" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C561" s="8" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D561" s="7" t="s">
+        <v>1267</v>
+      </c>
       <c r="E561" s="7"/>
-      <c r="F561" s="15"/>
+      <c r="F561" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="562" spans="1:6">
-      <c r="A562" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B562" s="10" t="s">
+      <c r="A562" s="6">
         <v>5</v>
       </c>
-      <c r="C562" s="12" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B562" s="11" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C562" s="8" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D562" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E562" s="7"/>
+      <c r="F562" s="15">
+        <v>640</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B563" s="11" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C563" s="8" t="s">
         <v>1272</v>
       </c>
-      <c r="C563" s="8" t="s">
+      <c r="D563" s="7" t="s">
         <v>1273</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
       <c r="E563" s="7"/>
       <c r="F563" s="15">
-        <v>640</v>
+        <v>500</v>
       </c>
     </row>
     <row r="564" spans="1:6">
-      <c r="A564" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D564" s="7"/>
+      <c r="A564" s="6">
+        <v>7</v>
+      </c>
+      <c r="B564" s="11" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C564" s="8" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D564" s="7" t="s">
+        <v>1276</v>
+      </c>
       <c r="E564" s="7"/>
-      <c r="F564" s="15"/>
+      <c r="F564" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="565" spans="1:6">
-      <c r="A565" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E565" s="14" t="s">
+      <c r="A565" s="6">
         <v>8</v>
       </c>
-      <c r="F565" s="16" t="s">
-        <v>9</v>
+      <c r="B565" s="11" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C565" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D565" s="7" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E565" s="7"/>
+      <c r="F565" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B566" s="11" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="C566" s="8" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="E566" s="7"/>
       <c r="F566" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B567" s="11" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="C567" s="8" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="E567" s="7"/>
       <c r="F567" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="568" spans="1:6">
-      <c r="A568" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A568" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="B568" s="7"/>
+      <c r="C568" s="8"/>
+      <c r="D568" s="7"/>
       <c r="E568" s="7"/>
-      <c r="F568" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F568" s="15"/>
     </row>
     <row r="569" spans="1:6">
-      <c r="A569" s="6">
+      <c r="A569" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B569" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="B569" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C569" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D569" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E569" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F569" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B570" s="11" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C570" s="8" t="s">
         <v>1287</v>
       </c>
-      <c r="C570" s="8" t="s">
+      <c r="D570" s="7" t="s">
         <v>1288</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
       <c r="E570" s="7"/>
       <c r="F570" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B571" s="11" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C571" s="8" t="s">
         <v>1290</v>
       </c>
-      <c r="C571" s="8" t="s">
+      <c r="D571" s="7" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="E571" s="7"/>
       <c r="F571" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="572" spans="1:6">
-      <c r="A572" s="6">
+      <c r="A572" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="B572" s="7"/>
+      <c r="C572" s="8"/>
+      <c r="D572" s="7"/>
+      <c r="E572" s="7"/>
+      <c r="F572" s="15"/>
+    </row>
+    <row r="573" spans="1:6">
+      <c r="A573" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B573" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C573" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D573" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B572" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A573" s="6">
+      <c r="E573" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B573" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="F573" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B574" s="11" t="s">
-        <v>1299</v>
+        <v>1292</v>
       </c>
       <c r="C574" s="8" t="s">
-        <v>1300</v>
+        <v>1293</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1301</v>
+        <v>1294</v>
       </c>
       <c r="E574" s="7"/>
       <c r="F574" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>1302</v>
+        <v>1295</v>
       </c>
       <c r="C575" s="8" t="s">
-        <v>1303</v>
+        <v>1296</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1304</v>
+        <v>1297</v>
       </c>
       <c r="E575" s="7"/>
       <c r="F575" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="576" spans="1:6">
-      <c r="A576" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D576" s="7"/>
+      <c r="A576" s="6">
+        <v>3</v>
+      </c>
+      <c r="B576" s="11" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C576" s="8" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D576" s="7" t="s">
+        <v>1300</v>
+      </c>
       <c r="E576" s="7"/>
-      <c r="F576" s="15"/>
+      <c r="F576" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="577" spans="1:6">
-      <c r="A577" s="5" t="s">
+      <c r="A577" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="B577" s="7"/>
+      <c r="C577" s="8"/>
+      <c r="D577" s="7"/>
+      <c r="E577" s="7"/>
+      <c r="F577" s="15"/>
+    </row>
+    <row r="578" spans="1:6">
+      <c r="A578" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B577" s="10" t="s">
+      <c r="B578" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C577" s="12" t="s">
+      <c r="C578" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D577" s="13" t="s">
+      <c r="D578" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E577" s="14" t="s">
+      <c r="E578" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F577" s="16" t="s">
+      <c r="F578" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B579" s="11" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
       <c r="C579" s="8" t="s">
-        <v>1309</v>
+        <v>1302</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>1310</v>
+        <v>1303</v>
       </c>
       <c r="E579" s="7"/>
       <c r="F579" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4" t="s">
-        <v>482</v>
+        <v>1304</v>
       </c>
       <c r="B580" s="7"/>
       <c r="C580" s="8"/>
       <c r="D580" s="7"/>
       <c r="E580" s="7"/>
       <c r="F580" s="15"/>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B581" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C581" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D581" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E581" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F581" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="6">
         <v>1</v>
       </c>
       <c r="B582" s="11" t="s">
-        <v>1311</v>
+        <v>1305</v>
       </c>
       <c r="C582" s="8" t="s">
-        <v>1312</v>
+        <v>1306</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1313</v>
+        <v>1307</v>
       </c>
       <c r="E582" s="7"/>
       <c r="F582" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="583" spans="1:6">
-      <c r="A583" s="6">
+      <c r="A583" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="B583" s="7"/>
+      <c r="C583" s="8"/>
+      <c r="D583" s="7"/>
+      <c r="E583" s="7"/>
+      <c r="F583" s="15"/>
+    </row>
+    <row r="584" spans="1:6">
+      <c r="A584" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B584" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C584" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D584" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E584" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F584" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6">
+      <c r="A585" s="6">
+        <v>1</v>
+      </c>
+      <c r="B585" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C585" s="8" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D585" s="7" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E585" s="7"/>
+      <c r="F585" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6">
+      <c r="A586" s="6">
         <v>2</v>
       </c>
-      <c r="B583" s="11" t="s">
-[...58 lines deleted...]
-        <v>9</v>
+      <c r="B586" s="11" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C586" s="8" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D586" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E586" s="7"/>
+      <c r="F586" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B587" s="11" t="s">
-        <v>1320</v>
+        <v>1314</v>
       </c>
       <c r="C587" s="8" t="s">
-        <v>1321</v>
+        <v>1315</v>
       </c>
       <c r="D587" s="7" t="s">
-        <v>1322</v>
+        <v>1316</v>
       </c>
       <c r="E587" s="7"/>
       <c r="F587" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="588" spans="1:6">
-      <c r="A588" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D588" s="7"/>
+      <c r="A588" s="6">
+        <v>4</v>
+      </c>
+      <c r="B588" s="11" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C588" s="8" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D588" s="7" t="s">
+        <v>1319</v>
+      </c>
       <c r="E588" s="7"/>
-      <c r="F588" s="15"/>
+      <c r="F588" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="589" spans="1:6">
-      <c r="A589" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B589" s="10" t="s">
+      <c r="A589" s="6">
         <v>5</v>
       </c>
-      <c r="C589" s="12" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B589" s="11" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C589" s="8" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D589" s="7" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E589" s="7"/>
+      <c r="F589" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B590" s="11" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C590" s="8" t="s">
         <v>1324</v>
       </c>
-      <c r="C590" s="8" t="s">
+      <c r="D590" s="7" t="s">
         <v>1325</v>
-      </c>
-[...1 lines deleted...]
-        <v>1326</v>
       </c>
       <c r="E590" s="7"/>
       <c r="F590" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="591" spans="1:6">
-      <c r="A591" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D591" s="7"/>
+      <c r="A591" s="6">
+        <v>7</v>
+      </c>
+      <c r="B591" s="11" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C591" s="8" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D591" s="7" t="s">
+        <v>1328</v>
+      </c>
       <c r="E591" s="7"/>
-      <c r="F591" s="15"/>
+      <c r="F591" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="592" spans="1:6">
-      <c r="A592" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E592" s="14" t="s">
+      <c r="A592" s="6">
         <v>8</v>
       </c>
-      <c r="F592" s="16" t="s">
-        <v>9</v>
+      <c r="B592" s="11" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C592" s="8" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D592" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E592" s="7"/>
+      <c r="F592" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B593" s="11" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="C593" s="8" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="E593" s="7"/>
       <c r="F593" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B594" s="11" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="C594" s="8" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="E594" s="7"/>
       <c r="F594" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B595" s="11" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="C595" s="8" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="D595" s="7" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="E595" s="7"/>
       <c r="F595" s="15">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B596" s="11" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="C596" s="8" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="E596" s="7"/>
       <c r="F596" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="6">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B597" s="11" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="C597" s="8" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="E597" s="7"/>
       <c r="F597" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="6">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B598" s="11" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="C598" s="8" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="D598" s="7" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="E598" s="7"/>
       <c r="F598" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="6">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B599" s="11" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="C599" s="8" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="D599" s="7" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="E599" s="7"/>
       <c r="F599" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="6">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B600" s="11" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="C600" s="8" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="D600" s="7" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="E600" s="7"/>
       <c r="F600" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="6">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B601" s="11" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="C601" s="8" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="D601" s="7" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="E601" s="7"/>
       <c r="F601" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="6">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B602" s="11" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="C602" s="8" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="D602" s="7" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="E602" s="7"/>
       <c r="F602" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="6">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B603" s="11" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="C603" s="8" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="D603" s="7" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="E603" s="7"/>
       <c r="F603" s="15">
-        <v>630</v>
+        <v>500</v>
       </c>
     </row>
     <row r="604" spans="1:6">
-      <c r="A604" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A604" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="B604" s="7"/>
+      <c r="C604" s="8"/>
+      <c r="D604" s="7"/>
       <c r="E604" s="7"/>
-      <c r="F604" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F604" s="15"/>
     </row>
     <row r="605" spans="1:6">
-      <c r="A605" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A605" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B605" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C605" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D605" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E605" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F605" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="6">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B606" s="11" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C606" s="8" t="s">
         <v>1366</v>
       </c>
-      <c r="C606" s="8" t="s">
+      <c r="D606" s="7" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
       <c r="E606" s="7"/>
       <c r="F606" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="607" spans="1:6">
-      <c r="A607" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A607" s="4" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B607" s="7"/>
+      <c r="C607" s="8"/>
+      <c r="D607" s="7"/>
       <c r="E607" s="7"/>
-      <c r="F607" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F607" s="15"/>
     </row>
     <row r="608" spans="1:6">
-      <c r="A608" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A608" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B608" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C608" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D608" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E608" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F608" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="6">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B609" s="11" t="s">
-        <v>1375</v>
+        <v>1369</v>
       </c>
       <c r="C609" s="8" t="s">
-        <v>1376</v>
+        <v>1370</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>1377</v>
+        <v>1371</v>
       </c>
       <c r="E609" s="7"/>
       <c r="F609" s="15">
-        <v>540</v>
+        <v>620</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B610" s="11" t="s">
-        <v>1378</v>
+        <v>1372</v>
       </c>
       <c r="C610" s="8" t="s">
-        <v>1379</v>
+        <v>1373</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1380</v>
+        <v>1374</v>
       </c>
       <c r="E610" s="7"/>
       <c r="F610" s="15">
-        <v>540</v>
+        <v>620</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="6">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B611" s="11" t="s">
-        <v>1381</v>
+        <v>1375</v>
       </c>
       <c r="C611" s="8" t="s">
-        <v>1382</v>
+        <v>1376</v>
       </c>
       <c r="D611" s="7" t="s">
-        <v>1383</v>
+        <v>1377</v>
       </c>
       <c r="E611" s="7"/>
       <c r="F611" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="612" spans="1:6">
-      <c r="A612" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D612" s="7"/>
+      <c r="A612" s="6">
+        <v>4</v>
+      </c>
+      <c r="B612" s="11" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C612" s="8" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D612" s="7" t="s">
+        <v>1380</v>
+      </c>
       <c r="E612" s="7"/>
-      <c r="F612" s="15"/>
+      <c r="F612" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="613" spans="1:6">
-      <c r="A613" s="5" t="s">
+      <c r="A613" s="4" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B613" s="7"/>
+      <c r="C613" s="8"/>
+      <c r="D613" s="7"/>
+      <c r="E613" s="7"/>
+      <c r="F613" s="15"/>
+    </row>
+    <row r="614" spans="1:6">
+      <c r="A614" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B613" s="10" t="s">
+      <c r="B614" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C613" s="12" t="s">
+      <c r="C614" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D613" s="13" t="s">
+      <c r="D614" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E613" s="14" t="s">
+      <c r="E614" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F613" s="16" t="s">
+      <c r="F614" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="614" spans="1:6">
-      <c r="A614" s="6">
+    <row r="615" spans="1:6">
+      <c r="A615" s="6">
         <v>1</v>
       </c>
-      <c r="B614" s="11" t="s">
+      <c r="B615" s="11" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C615" s="8" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D615" s="7" t="s">
         <v>1384</v>
       </c>
-      <c r="C614" s="8" t="s">
+      <c r="E615" s="7"/>
+      <c r="F615" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6">
+      <c r="A616" s="6">
+        <v>2</v>
+      </c>
+      <c r="B616" s="11" t="s">
         <v>1385</v>
       </c>
-      <c r="D614" s="7" t="s">
+      <c r="C616" s="8" t="s">
         <v>1386</v>
       </c>
-      <c r="E614" s="7"/>
-[...5 lines deleted...]
-      <c r="A615" s="4" t="s">
+      <c r="D616" s="7" t="s">
         <v>1387</v>
       </c>
-      <c r="B615" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E616" s="7"/>
+      <c r="F616" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B617" s="11" t="s">
         <v>1388</v>
       </c>
       <c r="C617" s="8" t="s">
         <v>1389</v>
       </c>
       <c r="D617" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="E617" s="7"/>
       <c r="F617" s="15">
-        <v>620</v>
+        <v>520</v>
       </c>
     </row>
     <row r="618" spans="1:6">
-      <c r="A618" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A618" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="B618" s="7"/>
+      <c r="C618" s="8"/>
+      <c r="D618" s="7"/>
       <c r="E618" s="7"/>
-      <c r="F618" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F618" s="15"/>
     </row>
     <row r="619" spans="1:6">
-      <c r="A619" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A619" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B619" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C619" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D619" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E619" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F619" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B620" s="11" t="s">
-        <v>1397</v>
+        <v>1391</v>
       </c>
       <c r="C620" s="8" t="s">
-        <v>1398</v>
+        <v>1392</v>
       </c>
       <c r="D620" s="7" t="s">
-        <v>1399</v>
+        <v>1393</v>
       </c>
       <c r="E620" s="7"/>
       <c r="F620" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="4" t="s">
-        <v>1400</v>
+        <v>596</v>
       </c>
       <c r="B621" s="7"/>
       <c r="C621" s="8"/>
       <c r="D621" s="7"/>
       <c r="E621" s="7"/>
       <c r="F621" s="15"/>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B622" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C622" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D622" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E622" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F622" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="6">
         <v>1</v>
       </c>
       <c r="B623" s="11" t="s">
-        <v>1401</v>
+        <v>1394</v>
       </c>
       <c r="C623" s="8" t="s">
-        <v>1402</v>
+        <v>1395</v>
       </c>
       <c r="D623" s="7" t="s">
-        <v>1403</v>
+        <v>1396</v>
       </c>
       <c r="E623" s="7"/>
       <c r="F623" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="6">
         <v>2</v>
       </c>
       <c r="B624" s="11" t="s">
-        <v>1404</v>
+        <v>1397</v>
       </c>
       <c r="C624" s="8" t="s">
-        <v>1405</v>
+        <v>1398</v>
       </c>
       <c r="D624" s="7" t="s">
-        <v>1406</v>
+        <v>1399</v>
       </c>
       <c r="E624" s="7"/>
       <c r="F624" s="15">
         <v>520</v>
       </c>
     </row>
     <row r="625" spans="1:6">
-      <c r="A625" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A625" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="B625" s="7"/>
+      <c r="C625" s="8"/>
+      <c r="D625" s="7"/>
       <c r="E625" s="7"/>
-      <c r="F625" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F625" s="15"/>
     </row>
     <row r="626" spans="1:6">
-      <c r="A626" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F626" s="15"/>
+      <c r="A626" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B626" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C626" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D626" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E626" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F626" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="627" spans="1:6">
-      <c r="A627" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A627" s="6">
+        <v>1</v>
+      </c>
+      <c r="B627" s="11" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C627" s="8" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D627" s="7" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E627" s="7"/>
+      <c r="F627" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B628" s="11" t="s">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="C628" s="8" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>1412</v>
+        <v>1405</v>
       </c>
       <c r="E628" s="7"/>
       <c r="F628" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="629" spans="1:6">
-      <c r="A629" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D629" s="7"/>
+      <c r="A629" s="6">
+        <v>3</v>
+      </c>
+      <c r="B629" s="11" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C629" s="8" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D629" s="7" t="s">
+        <v>1408</v>
+      </c>
       <c r="E629" s="7"/>
-      <c r="F629" s="15"/>
+      <c r="F629" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="630" spans="1:6">
-      <c r="A630" s="5" t="s">
+      <c r="A630" s="6">
         <v>4</v>
       </c>
-      <c r="B630" s="10" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B630" s="11" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C630" s="8" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D630" s="7" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E630" s="7"/>
+      <c r="F630" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B631" s="11" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C631" s="8" t="s">
         <v>1413</v>
       </c>
-      <c r="C631" s="8" t="s">
+      <c r="D631" s="7" t="s">
         <v>1414</v>
-      </c>
-[...1 lines deleted...]
-        <v>1415</v>
       </c>
       <c r="E631" s="7"/>
       <c r="F631" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B632" s="11" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C632" s="8" t="s">
         <v>1416</v>
       </c>
-      <c r="C632" s="8" t="s">
+      <c r="D632" s="7" t="s">
         <v>1417</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418</v>
       </c>
       <c r="E632" s="7"/>
       <c r="F632" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="633" spans="1:6">
-      <c r="A633" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D633" s="7"/>
+      <c r="A633" s="6">
+        <v>7</v>
+      </c>
+      <c r="B633" s="11" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C633" s="8" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D633" s="7" t="s">
+        <v>1420</v>
+      </c>
       <c r="E633" s="7"/>
-      <c r="F633" s="15"/>
+      <c r="F633" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="634" spans="1:6">
-      <c r="A634" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E634" s="14" t="s">
+      <c r="A634" s="6">
         <v>8</v>
       </c>
-      <c r="F634" s="16" t="s">
-        <v>9</v>
+      <c r="B634" s="11" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C634" s="8" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D634" s="7" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E634" s="7"/>
+      <c r="F634" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B635" s="11" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C635" s="8" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="D635" s="7" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="E635" s="7"/>
       <c r="F635" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B636" s="11" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
       <c r="C636" s="8" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="D636" s="7" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="E636" s="7"/>
       <c r="F636" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B637" s="11" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="C637" s="8" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="D637" s="7" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="E637" s="7"/>
       <c r="F637" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B638" s="11" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="C638" s="8" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="D638" s="7" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="E638" s="7"/>
       <c r="F638" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="6">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B639" s="11" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="C639" s="8" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="D639" s="7" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="E639" s="7"/>
       <c r="F639" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="6">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B640" s="11" t="s">
-        <v>1434</v>
+        <v>1439</v>
       </c>
       <c r="C640" s="8" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="D640" s="7" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="E640" s="7"/>
       <c r="F640" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="6">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B641" s="11" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="C641" s="8" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="D641" s="7" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="E641" s="7"/>
       <c r="F641" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="6">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B642" s="11" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="C642" s="8" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="D642" s="7" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="E642" s="7"/>
       <c r="F642" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="6">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B643" s="11" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="C643" s="8" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="D643" s="7" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="E643" s="7"/>
       <c r="F643" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="6">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B644" s="11" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="C644" s="8" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="D644" s="7" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="E644" s="7"/>
       <c r="F644" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="6">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B645" s="11" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="C645" s="8" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="D645" s="7" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="E645" s="7"/>
       <c r="F645" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="6">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B646" s="11" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="C646" s="8" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="E646" s="7"/>
       <c r="F646" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="6">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="B647" s="11" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="C647" s="8" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="E647" s="7"/>
       <c r="F647" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="6">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B648" s="11" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="C648" s="8" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="E648" s="7"/>
       <c r="F648" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="6">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B649" s="11" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="C649" s="8" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="D649" s="7" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="E649" s="7"/>
       <c r="F649" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="6">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B650" s="11" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="C650" s="8" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="D650" s="7" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="E650" s="7"/>
       <c r="F650" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="651" spans="1:6">
-      <c r="A651" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A651" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="B651" s="7"/>
+      <c r="C651" s="8"/>
+      <c r="D651" s="7"/>
       <c r="E651" s="7"/>
-      <c r="F651" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F651" s="15"/>
     </row>
     <row r="652" spans="1:6">
-      <c r="A652" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A652" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B652" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C652" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D652" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E652" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F652" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="6">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B653" s="11" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C653" s="8" t="s">
         <v>1473</v>
       </c>
-      <c r="C653" s="8" t="s">
+      <c r="D653" s="7" t="s">
         <v>1474</v>
-      </c>
-[...1 lines deleted...]
-        <v>1475</v>
       </c>
       <c r="E653" s="7"/>
       <c r="F653" s="15">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="6">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B654" s="11" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C654" s="8" t="s">
         <v>1476</v>
       </c>
-      <c r="C654" s="8" t="s">
+      <c r="D654" s="7" t="s">
         <v>1477</v>
-      </c>
-[...1 lines deleted...]
-        <v>1478</v>
       </c>
       <c r="E654" s="7"/>
       <c r="F654" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="6">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="B655" s="11" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C655" s="8" t="s">
         <v>1479</v>
       </c>
-      <c r="C655" s="8" t="s">
+      <c r="D655" s="7" t="s">
         <v>1480</v>
-      </c>
-[...1 lines deleted...]
-        <v>1481</v>
       </c>
       <c r="E655" s="7"/>
       <c r="F655" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="6">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="B656" s="11" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C656" s="8" t="s">
         <v>1482</v>
       </c>
-      <c r="C656" s="8" t="s">
+      <c r="D656" s="7" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
       <c r="E656" s="7"/>
       <c r="F656" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="6">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="B657" s="11" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C657" s="8" t="s">
         <v>1485</v>
       </c>
-      <c r="C657" s="8" t="s">
+      <c r="D657" s="7" t="s">
         <v>1486</v>
-      </c>
-[...1 lines deleted...]
-        <v>1487</v>
       </c>
       <c r="E657" s="7"/>
       <c r="F657" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="658" spans="1:6">
-      <c r="A658" s="6">
-[...2 lines deleted...]
-      <c r="B658" s="11" t="s">
+      <c r="A658" s="4" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B658" s="7"/>
+      <c r="C658" s="8"/>
+      <c r="D658" s="7"/>
+      <c r="E658" s="7"/>
+      <c r="F658" s="15"/>
+    </row>
+    <row r="659" spans="1:6">
+      <c r="A659" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B659" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C659" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D659" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E659" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F659" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="660" spans="1:6">
+      <c r="A660" s="6">
+        <v>1</v>
+      </c>
+      <c r="B660" s="11" t="s">
         <v>1488</v>
       </c>
-      <c r="C658" s="8" t="s">
+      <c r="C660" s="8" t="s">
         <v>1489</v>
       </c>
-      <c r="D658" s="7" t="s">
+      <c r="D660" s="7" t="s">
         <v>1490</v>
       </c>
-      <c r="E658" s="7"/>
-[...15 lines deleted...]
-      <c r="A660" s="5" t="s">
+      <c r="E660" s="7"/>
+      <c r="F660" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="661" spans="1:6">
+      <c r="A661" s="4" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B661" s="7"/>
+      <c r="C661" s="8"/>
+      <c r="D661" s="7"/>
+      <c r="E661" s="7"/>
+      <c r="F661" s="15"/>
+    </row>
+    <row r="662" spans="1:6">
+      <c r="A662" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B660" s="10" t="s">
+      <c r="B662" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C660" s="12" t="s">
+      <c r="C662" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D660" s="13" t="s">
+      <c r="D662" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E660" s="14" t="s">
+      <c r="E662" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F660" s="16" t="s">
+      <c r="F662" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B663" s="11" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="C663" s="8" t="s">
-        <v>1498</v>
+        <v>1493</v>
       </c>
       <c r="D663" s="7" t="s">
-        <v>1499</v>
+        <v>1494</v>
       </c>
       <c r="E663" s="7"/>
       <c r="F663" s="15">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B664" s="11" t="s">
-        <v>1500</v>
+        <v>1495</v>
       </c>
       <c r="C664" s="8" t="s">
-        <v>1501</v>
+        <v>1496</v>
       </c>
       <c r="D664" s="7" t="s">
-        <v>1502</v>
+        <v>1497</v>
       </c>
       <c r="E664" s="7"/>
       <c r="F664" s="15">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B665" s="11" t="s">
-        <v>1503</v>
+        <v>1498</v>
       </c>
       <c r="C665" s="8" t="s">
-        <v>1504</v>
+        <v>1499</v>
       </c>
       <c r="D665" s="7" t="s">
-        <v>1505</v>
+        <v>1500</v>
       </c>
       <c r="E665" s="7"/>
       <c r="F665" s="15">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="666" spans="1:6">
-      <c r="A666" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D666" s="7"/>
+      <c r="A666" s="6">
+        <v>4</v>
+      </c>
+      <c r="B666" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C666" s="8" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D666" s="7" t="s">
+        <v>1503</v>
+      </c>
       <c r="E666" s="7"/>
-      <c r="F666" s="15"/>
+      <c r="F666" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="667" spans="1:6">
-      <c r="A667" s="5" t="s">
+      <c r="A667" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="B667" s="7"/>
+      <c r="C667" s="8"/>
+      <c r="D667" s="7"/>
+      <c r="E667" s="7"/>
+      <c r="F667" s="15"/>
+    </row>
+    <row r="668" spans="1:6">
+      <c r="A668" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B667" s="10" t="s">
+      <c r="B668" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C667" s="12" t="s">
+      <c r="C668" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D667" s="13" t="s">
+      <c r="D668" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E667" s="14" t="s">
+      <c r="E668" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F667" s="16" t="s">
+      <c r="F668" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B669" s="11" t="s">
-        <v>1510</v>
+        <v>1504</v>
       </c>
       <c r="C669" s="8" t="s">
-        <v>1511</v>
+        <v>1505</v>
       </c>
       <c r="D669" s="7" t="s">
-        <v>1512</v>
+        <v>1506</v>
       </c>
       <c r="E669" s="7"/>
       <c r="F669" s="15">
-        <v>540</v>
+        <v>700</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="4" t="s">
-        <v>1513</v>
+        <v>827</v>
       </c>
       <c r="B670" s="7"/>
       <c r="C670" s="8"/>
       <c r="D670" s="7"/>
       <c r="E670" s="7"/>
       <c r="F670" s="15"/>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B671" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C671" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D671" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E671" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F671" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="6">
         <v>1</v>
       </c>
       <c r="B672" s="11" t="s">
-        <v>1514</v>
+        <v>1507</v>
       </c>
       <c r="C672" s="8" t="s">
-        <v>1515</v>
+        <v>1508</v>
       </c>
       <c r="D672" s="7" t="s">
-        <v>1516</v>
+        <v>1509</v>
       </c>
       <c r="E672" s="7"/>
       <c r="F672" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="6">
         <v>2</v>
       </c>
       <c r="B673" s="11" t="s">
-        <v>1517</v>
+        <v>1510</v>
       </c>
       <c r="C673" s="8" t="s">
-        <v>1518</v>
+        <v>1511</v>
       </c>
       <c r="D673" s="7" t="s">
-        <v>1519</v>
+        <v>1512</v>
       </c>
       <c r="E673" s="7"/>
       <c r="F673" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="6">
         <v>3</v>
       </c>
       <c r="B674" s="11" t="s">
-        <v>1520</v>
+        <v>1513</v>
       </c>
       <c r="C674" s="8" t="s">
-        <v>1521</v>
+        <v>1514</v>
       </c>
       <c r="D674" s="7" t="s">
-        <v>1522</v>
+        <v>1515</v>
       </c>
       <c r="E674" s="7"/>
       <c r="F674" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="6">
         <v>4</v>
       </c>
       <c r="B675" s="11" t="s">
-        <v>1523</v>
+        <v>1516</v>
       </c>
       <c r="C675" s="8" t="s">
-        <v>1524</v>
+        <v>1517</v>
       </c>
       <c r="D675" s="7" t="s">
-        <v>1525</v>
+        <v>1518</v>
       </c>
       <c r="E675" s="7"/>
       <c r="F675" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="676" spans="1:6">
-      <c r="A676" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D676" s="7"/>
+      <c r="A676" s="6">
+        <v>5</v>
+      </c>
+      <c r="B676" s="11" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C676" s="8" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D676" s="7" t="s">
+        <v>1521</v>
+      </c>
       <c r="E676" s="7"/>
-      <c r="F676" s="15"/>
+      <c r="F676" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="677" spans="1:6">
-      <c r="A677" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C677" s="12" t="s">
+      <c r="A677" s="6">
         <v>6</v>
       </c>
-      <c r="D677" s="13" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="B677" s="11" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C677" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D677" s="7" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E677" s="7"/>
+      <c r="F677" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B678" s="11" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C678" s="8" t="s">
         <v>1526</v>
       </c>
-      <c r="C678" s="8" t="s">
+      <c r="D678" s="7" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
       <c r="E678" s="7"/>
       <c r="F678" s="15">
-        <v>700</v>
+        <v>540</v>
       </c>
     </row>
     <row r="679" spans="1:6">
-      <c r="A679" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D679" s="7"/>
+      <c r="A679" s="6">
+        <v>8</v>
+      </c>
+      <c r="B679" s="11" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C679" s="8" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D679" s="7" t="s">
+        <v>1530</v>
+      </c>
       <c r="E679" s="7"/>
-      <c r="F679" s="15"/>
+      <c r="F679" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="680" spans="1:6">
-      <c r="A680" s="5" t="s">
-[...14 lines deleted...]
-      <c r="F680" s="16" t="s">
+      <c r="A680" s="6">
         <v>9</v>
+      </c>
+      <c r="B680" s="11" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C680" s="8" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D680" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E680" s="7"/>
+      <c r="F680" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B681" s="11" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="C681" s="8" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="D681" s="7" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="E681" s="7"/>
       <c r="F681" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="6">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B682" s="11" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="C682" s="8" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="D682" s="7" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="E682" s="7"/>
       <c r="F682" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="6">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B683" s="11" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="C683" s="8" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="D683" s="7" t="s">
-        <v>1537</v>
+        <v>1542</v>
       </c>
       <c r="E683" s="7"/>
       <c r="F683" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="6">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B684" s="11" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
       <c r="C684" s="8" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
       <c r="D684" s="7" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="E684" s="7"/>
       <c r="F684" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="6">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B685" s="11" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="C685" s="8" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="D685" s="7" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="E685" s="7"/>
       <c r="F685" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="686" spans="1:6">
-      <c r="A686" s="6">
+      <c r="A686" s="4" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B686" s="7"/>
+      <c r="C686" s="8"/>
+      <c r="D686" s="7"/>
+      <c r="E686" s="7"/>
+      <c r="F686" s="15"/>
+    </row>
+    <row r="687" spans="1:6">
+      <c r="A687" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B687" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C687" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B686" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A687" s="6">
+      <c r="D687" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B687" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="E687" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F687" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B688" s="11" t="s">
         <v>1550</v>
       </c>
       <c r="C688" s="8" t="s">
         <v>1551</v>
       </c>
       <c r="D688" s="7" t="s">
         <v>1552</v>
       </c>
       <c r="E688" s="7"/>
       <c r="F688" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="689" spans="1:6">
-      <c r="A689" s="6">
+      <c r="A689" s="4" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B689" s="7"/>
+      <c r="C689" s="8"/>
+      <c r="D689" s="7"/>
+      <c r="E689" s="7"/>
+      <c r="F689" s="15"/>
+    </row>
+    <row r="690" spans="1:6">
+      <c r="A690" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B690" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C690" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D690" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E690" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F690" s="16" t="s">
         <v>9</v>
-      </c>
-[...29 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B691" s="11" t="s">
-        <v>1559</v>
+        <v>1554</v>
       </c>
       <c r="C691" s="8" t="s">
-        <v>1560</v>
+        <v>1555</v>
       </c>
       <c r="D691" s="7" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
       <c r="E691" s="7"/>
       <c r="F691" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B692" s="11" t="s">
-        <v>1562</v>
+        <v>1557</v>
       </c>
       <c r="C692" s="8" t="s">
-        <v>1563</v>
+        <v>1558</v>
       </c>
       <c r="D692" s="7" t="s">
-        <v>1564</v>
+        <v>1559</v>
       </c>
       <c r="E692" s="7"/>
       <c r="F692" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="693" spans="1:6">
-      <c r="A693" s="6">
-[...2 lines deleted...]
-      <c r="B693" s="11" t="s">
+      <c r="A693" s="4" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B693" s="7"/>
+      <c r="C693" s="8"/>
+      <c r="D693" s="7"/>
+      <c r="E693" s="7"/>
+      <c r="F693" s="15"/>
+    </row>
+    <row r="694" spans="1:6">
+      <c r="A694" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B694" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C694" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D694" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E694" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F694" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="695" spans="1:6">
+      <c r="A695" s="6">
+        <v>1</v>
+      </c>
+      <c r="B695" s="11" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C695" s="8" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D695" s="7" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E695" s="7"/>
+      <c r="F695" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6">
+      <c r="A696" s="4" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B696" s="7"/>
+      <c r="C696" s="8"/>
+      <c r="D696" s="7"/>
+      <c r="E696" s="7"/>
+      <c r="F696" s="15"/>
+    </row>
+    <row r="697" spans="1:6">
+      <c r="A697" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B697" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C697" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D697" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E697" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F697" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6">
+      <c r="A698" s="6">
+        <v>1</v>
+      </c>
+      <c r="B698" s="11" t="s">
         <v>1565</v>
       </c>
-      <c r="C693" s="8" t="s">
+      <c r="C698" s="8" t="s">
         <v>1566</v>
       </c>
-      <c r="D693" s="7" t="s">
+      <c r="D698" s="7" t="s">
         <v>1567</v>
       </c>
-      <c r="E693" s="7"/>
-[...8 lines deleted...]
-      <c r="B694" s="11" t="s">
+      <c r="E698" s="7"/>
+      <c r="F698" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6">
+      <c r="A699" s="4" t="s">
         <v>1568</v>
       </c>
-      <c r="C694" s="8" t="s">
-[...21 lines deleted...]
-      <c r="A696" s="5" t="s">
+      <c r="B699" s="7"/>
+      <c r="C699" s="8"/>
+      <c r="D699" s="7"/>
+      <c r="E699" s="7"/>
+      <c r="F699" s="15"/>
+    </row>
+    <row r="700" spans="1:6">
+      <c r="A700" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B696" s="10" t="s">
+      <c r="B700" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C696" s="12" t="s">
+      <c r="C700" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D696" s="13" t="s">
+      <c r="D700" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E696" s="14" t="s">
+      <c r="E700" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F696" s="16" t="s">
+      <c r="F700" s="16" t="s">
         <v>9</v>
-      </c>
-[...64 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B701" s="11" t="s">
-        <v>1579</v>
+        <v>1569</v>
       </c>
       <c r="C701" s="8" t="s">
-        <v>1580</v>
+        <v>1570</v>
       </c>
       <c r="D701" s="7" t="s">
-        <v>1581</v>
+        <v>1571</v>
       </c>
       <c r="E701" s="7"/>
       <c r="F701" s="15">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6">
+      <c r="A702" s="6">
+        <v>2</v>
+      </c>
+      <c r="B702" s="11" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C702" s="8" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D702" s="7" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E702" s="7"/>
+      <c r="F702" s="15">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6">
+      <c r="A703" s="4" t="s">
+        <v>894</v>
+      </c>
+      <c r="B703" s="7"/>
+      <c r="C703" s="8"/>
+      <c r="D703" s="7"/>
+      <c r="E703" s="7"/>
+      <c r="F703" s="15"/>
+    </row>
+    <row r="704" spans="1:6">
+      <c r="A704" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B704" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C704" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D704" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E704" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F704" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6">
+      <c r="A705" s="6">
+        <v>1</v>
+      </c>
+      <c r="B705" s="11" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C705" s="8" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D705" s="7" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E705" s="7"/>
+      <c r="F705" s="15">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="706" spans="1:6">
+      <c r="A706" s="4" t="s">
+        <v>932</v>
+      </c>
+      <c r="B706" s="7"/>
+      <c r="C706" s="8"/>
+      <c r="D706" s="7"/>
+      <c r="E706" s="7"/>
+      <c r="F706" s="15"/>
+    </row>
+    <row r="707" spans="1:6">
+      <c r="A707" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B707" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C707" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D707" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E707" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F707" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6">
+      <c r="A708" s="6">
+        <v>1</v>
+      </c>
+      <c r="B708" s="11" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C708" s="8" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D708" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E708" s="7"/>
+      <c r="F708" s="15">
         <v>500</v>
       </c>
     </row>
-    <row r="702" spans="1:6">
-      <c r="A702" s="4" t="s">
+    <row r="709" spans="1:6">
+      <c r="A709" s="6">
+        <v>2</v>
+      </c>
+      <c r="B709" s="11" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C709" s="8" t="s">
         <v>1582</v>
       </c>
-      <c r="B702" s="7"/>
-[...29 lines deleted...]
-      <c r="B704" s="11" t="s">
+      <c r="D709" s="7" t="s">
         <v>1583</v>
       </c>
-      <c r="C704" s="8" t="s">
-[...85 lines deleted...]
-        <v>9</v>
+      <c r="E709" s="7"/>
+      <c r="F709" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B710" s="11" t="s">
-        <v>1591</v>
+        <v>1584</v>
       </c>
       <c r="C710" s="8" t="s">
-        <v>1592</v>
+        <v>1585</v>
       </c>
       <c r="D710" s="7" t="s">
-        <v>1593</v>
+        <v>1586</v>
       </c>
       <c r="E710" s="7"/>
       <c r="F710" s="15">
-        <v>660</v>
+        <v>500</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B711" s="11" t="s">
-        <v>1594</v>
+        <v>1587</v>
       </c>
       <c r="C711" s="8" t="s">
-        <v>1595</v>
+        <v>1588</v>
       </c>
       <c r="D711" s="7" t="s">
-        <v>1596</v>
+        <v>1589</v>
       </c>
       <c r="E711" s="7"/>
       <c r="F711" s="15">
-        <v>660</v>
+        <v>500</v>
       </c>
     </row>
     <row r="712" spans="1:6">
-      <c r="A712" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D712" s="7"/>
+      <c r="A712" s="6">
+        <v>5</v>
+      </c>
+      <c r="B712" s="11" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C712" s="8" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D712" s="7" t="s">
+        <v>1592</v>
+      </c>
       <c r="E712" s="7"/>
-      <c r="F712" s="15"/>
+      <c r="F712" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="713" spans="1:6">
-      <c r="A713" s="5" t="s">
+      <c r="A713" s="6">
+        <v>6</v>
+      </c>
+      <c r="B713" s="11" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C713" s="8" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D713" s="7" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E713" s="7"/>
+      <c r="F713" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="714" spans="1:6">
+      <c r="A714" s="4" t="s">
+        <v>907</v>
+      </c>
+      <c r="B714" s="7"/>
+      <c r="C714" s="8"/>
+      <c r="D714" s="7"/>
+      <c r="E714" s="7"/>
+      <c r="F714" s="15"/>
+    </row>
+    <row r="715" spans="1:6">
+      <c r="A715" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B713" s="10" t="s">
+      <c r="B715" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C713" s="12" t="s">
+      <c r="C715" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D713" s="13" t="s">
+      <c r="D715" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E713" s="14" t="s">
+      <c r="E715" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F713" s="16" t="s">
+      <c r="F715" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="714" spans="1:6">
-      <c r="A714" s="6">
+    <row r="716" spans="1:6">
+      <c r="A716" s="6">
         <v>1</v>
       </c>
-      <c r="B714" s="11" t="s">
+      <c r="B716" s="11" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C716" s="8" t="s">
         <v>1597</v>
       </c>
-      <c r="C714" s="8" t="s">
+      <c r="D716" s="7" t="s">
         <v>1598</v>
       </c>
-      <c r="D714" s="7" t="s">
-[...34 lines deleted...]
-        <v>9</v>
+      <c r="E716" s="7"/>
+      <c r="F716" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B717" s="11" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C717" s="8" t="s">
         <v>1600</v>
       </c>
-      <c r="C717" s="8" t="s">
+      <c r="D717" s="7" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
       <c r="E717" s="7"/>
       <c r="F717" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B718" s="11" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C718" s="8" t="s">
         <v>1603</v>
       </c>
-      <c r="C718" s="8" t="s">
+      <c r="D718" s="7" t="s">
         <v>1604</v>
-      </c>
-[...1 lines deleted...]
-        <v>1605</v>
       </c>
       <c r="E718" s="7"/>
       <c r="F718" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B719" s="11" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C719" s="8" t="s">
         <v>1606</v>
       </c>
-      <c r="C719" s="8" t="s">
+      <c r="D719" s="7" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
       <c r="E719" s="7"/>
       <c r="F719" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B720" s="11" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C720" s="8" t="s">
         <v>1609</v>
       </c>
-      <c r="C720" s="8" t="s">
+      <c r="D720" s="7" t="s">
         <v>1610</v>
-      </c>
-[...1 lines deleted...]
-        <v>1611</v>
       </c>
       <c r="E720" s="7"/>
       <c r="F720" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B721" s="11" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C721" s="8" t="s">
         <v>1612</v>
       </c>
-      <c r="C721" s="8" t="s">
+      <c r="D721" s="7" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614</v>
       </c>
       <c r="E721" s="7"/>
       <c r="F721" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="722" spans="1:6">
+      <c r="A722" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="B722" s="7"/>
+      <c r="C722" s="8"/>
+      <c r="D722" s="7"/>
+      <c r="E722" s="7"/>
+      <c r="F722" s="15"/>
+    </row>
+    <row r="723" spans="1:6">
+      <c r="A723" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B723" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C723" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D723" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E723" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F723" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="724" spans="1:6">
+      <c r="A724" s="6">
+        <v>1</v>
+      </c>
+      <c r="B724" s="11" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C724" s="8" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D724" s="7" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E724" s="7"/>
+      <c r="F724" s="15">
         <v>500</v>
       </c>
     </row>
-    <row r="722" spans="1:6">
-      <c r="A722" s="6">
+    <row r="725" spans="1:6">
+      <c r="A725" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="B725" s="7"/>
+      <c r="C725" s="8"/>
+      <c r="D725" s="7"/>
+      <c r="E725" s="7"/>
+      <c r="F725" s="15"/>
+    </row>
+    <row r="726" spans="1:6">
+      <c r="A726" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B726" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C726" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B722" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A723" s="6">
+      <c r="D726" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B723" s="11" t="s">
-[...36 lines deleted...]
-      <c r="E725" s="14" t="s">
+      <c r="E726" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F725" s="16" t="s">
+      <c r="F726" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B727" s="11" t="s">
-        <v>1624</v>
+        <v>1617</v>
       </c>
       <c r="C727" s="8" t="s">
-        <v>1625</v>
+        <v>1618</v>
       </c>
       <c r="D727" s="7" t="s">
-        <v>1626</v>
+        <v>1619</v>
       </c>
       <c r="E727" s="7"/>
       <c r="F727" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="728" spans="1:6">
-      <c r="A728" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A728" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B728" s="7"/>
+      <c r="C728" s="8"/>
+      <c r="D728" s="7"/>
       <c r="E728" s="7"/>
-      <c r="F728" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F728" s="15"/>
     </row>
     <row r="729" spans="1:6">
-      <c r="A729" s="6">
+      <c r="A729" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B729" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="B729" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C729" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D729" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E729" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F729" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B730" s="11" t="s">
-        <v>1633</v>
+        <v>1620</v>
       </c>
       <c r="C730" s="8" t="s">
-        <v>1634</v>
+        <v>1621</v>
       </c>
       <c r="D730" s="7" t="s">
-        <v>1635</v>
+        <v>1622</v>
       </c>
       <c r="E730" s="7"/>
       <c r="F730" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B731" s="11" t="s">
-        <v>1636</v>
+        <v>1623</v>
       </c>
       <c r="C731" s="8" t="s">
-        <v>1637</v>
+        <v>1624</v>
       </c>
       <c r="D731" s="7" t="s">
-        <v>1638</v>
+        <v>1625</v>
       </c>
       <c r="E731" s="7"/>
       <c r="F731" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="732" spans="1:6">
-      <c r="A732" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D732" s="7"/>
+      <c r="A732" s="6">
+        <v>3</v>
+      </c>
+      <c r="B732" s="11" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C732" s="8" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D732" s="7" t="s">
+        <v>1628</v>
+      </c>
       <c r="E732" s="7"/>
-      <c r="F732" s="15"/>
+      <c r="F732" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="733" spans="1:6">
-      <c r="A733" s="5" t="s">
+      <c r="A733" s="6">
         <v>4</v>
       </c>
-      <c r="B733" s="10" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B733" s="11" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C733" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D733" s="7" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E733" s="7"/>
+      <c r="F733" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B734" s="11" t="s">
-        <v>1639</v>
+        <v>1632</v>
       </c>
       <c r="C734" s="8" t="s">
-        <v>1640</v>
+        <v>1633</v>
       </c>
       <c r="D734" s="7" t="s">
-        <v>1641</v>
+        <v>1634</v>
       </c>
       <c r="E734" s="7"/>
       <c r="F734" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="735" spans="1:6">
-      <c r="A735" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D735" s="7"/>
+      <c r="A735" s="6">
+        <v>6</v>
+      </c>
+      <c r="B735" s="11" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C735" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D735" s="7" t="s">
+        <v>1637</v>
+      </c>
       <c r="E735" s="7"/>
-      <c r="F735" s="15"/>
+      <c r="F735" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="736" spans="1:6">
-      <c r="A736" s="5" t="s">
+      <c r="A736" s="3" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B736" s="7"/>
+      <c r="C736" s="8"/>
+      <c r="D736" s="7"/>
+      <c r="E736" s="7"/>
+      <c r="F736" s="15"/>
+    </row>
+    <row r="737" spans="1:6">
+      <c r="A737" s="4" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B737" s="7"/>
+      <c r="C737" s="8"/>
+      <c r="D737" s="7"/>
+      <c r="E737" s="7"/>
+      <c r="F737" s="15"/>
+    </row>
+    <row r="738" spans="1:6">
+      <c r="A738" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B736" s="10" t="s">
+      <c r="B738" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C736" s="12" t="s">
+      <c r="C738" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D736" s="13" t="s">
+      <c r="D738" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E736" s="14" t="s">
+      <c r="E738" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F736" s="16" t="s">
+      <c r="F738" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="737" spans="1:6">
-      <c r="A737" s="6">
+    <row r="739" spans="1:6">
+      <c r="A739" s="6">
         <v>1</v>
       </c>
-      <c r="B737" s="11" t="s">
+      <c r="B739" s="11" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C739" s="8" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D739" s="7" t="s">
         <v>1642</v>
       </c>
-      <c r="C737" s="8" t="s">
-[...21 lines deleted...]
-      <c r="A739" s="5" t="s">
+      <c r="E739" s="7"/>
+      <c r="F739" s="15">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="740" spans="1:6">
+      <c r="A740" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B740" s="7"/>
+      <c r="C740" s="8"/>
+      <c r="D740" s="7"/>
+      <c r="E740" s="7"/>
+      <c r="F740" s="15"/>
+    </row>
+    <row r="741" spans="1:6">
+      <c r="A741" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B739" s="10" t="s">
+      <c r="B741" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C739" s="12" t="s">
+      <c r="C741" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D739" s="13" t="s">
+      <c r="D741" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E739" s="14" t="s">
+      <c r="E741" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F739" s="16" t="s">
+      <c r="F741" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B742" s="11" t="s">
-        <v>1651</v>
+        <v>1643</v>
       </c>
       <c r="C742" s="8" t="s">
-        <v>1652</v>
+        <v>1644</v>
       </c>
       <c r="D742" s="7" t="s">
-        <v>1653</v>
+        <v>1645</v>
       </c>
       <c r="E742" s="7"/>
       <c r="F742" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B743" s="11" t="s">
-        <v>1654</v>
+        <v>1646</v>
       </c>
       <c r="C743" s="8" t="s">
-        <v>1655</v>
+        <v>1647</v>
       </c>
       <c r="D743" s="7" t="s">
-        <v>1656</v>
+        <v>1648</v>
       </c>
       <c r="E743" s="7"/>
       <c r="F743" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="744" spans="1:6">
-      <c r="A744" s="6">
+      <c r="A744" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B744" s="7"/>
+      <c r="C744" s="8"/>
+      <c r="D744" s="7"/>
+      <c r="E744" s="7"/>
+      <c r="F744" s="15"/>
+    </row>
+    <row r="745" spans="1:6">
+      <c r="A745" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B745" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B744" s="11" t="s">
+      <c r="C745" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D745" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E745" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F745" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="746" spans="1:6">
+      <c r="A746" s="6">
+        <v>1</v>
+      </c>
+      <c r="B746" s="11" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C746" s="8" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D746" s="7" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E746" s="7"/>
+      <c r="F746" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="747" spans="1:6">
+      <c r="A747" s="6">
+        <v>2</v>
+      </c>
+      <c r="B747" s="11" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C747" s="8" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D747" s="7" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E747" s="7"/>
+      <c r="F747" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="748" spans="1:6">
+      <c r="A748" s="6">
+        <v>3</v>
+      </c>
+      <c r="B748" s="11" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C748" s="8" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D748" s="7" t="s">
         <v>1657</v>
       </c>
-      <c r="C744" s="8" t="s">
-[...24 lines deleted...]
-      <c r="F745" s="15">
+      <c r="E748" s="7"/>
+      <c r="F748" s="15">
         <v>520</v>
-      </c>
-[...38 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B749" s="11" t="s">
-        <v>1665</v>
+        <v>1658</v>
       </c>
       <c r="C749" s="8" t="s">
-        <v>1666</v>
+        <v>1659</v>
       </c>
       <c r="D749" s="7" t="s">
-        <v>1667</v>
+        <v>1660</v>
       </c>
       <c r="E749" s="7"/>
       <c r="F749" s="15">
-        <v>640</v>
+        <v>520</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="4" t="s">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="B750" s="7"/>
       <c r="C750" s="8"/>
       <c r="D750" s="7"/>
       <c r="E750" s="7"/>
       <c r="F750" s="15"/>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B751" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C751" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D751" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E751" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F751" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="6">
         <v>1</v>
       </c>
       <c r="B752" s="11" t="s">
-        <v>1668</v>
+        <v>1661</v>
       </c>
       <c r="C752" s="8" t="s">
-        <v>1669</v>
+        <v>1662</v>
       </c>
       <c r="D752" s="7" t="s">
-        <v>1670</v>
+        <v>1663</v>
       </c>
       <c r="E752" s="7"/>
       <c r="F752" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="6">
         <v>2</v>
       </c>
       <c r="B753" s="11" t="s">
-        <v>1671</v>
+        <v>1664</v>
       </c>
       <c r="C753" s="8" t="s">
-        <v>1672</v>
+        <v>1665</v>
       </c>
       <c r="D753" s="7" t="s">
-        <v>1673</v>
+        <v>1666</v>
       </c>
       <c r="E753" s="7"/>
       <c r="F753" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="754" spans="1:6">
-      <c r="A754" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D754" s="7"/>
+      <c r="A754" s="6">
+        <v>3</v>
+      </c>
+      <c r="B754" s="11" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C754" s="8" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D754" s="7" t="s">
+        <v>1669</v>
+      </c>
       <c r="E754" s="7"/>
-      <c r="F754" s="15"/>
+      <c r="F754" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="755" spans="1:6">
-      <c r="A755" s="5" t="s">
+      <c r="A755" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B755" s="7"/>
+      <c r="C755" s="8"/>
+      <c r="D755" s="7"/>
+      <c r="E755" s="7"/>
+      <c r="F755" s="15"/>
+    </row>
+    <row r="756" spans="1:6">
+      <c r="A756" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B755" s="10" t="s">
+      <c r="B756" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C755" s="12" t="s">
+      <c r="C756" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D755" s="13" t="s">
+      <c r="D756" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E755" s="14" t="s">
+      <c r="E756" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F755" s="16" t="s">
+      <c r="F756" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B757" s="11" t="s">
-        <v>1677</v>
+        <v>1670</v>
       </c>
       <c r="C757" s="8" t="s">
-        <v>1678</v>
+        <v>1671</v>
       </c>
       <c r="D757" s="7" t="s">
-        <v>1679</v>
+        <v>1672</v>
       </c>
       <c r="E757" s="7"/>
       <c r="F757" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="758" spans="1:6">
-      <c r="A758" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A758" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B758" s="7"/>
+      <c r="C758" s="8"/>
+      <c r="D758" s="7"/>
       <c r="E758" s="7"/>
-      <c r="F758" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F758" s="15"/>
     </row>
     <row r="759" spans="1:6">
-      <c r="A759" s="6">
+      <c r="A759" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B759" s="11" t="s">
-[...10 lines deleted...]
-        <v>520</v>
+      <c r="B759" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C759" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D759" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E759" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F759" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="760" spans="1:6">
-      <c r="A760" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D760" s="7"/>
+      <c r="A760" s="6">
+        <v>1</v>
+      </c>
+      <c r="B760" s="11" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C760" s="8" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D760" s="7" t="s">
+        <v>1675</v>
+      </c>
       <c r="E760" s="7"/>
-      <c r="F760" s="15"/>
+      <c r="F760" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="761" spans="1:6">
-      <c r="A761" s="5" t="s">
+      <c r="A761" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="B761" s="7"/>
+      <c r="C761" s="8"/>
+      <c r="D761" s="7"/>
+      <c r="E761" s="7"/>
+      <c r="F761" s="15"/>
+    </row>
+    <row r="762" spans="1:6">
+      <c r="A762" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B761" s="10" t="s">
+      <c r="B762" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C761" s="12" t="s">
+      <c r="C762" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D761" s="13" t="s">
+      <c r="D762" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E761" s="14" t="s">
+      <c r="E762" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F761" s="16" t="s">
+      <c r="F762" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B763" s="11" t="s">
-        <v>1689</v>
+        <v>1676</v>
       </c>
       <c r="C763" s="8" t="s">
-        <v>1690</v>
+        <v>1677</v>
       </c>
       <c r="D763" s="7" t="s">
-        <v>1691</v>
+        <v>1678</v>
       </c>
       <c r="E763" s="7"/>
       <c r="F763" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="764" spans="1:6">
-      <c r="A764" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A764" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="B764" s="7"/>
+      <c r="C764" s="8"/>
+      <c r="D764" s="7"/>
       <c r="E764" s="7"/>
-      <c r="F764" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F764" s="15"/>
     </row>
     <row r="765" spans="1:6">
-      <c r="A765" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F765" s="15"/>
+      <c r="A765" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B765" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C765" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D765" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E765" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F765" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="766" spans="1:6">
-      <c r="A766" s="5" t="s">
+      <c r="A766" s="6">
+        <v>1</v>
+      </c>
+      <c r="B766" s="11" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C766" s="8" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D766" s="7" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E766" s="7"/>
+      <c r="F766" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="767" spans="1:6">
+      <c r="A767" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="B767" s="7"/>
+      <c r="C767" s="8"/>
+      <c r="D767" s="7"/>
+      <c r="E767" s="7"/>
+      <c r="F767" s="15"/>
+    </row>
+    <row r="768" spans="1:6">
+      <c r="A768" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B766" s="10" t="s">
+      <c r="B768" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C766" s="12" t="s">
+      <c r="C768" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D766" s="13" t="s">
+      <c r="D768" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E766" s="14" t="s">
+      <c r="E768" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F766" s="16" t="s">
+      <c r="F768" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="767" spans="1:6">
-      <c r="A767" s="6">
+    <row r="769" spans="1:6">
+      <c r="A769" s="6">
         <v>1</v>
       </c>
-      <c r="B767" s="11" t="s">
-[...40 lines deleted...]
-        <v>9</v>
+      <c r="B769" s="11" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C769" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D769" s="7" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E769" s="7"/>
+      <c r="F769" s="15">
+        <v>680</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B770" s="11" t="s">
-        <v>1698</v>
+        <v>1685</v>
       </c>
       <c r="C770" s="8" t="s">
-        <v>1699</v>
+        <v>1686</v>
       </c>
       <c r="D770" s="7" t="s">
-        <v>1700</v>
+        <v>1687</v>
       </c>
       <c r="E770" s="7"/>
       <c r="F770" s="15">
-        <v>540</v>
+        <v>680</v>
       </c>
     </row>
     <row r="771" spans="1:6">
-      <c r="A771" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D771" s="7"/>
+      <c r="A771" s="6">
+        <v>3</v>
+      </c>
+      <c r="B771" s="11" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C771" s="8" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D771" s="7" t="s">
+        <v>1690</v>
+      </c>
       <c r="E771" s="7"/>
-      <c r="F771" s="15"/>
+      <c r="F771" s="15">
+        <v>680</v>
+      </c>
     </row>
     <row r="772" spans="1:6">
-      <c r="A772" s="5" t="s">
+      <c r="A772" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="B772" s="7"/>
+      <c r="C772" s="8"/>
+      <c r="D772" s="7"/>
+      <c r="E772" s="7"/>
+      <c r="F772" s="15"/>
+    </row>
+    <row r="773" spans="1:6">
+      <c r="A773" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B772" s="10" t="s">
+      <c r="B773" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C772" s="12" t="s">
+      <c r="C773" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D772" s="13" t="s">
+      <c r="D773" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E772" s="14" t="s">
+      <c r="E773" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F772" s="16" t="s">
+      <c r="F773" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="773" spans="1:6">
-      <c r="A773" s="6">
+    <row r="774" spans="1:6">
+      <c r="A774" s="6">
         <v>1</v>
       </c>
-      <c r="B773" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D774" s="7"/>
+      <c r="B774" s="11" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C774" s="8" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D774" s="7" t="s">
+        <v>1693</v>
+      </c>
       <c r="E774" s="7"/>
-      <c r="F774" s="15"/>
+      <c r="F774" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="775" spans="1:6">
-      <c r="A775" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A775" s="6">
+        <v>2</v>
+      </c>
+      <c r="B775" s="11" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C775" s="8" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D775" s="7" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E775" s="7"/>
+      <c r="F775" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B776" s="11" t="s">
-        <v>1704</v>
+        <v>1697</v>
       </c>
       <c r="C776" s="8" t="s">
-        <v>1705</v>
+        <v>1698</v>
       </c>
       <c r="D776" s="7" t="s">
-        <v>1706</v>
+        <v>1699</v>
       </c>
       <c r="E776" s="7"/>
       <c r="F776" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="777" spans="1:6">
-      <c r="A777" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D777" s="7"/>
+      <c r="A777" s="6">
+        <v>4</v>
+      </c>
+      <c r="B777" s="11" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C777" s="8" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D777" s="7" t="s">
+        <v>1702</v>
+      </c>
       <c r="E777" s="7"/>
-      <c r="F777" s="15"/>
+      <c r="F777" s="15">
+        <v>510</v>
+      </c>
     </row>
     <row r="778" spans="1:6">
-      <c r="A778" s="5" t="s">
+      <c r="A778" s="6">
+        <v>5</v>
+      </c>
+      <c r="B778" s="11" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C778" s="8" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D778" s="7" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E778" s="7"/>
+      <c r="F778" s="15">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="779" spans="1:6">
+      <c r="A779" s="4" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B779" s="7"/>
+      <c r="C779" s="8"/>
+      <c r="D779" s="7"/>
+      <c r="E779" s="7"/>
+      <c r="F779" s="15"/>
+    </row>
+    <row r="780" spans="1:6">
+      <c r="A780" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B778" s="10" t="s">
+      <c r="B780" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="12" t="s">
+      <c r="C780" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D778" s="13" t="s">
+      <c r="D780" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E778" s="14" t="s">
+      <c r="E780" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F778" s="16" t="s">
+      <c r="F780" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B781" s="11" t="s">
-        <v>1713</v>
+        <v>1707</v>
       </c>
       <c r="C781" s="8" t="s">
-        <v>1714</v>
+        <v>1708</v>
       </c>
       <c r="D781" s="7" t="s">
-        <v>1715</v>
+        <v>1709</v>
       </c>
       <c r="E781" s="7"/>
       <c r="F781" s="15">
-        <v>680</v>
+        <v>520</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="4" t="s">
-        <v>357</v>
+        <v>1710</v>
       </c>
       <c r="B782" s="7"/>
       <c r="C782" s="8"/>
       <c r="D782" s="7"/>
       <c r="E782" s="7"/>
       <c r="F782" s="15"/>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B783" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D783" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E783" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F783" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="6">
         <v>1</v>
       </c>
       <c r="B784" s="11" t="s">
-        <v>1716</v>
+        <v>1711</v>
       </c>
       <c r="C784" s="8" t="s">
-        <v>1717</v>
+        <v>1712</v>
       </c>
       <c r="D784" s="7" t="s">
-        <v>1718</v>
+        <v>1713</v>
       </c>
       <c r="E784" s="7"/>
       <c r="F784" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="6">
         <v>2</v>
       </c>
       <c r="B785" s="11" t="s">
-        <v>1719</v>
+        <v>1714</v>
       </c>
       <c r="C785" s="8" t="s">
-        <v>1720</v>
+        <v>1715</v>
       </c>
       <c r="D785" s="7" t="s">
-        <v>1721</v>
+        <v>1716</v>
       </c>
       <c r="E785" s="7"/>
       <c r="F785" s="15">
-        <v>520</v>
+        <v>640</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="6">
         <v>3</v>
       </c>
       <c r="B786" s="11" t="s">
-        <v>1722</v>
+        <v>1717</v>
       </c>
       <c r="C786" s="8" t="s">
-        <v>1723</v>
+        <v>1718</v>
       </c>
       <c r="D786" s="7" t="s">
-        <v>1724</v>
+        <v>1719</v>
       </c>
       <c r="E786" s="7"/>
       <c r="F786" s="15">
-        <v>500</v>
+        <v>510</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="6">
         <v>4</v>
       </c>
       <c r="B787" s="11" t="s">
-        <v>1725</v>
+        <v>1720</v>
       </c>
       <c r="C787" s="8" t="s">
-        <v>1726</v>
+        <v>1721</v>
       </c>
       <c r="D787" s="7" t="s">
-        <v>1727</v>
+        <v>1722</v>
       </c>
       <c r="E787" s="7"/>
       <c r="F787" s="15">
         <v>510</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="6">
         <v>5</v>
       </c>
       <c r="B788" s="11" t="s">
-        <v>1728</v>
+        <v>1723</v>
       </c>
       <c r="C788" s="8" t="s">
-        <v>1729</v>
+        <v>1724</v>
       </c>
       <c r="D788" s="7" t="s">
-        <v>1730</v>
+        <v>1725</v>
       </c>
       <c r="E788" s="7"/>
       <c r="F788" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="6">
         <v>6</v>
       </c>
       <c r="B789" s="11" t="s">
-        <v>1731</v>
+        <v>1726</v>
       </c>
       <c r="C789" s="8" t="s">
-        <v>1732</v>
+        <v>1727</v>
       </c>
       <c r="D789" s="7" t="s">
-        <v>1733</v>
+        <v>1728</v>
       </c>
       <c r="E789" s="7"/>
       <c r="F789" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="790" spans="1:6">
-      <c r="A790" s="4" t="s">
+      <c r="A790" s="6">
+        <v>7</v>
+      </c>
+      <c r="B790" s="11" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C790" s="8" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D790" s="7" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E790" s="7"/>
+      <c r="F790" s="15">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="791" spans="1:6">
+      <c r="A791" s="6">
+        <v>8</v>
+      </c>
+      <c r="B791" s="11" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C791" s="8" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D791" s="7" t="s">
         <v>1734</v>
       </c>
-      <c r="B790" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E791" s="7"/>
+      <c r="F791" s="15">
+        <v>660</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B792" s="11" t="s">
         <v>1735</v>
       </c>
       <c r="C792" s="8" t="s">
         <v>1736</v>
       </c>
       <c r="D792" s="7" t="s">
         <v>1737</v>
       </c>
       <c r="E792" s="7"/>
       <c r="F792" s="15">
-        <v>520</v>
+        <v>620</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" s="4" t="s">
-        <v>1738</v>
+        <v>386</v>
       </c>
       <c r="B793" s="7"/>
       <c r="C793" s="8"/>
       <c r="D793" s="7"/>
       <c r="E793" s="7"/>
       <c r="F793" s="15"/>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B794" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C794" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D794" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E794" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F794" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" s="6">
         <v>1</v>
       </c>
       <c r="B795" s="11" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C795" s="8" t="s">
         <v>1739</v>
       </c>
-      <c r="C795" s="8" t="s">
+      <c r="D795" s="7" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741</v>
       </c>
       <c r="E795" s="7"/>
       <c r="F795" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" s="6">
         <v>2</v>
       </c>
       <c r="B796" s="11" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C796" s="8" t="s">
         <v>1742</v>
       </c>
-      <c r="C796" s="8" t="s">
+      <c r="D796" s="7" t="s">
         <v>1743</v>
-      </c>
-[...1 lines deleted...]
-        <v>1744</v>
       </c>
       <c r="E796" s="7"/>
       <c r="F796" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" s="6">
         <v>3</v>
       </c>
       <c r="B797" s="11" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C797" s="8" t="s">
         <v>1745</v>
       </c>
-      <c r="C797" s="8" t="s">
+      <c r="D797" s="7" t="s">
         <v>1746</v>
-      </c>
-[...1 lines deleted...]
-        <v>1747</v>
       </c>
       <c r="E797" s="7"/>
       <c r="F797" s="15">
-        <v>510</v>
+        <v>540</v>
       </c>
     </row>
     <row r="798" spans="1:6">
-      <c r="A798" s="6">
+      <c r="A798" s="4" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B798" s="7"/>
+      <c r="C798" s="8"/>
+      <c r="D798" s="7"/>
+      <c r="E798" s="7"/>
+      <c r="F798" s="15"/>
+    </row>
+    <row r="799" spans="1:6">
+      <c r="A799" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B798" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A799" s="6">
+      <c r="B799" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B799" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="C799" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D799" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E799" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F799" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B800" s="11" t="s">
-        <v>1754</v>
+        <v>1747</v>
       </c>
       <c r="C800" s="8" t="s">
-        <v>1755</v>
+        <v>1748</v>
       </c>
       <c r="D800" s="7" t="s">
-        <v>1756</v>
+        <v>1749</v>
       </c>
       <c r="E800" s="7"/>
       <c r="F800" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="801" spans="1:6">
-      <c r="A801" s="6">
+      <c r="A801" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="B801" s="7"/>
+      <c r="C801" s="8"/>
+      <c r="D801" s="7"/>
+      <c r="E801" s="7"/>
+      <c r="F801" s="15"/>
+    </row>
+    <row r="802" spans="1:6">
+      <c r="A802" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B802" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C802" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D802" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B801" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A802" s="6">
+      <c r="E802" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B802" s="11" t="s">
-[...10 lines deleted...]
-        <v>660</v>
+      <c r="F802" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B803" s="11" t="s">
-        <v>1763</v>
+        <v>1750</v>
       </c>
       <c r="C803" s="8" t="s">
-        <v>1764</v>
+        <v>1751</v>
       </c>
       <c r="D803" s="7" t="s">
-        <v>1765</v>
+        <v>1752</v>
       </c>
       <c r="E803" s="7"/>
       <c r="F803" s="15">
-        <v>620</v>
+        <v>520</v>
       </c>
     </row>
     <row r="804" spans="1:6">
-      <c r="A804" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D804" s="7"/>
+      <c r="A804" s="6">
+        <v>2</v>
+      </c>
+      <c r="B804" s="11" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C804" s="8" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D804" s="7" t="s">
+        <v>1755</v>
+      </c>
       <c r="E804" s="7"/>
-      <c r="F804" s="15"/>
+      <c r="F804" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="805" spans="1:6">
-      <c r="A805" s="5" t="s">
+      <c r="A805" s="6">
+        <v>3</v>
+      </c>
+      <c r="B805" s="11" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C805" s="8" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D805" s="7" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E805" s="7"/>
+      <c r="F805" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="806" spans="1:6">
+      <c r="A806" s="4" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B806" s="7"/>
+      <c r="C806" s="8"/>
+      <c r="D806" s="7"/>
+      <c r="E806" s="7"/>
+      <c r="F806" s="15"/>
+    </row>
+    <row r="807" spans="1:6">
+      <c r="A807" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B805" s="10" t="s">
+      <c r="B807" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C805" s="12" t="s">
+      <c r="C807" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D805" s="13" t="s">
+      <c r="D807" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E805" s="14" t="s">
+      <c r="E807" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F805" s="16" t="s">
+      <c r="F807" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B808" s="11" t="s">
-        <v>1772</v>
+        <v>1760</v>
       </c>
       <c r="C808" s="8" t="s">
-        <v>1773</v>
+        <v>1761</v>
       </c>
       <c r="D808" s="7" t="s">
-        <v>1774</v>
+        <v>1762</v>
       </c>
       <c r="E808" s="7"/>
       <c r="F808" s="15">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="809" spans="1:6">
-      <c r="A809" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D809" s="7"/>
+      <c r="A809" s="6">
+        <v>2</v>
+      </c>
+      <c r="B809" s="11" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C809" s="8" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D809" s="7" t="s">
+        <v>1765</v>
+      </c>
       <c r="E809" s="7"/>
-      <c r="F809" s="15"/>
+      <c r="F809" s="15">
+        <v>640</v>
+      </c>
     </row>
     <row r="810" spans="1:6">
-      <c r="A810" s="5" t="s">
+      <c r="A810" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="B810" s="7"/>
+      <c r="C810" s="8"/>
+      <c r="D810" s="7"/>
+      <c r="E810" s="7"/>
+      <c r="F810" s="15"/>
+    </row>
+    <row r="811" spans="1:6">
+      <c r="A811" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B810" s="10" t="s">
+      <c r="B811" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C810" s="12" t="s">
+      <c r="C811" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D810" s="13" t="s">
+      <c r="D811" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E810" s="14" t="s">
+      <c r="E811" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F810" s="16" t="s">
+      <c r="F811" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="811" spans="1:6">
-      <c r="A811" s="6">
+    <row r="812" spans="1:6">
+      <c r="A812" s="6">
         <v>1</v>
       </c>
-      <c r="B811" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D812" s="7"/>
+      <c r="B812" s="11" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C812" s="8" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D812" s="7" t="s">
+        <v>1768</v>
+      </c>
       <c r="E812" s="7"/>
-      <c r="F812" s="15"/>
+      <c r="F812" s="15">
+        <v>640</v>
+      </c>
     </row>
     <row r="813" spans="1:6">
-      <c r="A813" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A813" s="6">
+        <v>2</v>
+      </c>
+      <c r="B813" s="11" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C813" s="8" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D813" s="7" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E813" s="7"/>
+      <c r="F813" s="15">
+        <v>1000</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B814" s="11" t="s">
-        <v>1778</v>
+        <v>1772</v>
       </c>
       <c r="C814" s="8" t="s">
-        <v>1779</v>
+        <v>1773</v>
       </c>
       <c r="D814" s="7" t="s">
-        <v>1780</v>
+        <v>1774</v>
       </c>
       <c r="E814" s="7"/>
       <c r="F814" s="15">
-        <v>520</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B815" s="11" t="s">
-        <v>1781</v>
+        <v>1775</v>
       </c>
       <c r="C815" s="8" t="s">
-        <v>1782</v>
+        <v>1776</v>
       </c>
       <c r="D815" s="7" t="s">
-        <v>1783</v>
+        <v>1777</v>
       </c>
       <c r="E815" s="7"/>
       <c r="F815" s="15">
-        <v>520</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B816" s="11" t="s">
-        <v>1784</v>
+        <v>1778</v>
       </c>
       <c r="C816" s="8" t="s">
-        <v>1785</v>
+        <v>1779</v>
       </c>
       <c r="D816" s="7" t="s">
-        <v>1786</v>
+        <v>1780</v>
       </c>
       <c r="E816" s="7"/>
       <c r="F816" s="15">
-        <v>540</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="817" spans="1:6">
-      <c r="A817" s="4" t="s">
+      <c r="A817" s="6">
+        <v>6</v>
+      </c>
+      <c r="B817" s="11" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C817" s="8" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D817" s="7" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E817" s="7"/>
+      <c r="F817" s="15">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6">
+      <c r="A818" s="6">
+        <v>7</v>
+      </c>
+      <c r="B818" s="11" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C818" s="8" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D818" s="7" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E818" s="7"/>
+      <c r="F818" s="15">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6">
+      <c r="A819" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="B819" s="7"/>
+      <c r="C819" s="8"/>
+      <c r="D819" s="7"/>
+      <c r="E819" s="7"/>
+      <c r="F819" s="15"/>
+    </row>
+    <row r="820" spans="1:6">
+      <c r="A820" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B820" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C820" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D820" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E820" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F820" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6">
+      <c r="A821" s="6">
+        <v>1</v>
+      </c>
+      <c r="B821" s="11" t="s">
         <v>1787</v>
       </c>
-      <c r="B817" s="7"/>
-[...29 lines deleted...]
-      <c r="B819" s="11" t="s">
+      <c r="C821" s="8" t="s">
         <v>1788</v>
       </c>
-      <c r="C819" s="8" t="s">
+      <c r="D821" s="7" t="s">
         <v>1789</v>
       </c>
-      <c r="D819" s="7" t="s">
+      <c r="E821" s="7"/>
+      <c r="F821" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="822" spans="1:6">
+      <c r="A822" s="6">
+        <v>2</v>
+      </c>
+      <c r="B822" s="11" t="s">
         <v>1790</v>
       </c>
-      <c r="E819" s="7"/>
-[...8 lines deleted...]
-      <c r="B820" s="11" t="s">
+      <c r="C822" s="8" t="s">
         <v>1791</v>
       </c>
-      <c r="C820" s="8" t="s">
+      <c r="D822" s="7" t="s">
         <v>1792</v>
       </c>
-      <c r="D820" s="7" t="s">
-[...34 lines deleted...]
-        <v>9</v>
+      <c r="E822" s="7"/>
+      <c r="F822" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B823" s="11" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C823" s="8" t="s">
         <v>1794</v>
       </c>
-      <c r="C823" s="8" t="s">
+      <c r="D823" s="7" t="s">
         <v>1795</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796</v>
       </c>
       <c r="E823" s="7"/>
       <c r="F823" s="15">
-        <v>640</v>
+        <v>520</v>
       </c>
     </row>
     <row r="824" spans="1:6">
-      <c r="A824" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A824" s="4" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B824" s="7"/>
+      <c r="C824" s="8"/>
+      <c r="D824" s="7"/>
       <c r="E824" s="7"/>
-      <c r="F824" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F824" s="15"/>
     </row>
     <row r="825" spans="1:6">
-      <c r="A825" s="6">
-[...13 lines deleted...]
-        <v>1000</v>
+      <c r="A825" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B825" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C825" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D825" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E825" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F825" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B826" s="11" t="s">
-        <v>1803</v>
+        <v>1797</v>
       </c>
       <c r="C826" s="8" t="s">
-        <v>1804</v>
+        <v>1798</v>
       </c>
       <c r="D826" s="7" t="s">
-        <v>1805</v>
+        <v>1799</v>
       </c>
       <c r="E826" s="7"/>
       <c r="F826" s="15">
-        <v>1000</v>
+        <v>580</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B827" s="11" t="s">
-        <v>1806</v>
+        <v>1800</v>
       </c>
       <c r="C827" s="8" t="s">
-        <v>1807</v>
+        <v>1801</v>
       </c>
       <c r="D827" s="7" t="s">
-        <v>1808</v>
+        <v>1802</v>
       </c>
       <c r="E827" s="7"/>
       <c r="F827" s="15">
-        <v>1000</v>
+        <v>580</v>
       </c>
     </row>
     <row r="828" spans="1:6">
-      <c r="A828" s="6">
+      <c r="A828" s="4" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B828" s="7"/>
+      <c r="C828" s="8"/>
+      <c r="D828" s="7"/>
+      <c r="E828" s="7"/>
+      <c r="F828" s="15"/>
+    </row>
+    <row r="829" spans="1:6">
+      <c r="A829" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B829" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C829" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B828" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A829" s="6">
+      <c r="D829" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B829" s="11" t="s">
-[...10 lines deleted...]
-        <v>900</v>
+      <c r="E829" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F829" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="830" spans="1:6">
-      <c r="A830" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D830" s="7"/>
+      <c r="A830" s="6">
+        <v>1</v>
+      </c>
+      <c r="B830" s="11" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C830" s="8" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D830" s="7" t="s">
+        <v>1805</v>
+      </c>
       <c r="E830" s="7"/>
-      <c r="F830" s="15"/>
+      <c r="F830" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="831" spans="1:6">
-      <c r="A831" s="5" t="s">
+      <c r="A831" s="6">
+        <v>2</v>
+      </c>
+      <c r="B831" s="11" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C831" s="8" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D831" s="7" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E831" s="7"/>
+      <c r="F831" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6">
+      <c r="A832" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="B832" s="7"/>
+      <c r="C832" s="8"/>
+      <c r="D832" s="7"/>
+      <c r="E832" s="7"/>
+      <c r="F832" s="15"/>
+    </row>
+    <row r="833" spans="1:6">
+      <c r="A833" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B831" s="10" t="s">
+      <c r="B833" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C831" s="12" t="s">
+      <c r="C833" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D831" s="13" t="s">
+      <c r="D833" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E831" s="14" t="s">
+      <c r="E833" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F831" s="16" t="s">
+      <c r="F833" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B834" s="11" t="s">
-        <v>1821</v>
+        <v>1809</v>
       </c>
       <c r="C834" s="8" t="s">
-        <v>1822</v>
+        <v>1810</v>
       </c>
       <c r="D834" s="7" t="s">
-        <v>1823</v>
+        <v>1811</v>
       </c>
       <c r="E834" s="7"/>
       <c r="F834" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="835" spans="1:6">
-      <c r="A835" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D835" s="7"/>
+      <c r="A835" s="6">
+        <v>2</v>
+      </c>
+      <c r="B835" s="11" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C835" s="8" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D835" s="7" t="s">
+        <v>1814</v>
+      </c>
       <c r="E835" s="7"/>
-      <c r="F835" s="15"/>
+      <c r="F835" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="836" spans="1:6">
-      <c r="A836" s="5" t="s">
+      <c r="A836" s="4" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B836" s="7"/>
+      <c r="C836" s="8"/>
+      <c r="D836" s="7"/>
+      <c r="E836" s="7"/>
+      <c r="F836" s="15"/>
+    </row>
+    <row r="837" spans="1:6">
+      <c r="A837" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B836" s="10" t="s">
+      <c r="B837" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C836" s="12" t="s">
+      <c r="C837" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D836" s="13" t="s">
+      <c r="D837" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E836" s="14" t="s">
+      <c r="E837" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F836" s="16" t="s">
+      <c r="F837" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B838" s="11" t="s">
-        <v>1828</v>
+        <v>1816</v>
       </c>
       <c r="C838" s="8" t="s">
-        <v>1829</v>
+        <v>1817</v>
       </c>
       <c r="D838" s="7" t="s">
-        <v>1830</v>
+        <v>1818</v>
       </c>
       <c r="E838" s="7"/>
       <c r="F838" s="15">
-        <v>580</v>
+        <v>540</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" s="4" t="s">
-        <v>1506</v>
+        <v>1819</v>
       </c>
       <c r="B839" s="7"/>
       <c r="C839" s="8"/>
       <c r="D839" s="7"/>
       <c r="E839" s="7"/>
       <c r="F839" s="15"/>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B840" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D840" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E840" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F840" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="6">
         <v>1</v>
       </c>
       <c r="B841" s="11" t="s">
-        <v>1831</v>
+        <v>1820</v>
       </c>
       <c r="C841" s="8" t="s">
-        <v>1832</v>
+        <v>1821</v>
       </c>
       <c r="D841" s="7" t="s">
-        <v>1833</v>
+        <v>1822</v>
       </c>
       <c r="E841" s="7"/>
       <c r="F841" s="15">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="842" spans="1:6">
-      <c r="A842" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A842" s="4" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B842" s="7"/>
+      <c r="C842" s="8"/>
+      <c r="D842" s="7"/>
       <c r="E842" s="7"/>
-      <c r="F842" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F842" s="15"/>
     </row>
     <row r="843" spans="1:6">
-      <c r="A843" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A843" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B843" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C843" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D843" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E843" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F843" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B844" s="11" t="s">
-        <v>1840</v>
+        <v>1824</v>
       </c>
       <c r="C844" s="8" t="s">
-        <v>1841</v>
+        <v>1825</v>
       </c>
       <c r="D844" s="7" t="s">
-        <v>1842</v>
+        <v>1826</v>
       </c>
       <c r="E844" s="7"/>
       <c r="F844" s="15">
-        <v>540</v>
+        <v>510</v>
       </c>
     </row>
     <row r="845" spans="1:6">
-      <c r="A845" s="6">
+      <c r="A845" s="4" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B845" s="7"/>
+      <c r="C845" s="8"/>
+      <c r="D845" s="7"/>
+      <c r="E845" s="7"/>
+      <c r="F845" s="15"/>
+    </row>
+    <row r="846" spans="1:6">
+      <c r="A846" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B846" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B845" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A846" s="6">
+      <c r="C846" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B846" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="D846" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E846" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F846" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="847" spans="1:6">
-      <c r="A847" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D847" s="7"/>
+      <c r="A847" s="6">
+        <v>1</v>
+      </c>
+      <c r="B847" s="11" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C847" s="8" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D847" s="7" t="s">
+        <v>1830</v>
+      </c>
       <c r="E847" s="7"/>
-      <c r="F847" s="15"/>
+      <c r="F847" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="848" spans="1:6">
-      <c r="A848" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A848" s="6">
+        <v>2</v>
+      </c>
+      <c r="B848" s="11" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C848" s="8" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D848" s="7" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E848" s="7"/>
+      <c r="F848" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B849" s="11" t="s">
-        <v>1849</v>
+        <v>1834</v>
       </c>
       <c r="C849" s="8" t="s">
-        <v>1850</v>
+        <v>1835</v>
       </c>
       <c r="D849" s="7" t="s">
-        <v>1851</v>
+        <v>1836</v>
       </c>
       <c r="E849" s="7"/>
       <c r="F849" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="850" spans="1:6">
-      <c r="A850" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A850" s="4" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B850" s="7"/>
+      <c r="C850" s="8"/>
+      <c r="D850" s="7"/>
       <c r="E850" s="7"/>
-      <c r="F850" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F850" s="15"/>
     </row>
     <row r="851" spans="1:6">
-      <c r="A851" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F851" s="15"/>
+      <c r="A851" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B851" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C851" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D851" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E851" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F851" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="852" spans="1:6">
-      <c r="A852" s="5" t="s">
+      <c r="A852" s="6">
+        <v>1</v>
+      </c>
+      <c r="B852" s="11" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C852" s="8" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D852" s="7" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E852" s="7"/>
+      <c r="F852" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="853" spans="1:6">
+      <c r="A853" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="B853" s="7"/>
+      <c r="C853" s="8"/>
+      <c r="D853" s="7"/>
+      <c r="E853" s="7"/>
+      <c r="F853" s="15"/>
+    </row>
+    <row r="854" spans="1:6">
+      <c r="A854" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B852" s="10" t="s">
+      <c r="B854" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C852" s="12" t="s">
+      <c r="C854" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D852" s="13" t="s">
+      <c r="D854" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E852" s="14" t="s">
+      <c r="E854" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F852" s="16" t="s">
+      <c r="F854" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="853" spans="1:6">
-      <c r="A853" s="6">
+    <row r="855" spans="1:6">
+      <c r="A855" s="6">
         <v>1</v>
       </c>
-      <c r="B853" s="11" t="s">
-[...40 lines deleted...]
-        <v>9</v>
+      <c r="B855" s="11" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C855" s="8" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D855" s="7" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E855" s="7"/>
+      <c r="F855" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B856" s="11" t="s">
-        <v>1860</v>
+        <v>1844</v>
       </c>
       <c r="C856" s="8" t="s">
-        <v>1861</v>
+        <v>1845</v>
       </c>
       <c r="D856" s="7" t="s">
-        <v>1862</v>
+        <v>1846</v>
       </c>
       <c r="E856" s="7"/>
       <c r="F856" s="15">
-        <v>600</v>
+        <v>540</v>
       </c>
     </row>
     <row r="857" spans="1:6">
-      <c r="A857" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D857" s="7"/>
+      <c r="A857" s="6">
+        <v>3</v>
+      </c>
+      <c r="B857" s="11" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C857" s="8" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D857" s="7" t="s">
+        <v>1849</v>
+      </c>
       <c r="E857" s="7"/>
-      <c r="F857" s="15"/>
+      <c r="F857" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="858" spans="1:6">
-      <c r="A858" s="5" t="s">
+      <c r="A858" s="6">
         <v>4</v>
       </c>
-      <c r="B858" s="10" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B858" s="11" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C858" s="8" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D858" s="7" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E858" s="7"/>
+      <c r="F858" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B859" s="11" t="s">
-        <v>1864</v>
+        <v>1853</v>
       </c>
       <c r="C859" s="8" t="s">
-        <v>1865</v>
+        <v>1854</v>
       </c>
       <c r="D859" s="7" t="s">
-        <v>1866</v>
+        <v>1855</v>
       </c>
       <c r="E859" s="7"/>
       <c r="F859" s="15">
-        <v>510</v>
+        <v>540</v>
       </c>
     </row>
     <row r="860" spans="1:6">
-      <c r="A860" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D860" s="7"/>
+      <c r="A860" s="6">
+        <v>6</v>
+      </c>
+      <c r="B860" s="11" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C860" s="8" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D860" s="7" t="s">
+        <v>1858</v>
+      </c>
       <c r="E860" s="7"/>
-      <c r="F860" s="15"/>
+      <c r="F860" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="861" spans="1:6">
-      <c r="A861" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D861" s="13" t="s">
+      <c r="A861" s="6">
         <v>7</v>
       </c>
-      <c r="E861" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B861" s="11" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C861" s="8" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D861" s="7" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E861" s="7"/>
+      <c r="F861" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B862" s="11" t="s">
-        <v>1868</v>
+        <v>1862</v>
       </c>
       <c r="C862" s="8" t="s">
-        <v>1869</v>
+        <v>1863</v>
       </c>
       <c r="D862" s="7" t="s">
-        <v>1870</v>
+        <v>1864</v>
       </c>
       <c r="E862" s="7"/>
       <c r="F862" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B863" s="11" t="s">
-        <v>1871</v>
+        <v>1865</v>
       </c>
       <c r="C863" s="8" t="s">
-        <v>1872</v>
+        <v>1866</v>
       </c>
       <c r="D863" s="7" t="s">
-        <v>1873</v>
+        <v>1867</v>
       </c>
       <c r="E863" s="7"/>
       <c r="F863" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B864" s="11" t="s">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="C864" s="8" t="s">
-        <v>1875</v>
+        <v>1869</v>
       </c>
       <c r="D864" s="7" t="s">
-        <v>1876</v>
+        <v>1870</v>
       </c>
       <c r="E864" s="7"/>
       <c r="F864" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="865" spans="1:6">
-      <c r="A865" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D865" s="7"/>
+      <c r="A865" s="6">
+        <v>11</v>
+      </c>
+      <c r="B865" s="11" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C865" s="8" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D865" s="7" t="s">
+        <v>1873</v>
+      </c>
       <c r="E865" s="7"/>
-      <c r="F865" s="15"/>
+      <c r="F865" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="866" spans="1:6">
-      <c r="A866" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A866" s="6">
+        <v>12</v>
+      </c>
+      <c r="B866" s="11" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C866" s="8" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D866" s="7" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E866" s="7"/>
+      <c r="F866" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B867" s="11" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C867" s="8" t="s">
         <v>1878</v>
       </c>
-      <c r="C867" s="8" t="s">
+      <c r="D867" s="7" t="s">
         <v>1879</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880</v>
       </c>
       <c r="E867" s="7"/>
       <c r="F867" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="868" spans="1:6">
-      <c r="A868" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D868" s="7"/>
+      <c r="A868" s="6">
+        <v>14</v>
+      </c>
+      <c r="B868" s="11" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C868" s="8" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D868" s="7" t="s">
+        <v>1882</v>
+      </c>
       <c r="E868" s="7"/>
-      <c r="F868" s="15"/>
+      <c r="F868" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="869" spans="1:6">
-      <c r="A869" s="5" t="s">
+      <c r="A869" s="6">
+        <v>15</v>
+      </c>
+      <c r="B869" s="11" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C869" s="8" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D869" s="7" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E869" s="7"/>
+      <c r="F869" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6">
+      <c r="A870" s="4" t="s">
+        <v>894</v>
+      </c>
+      <c r="B870" s="7"/>
+      <c r="C870" s="8"/>
+      <c r="D870" s="7"/>
+      <c r="E870" s="7"/>
+      <c r="F870" s="15"/>
+    </row>
+    <row r="871" spans="1:6">
+      <c r="A871" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B869" s="10" t="s">
+      <c r="B871" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C869" s="12" t="s">
+      <c r="C871" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D869" s="13" t="s">
+      <c r="D871" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E869" s="14" t="s">
+      <c r="E871" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F869" s="16" t="s">
+      <c r="F871" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B872" s="11" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C872" s="8" t="s">
         <v>1887</v>
       </c>
-      <c r="C872" s="8" t="s">
+      <c r="D872" s="7" t="s">
         <v>1888</v>
-      </c>
-[...1 lines deleted...]
-        <v>1889</v>
       </c>
       <c r="E872" s="7"/>
       <c r="F872" s="15">
-        <v>520</v>
+        <v>620</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B873" s="11" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C873" s="8" t="s">
         <v>1890</v>
       </c>
-      <c r="C873" s="8" t="s">
+      <c r="D873" s="7" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
       <c r="E873" s="7"/>
       <c r="F873" s="15">
-        <v>520</v>
+        <v>620</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B874" s="11" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C874" s="8" t="s">
         <v>1893</v>
       </c>
-      <c r="C874" s="8" t="s">
+      <c r="D874" s="7" t="s">
         <v>1894</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895</v>
       </c>
       <c r="E874" s="7"/>
       <c r="F874" s="15">
-        <v>540</v>
+        <v>620</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B875" s="11" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C875" s="8" t="s">
         <v>1896</v>
       </c>
-      <c r="C875" s="8" t="s">
+      <c r="D875" s="7" t="s">
         <v>1897</v>
-      </c>
-[...1 lines deleted...]
-        <v>1898</v>
       </c>
       <c r="E875" s="7"/>
       <c r="F875" s="15">
-        <v>540</v>
+        <v>620</v>
       </c>
     </row>
     <row r="876" spans="1:6">
-      <c r="A876" s="6">
+      <c r="A876" s="4" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B876" s="7"/>
+      <c r="C876" s="8"/>
+      <c r="D876" s="7"/>
+      <c r="E876" s="7"/>
+      <c r="F876" s="15"/>
+    </row>
+    <row r="877" spans="1:6">
+      <c r="A877" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B877" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C877" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D877" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B876" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A877" s="6">
+      <c r="E877" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B877" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="F877" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B878" s="11" t="s">
-        <v>1905</v>
+        <v>1899</v>
       </c>
       <c r="C878" s="8" t="s">
-        <v>1906</v>
+        <v>1900</v>
       </c>
       <c r="D878" s="7" t="s">
-        <v>1907</v>
+        <v>1901</v>
       </c>
       <c r="E878" s="7"/>
       <c r="F878" s="15">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B879" s="11" t="s">
-        <v>1908</v>
+        <v>1902</v>
       </c>
       <c r="C879" s="8" t="s">
-        <v>1909</v>
+        <v>1903</v>
       </c>
       <c r="D879" s="7" t="s">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="E879" s="7"/>
       <c r="F879" s="15">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="880" spans="1:6">
-      <c r="A880" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A880" s="4" t="s">
+        <v>995</v>
+      </c>
+      <c r="B880" s="7"/>
+      <c r="C880" s="8"/>
+      <c r="D880" s="7"/>
       <c r="E880" s="7"/>
-      <c r="F880" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F880" s="15"/>
     </row>
     <row r="881" spans="1:6">
-      <c r="A881" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A881" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B881" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C881" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D881" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E881" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F881" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B882" s="11" t="s">
-        <v>1917</v>
+        <v>1905</v>
       </c>
       <c r="C882" s="8" t="s">
-        <v>1918</v>
+        <v>1906</v>
       </c>
       <c r="D882" s="7" t="s">
-        <v>1919</v>
+        <v>1907</v>
       </c>
       <c r="E882" s="7"/>
       <c r="F882" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B883" s="11" t="s">
-        <v>1920</v>
+        <v>1908</v>
       </c>
       <c r="C883" s="8" t="s">
-        <v>1921</v>
+        <v>1909</v>
       </c>
       <c r="D883" s="7" t="s">
-        <v>1922</v>
+        <v>1910</v>
       </c>
       <c r="E883" s="7"/>
       <c r="F883" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="884" spans="1:6">
-      <c r="A884" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A884" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="B884" s="7"/>
+      <c r="C884" s="8"/>
+      <c r="D884" s="7"/>
       <c r="E884" s="7"/>
-      <c r="F884" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F884" s="15"/>
     </row>
     <row r="885" spans="1:6">
-      <c r="A885" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F885" s="15"/>
+      <c r="A885" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B885" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C885" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D885" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E885" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F885" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="886" spans="1:6">
-      <c r="A886" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A886" s="6">
+        <v>1</v>
+      </c>
+      <c r="B886" s="11" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C886" s="8" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D886" s="7" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E886" s="7"/>
+      <c r="F886" s="15">
+        <v>510</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B887" s="11" t="s">
-        <v>1926</v>
+        <v>1914</v>
       </c>
       <c r="C887" s="8" t="s">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="D887" s="7" t="s">
-        <v>1928</v>
+        <v>1916</v>
       </c>
       <c r="E887" s="7"/>
       <c r="F887" s="15">
-        <v>620</v>
+        <v>540</v>
       </c>
     </row>
     <row r="888" spans="1:6">
-      <c r="A888" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A888" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B888" s="7"/>
+      <c r="C888" s="8"/>
+      <c r="D888" s="7"/>
       <c r="E888" s="7"/>
-      <c r="F888" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F888" s="15"/>
     </row>
     <row r="889" spans="1:6">
-      <c r="A889" s="6">
-[...13 lines deleted...]
-        <v>620</v>
+      <c r="A889" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B889" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C889" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D889" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E889" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F889" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B890" s="11" t="s">
-        <v>1935</v>
+        <v>1917</v>
       </c>
       <c r="C890" s="8" t="s">
-        <v>1936</v>
+        <v>1918</v>
       </c>
       <c r="D890" s="7" t="s">
-        <v>1937</v>
+        <v>1919</v>
       </c>
       <c r="E890" s="7"/>
       <c r="F890" s="15">
-        <v>620</v>
-[...244 lines deleted...]
-      <c r="F905" s="15">
         <v>520</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A44:F44"/>
-    <mergeCell ref="A51:F51"/>
-[...4 lines deleted...]
-    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="A84:F84"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A111:F111"/>
     <mergeCell ref="A115:F115"/>
-    <mergeCell ref="A119:F119"/>
-    <mergeCell ref="A125:F125"/>
+    <mergeCell ref="A121:F121"/>
+    <mergeCell ref="A141:F141"/>
     <mergeCell ref="A145:F145"/>
-    <mergeCell ref="A149:F149"/>
-[...15 lines deleted...]
-    <mergeCell ref="A288:F288"/>
+    <mergeCell ref="A150:F150"/>
+    <mergeCell ref="A153:F153"/>
+    <mergeCell ref="A156:F156"/>
+    <mergeCell ref="A170:F170"/>
+    <mergeCell ref="A187:F187"/>
+    <mergeCell ref="A199:F199"/>
+    <mergeCell ref="A221:F221"/>
+    <mergeCell ref="A230:F230"/>
+    <mergeCell ref="A233:F233"/>
+    <mergeCell ref="A244:F244"/>
+    <mergeCell ref="A247:F247"/>
+    <mergeCell ref="A250:F250"/>
+    <mergeCell ref="A255:F255"/>
+    <mergeCell ref="A259:F259"/>
+    <mergeCell ref="A281:F281"/>
+    <mergeCell ref="A303:F303"/>
     <mergeCell ref="A310:F310"/>
     <mergeCell ref="A317:F317"/>
+    <mergeCell ref="A321:F321"/>
     <mergeCell ref="A324:F324"/>
-    <mergeCell ref="A328:F328"/>
-[...20 lines deleted...]
-    <mergeCell ref="A449:F449"/>
+    <mergeCell ref="A329:F329"/>
+    <mergeCell ref="A332:F332"/>
+    <mergeCell ref="A343:F343"/>
+    <mergeCell ref="A349:F349"/>
+    <mergeCell ref="A352:F352"/>
+    <mergeCell ref="A364:F364"/>
+    <mergeCell ref="A369:F369"/>
+    <mergeCell ref="A372:F372"/>
+    <mergeCell ref="A375:F375"/>
+    <mergeCell ref="A378:F378"/>
+    <mergeCell ref="A381:F381"/>
+    <mergeCell ref="A386:F386"/>
+    <mergeCell ref="A392:F392"/>
+    <mergeCell ref="A402:F402"/>
+    <mergeCell ref="A411:F411"/>
+    <mergeCell ref="A425:F425"/>
+    <mergeCell ref="A428:F428"/>
+    <mergeCell ref="A431:F431"/>
+    <mergeCell ref="A434:F434"/>
+    <mergeCell ref="A442:F442"/>
+    <mergeCell ref="A446:F446"/>
+    <mergeCell ref="A447:F447"/>
+    <mergeCell ref="A450:F450"/>
     <mergeCell ref="A453:F453"/>
-    <mergeCell ref="A454:F454"/>
     <mergeCell ref="A457:F457"/>
-    <mergeCell ref="A460:F460"/>
-    <mergeCell ref="A464:F464"/>
+    <mergeCell ref="A462:F462"/>
+    <mergeCell ref="A465:F465"/>
     <mergeCell ref="A469:F469"/>
-    <mergeCell ref="A472:F472"/>
-[...4 lines deleted...]
-    <mergeCell ref="A519:F519"/>
+    <mergeCell ref="A481:F481"/>
+    <mergeCell ref="A487:F487"/>
+    <mergeCell ref="A500:F500"/>
+    <mergeCell ref="A511:F511"/>
+    <mergeCell ref="A520:F520"/>
+    <mergeCell ref="A525:F525"/>
     <mergeCell ref="A528:F528"/>
-    <mergeCell ref="A533:F533"/>
-[...6 lines deleted...]
-    <mergeCell ref="A576:F576"/>
+    <mergeCell ref="A531:F531"/>
+    <mergeCell ref="A535:F535"/>
+    <mergeCell ref="A538:F538"/>
+    <mergeCell ref="A553:F553"/>
+    <mergeCell ref="A556:F556"/>
+    <mergeCell ref="A568:F568"/>
+    <mergeCell ref="A572:F572"/>
+    <mergeCell ref="A577:F577"/>
     <mergeCell ref="A580:F580"/>
-    <mergeCell ref="A585:F585"/>
-[...3 lines deleted...]
-    <mergeCell ref="A615:F615"/>
+    <mergeCell ref="A583:F583"/>
+    <mergeCell ref="A604:F604"/>
+    <mergeCell ref="A607:F607"/>
+    <mergeCell ref="A613:F613"/>
+    <mergeCell ref="A618:F618"/>
     <mergeCell ref="A621:F621"/>
-    <mergeCell ref="A626:F626"/>
-[...3 lines deleted...]
-    <mergeCell ref="A666:F666"/>
+    <mergeCell ref="A625:F625"/>
+    <mergeCell ref="A651:F651"/>
+    <mergeCell ref="A658:F658"/>
+    <mergeCell ref="A661:F661"/>
+    <mergeCell ref="A667:F667"/>
     <mergeCell ref="A670:F670"/>
-    <mergeCell ref="A676:F676"/>
-[...13 lines deleted...]
-    <mergeCell ref="A747:F747"/>
+    <mergeCell ref="A686:F686"/>
+    <mergeCell ref="A689:F689"/>
+    <mergeCell ref="A693:F693"/>
+    <mergeCell ref="A696:F696"/>
+    <mergeCell ref="A699:F699"/>
+    <mergeCell ref="A703:F703"/>
+    <mergeCell ref="A706:F706"/>
+    <mergeCell ref="A714:F714"/>
+    <mergeCell ref="A722:F722"/>
+    <mergeCell ref="A725:F725"/>
+    <mergeCell ref="A728:F728"/>
+    <mergeCell ref="A736:F736"/>
+    <mergeCell ref="A737:F737"/>
+    <mergeCell ref="A740:F740"/>
+    <mergeCell ref="A744:F744"/>
     <mergeCell ref="A750:F750"/>
-    <mergeCell ref="A754:F754"/>
-[...5 lines deleted...]
-    <mergeCell ref="A777:F777"/>
+    <mergeCell ref="A755:F755"/>
+    <mergeCell ref="A758:F758"/>
+    <mergeCell ref="A761:F761"/>
+    <mergeCell ref="A764:F764"/>
+    <mergeCell ref="A767:F767"/>
+    <mergeCell ref="A772:F772"/>
+    <mergeCell ref="A779:F779"/>
     <mergeCell ref="A782:F782"/>
-    <mergeCell ref="A790:F790"/>
     <mergeCell ref="A793:F793"/>
-    <mergeCell ref="A804:F804"/>
-[...5 lines deleted...]
-    <mergeCell ref="A835:F835"/>
+    <mergeCell ref="A798:F798"/>
+    <mergeCell ref="A801:F801"/>
+    <mergeCell ref="A806:F806"/>
+    <mergeCell ref="A810:F810"/>
+    <mergeCell ref="A819:F819"/>
+    <mergeCell ref="A824:F824"/>
+    <mergeCell ref="A828:F828"/>
+    <mergeCell ref="A832:F832"/>
+    <mergeCell ref="A836:F836"/>
     <mergeCell ref="A839:F839"/>
-    <mergeCell ref="A847:F847"/>
-[...10 lines deleted...]
-    <mergeCell ref="A903:F903"/>
+    <mergeCell ref="A842:F842"/>
+    <mergeCell ref="A845:F845"/>
+    <mergeCell ref="A850:F850"/>
+    <mergeCell ref="A853:F853"/>
+    <mergeCell ref="A870:F870"/>
+    <mergeCell ref="A876:F876"/>
+    <mergeCell ref="A880:F880"/>
+    <mergeCell ref="A884:F884"/>
+    <mergeCell ref="A888:F888"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D50" r:id="rId_hyperlink_27"/>
-[...3 lines deleted...]
-    <hyperlink ref="D58" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_43"/>
-    <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
-    <hyperlink ref="D74" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="D84" r:id="rId_hyperlink_53"/>
-    <hyperlink ref="D85" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_55"/>
-    <hyperlink ref="D89" r:id="rId_hyperlink_56"/>
-    <hyperlink ref="D90" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_75"/>
-    <hyperlink ref="D111" r:id="rId_hyperlink_76"/>
-[...8 lines deleted...]
-    <hyperlink ref="D124" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="D141" r:id="rId_hyperlink_100"/>
-[...9 lines deleted...]
-    <hyperlink ref="D159" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_112"/>
-    <hyperlink ref="D166" r:id="rId_hyperlink_113"/>
-[...4 lines deleted...]
-    <hyperlink ref="D171" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_124"/>
-    <hyperlink ref="D180" r:id="rId_hyperlink_125"/>
-[...7 lines deleted...]
-    <hyperlink ref="D188" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_139"/>
-    <hyperlink ref="D197" r:id="rId_hyperlink_140"/>
-[...2 lines deleted...]
-    <hyperlink ref="D200" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_149"/>
-    <hyperlink ref="D209" r:id="rId_hyperlink_150"/>
-[...12 lines deleted...]
-    <hyperlink ref="D222" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_169"/>
-    <hyperlink ref="D231" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_171"/>
-    <hyperlink ref="D233" r:id="rId_hyperlink_172"/>
-[...3 lines deleted...]
-    <hyperlink ref="D237" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_177"/>
-    <hyperlink ref="D243" r:id="rId_hyperlink_178"/>
-[...1 lines deleted...]
-    <hyperlink ref="D245" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_181"/>
-    <hyperlink ref="D247" r:id="rId_hyperlink_182"/>
-[...7 lines deleted...]
-    <hyperlink ref="D261" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_192"/>
-    <hyperlink ref="D268" r:id="rId_hyperlink_193"/>
-[...13 lines deleted...]
-    <hyperlink ref="D282" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D283" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_212"/>
-    <hyperlink ref="D290" r:id="rId_hyperlink_213"/>
-[...13 lines deleted...]
-    <hyperlink ref="D304" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D313" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D314" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D315" r:id="rId_hyperlink_236"/>
     <hyperlink ref="D316" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D319" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D320" r:id="rId_hyperlink_239"/>
-    <hyperlink ref="D321" r:id="rId_hyperlink_240"/>
-[...7 lines deleted...]
-    <hyperlink ref="D335" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_248"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_249"/>
-    <hyperlink ref="D341" r:id="rId_hyperlink_250"/>
-[...2 lines deleted...]
-    <hyperlink ref="D344" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_257"/>
-    <hyperlink ref="D349" r:id="rId_hyperlink_258"/>
-[...3 lines deleted...]
-    <hyperlink ref="D355" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D358" r:id="rId_hyperlink_263"/>
-    <hyperlink ref="D361" r:id="rId_hyperlink_264"/>
-[...3 lines deleted...]
-    <hyperlink ref="D365" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D366" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D367" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D368" r:id="rId_hyperlink_271"/>
-    <hyperlink ref="D369" r:id="rId_hyperlink_272"/>
-[...7 lines deleted...]
-    <hyperlink ref="D387" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D390" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D391" r:id="rId_hyperlink_282"/>
-    <hyperlink ref="D392" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D395" r:id="rId_hyperlink_284"/>
     <hyperlink ref="D396" r:id="rId_hyperlink_285"/>
     <hyperlink ref="D397" r:id="rId_hyperlink_286"/>
     <hyperlink ref="D398" r:id="rId_hyperlink_287"/>
-    <hyperlink ref="D401" r:id="rId_hyperlink_288"/>
-[...1 lines deleted...]
-    <hyperlink ref="D403" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_290"/>
     <hyperlink ref="D404" r:id="rId_hyperlink_291"/>
     <hyperlink ref="D405" r:id="rId_hyperlink_292"/>
     <hyperlink ref="D406" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D407" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D408" r:id="rId_hyperlink_295"/>
-    <hyperlink ref="D411" r:id="rId_hyperlink_296"/>
-    <hyperlink ref="D412" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_298"/>
     <hyperlink ref="D414" r:id="rId_hyperlink_299"/>
     <hyperlink ref="D415" r:id="rId_hyperlink_300"/>
     <hyperlink ref="D416" r:id="rId_hyperlink_301"/>
     <hyperlink ref="D417" r:id="rId_hyperlink_302"/>
-    <hyperlink ref="D420" r:id="rId_hyperlink_303"/>
-[...5 lines deleted...]
-    <hyperlink ref="D426" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D427" r:id="rId_hyperlink_310"/>
-    <hyperlink ref="D428" r:id="rId_hyperlink_311"/>
-[...4 lines deleted...]
-    <hyperlink ref="D437" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D438" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D440" r:id="rId_hyperlink_317"/>
-    <hyperlink ref="D443" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D444" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D445" r:id="rId_hyperlink_320"/>
-    <hyperlink ref="D446" r:id="rId_hyperlink_321"/>
-[...11 lines deleted...]
-    <hyperlink ref="D471" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D471" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D474" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D475" r:id="rId_hyperlink_335"/>
-    <hyperlink ref="D478" r:id="rId_hyperlink_336"/>
-[...3 lines deleted...]
-    <hyperlink ref="D482" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D478" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D479" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_340"/>
     <hyperlink ref="D483" r:id="rId_hyperlink_341"/>
     <hyperlink ref="D484" r:id="rId_hyperlink_342"/>
     <hyperlink ref="D485" r:id="rId_hyperlink_343"/>
     <hyperlink ref="D486" r:id="rId_hyperlink_344"/>
-    <hyperlink ref="D487" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_345"/>
     <hyperlink ref="D490" r:id="rId_hyperlink_346"/>
     <hyperlink ref="D491" r:id="rId_hyperlink_347"/>
     <hyperlink ref="D492" r:id="rId_hyperlink_348"/>
     <hyperlink ref="D493" r:id="rId_hyperlink_349"/>
-    <hyperlink ref="D496" r:id="rId_hyperlink_350"/>
-[...4 lines deleted...]
-    <hyperlink ref="D501" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D499" r:id="rId_hyperlink_355"/>
     <hyperlink ref="D502" r:id="rId_hyperlink_356"/>
     <hyperlink ref="D503" r:id="rId_hyperlink_357"/>
     <hyperlink ref="D504" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D505" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D506" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D507" r:id="rId_hyperlink_361"/>
-    <hyperlink ref="D510" r:id="rId_hyperlink_362"/>
-[...1 lines deleted...]
-    <hyperlink ref="D512" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_364"/>
     <hyperlink ref="D513" r:id="rId_hyperlink_365"/>
     <hyperlink ref="D514" r:id="rId_hyperlink_366"/>
     <hyperlink ref="D515" r:id="rId_hyperlink_367"/>
     <hyperlink ref="D516" r:id="rId_hyperlink_368"/>
     <hyperlink ref="D517" r:id="rId_hyperlink_369"/>
     <hyperlink ref="D518" r:id="rId_hyperlink_370"/>
-    <hyperlink ref="D521" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_371"/>
     <hyperlink ref="D522" r:id="rId_hyperlink_372"/>
     <hyperlink ref="D523" r:id="rId_hyperlink_373"/>
     <hyperlink ref="D524" r:id="rId_hyperlink_374"/>
-    <hyperlink ref="D525" r:id="rId_hyperlink_375"/>
-[...8 lines deleted...]
-    <hyperlink ref="D542" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_384"/>
     <hyperlink ref="D545" r:id="rId_hyperlink_385"/>
-    <hyperlink ref="D548" r:id="rId_hyperlink_386"/>
-[...5 lines deleted...]
-    <hyperlink ref="D554" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_392"/>
     <hyperlink ref="D555" r:id="rId_hyperlink_393"/>
-    <hyperlink ref="D556" r:id="rId_hyperlink_394"/>
-[...3 lines deleted...]
-    <hyperlink ref="D560" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_398"/>
     <hyperlink ref="D563" r:id="rId_hyperlink_399"/>
-    <hyperlink ref="D566" r:id="rId_hyperlink_400"/>
-[...2 lines deleted...]
-    <hyperlink ref="D569" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_403"/>
     <hyperlink ref="D570" r:id="rId_hyperlink_404"/>
     <hyperlink ref="D571" r:id="rId_hyperlink_405"/>
-    <hyperlink ref="D572" r:id="rId_hyperlink_406"/>
-[...8 lines deleted...]
-    <hyperlink ref="D587" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D585" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D586" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D587" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D588" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_415"/>
     <hyperlink ref="D590" r:id="rId_hyperlink_416"/>
-    <hyperlink ref="D593" r:id="rId_hyperlink_417"/>
-[...11 lines deleted...]
-    <hyperlink ref="D605" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D598" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D599" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D600" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D603" r:id="rId_hyperlink_429"/>
     <hyperlink ref="D606" r:id="rId_hyperlink_430"/>
-    <hyperlink ref="D607" r:id="rId_hyperlink_431"/>
-[...4 lines deleted...]
-    <hyperlink ref="D614" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D609" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D610" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D611" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D612" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D615" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_436"/>
     <hyperlink ref="D617" r:id="rId_hyperlink_437"/>
-    <hyperlink ref="D618" r:id="rId_hyperlink_438"/>
-[...5 lines deleted...]
-    <hyperlink ref="D628" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D620" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D623" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D624" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D627" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D628" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D629" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D630" r:id="rId_hyperlink_444"/>
     <hyperlink ref="D631" r:id="rId_hyperlink_445"/>
     <hyperlink ref="D632" r:id="rId_hyperlink_446"/>
-    <hyperlink ref="D635" r:id="rId_hyperlink_447"/>
-[...16 lines deleted...]
-    <hyperlink ref="D652" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D633" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D634" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D635" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D636" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D637" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D638" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="D639" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D640" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D641" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D642" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D643" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D644" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D645" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D646" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D647" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D648" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D649" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D650" r:id="rId_hyperlink_464"/>
     <hyperlink ref="D653" r:id="rId_hyperlink_465"/>
     <hyperlink ref="D654" r:id="rId_hyperlink_466"/>
     <hyperlink ref="D655" r:id="rId_hyperlink_467"/>
     <hyperlink ref="D656" r:id="rId_hyperlink_468"/>
     <hyperlink ref="D657" r:id="rId_hyperlink_469"/>
-    <hyperlink ref="D658" r:id="rId_hyperlink_470"/>
-[...10 lines deleted...]
-    <hyperlink ref="D675" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D660" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D663" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D664" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D665" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D666" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D669" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D672" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D673" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D674" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D675" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D676" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D677" r:id="rId_hyperlink_481"/>
     <hyperlink ref="D678" r:id="rId_hyperlink_482"/>
-    <hyperlink ref="D681" r:id="rId_hyperlink_483"/>
-[...5 lines deleted...]
-    <hyperlink ref="D687" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D679" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D680" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D681" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D682" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D683" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D684" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D685" r:id="rId_hyperlink_489"/>
     <hyperlink ref="D688" r:id="rId_hyperlink_490"/>
-    <hyperlink ref="D689" r:id="rId_hyperlink_491"/>
-[...12 lines deleted...]
-    <hyperlink ref="D714" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D691" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D692" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D695" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D698" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D701" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D702" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D705" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D708" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D709" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D710" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D711" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D712" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D713" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D716" r:id="rId_hyperlink_504"/>
     <hyperlink ref="D717" r:id="rId_hyperlink_505"/>
     <hyperlink ref="D718" r:id="rId_hyperlink_506"/>
     <hyperlink ref="D719" r:id="rId_hyperlink_507"/>
     <hyperlink ref="D720" r:id="rId_hyperlink_508"/>
     <hyperlink ref="D721" r:id="rId_hyperlink_509"/>
-    <hyperlink ref="D722" r:id="rId_hyperlink_510"/>
-[...37 lines deleted...]
-    <hyperlink ref="D789" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D724" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D727" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D730" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D731" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D732" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D733" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D734" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D735" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D739" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D742" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D743" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D746" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D747" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D748" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D749" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D752" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D753" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D754" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D757" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D760" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D763" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D766" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D769" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D770" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D771" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D774" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D775" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D776" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D777" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D778" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D781" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D784" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D785" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D786" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D787" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D788" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D789" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D790" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D791" r:id="rId_hyperlink_548"/>
     <hyperlink ref="D792" r:id="rId_hyperlink_549"/>
     <hyperlink ref="D795" r:id="rId_hyperlink_550"/>
     <hyperlink ref="D796" r:id="rId_hyperlink_551"/>
     <hyperlink ref="D797" r:id="rId_hyperlink_552"/>
-    <hyperlink ref="D798" r:id="rId_hyperlink_553"/>
-[...13 lines deleted...]
-    <hyperlink ref="D820" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D800" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D803" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D804" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D805" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D808" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D809" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D812" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D813" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D814" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D815" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D816" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D817" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D818" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D821" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D822" r:id="rId_hyperlink_567"/>
     <hyperlink ref="D823" r:id="rId_hyperlink_568"/>
-    <hyperlink ref="D824" r:id="rId_hyperlink_569"/>
-[...23 lines deleted...]
-    <hyperlink ref="D864" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="D826" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D827" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D830" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D831" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D834" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="D835" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="D838" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="D841" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="D844" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="D847" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="D848" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="D849" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="D852" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D855" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D856" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D857" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D858" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D859" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D860" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="D861" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="D862" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="D863" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="D864" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="D865" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="D866" r:id="rId_hyperlink_593"/>
     <hyperlink ref="D867" r:id="rId_hyperlink_594"/>
-    <hyperlink ref="D870" r:id="rId_hyperlink_595"/>
-    <hyperlink ref="D871" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="D868" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="D869" r:id="rId_hyperlink_596"/>
     <hyperlink ref="D872" r:id="rId_hyperlink_597"/>
     <hyperlink ref="D873" r:id="rId_hyperlink_598"/>
     <hyperlink ref="D874" r:id="rId_hyperlink_599"/>
     <hyperlink ref="D875" r:id="rId_hyperlink_600"/>
-    <hyperlink ref="D876" r:id="rId_hyperlink_601"/>
-[...18 lines deleted...]
-    <hyperlink ref="D905" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="D878" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="D879" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="D882" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="D883" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="D886" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="D887" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="D890" r:id="rId_hyperlink_607"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>