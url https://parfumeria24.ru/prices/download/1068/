--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1920">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1815">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Бюджетный парфюм</t>
   </si>
   <si>
     <t>Женские духи</t>
   </si>
   <si>
     <t>Ard Al Zaafaran</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -551,59 +551,50 @@
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-very-good-girl-80-ml/</t>
   </si>
   <si>
     <t>ART-65906746</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera 212 For Women 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-for-women-100-ml/</t>
   </si>
   <si>
     <t>ART-1232812486</t>
   </si>
   <si>
     <t xml:space="preserve">Туалетная вода Carolina Herrera 212 Sexy For Women 60 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-60-ml/</t>
   </si>
   <si>
     <t>Chloe</t>
   </si>
   <si>
-    <t>ART-1229312450</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-65686724</t>
   </si>
   <si>
     <t>Парфюмерная вода Chloe 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-chloe-75-ml/</t>
   </si>
   <si>
     <t>ART-74787634</t>
   </si>
   <si>
     <t>Парфюмерная вода Chloe Nomade 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-chloe-nomade-75-ml/</t>
   </si>
   <si>
     <t>Christian Dior</t>
   </si>
   <si>
     <t>ART-65596715</t>
   </si>
   <si>
     <t>Парфюмерная вода Christian Dior Addict 100 мл</t>
@@ -824,59 +815,50 @@
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-creed-love-in-white-75-ml/</t>
   </si>
   <si>
     <t>34747</t>
   </si>
   <si>
     <t>Парфюмерная вода Creed Wind Flowers 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/</t>
   </si>
   <si>
     <t>34749</t>
   </si>
   <si>
     <t>Туалетная вода Creed Love in Black 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-creed-love-in-black-75-ml/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
-    <t>ART-65406696</t>
-[...7 lines deleted...]
-  <si>
     <t>34768</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Light Blue Forever Pour Femme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-light-blue-forever-100-ml/</t>
   </si>
   <si>
     <t>ART-1245112614</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Pour Femme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-100-ml/</t>
   </si>
   <si>
     <t>ART-65326688</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Pour Femme Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-intense-100-ml/</t>
@@ -998,59 +980,50 @@
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml/</t>
   </si>
   <si>
     <t>52421</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Dolce Shine 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-dolce-shine-75-ml/</t>
   </si>
   <si>
     <t>Donna Karan</t>
   </si>
   <si>
     <t>ART-62496405</t>
   </si>
   <si>
     <t>Парфюмерная вода Donna Karan Be Delicious 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-donna-karan-be-delicious-100-ml/</t>
   </si>
   <si>
-    <t>ART-62506406</t>
-[...7 lines deleted...]
-  <si>
     <t>Elizabeth Arden</t>
   </si>
   <si>
     <t>ART-61916347</t>
   </si>
   <si>
     <t>Парфюмерная вода Elizabeth Arden Green Tea 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-elizabeth-arden-green-tea-50-ml/</t>
   </si>
   <si>
     <t>34849</t>
   </si>
   <si>
     <t>Туалетная вода Elizabeth Arden Green Tea Cherry Blossom 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-cherry-blossom-100-ml/</t>
   </si>
   <si>
     <t>51384</t>
   </si>
   <si>
     <t>Туалетная вода Elizabeth Arden Green Tea Lychee Lime 100 мл</t>
@@ -1184,131 +1157,104 @@
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-escada-show-me-love-100-ml/</t>
   </si>
   <si>
     <t>48998</t>
   </si>
   <si>
     <t>Туалетная вода Escada Fairy Love 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-escada-fairy-love-100-ml/</t>
   </si>
   <si>
     <t>Giorgio Armani</t>
   </si>
   <si>
     <t>34939</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Acqua di Gioia 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/</t>
   </si>
   <si>
-    <t>34943</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-72937449</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Because It’s You 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-because-it-s-you-100-ml/</t>
   </si>
   <si>
-    <t>34947</t>
-[...7 lines deleted...]
-  <si>
     <t>34950</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani My Way 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-my-way-90-ml_1/</t>
   </si>
   <si>
     <t>ART-65086664</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-100-ml/</t>
   </si>
   <si>
     <t>34957</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si Fiori 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-fiori-100-ml/</t>
   </si>
   <si>
     <t>ART-65066662</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-73827538</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si Passione 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-passione-100-ml/</t>
   </si>
   <si>
-    <t>ART-72917447</t>
-[...7 lines deleted...]
-  <si>
     <t>34967</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si White 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-white-100-ml-/</t>
   </si>
   <si>
     <t>ART-68637019</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Sun di Gioia 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-sun-di-gioia-100-ml/</t>
   </si>
   <si>
     <t>ART-65076663</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Si 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-si-toilette-100-ml/</t>
@@ -1667,122 +1613,104 @@
   <si>
     <t>ART-64706626</t>
   </si>
   <si>
     <t>Туалетная вода Guerlain La Petite Robe Noire 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-guerlain-la-petite-robe-noire-100-ml/</t>
   </si>
   <si>
     <t>Guy Laroche</t>
   </si>
   <si>
     <t>ART-64686624</t>
   </si>
   <si>
     <t>Духи Guy Laroche Fidji 14 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dukhi-guy-laroche-fidji-14-ml/</t>
   </si>
   <si>
     <t>Hugo Boss</t>
   </si>
   <si>
-    <t>35110</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-ma-vie-75-ml/</t>
+    <t>ART-76727828</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Hugo Boss Ma Vie Pour Femme L'eau 75 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-ma-vie-pour-femme-l-eau-75-ml/</t>
   </si>
   <si>
     <t>ART-1294813111</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss Nuit 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-nuit-75-ml/</t>
   </si>
   <si>
     <t>35120</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss The Scent For Her Absolute 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-for-her-absolute-100-ml/</t>
   </si>
   <si>
     <t>35122</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss The Scent Le Parfum For Her 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-her-100-ml/</t>
   </si>
   <si>
     <t>35124</t>
   </si>
   <si>
     <t>Туалетная вода Hugo Boss Orange For Women 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-hugo-boss-boss-orange-75-ml/</t>
   </si>
   <si>
     <t>ART-75257681</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss The Scent For Her 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-for-her-80-ml/</t>
   </si>
   <si>
-    <t>35131</t>
-[...7 lines deleted...]
-  <si>
     <t>50985</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss Boss Alive 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-boss-alive-80-ml/</t>
   </si>
   <si>
     <t>Issey Miyake</t>
   </si>
   <si>
     <t>35138</t>
   </si>
   <si>
     <t>Туалетная вода Issey Miyake L'eau D'Issey 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-issey-miyake-l-eau-d-issey-100-ml/</t>
   </si>
   <si>
     <t>Jean Paul Gaultier</t>
   </si>
   <si>
     <t>ART-74877643</t>
@@ -1826,113 +1754,95 @@
   <si>
     <t>Kenzo</t>
   </si>
   <si>
     <t>35165</t>
   </si>
   <si>
     <t>Туалетная вода Kenzo Flower by Kenzo Eau de Toilette 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-kenzo-flower-by-kenzo-eau-de-toilette-100-ml/</t>
   </si>
   <si>
     <t>ART-64606616</t>
   </si>
   <si>
     <t>Туалетная вода Kenzo L'Eau Par Kenzo Pour Femme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-femme-100-ml/</t>
   </si>
   <si>
     <t>Lacoste</t>
   </si>
   <si>
-    <t>35175</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-74917647</t>
   </si>
   <si>
     <t xml:space="preserve">Парфюмерная вода Lacoste L.12.12 Pour Elle Magnetic 90 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-Lacoste L.12.12 Magnetic pour Elle 80 мл/</t>
   </si>
   <si>
     <t>35181</t>
   </si>
   <si>
     <t>Парфюмерная вода Lacoste L.12.12 Rose Eau de Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-rose-eau-de-parfum-100-ml/</t>
   </si>
   <si>
     <t>35183</t>
   </si>
   <si>
     <t>Парфюмерная вода Lacoste Pour Femme Elixir 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-elixir-90-ml/</t>
   </si>
   <si>
     <t>35185</t>
   </si>
   <si>
     <t>Парфюмерная вода Lacoste Pour Femme Intense 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-intense-90-ml/</t>
   </si>
   <si>
     <t>35187</t>
   </si>
   <si>
     <t>Парфюмерная вода Lacoste Pour Femme Legere 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-legere-90-ml/</t>
   </si>
   <si>
-    <t>35191</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-60996255</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste Joy of Pink 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-joy-of-pink-90-ml/</t>
   </si>
   <si>
     <t>ART-77727928</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste L.12.12 Pour Elle Eau Fraiche 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-eau-fraiche-femme-90-ml/</t>
   </si>
   <si>
     <t>ART-88499005</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste L.12.12 Pour Elle French Panache 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-french-panache-90-ml/</t>
@@ -1943,95 +1853,68 @@
   <si>
     <t>Туалетная вода Lacoste L.12.12 Pour Elle Natural 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-natural-90-ml/</t>
   </si>
   <si>
     <t>ART-64566612</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste L.12.12 Pour Elle Sparkling 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-sparkling-90-ml/</t>
   </si>
   <si>
     <t>35200</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste L.12.12 Sparkling Collector Edition Pour Femme x Jeremyville 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-sparkling-collector-edition-pour-femme-x-jeremyville-90-ml/</t>
   </si>
   <si>
-    <t>ART-62486404</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-64546610</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste Pour Femme 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml/</t>
   </si>
   <si>
     <t>ART-64536609</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste Pour Femme 90 мл (белая)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml-belaya-/</t>
   </si>
   <si>
-    <t>ART-1404114279</t>
-[...16 lines deleted...]
-  <si>
     <t>49319</t>
   </si>
   <si>
     <t>Парфюмерная вода Lacoste Pour Femme 90 мл NEW</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-90-ml-new/</t>
   </si>
   <si>
     <t>49438</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste L.12.12 Pour Elle Elegant 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml/</t>
   </si>
   <si>
     <t>Lancome</t>
   </si>
   <si>
     <t>ART-1353513728</t>
   </si>
   <si>
     <t>Духи Lancome Climat 14 мл</t>
@@ -2045,95 +1928,59 @@
   <si>
     <t>Парфюмерная вода Lancome Hypnose 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/20210119/</t>
   </si>
   <si>
     <t>ART-95899745</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome Idole Le Parfum 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-idole-le-parfum-75-ml/</t>
   </si>
   <si>
     <t>ART-1286513028</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome La Vie Est Belle 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-100-ml/</t>
   </si>
   <si>
-    <t>ART-1286813031</t>
-[...16 lines deleted...]
-  <si>
     <t>35232</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome La Vie Est Belle Intensément 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-intens-ment100-ml/</t>
   </si>
   <si>
-    <t>ART-1286313026</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-1286113024</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome Miracle 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-100-ml/</t>
   </si>
   <si>
     <t>ART-1415814396</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome Poeme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-poeme-100-ml/</t>
   </si>
   <si>
     <t>35239</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome Tresor 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-tresor-100-ml/</t>
@@ -2153,59 +2000,50 @@
   <si>
     <t>Парфюмерная вода Lancome La Vie Est Belle L'Eclat 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/12875/</t>
   </si>
   <si>
     <t>ART-1286713030</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome Miracle Blossom 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-blossom-100-ml/</t>
   </si>
   <si>
     <t>35245</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome La Nuit Tresor 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-75-ml/</t>
   </si>
   <si>
-    <t>35251</t>
-[...7 lines deleted...]
-  <si>
     <t>35253</t>
   </si>
   <si>
     <t>Туалетная вода Lancome La Vie Est Belle L'Eau de Toilette Florale 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lancome-la-vie-est-belle-l-eau-de-toilette-florale-75-ml-/</t>
   </si>
   <si>
     <t>49452</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome La Nuit Tresor A La Folie 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-a-la-folie-75-ml/</t>
   </si>
   <si>
     <t>52632</t>
   </si>
   <si>
     <t>Парфюмерная вода Lancome La Vie est Belle L'Elixir 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-l-elixir-100-ml/</t>
@@ -2516,59 +2354,50 @@
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-nina-ricci-nina-80-ml/</t>
   </si>
   <si>
     <t>Paco Rabanne</t>
   </si>
   <si>
     <t>ART-62446400</t>
   </si>
   <si>
     <t>Парфюмерная вода Paco Rabanne Lady Million 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-80-ml/</t>
   </si>
   <si>
     <t>ART-94399595</t>
   </si>
   <si>
     <t>Парфюмерная вода Paco Rabanne Lady Million Empire 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-empire-80-ml/</t>
   </si>
   <si>
-    <t>35369</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-78928048</t>
   </si>
   <si>
     <t>Парфюмерная вода Paco Rabanne Lady Million Lucky 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-lucky-80-ml/</t>
   </si>
   <si>
     <t>ART-69587114</t>
   </si>
   <si>
     <t>Парфюмерная вода Paco Rabanne Lady Million Prive 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-prive-80-ml/</t>
   </si>
   <si>
     <t>ART-61026258</t>
   </si>
   <si>
     <t>Парфюмерная вода Paco Rabanne Olympea 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-olympea-80-ml/</t>
@@ -2801,59 +2630,50 @@
   <si>
     <t>Туалетная вода Versace Crystal Noir 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-versace-crystal-noir-90-ml/</t>
   </si>
   <si>
     <t>ART-63986554</t>
   </si>
   <si>
     <t>Туалетная вода Versace Versense 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-versace-versense-100-ml/</t>
   </si>
   <si>
     <t>ART-63956551</t>
   </si>
   <si>
     <t>Туалетная вода Versace Yellow Diamond 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-versace-yellow-diamond-90-ml/</t>
   </si>
   <si>
-    <t>51386</t>
-[...7 lines deleted...]
-  <si>
     <t>Valentino</t>
   </si>
   <si>
     <t>49935</t>
   </si>
   <si>
     <t>Парфюмерная вода Valentino Valentina 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-valentino-valentina-80-ml/</t>
   </si>
   <si>
     <t>52345</t>
   </si>
   <si>
     <t>Парфюмерная вода Valentino Donna Born In Roma Yellow Dream 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-yellow-dream-100-ml/</t>
   </si>
   <si>
     <t>52346</t>
   </si>
   <si>
     <t>Парфюмерная вода Valentino Donna Born In Roma Pink PP 100 мл</t>
@@ -3230,59 +3050,50 @@
   <si>
     <t>Парфюмерная вода Bvlgari Man Glacial Essence 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-glacial-essence-100-ml/</t>
   </si>
   <si>
     <t>ART-1399014227</t>
   </si>
   <si>
     <t>Парфюмерная вода Bvlgari MAN Wood Essence 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-wood-essence-100-ml/</t>
   </si>
   <si>
     <t>ART-63776533</t>
   </si>
   <si>
     <t>Туалетная вода Bvlgari Aqva Marine Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-marine-pour-homme-100-ml/</t>
   </si>
   <si>
-    <t>ART-63766532</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-72967452</t>
   </si>
   <si>
     <t>Туалетная вода Bvlgari Aqva Pour Homme Atlantiqve 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-pour-homme-atlantiqve-100-ml/</t>
   </si>
   <si>
     <t>ART-89389094</t>
   </si>
   <si>
     <t>Туалетная вода Bvlgari Extreme Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-bvlgari-extreme-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>ART-89379093</t>
   </si>
   <si>
     <t>Туалетная вода Bvlgari Man Extreme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-bvlgari-man-extreme-100-ml/</t>
@@ -3383,59 +3194,50 @@
   <si>
     <t>Парфюмерная вода Carolina Herrera CH Kings Limited Edition For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-ch-kings-limited-edition-for-men-100-ml/</t>
   </si>
   <si>
     <t>35653</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera 212 Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-80-ml-/</t>
   </si>
   <si>
     <t>35655</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera 212 Men Aqua 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-aqua-100-ml-/</t>
   </si>
   <si>
-    <t>35657</t>
-[...7 lines deleted...]
-  <si>
     <t>35659</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera 212 Sexy Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-men-100-ml/</t>
   </si>
   <si>
     <t>ART-63706526</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera 212 VIP Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-vip-men-100-ml/</t>
   </si>
   <si>
     <t>48915</t>
   </si>
   <si>
     <t>Парфюмерная вода Carolina Herrera 212 VIP Black 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-100-ml/</t>
@@ -3623,59 +3425,50 @@
   <si>
     <t>ART-63516507</t>
   </si>
   <si>
     <t>Туалетная вода Clnique Happy For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-clinывique-happy-for-men-100-ml/</t>
   </si>
   <si>
     <t>Davidoff</t>
   </si>
   <si>
     <t>ART-63456501</t>
   </si>
   <si>
     <t>Туалетная вода Davidoff Cool Water For Men 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-davidoff-cool-water-for-men-75-ml/</t>
   </si>
   <si>
     <t>Diesel</t>
   </si>
   <si>
-    <t>35712</t>
-[...7 lines deleted...]
-  <si>
     <t>49454</t>
   </si>
   <si>
     <t>Туалетная вода Diesel Only The Brave High 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-diesel-only-the-brave-high-125-ml/</t>
   </si>
   <si>
     <t>Dima Bilan</t>
   </si>
   <si>
     <t>ART-1309113254</t>
   </si>
   <si>
     <t>Туалетная вода Dima Bilan Excite 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-dima-bilan-excite-75-ml/</t>
   </si>
   <si>
     <t>35719</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana K by Dolce &amp; Gabbana Eau de Parfum 100 мл</t>
@@ -3734,68 +3527,50 @@
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana Light Blue Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-pour-homme-125-ml/</t>
   </si>
   <si>
     <t>ART-63436499</t>
   </si>
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-pour-homme-125-ml/</t>
   </si>
   <si>
     <t>ART-63406496</t>
   </si>
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana The One For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-for-men-100-ml/</t>
   </si>
   <si>
-    <t>ART-63426498</t>
-[...16 lines deleted...]
-  <si>
     <t>51141</t>
   </si>
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana Light Blue Eau Intense Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-eau-intense-pour-homme-125-ml/</t>
   </si>
   <si>
     <t>52804</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Devotion Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>Ermenegildo Zegna</t>
   </si>
   <si>
     <t>52342</t>
   </si>
   <si>
     <t>Туалетная вода Ermenegildo Zegna Zegna Colonia 75 мл</t>
@@ -3863,59 +3638,50 @@
   <si>
     <t>Парфюмерная вода Giorgio Armani Code Absolu Pour Homme 110 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-code-absolu-pour-homme-110-ml/</t>
   </si>
   <si>
     <t>48999</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Armani Code Profumo Pour Homme 110 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-armani-code-profumo-110-ml/</t>
   </si>
   <si>
     <t>49249</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Code Colonia Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-code-colonia-pour-homme-125-ml/</t>
   </si>
   <si>
-    <t>49448</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-63266482</t>
   </si>
   <si>
     <t>Туалетная вода Givenchy Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>ART-63276483</t>
   </si>
   <si>
     <t>Туалетная вода Givenchy Pour Homme Blue Label 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-blue-label-100-ml/</t>
   </si>
   <si>
     <t>ART-63236479</t>
   </si>
   <si>
     <t>Туалетная вода Gucci by Gucci Pour Homme 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-gucci-by-gucci-pour-homme-90-ml/</t>
@@ -4223,68 +3989,50 @@
   <si>
     <t>Туалетная вода Kenzo L'Eau Par Kenzo Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>50347</t>
   </si>
   <si>
     <t>Туалетная вода Kenzo L'eau Par Kenzo Pour Homme 100 мл (круг)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml-krug/</t>
   </si>
   <si>
     <t>35883</t>
   </si>
   <si>
     <t>Парфюмерная вода Lacoste L.12.12 Blanc Eau de Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-blanc-eau-de-parfum-100-ml/</t>
   </si>
   <si>
-    <t>35889</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-62386394</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste Eau De Lacoste L.12.12 Blanc 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/</t>
   </si>
   <si>
     <t>ART-62896445</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste Eau De Lacoste L.12.12 Blanc Limited Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-limited-edition-100-ml/</t>
   </si>
   <si>
     <t>ART-62906446</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste Eau De Lacoste L.12.12 Blue 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blue-100-ml/</t>
@@ -5015,122 +4763,77 @@
   <si>
     <t>Парфюмерная вода Attar Collection Hayati 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-attar-collection-hayati-100-ml/</t>
   </si>
   <si>
     <t>49273</t>
   </si>
   <si>
     <t>Парфюмерная вода Byredo Gypsy Water 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-byredo-gypsy-water-100-ml/</t>
   </si>
   <si>
     <t>34494</t>
   </si>
   <si>
     <t>Парфюмерная вода Byredo Bal D'Afrique 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-byredo-bal-d-afrique-100-ml-uniseks-/</t>
   </si>
   <si>
-    <t>34498</t>
-[...7 lines deleted...]
-  <si>
     <t>34606</t>
   </si>
   <si>
     <t>Туалетная вода Calvin Klein Be 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-calvin-klein-be-200-ml/</t>
   </si>
   <si>
     <t>ART-79478103</t>
   </si>
   <si>
     <t>Туалетная вода Chanel Paris Biarritz 125 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-chanel-paris-biarritz-125-ml/</t>
   </si>
   <si>
-    <t>ART-1244712610</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-80918247</t>
   </si>
   <si>
     <t>Парфюмерная вода Creed Silver Mountain Water 120 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-creed-silver-mountain-water-100-ml/</t>
   </si>
   <si>
-    <t>49457</t>
-[...25 lines deleted...]
-  <si>
     <t>51382</t>
   </si>
   <si>
     <t>Парфюмерная вода Ex Nihilo Patchouli Memory 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-patchouli-memory-100-ml/</t>
   </si>
   <si>
     <t>51383</t>
   </si>
   <si>
     <t>Парфюмерная вода Ex Nihilo Gold Immortals Extrait de Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-gold-immortals-extrait-de-parfum-100-ml/</t>
   </si>
   <si>
     <t>ART-79658121</t>
   </si>
   <si>
     <t>Парфюмерная вода Ex Nihilo Fleur Narcotique 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-fleur-narcotique-100-ml-uniseks-/</t>
@@ -5246,59 +4949,50 @@
   <si>
     <t>Туалетная вода Escentric Molecules Escentric 04 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-04-100-ml/</t>
   </si>
   <si>
     <t>34973</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Armani Prive Jasmin Kusamono 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-jasmin-kusamono-100-ml/</t>
   </si>
   <si>
     <t>34977</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Armani Prive The Yulong 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-100-ml/</t>
   </si>
   <si>
-    <t>34979</t>
-[...7 lines deleted...]
-  <si>
     <t>51380</t>
   </si>
   <si>
     <t>Туалетная вода Hermes Un Jardin Sur Le Toit 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-hermes-un-jardin-sur-le-toit-100-ml/</t>
   </si>
   <si>
     <t>49596</t>
   </si>
   <si>
     <t>Парфюмерная вода Jo Malone Wood Sage &amp; Sea Salt 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/</t>
   </si>
   <si>
     <t>49598</t>
   </si>
   <si>
     <t>Парфюмерная вода Jo Malone Nectarine Blossom &amp; Honey 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-jo-malone-nectarine-blossom-honey-100-ml/</t>
@@ -5439,59 +5133,50 @@
     <t>50921</t>
   </si>
   <si>
     <t>Парфюмерная вода Marc-Antoine Barrois Ganymede 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-ganymede-100-ml/</t>
   </si>
   <si>
     <t>ART-1251312676</t>
   </si>
   <si>
     <t>Парфюмерная вода Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum 70 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-extrait-70ml/</t>
   </si>
   <si>
     <t>ART-1245312616</t>
   </si>
   <si>
     <t>Парфюмерная вода Maison Francis Kurkdjian Baccarat Rouge 540 Eau de Parfum 70 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-70ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/parfyumernaya-voda-mancera-red-tobacco-120-ml/</t>
   </si>
   <si>
     <t>49462</t>
   </si>
   <si>
     <t>Парфюмерная вода Mancera Velvet Vanilla 120 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-mancera-velvet-vanilla-120-ml/</t>
   </si>
   <si>
     <t>Nasomatto</t>
   </si>
   <si>
     <t>48995</t>
   </si>
   <si>
     <t xml:space="preserve">Парфюмерная вода Nasomatto Black Afgano 30 мл </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-nasomatto-black-afgano-30-ml/</t>
   </si>
   <si>
     <t>Orto Parisi</t>
   </si>
@@ -6213,62 +5898,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-crystal-love-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-the-queen-of-sheba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-blue-seduction-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-in-red-celebration-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-sensual-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-club-women-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-jolie-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-britney-spears-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-britney-spears-fantasy-anniversary-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-electric-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-fantasy-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-fantasy-sheer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-sunset-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-blush-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-weekend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-weekend-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-goldea-the-essence-of-a-jeweller-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-jasmin-noir-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-coral-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-crystalline-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-cacharel-amor-amor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-calvin-klein-euphoria-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-ck-in2u-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoisele-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoiselle-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoiselle-l-eau-privee-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-eau-de-parfum-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-l-eau-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-rose-smiley/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-wins-for-women-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-good-girl-legere-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-very-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-chloe-eau-de-parfum-intense-for-women-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chloe-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chloe-nomade-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-hypnotic-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-in-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-l-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-midnight-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-miss-dior-le-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-poison-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-j-adore-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-absolutely-blooming-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-2023-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-cherie-blooming-bouqet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-poison-hypnotic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-j-adore-l-eau-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-poison-tendre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-rose-n-roses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clinique-happy-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clinique-happy-in-bloom-2010-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-love-in-white-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-creed-love-in-black-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-dolce-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-light-blue-forever-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-gold-intense-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-only-one-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-only-one-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-3-l-imperatrice-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-anthology-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-love-is-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-sun-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-summer-vibes-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-dolce-shine-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-donna-karan-be-delicious-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-donna-karan-be-delicious-fresh-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-elizabeth-arden-green-tea-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-cherry-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-lychee-lime-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-lust-in-paradise-100-ml-dlya-zhenshch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-estee-lauder-pleasures-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-agua-del-sol-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-born-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-fiesta-carioca-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-island-kiss-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-marine-groove-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-miami-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-ocean-lounge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-rock-in-rio-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-sexy-graffiti-100-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-escada-show-me-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-fairy-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-armani-prive-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-because-it-s-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-code-satin-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-my-way-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-passione-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-rose-signature-ii-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-white-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-sun-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-si-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-code-turquoise-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-rose-alexsandrie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-edition-couture-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-ange-ou-demon-le-secret-eau-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-l-interdit-eau-de-toilette-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-nocturnal-jasmine-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-eau-de-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-rose-velvet-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bloom-acqua-di-fiore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-by-gucci-eau-de-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-by-gucci-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-by-gucci-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-gorgeous-jasmine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-nettare-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-by-gucci-eau-de-toilette-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-envy-me-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-envy-me-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-new-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-emerald-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-gorgeous-gardenia-limited-edition-2018-100-ml-yellow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bloom-ambrosia-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-black-perfecto-by-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-les-voyages-moscow-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-mon-guerlain-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-limon-verde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-aqua-allegoria-pera-granita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dukhi-guy-laroche-fidji-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-deep-red-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-ma-vie-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-nuit-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-for-her-absolute-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-boss-orange-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-pure-accord-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-boss-alive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-issey-miyake-l-eau-d-issey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jean-paul-gaultier-scandal-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-wild-bluebell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-peony-blush-suede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-flower-by-kenzo-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-eau-de-lacoste-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-Lacoste%20L.12.12%20Magnetic%20pour%20Elle%2080%20&#1084;&#1083;/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-rose-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-elixir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-legere-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-dream-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-joy-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-eau-fraiche-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-natural-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-sparkling-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-sparkling-collector-edition-pour-femme-x-jeremyville-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-love-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-touch-of-spring-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-touch-of-sun-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-90-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dukhi-lancome-climat-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20210119/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-idole-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-flowers-of-happiness-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-intens-ment100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-legere-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/Lancome%20La%20Vie%20Est%20Belle%20L&#8217;Eau%20de%20Parfum%20Intense%20100%20&#1084;&#1083;/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-tresor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-tresor-midnight-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/12875/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lancome-la-vie-est-belle-en-rose-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lancome-la-vie-est-belle-l-eau-de-toilette-florale-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-a-la-folie-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-l-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml-plastik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-jeanne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-modern-princess-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lanvin-modern-princess-blooming-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-yara-moi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-haya-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-apogee-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-mille-feux-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-purple-flowers-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-pop-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-twinkle-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-miu-miu-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-chic-chic-petals-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-chic-light-clouds-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-moschino-toy-2-pearl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-toy-2-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-narciso-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-narciso-rouge-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-for-her-eau-de-parfum-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-nina-ricci-nina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-empire-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-fabulous/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-lucky-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-prive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-olympea-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-pure-xs-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-olympea-aqua-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-fame-blooming-pink-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-fame-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-delina-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-oriana-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-delina-la-rosee-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-prada-paradoxe-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-salvatore-ferragamo-incanto-shine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ted-lapidus-rumba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-thierry-mugler-alien-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-lost-cherry-100-ml-dlya-zhenshchin-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-white-suede-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-delicate-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-sound-of-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-donna-pink-marina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-bright-crystal-absolu-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-versense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-bright-crystal-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-valentina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-pink-pp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-voce-viva-intensa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-candy-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-creme-cloud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-eau-de-parfum-2020-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-sugar-fleur-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-collector-s-edition-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-heavenly-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-seduction-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-viktor-rolf-flowerbomb-la-vie-en-rose-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-vilhelm-parfumerie-room-service-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-wardasina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-parfyumernaya-voda-yves-saint-laurent-libre-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ysl-libre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-black-opium-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paryumernaya-voda-yves-saint-laurent-libre-eau-de-parfum-collector-edition-dress-me-wild-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-manifesto-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-mon-paris-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-inception-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-the-muse-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-alfred-dunhill-desire-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-amouage-for-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-seduction-in-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-wanted-by-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-wanted-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-baldessarini-ambre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-hero-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-burberry-hero-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-glacial-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-wood-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-marine-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-pour-homme-atlantiqve-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-extreme-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-man-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-pour-homme-soir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-le-gemme-tygar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-ck-in2u-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-eternity-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-euphoria-men-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-smiley-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-men-wins-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-ch-kings-limited-edition-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-aqua-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-heroes-forever-young-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-vip-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-bad-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-bleu-de-chanel-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-eau-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-allure-homme-edition-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-egoiste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-fahrenheit-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-sauvage-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-fahrenheit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-sauvage-elixir-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-viking-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-viking-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clin&#1099;&#1074;ique-happy-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-davidoff-cool-water-for-men-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-diesel-only-the-brave-tattoo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-diesel-only-the-brave-high-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dima-bilan-excite-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-homme-intenso-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-for-men-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-k-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-lovi-is-love-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-gentelman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-grey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-eau-intense-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ermenegildo-zegna-zegna-colonia-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profondo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profumo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-black-sode-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-emporio-armani-stronger-with-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-code-absolu-pour-homme-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-colonia-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-essenza-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-guilty-absolute-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-guilty-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-l-homme-ideal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hermes-terre-d-hermes-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-absolute-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-aromatic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-saffron-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-tonic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-united-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-unlimited-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-hugo-for-men-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-just-different-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-reversed-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-selection-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-hugo-intense-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-issey-miyake-nuit-d-issey-pulse-of-the-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jacques-bogart-one-man-show-oud-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jacques-bogart-one-man-show-ruby-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jacques-bogart-one-man-show-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jacques-bogart-one-man-show-gold-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-chromite-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-motion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-electric-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jean-paul-gaultier-scandal-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-blanc-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-challenge-green-90-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-cool-play-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-energized-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-jaune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-vert-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-collector-edition-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-hot-play-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-blanc-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-eau-fraiche-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-magnetic-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-live-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-style-in-play-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-match-point-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-bourbon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-rave-now-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-zanzibar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-l-homme-a-la-rose-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-explorer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-explorer-ultra-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-legend-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-mont-blanc-legend-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-moschino-toy-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-1-million-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-legend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-lucky-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-prive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-invictus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-invictus-aqua-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-pure-xs-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabbane-invictus-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-1-million-royal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-victory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-phantom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-pour-lui-9325-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ralph-lauren-polo-red-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ralph-lauren-polo-supreme-oud-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-roger-gallet-open-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-salvador-dali-black-sun-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-sergio-tacchini-experience-discovery-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-sergio-tacchini-experience-sailing-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-intense-2021-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-rockstud-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-dylan-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-najim-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-viktor-rolf-spicebomb-extreme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-casamorati-mefisto-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-la-nuit-de-l-homme-l-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-la-nuit-de-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-y-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-y-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-y-le-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-asdaaf-ameer-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-al-rayhan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-khaltat-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-hayati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-bal-d-afrique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-rose-of-no-man-s-land-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-be-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-paris-biarritz-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-oud-ispahan-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-orange-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-lemon-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-pineapple-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-patchouli-memory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-gold-immortals-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-fleur-narcotique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-amber-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-ex-nihilo-fleur-narcotique-love-edition-100ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-escentric-molecules-molecule-01-patchouli-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-escentric-molecules-escentric-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecules-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-jasmin-kusamono-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-soie-de-nacre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hermes-un-jardin-sur-le-toit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-nectarine-blossom-honey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-english-pear-freesia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-la-lebo-another-13-100-ml-uniseks/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-la-lebo-santal-33-100-ml-uniseks-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-rave-now-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-honor-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-oud-for-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-amethyst-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-qahwa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-emaan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-ombre-nomade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-california-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-city-of-stars-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-extrait-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-red-tobacco-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-velvet-vanilla-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-nasomatto-black-afgano-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-penhaligon-s-halfeti-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-white-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-champagne-kiss-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-coca-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-thomas-kosmala-4-apres-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-cherry-smoke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-tobacco-vanille-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-prick-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-bitter-peach-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-ebene-fume-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-electric-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-neroli-portofino-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-ombre-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-oud-wood-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-tuscan-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-d-amalfi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-de-russie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-noir-de-noir-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-behind-the-curtain-piazza-alla-scala-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-aperitivo-milanese-porta-nuova-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-i-vicoli-via-fiori-chiari-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-limitless-shopping-via-della-spiga-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-vilhelm-parfumerie-mango-skin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-casamorati-1888-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-coro-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-purple-molecule-070-07-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-crystal-love-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-the-queen-of-sheba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-blue-seduction-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-in-red-celebration-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-armand-basi-sensual-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-club-women-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-jolie-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-britney-spears-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-britney-spears-fantasy-anniversary-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-electric-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-fantasy-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-fantasy-sheer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-britney-spears-sunset-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-blush-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-weekend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-weekend-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-goldea-the-essence-of-a-jeweller-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-jasmin-noir-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-coral-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-omnia-crystalline-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-cacharel-amor-amor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-calvin-klein-euphoria-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-ck-in2u-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoisele-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoiselle-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-mademoiselle-l-eau-privee-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-coco-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-eau-de-parfum-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-chance-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-5-l-eau-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-rose-smiley/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-wins-for-women-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-good-girl-legere-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-very-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chloe-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chloe-nomade-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-hypnotic-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-in-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-l-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-midnight-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-miss-dior-le-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-poison-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-j-adore-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-absolutely-blooming-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-2023-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-cherie-blooming-bouqet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-poison-hypnotic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-j-adore-l-eau-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-poison-tendre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-miss-dior-rose-n-roses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clinique-happy-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clinique-happy-in-bloom-2010-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-love-in-white-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-creed-love-in-black-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-light-blue-forever-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-gold-intense-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-only-one-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-only-one-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-3-l-imperatrice-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-anthology-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-love-is-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-sun-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-summer-vibes-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-dolce-shine-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-donna-karan-be-delicious-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-elizabeth-arden-green-tea-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-cherry-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-elizabeth-arden-green-tea-lychee-lime-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-lust-in-paradise-100-ml-dlya-zhenshch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-estee-lauder-pleasures-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-agua-del-sol-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-born-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-fiesta-carioca-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-island-kiss-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-marine-groove-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-miami-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-ocean-lounge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-rock-in-rio-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-sexy-graffiti-100-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-escada-show-me-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escada-fairy-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-because-it-s-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-my-way-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-passione-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-si-white-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-sun-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-si-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-code-turquoise-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-rose-alexsandrie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-edition-couture-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-ange-ou-demon-le-secret-eau-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-l-interdit-eau-de-toilette-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-l-interdit-nocturnal-jasmine-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-eau-de-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-rose-velvet-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bloom-acqua-di-fiore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-by-gucci-eau-de-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-by-gucci-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-by-gucci-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-flora-gorgeous-jasmine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-nettare-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-by-gucci-eau-de-toilette-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-envy-me-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-envy-me-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-new-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-emerald-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-flora-gorgeous-gardenia-limited-edition-2018-100-ml-yellow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-gucci-bloom-ambrosia-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-black-perfecto-by-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-les-voyages-moscow-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-guerlain-mon-guerlain-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-limon-verde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-aqua-allegoria-pera-granita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dukhi-guy-laroche-fidji-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-ma-vie-pour-femme-l-eau-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-nuit-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-for-her-absolute-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-boss-orange-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-boss-alive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-issey-miyake-l-eau-d-issey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jean-paul-gaultier-scandal-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-wild-bluebell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-peony-blush-suede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-flower-by-kenzo-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-Lacoste%20L.12.12%20Magnetic%20pour%20Elle%2080%20&#1084;&#1083;/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-rose-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-elixir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-legere-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-joy-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-eau-fraiche-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-natural-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-elle-sparkling-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-sparkling-collector-edition-pour-femme-x-jeremyville-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-femme-90-ml-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-90-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dukhi-lancome-climat-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20210119/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-idole-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-intens-ment100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-tresor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-tresor-midnight-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/12875/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-miracle-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lancome-la-vie-est-belle-l-eau-de-toilette-florale-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-nuit-tresor-a-la-folie-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lancome-la-vie-est-belle-l-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml-plastik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-jeanne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lanvin-modern-princess-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lanvin-modern-princess-blooming-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-yara-moi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-haya-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-apogee-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-mille-feux-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-purple-flowers-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-pop-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-twinkle-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-miu-miu-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-chic-chic-petals-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-chic-light-clouds-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-bubble-gum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-moschino-toy-2-pearl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-toy-2-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-eau-de-parfum-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-narciso-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-narciso-rouge-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-narciso-rodriguez-for-her-eau-de-parfum-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-nina-ricci-nina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-empire-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-lucky-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-lady-million-prive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-olympea-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-pure-xs-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-olympea-aqua-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-fame-blooming-pink-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-fame-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-delina-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-oriana-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-parfums-de-marly-delina-la-rosee-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-prada-paradoxe-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-salvatore-ferragamo-incanto-shine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ted-lapidus-rumba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-thierry-mugler-alien-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-lost-cherry-100-ml-dlya-zhenshchin-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-white-suede-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-delicate-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-sound-of-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-donna-pink-marina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-bright-crystal-absolu-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-versense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-valentina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-pink-pp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-voce-viva-intensa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-valentino-donna-born-in-roma-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-candy-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-creme-cloud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-eau-de-parfum-2020-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-sugar-fleur-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-tease-collector-s-edition-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-heavenly-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-seduction-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-viktor-rolf-flowerbomb-la-vie-en-rose-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-vilhelm-parfumerie-room-service-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-wardasina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-parfyumernaya-voda-yves-saint-laurent-libre-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ysl-libre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-black-opium-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paryumernaya-voda-yves-saint-laurent-libre-eau-de-parfum-collector-edition-dress-me-wild-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-manifesto-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-mon-paris-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-inception-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-the-muse-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-alfred-dunhill-desire-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-amouage-for-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-antonio-banderas-seduction-in-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-wanted-by-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-azzaro-wanted-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-baldessarini-ambre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-hero-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-burberry-hero-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-glacial-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-man-wood-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-marine-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-aqva-pour-homme-atlantiqve-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-extreme-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-man-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-bvlgari-pour-homme-soir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-bvlgari-le-gemme-tygar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-ck-in2u-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-eternity-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-euphoria-men-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-smiley-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-men-wins-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-ch-kings-limited-edition-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-men-aqua-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-sexy-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-212-vip-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-carolina-herrera-212-vip-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-carolina-herrera-bad-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-bleu-de-chanel-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-eau-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-chanel-allure-homme-edition-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-egoiste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-fahrenheit-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-sauvage-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-fahrenheit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-sauvage-elixir-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-viking-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-viking-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-clin&#1099;&#1074;ique-happy-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-davidoff-cool-water-for-men-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-diesel-only-the-brave-high-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dima-bilan-excite-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-pour-homme-intenso-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-for-men-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-k-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-lovi-is-love-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-light-blue-eau-intense-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ermenegildo-zegna-zegna-colonia-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profondo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profumo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-black-sode-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-emporio-armani-stronger-with-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-code-absolu-pour-homme-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-code-colonia-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-guilty-absolute-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-guilty-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-l-homme-ideal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hermes-terre-d-hermes-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-absolute-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-aromatic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-saffron-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-boss-bottled-oud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-tonic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-united-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-unlimited-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-hugo-for-men-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-just-different-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-reversed-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-selection-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-the-scent-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-hugo-boss-hugo-intense-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-issey-miyake-nuit-d-issey-pulse-of-the-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jacques-bogart-one-man-show-oud-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jacques-bogart-one-man-show-ruby-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jacques-bogart-one-man-show-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jacques-bogart-one-man-show-gold-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-chromite-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-motion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jaguar-classic-electric-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-jean-paul-gaultier-scandal-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-l-12-12-blanc-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-energized-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-jaune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-vert-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-collector-edition-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-hot-play-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-blanc-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-eau-fraiche-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-12-12-pour-lui-magnetic-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-live-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-style-in-play-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-match-point-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-bourbon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-rave-now-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-asad-zanzibar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-fakhar-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-maison-francis-kurkdjian-l-homme-a-la-rose-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-explorer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-explorer-ultra-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mont-blanc-legend-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-mont-blanc-legend-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-moschino-toy-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-1-million-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-legend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-lucky-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-1-million-prive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-invictus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-invictus-aqua-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-pure-xs-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabbane-invictus-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-1-million-royal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-invictus-victory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-paco-rabanne-phantom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-rasasi-rumz-al-rasasi-pour-lui-9325-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-ralph-lauren-polo-red-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ralph-lauren-polo-supreme-oud-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-roger-gallet-open-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-salvador-dali-black-sun-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-sergio-tacchini-experience-discovery-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-sergio-tacchini-experience-sailing-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-intense-2021-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-valentino-uomo-born-in-roma-rockstud-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-dylan-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-eros-najim-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-viktor-rolf-spicebomb-extreme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-casamorati-mefisto-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-la-nuit-de-l-homme-l-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-la-nuit-de-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-yves-saint-laurent-y-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-y-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-yves-saint-laurent-y-le-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-asdaaf-ameer-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-al-rayhan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-khaltat-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-attar-collection-hayati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-byredo-bal-d-afrique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-calvin-klein-be-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-paris-biarritz-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-patchouli-memory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-gold-immortals-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-fleur-narcotique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-ex-nihilo-amber-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-ex-nihilo-fleur-narcotique-love-edition-100ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-escentric-molecules-molecule-01-patchouli-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-escentric-molecules-escentric-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecule-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-molecules-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-escentric-molecules-escentric-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-jasmin-kusamono-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hermes-un-jardin-sur-le-toit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-nectarine-blossom-honey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jm-english-pear-freesia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-la-lebo-another-13-100-ml-uniseks/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-la-lebo-santal-33-100-ml-uniseks-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-rave-now-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-honor-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-oud-for-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-bade-e-al-oud-amethyst-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-khamrah-qahwa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lattafa-emaan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-ombre-nomade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-california-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-louis-vuitton-city-of-stars-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-extrait-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-mancera-velvet-vanilla-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-nasomatto-black-afgano-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-penhaligon-s-halfeti-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-white-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-champagne-kiss-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-richard-coca-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-thomas-kosmala-4-apres-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-cherry-smoke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-tobacco-vanille-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-prick-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-bitter-peach-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-ebene-fume-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-electric-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-neroli-portofino-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-ombre-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-oud-wood-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-tuscan-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-d-amalfi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-rose-de-russie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-noir-de-noir-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-behind-the-curtain-piazza-alla-scala-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-aperitivo-milanese-porta-nuova-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-i-vicoli-via-fiori-chiari-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-trussardi-limitless-shopping-via-della-spiga-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-vilhelm-parfumerie-mango-skin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-casamorati-1888-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-xerjoff-coro-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-zarkoperfume-purple-molecule-070-07-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F890"/>
+  <dimension ref="A1:F851"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F890" sqref="F890"/>
+      <selection activeCell="F851" sqref="F851"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -7638,13911 +7323,13219 @@
       <c r="D85" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E85" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F85" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="6">
         <v>1</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>179</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>181</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="15">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="6">
         <v>2</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>182</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>184</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="6">
-[...2 lines deleted...]
-      <c r="B88" s="11" t="s">
+      <c r="A88" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="C88" s="8" t="s">
+      <c r="B88" s="7"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="15"/>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E89" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="6">
+        <v>1</v>
+      </c>
+      <c r="B90" s="11" t="s">
         <v>186</v>
       </c>
-      <c r="D88" s="7" t="s">
+      <c r="C90" s="8" t="s">
         <v>187</v>
       </c>
-      <c r="E88" s="7"/>
-[...5 lines deleted...]
-      <c r="A89" s="4" t="s">
+      <c r="D90" s="7" t="s">
         <v>188</v>
       </c>
-      <c r="B89" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E90" s="7"/>
+      <c r="F90" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="15">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="15">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="6">
-[...2 lines deleted...]
-      <c r="B110" s="11" t="s">
+      <c r="A110" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="C110" s="8" t="s">
+      <c r="B110" s="7"/>
+      <c r="C110" s="8"/>
+      <c r="D110" s="7"/>
+      <c r="E110" s="7"/>
+      <c r="F110" s="15"/>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E111" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="6">
+        <v>1</v>
+      </c>
+      <c r="B112" s="11" t="s">
         <v>247</v>
       </c>
-      <c r="D110" s="7" t="s">
+      <c r="C112" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="E110" s="7"/>
-[...5 lines deleted...]
-      <c r="A111" s="4" t="s">
+      <c r="D112" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="B111" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E112" s="7"/>
+      <c r="F112" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="114" spans="1:6">
-      <c r="A114" s="6">
-[...2 lines deleted...]
-      <c r="B114" s="11" t="s">
+      <c r="A114" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="C114" s="8" t="s">
+      <c r="B114" s="7"/>
+      <c r="C114" s="8"/>
+      <c r="D114" s="7"/>
+      <c r="E114" s="7"/>
+      <c r="F114" s="15"/>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E115" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="6">
+        <v>1</v>
+      </c>
+      <c r="B116" s="11" t="s">
         <v>254</v>
       </c>
-      <c r="D114" s="7" t="s">
+      <c r="C116" s="8" t="s">
         <v>255</v>
       </c>
-      <c r="E114" s="7"/>
-[...5 lines deleted...]
-      <c r="A115" s="4" t="s">
+      <c r="D116" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="B115" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E116" s="7"/>
+      <c r="F116" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>257</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>259</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>260</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>262</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="15">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>265</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="15">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="6">
+      <c r="A120" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="B120" s="7"/>
+      <c r="C120" s="8"/>
+      <c r="D120" s="7"/>
+      <c r="E120" s="7"/>
+      <c r="F120" s="15"/>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B120" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="8" t="s">
+      <c r="B121" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E121" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="6">
+        <v>1</v>
+      </c>
+      <c r="B122" s="11" t="s">
         <v>267</v>
       </c>
-      <c r="D120" s="7" t="s">
+      <c r="C122" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="E120" s="7"/>
-[...5 lines deleted...]
-      <c r="A121" s="4" t="s">
+      <c r="D122" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="B121" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E122" s="7"/>
+      <c r="F122" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E129" s="7"/>
       <c r="F129" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E130" s="7"/>
       <c r="F130" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E131" s="7"/>
       <c r="F131" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E132" s="7"/>
       <c r="F132" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E133" s="7"/>
       <c r="F133" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E134" s="7"/>
       <c r="F134" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E135" s="7"/>
       <c r="F135" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E136" s="7"/>
       <c r="F136" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E137" s="7"/>
       <c r="F137" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>315</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E138" s="7"/>
       <c r="F138" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="139" spans="1:6">
-      <c r="A139" s="6">
-[...2 lines deleted...]
-      <c r="B139" s="11" t="s">
+      <c r="A139" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="C139" s="8" t="s">
+      <c r="B139" s="7"/>
+      <c r="C139" s="8"/>
+      <c r="D139" s="7"/>
+      <c r="E139" s="7"/>
+      <c r="F139" s="15"/>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B140" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C140" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D140" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E140" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="6">
+        <v>1</v>
+      </c>
+      <c r="B141" s="11" t="s">
         <v>319</v>
       </c>
-      <c r="D139" s="7" t="s">
+      <c r="C141" s="8" t="s">
         <v>320</v>
       </c>
-      <c r="E139" s="7"/>
-[...8 lines deleted...]
-      <c r="B140" s="11" t="s">
+      <c r="D141" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="C140" s="8" t="s">
+      <c r="E141" s="7"/>
+      <c r="F141" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="4" t="s">
         <v>322</v>
       </c>
-      <c r="D140" s="7" t="s">
-[...18 lines deleted...]
-      <c r="A142" s="5" t="s">
+      <c r="B142" s="7"/>
+      <c r="C142" s="8"/>
+      <c r="D142" s="7"/>
+      <c r="E142" s="7"/>
+      <c r="F142" s="15"/>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B142" s="10" t="s">
+      <c r="B143" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C142" s="12" t="s">
+      <c r="C143" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D142" s="13" t="s">
+      <c r="D143" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E142" s="14" t="s">
+      <c r="E143" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F142" s="16" t="s">
+      <c r="F143" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="145" spans="1:6">
-      <c r="A145" s="4" t="s">
+      <c r="A145" s="6">
+        <v>2</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E145" s="7"/>
+      <c r="F145" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="6">
+        <v>3</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>329</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="D146" s="7" t="s">
         <v>331</v>
       </c>
-      <c r="B145" s="7"/>
-[...6 lines deleted...]
-      <c r="A146" s="5" t="s">
+      <c r="E146" s="7"/>
+      <c r="F146" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="B147" s="7"/>
+      <c r="C147" s="8"/>
+      <c r="D147" s="7"/>
+      <c r="E147" s="7"/>
+      <c r="F147" s="15"/>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B146" s="10" t="s">
+      <c r="B148" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C146" s="12" t="s">
+      <c r="C148" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D146" s="13" t="s">
+      <c r="D148" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E146" s="14" t="s">
+      <c r="E148" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F146" s="16" t="s">
+      <c r="F148" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B149" s="11" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E149" s="7"/>
       <c r="F149" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8"/>
       <c r="D150" s="7"/>
       <c r="E150" s="7"/>
       <c r="F150" s="15"/>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D151" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E151" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F151" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="6">
         <v>1</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E152" s="7"/>
       <c r="F152" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8"/>
       <c r="D153" s="7"/>
       <c r="E153" s="7"/>
       <c r="F153" s="15"/>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D154" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E154" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F154" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
         <v>1</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="E155" s="7"/>
       <c r="F155" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="156" spans="1:6">
-      <c r="A156" s="4" t="s">
+      <c r="A156" s="6">
+        <v>2</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="D156" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E156" s="7"/>
+      <c r="F156" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="6">
+        <v>3</v>
+      </c>
+      <c r="B157" s="11" t="s">
+        <v>347</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="D157" s="7" t="s">
         <v>349</v>
       </c>
-      <c r="B156" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E157" s="7"/>
+      <c r="F157" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>350</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>351</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E158" s="7"/>
       <c r="F158" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>353</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>355</v>
       </c>
       <c r="E159" s="7"/>
       <c r="F159" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>356</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>357</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E160" s="7"/>
       <c r="F160" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>359</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>361</v>
       </c>
       <c r="E161" s="7"/>
       <c r="F161" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>362</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>363</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E162" s="7"/>
       <c r="F162" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>365</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>367</v>
       </c>
       <c r="E163" s="7"/>
       <c r="F163" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>368</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>369</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>370</v>
       </c>
       <c r="E164" s="7"/>
       <c r="F164" s="15">
-        <v>500</v>
+        <v>660</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>371</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>373</v>
       </c>
       <c r="E165" s="7"/>
       <c r="F165" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>374</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>375</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E166" s="7"/>
       <c r="F166" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="167" spans="1:6">
-      <c r="A167" s="6">
-[...2 lines deleted...]
-      <c r="B167" s="11" t="s">
+      <c r="A167" s="4" t="s">
         <v>377</v>
       </c>
-      <c r="C167" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B167" s="7"/>
+      <c r="C167" s="8"/>
+      <c r="D167" s="7"/>
       <c r="E167" s="7"/>
-      <c r="F167" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F167" s="15"/>
     </row>
     <row r="168" spans="1:6">
-      <c r="A168" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A168" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E168" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="E169" s="7"/>
       <c r="F169" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="6">
+        <v>2</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="D170" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E170" s="7"/>
+      <c r="F170" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="6">
+        <v>3</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="E171" s="7"/>
+      <c r="F171" s="15">
         <v>500</v>
-      </c>
-[...28 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E172" s="7"/>
       <c r="F172" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>390</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E173" s="7"/>
       <c r="F173" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>394</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>395</v>
       </c>
       <c r="E174" s="7"/>
       <c r="F174" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>396</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E175" s="7"/>
       <c r="F175" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>401</v>
       </c>
       <c r="E176" s="7"/>
       <c r="F176" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>402</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E177" s="7"/>
       <c r="F177" s="15">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>407</v>
       </c>
       <c r="E178" s="7"/>
       <c r="F178" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>408</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>409</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>410</v>
       </c>
       <c r="E179" s="7"/>
       <c r="F179" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>411</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>413</v>
       </c>
       <c r="E180" s="7"/>
       <c r="F180" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:6">
-      <c r="A181" s="6">
-[...2 lines deleted...]
-      <c r="B181" s="11" t="s">
+      <c r="A181" s="4" t="s">
         <v>414</v>
       </c>
-      <c r="C181" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B181" s="7"/>
+      <c r="C181" s="8"/>
+      <c r="D181" s="7"/>
       <c r="E181" s="7"/>
-      <c r="F181" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F181" s="15"/>
     </row>
     <row r="182" spans="1:6">
-      <c r="A182" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A182" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C182" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E182" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B183" s="11" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="E183" s="7"/>
       <c r="F183" s="15">
-        <v>660</v>
+        <v>520</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="E184" s="7"/>
       <c r="F184" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="6">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="E185" s="7"/>
       <c r="F185" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="6">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="E186" s="7"/>
       <c r="F186" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="187" spans="1:6">
-      <c r="A187" s="4" t="s">
+      <c r="A187" s="6">
+        <v>5</v>
+      </c>
+      <c r="B187" s="11" t="s">
+        <v>427</v>
+      </c>
+      <c r="C187" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="D187" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="E187" s="7"/>
+      <c r="F187" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="6">
+        <v>6</v>
+      </c>
+      <c r="B188" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="D188" s="7" t="s">
         <v>432</v>
       </c>
-      <c r="B187" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E188" s="7"/>
+      <c r="F188" s="15">
+        <v>640</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>435</v>
       </c>
       <c r="E189" s="7"/>
       <c r="F189" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>436</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>438</v>
       </c>
       <c r="E190" s="7"/>
       <c r="F190" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>441</v>
       </c>
       <c r="E191" s="7"/>
       <c r="F191" s="15">
         <v>520</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>442</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>443</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E192" s="7"/>
       <c r="F192" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="193" spans="1:6">
-      <c r="A193" s="6">
+      <c r="A193" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="B193" s="7"/>
+      <c r="C193" s="8"/>
+      <c r="D193" s="7"/>
+      <c r="E193" s="7"/>
+      <c r="F193" s="15"/>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B194" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B193" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A194" s="6">
+      <c r="C194" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B194" s="11" t="s">
-[...10 lines deleted...]
-        <v>640</v>
+      <c r="D194" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E194" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="E195" s="7"/>
       <c r="F195" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B196" s="11" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C196" s="8" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E196" s="7"/>
       <c r="F196" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B197" s="11" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="E197" s="7"/>
       <c r="F197" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="E198" s="7"/>
       <c r="F198" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="4" t="s">
+      <c r="A199" s="6">
+        <v>5</v>
+      </c>
+      <c r="B199" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="D199" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="E199" s="7"/>
+      <c r="F199" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="6">
+        <v>6</v>
+      </c>
+      <c r="B200" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="D200" s="7" t="s">
         <v>463</v>
       </c>
-      <c r="B199" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E200" s="7"/>
+      <c r="F200" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>464</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>465</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>466</v>
       </c>
       <c r="E201" s="7"/>
       <c r="F201" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>467</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>469</v>
       </c>
       <c r="E202" s="7"/>
       <c r="F202" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>470</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>471</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>472</v>
       </c>
       <c r="E203" s="7"/>
       <c r="F203" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>473</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>475</v>
       </c>
       <c r="E204" s="7"/>
       <c r="F204" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>476</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>478</v>
       </c>
       <c r="E205" s="7"/>
       <c r="F205" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="6">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>479</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>480</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>481</v>
       </c>
       <c r="E206" s="7"/>
       <c r="F206" s="15">
-        <v>500</v>
+        <v>640</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="6">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>482</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>483</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>484</v>
       </c>
       <c r="E207" s="7"/>
       <c r="F207" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="6">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>485</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>486</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>487</v>
       </c>
       <c r="E208" s="7"/>
       <c r="F208" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="6">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>488</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>489</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>490</v>
       </c>
       <c r="E209" s="7"/>
       <c r="F209" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="6">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>491</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>492</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>493</v>
       </c>
       <c r="E210" s="7"/>
       <c r="F210" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="6">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>494</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>495</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>496</v>
       </c>
       <c r="E211" s="7"/>
       <c r="F211" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="6">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>497</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>498</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>499</v>
       </c>
       <c r="E212" s="7"/>
       <c r="F212" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="6">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>500</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>501</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>502</v>
       </c>
       <c r="E213" s="7"/>
       <c r="F213" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>503</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>505</v>
       </c>
       <c r="E214" s="7"/>
       <c r="F214" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="215" spans="1:6">
-      <c r="A215" s="6">
-[...2 lines deleted...]
-      <c r="B215" s="11" t="s">
+      <c r="A215" s="4" t="s">
         <v>506</v>
       </c>
-      <c r="C215" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B215" s="7"/>
+      <c r="C215" s="8"/>
+      <c r="D215" s="7"/>
       <c r="E215" s="7"/>
-      <c r="F215" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F215" s="15"/>
     </row>
     <row r="216" spans="1:6">
-      <c r="A216" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A216" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D216" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E216" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="E217" s="7"/>
       <c r="F217" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B218" s="11" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="E218" s="7"/>
       <c r="F218" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="6">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="E219" s="7"/>
       <c r="F219" s="15">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="E220" s="7"/>
       <c r="F220" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="221" spans="1:6">
-      <c r="A221" s="4" t="s">
+      <c r="A221" s="6">
+        <v>5</v>
+      </c>
+      <c r="B221" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="C221" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="D221" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="E221" s="7"/>
+      <c r="F221" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222" s="6">
+        <v>6</v>
+      </c>
+      <c r="B222" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="C222" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="D222" s="7" t="s">
         <v>524</v>
       </c>
-      <c r="B221" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E222" s="7"/>
+      <c r="F222" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>525</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>526</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>527</v>
       </c>
       <c r="E223" s="7"/>
       <c r="F223" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="224" spans="1:6">
-      <c r="A224" s="6">
-[...2 lines deleted...]
-      <c r="B224" s="11" t="s">
+      <c r="A224" s="4" t="s">
         <v>528</v>
       </c>
-      <c r="C224" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B224" s="7"/>
+      <c r="C224" s="8"/>
+      <c r="D224" s="7"/>
       <c r="E224" s="7"/>
-      <c r="F224" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F224" s="15"/>
     </row>
     <row r="225" spans="1:6">
-      <c r="A225" s="6">
-[...13 lines deleted...]
-        <v>660</v>
+      <c r="A225" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D225" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E225" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E226" s="7"/>
       <c r="F226" s="15">
-        <v>540</v>
+        <v>590</v>
       </c>
     </row>
     <row r="227" spans="1:6">
-      <c r="A227" s="6">
+      <c r="A227" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="B227" s="7"/>
+      <c r="C227" s="8"/>
+      <c r="D227" s="7"/>
+      <c r="E227" s="7"/>
+      <c r="F227" s="15"/>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B228" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B227" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A228" s="6">
+      <c r="C228" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B228" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="D228" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E228" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="E229" s="7"/>
       <c r="F229" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="230" spans="1:6">
-      <c r="A230" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D230" s="7"/>
+      <c r="A230" s="6">
+        <v>2</v>
+      </c>
+      <c r="B230" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="C230" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="D230" s="7" t="s">
+        <v>538</v>
+      </c>
       <c r="E230" s="7"/>
-      <c r="F230" s="15"/>
+      <c r="F230" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="231" spans="1:6">
-      <c r="A231" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A231" s="6">
+        <v>3</v>
+      </c>
+      <c r="B231" s="11" t="s">
+        <v>539</v>
+      </c>
+      <c r="C231" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="D231" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="E231" s="7"/>
+      <c r="F231" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="E232" s="7"/>
       <c r="F232" s="15">
-        <v>590</v>
+        <v>540</v>
       </c>
     </row>
     <row r="233" spans="1:6">
-      <c r="A233" s="4" t="s">
+      <c r="A233" s="6">
+        <v>5</v>
+      </c>
+      <c r="B233" s="11" t="s">
+        <v>545</v>
+      </c>
+      <c r="C233" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="D233" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="E233" s="7"/>
+      <c r="F233" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234" s="6">
+        <v>6</v>
+      </c>
+      <c r="B234" s="11" t="s">
+        <v>548</v>
+      </c>
+      <c r="C234" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="D234" s="7" t="s">
         <v>550</v>
       </c>
-      <c r="B233" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E234" s="7"/>
+      <c r="F234" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>551</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>553</v>
       </c>
       <c r="E235" s="7"/>
       <c r="F235" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="236" spans="1:6">
-      <c r="A236" s="6">
-[...2 lines deleted...]
-      <c r="B236" s="11" t="s">
+      <c r="A236" s="4" t="s">
         <v>554</v>
       </c>
-      <c r="C236" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B236" s="7"/>
+      <c r="C236" s="8"/>
+      <c r="D236" s="7"/>
       <c r="E236" s="7"/>
-      <c r="F236" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F236" s="15"/>
     </row>
     <row r="237" spans="1:6">
-      <c r="A237" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A237" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E237" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B238" s="11" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="E238" s="7"/>
       <c r="F238" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="239" spans="1:6">
-      <c r="A239" s="6">
+      <c r="A239" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="B239" s="7"/>
+      <c r="C239" s="8"/>
+      <c r="D239" s="7"/>
+      <c r="E239" s="7"/>
+      <c r="F239" s="15"/>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B240" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B239" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A240" s="6">
+      <c r="C240" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B240" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="D240" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E240" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="E241" s="7"/>
       <c r="F241" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="242" spans="1:6">
-      <c r="A242" s="6">
+      <c r="A242" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="B242" s="7"/>
+      <c r="C242" s="8"/>
+      <c r="D242" s="7"/>
+      <c r="E242" s="7"/>
+      <c r="F242" s="15"/>
+    </row>
+    <row r="243" spans="1:6">
+      <c r="A243" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B243" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E243" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B242" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A243" s="6">
+      <c r="F243" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B243" s="11" t="s">
-[...11 lines deleted...]
-      </c>
     </row>
     <row r="244" spans="1:6">
-      <c r="A244" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D244" s="7"/>
+      <c r="A244" s="6">
+        <v>1</v>
+      </c>
+      <c r="B244" s="11" t="s">
+        <v>563</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="D244" s="7" t="s">
+        <v>565</v>
+      </c>
       <c r="E244" s="7"/>
-      <c r="F244" s="15"/>
+      <c r="F244" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="245" spans="1:6">
-      <c r="A245" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A245" s="6">
+        <v>2</v>
+      </c>
+      <c r="B245" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="C245" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="D245" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="E245" s="7"/>
+      <c r="F245" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="C246" s="8" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="E246" s="7"/>
       <c r="F246" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8"/>
       <c r="D247" s="7"/>
       <c r="E247" s="7"/>
       <c r="F247" s="15"/>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C248" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D248" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E248" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F248" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="6">
         <v>1</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="C249" s="8" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="E249" s="7"/>
       <c r="F249" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D250" s="7"/>
+      <c r="A250" s="6">
+        <v>2</v>
+      </c>
+      <c r="B250" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="C250" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="D250" s="7" t="s">
+        <v>578</v>
+      </c>
       <c r="E250" s="7"/>
-      <c r="F250" s="15"/>
+      <c r="F250" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="251" spans="1:6">
-      <c r="A251" s="5" t="s">
+      <c r="A251" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="B251" s="7"/>
+      <c r="C251" s="8"/>
+      <c r="D251" s="7"/>
+      <c r="E251" s="7"/>
+      <c r="F251" s="15"/>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B251" s="10" t="s">
+      <c r="B252" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C251" s="12" t="s">
+      <c r="C252" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D251" s="13" t="s">
+      <c r="D252" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E251" s="14" t="s">
+      <c r="E252" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F251" s="16" t="s">
+      <c r="F252" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="E253" s="7"/>
       <c r="F253" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="C254" s="8" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="E254" s="7"/>
       <c r="F254" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="255" spans="1:6">
-      <c r="A255" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D255" s="7"/>
+      <c r="A255" s="6">
+        <v>3</v>
+      </c>
+      <c r="B255" s="11" t="s">
+        <v>586</v>
+      </c>
+      <c r="C255" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="D255" s="7" t="s">
+        <v>588</v>
+      </c>
       <c r="E255" s="7"/>
-      <c r="F255" s="15"/>
+      <c r="F255" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="256" spans="1:6">
-      <c r="A256" s="5" t="s">
+      <c r="A256" s="6">
         <v>4</v>
       </c>
-      <c r="B256" s="10" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B256" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="C256" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="D256" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="E256" s="7"/>
+      <c r="F256" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B257" s="11" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="C257" s="8" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="E257" s="7"/>
       <c r="F257" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B258" s="11" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="C258" s="8" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="E258" s="7"/>
       <c r="F258" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="259" spans="1:6">
-      <c r="A259" s="4" t="s">
+      <c r="A259" s="6">
+        <v>7</v>
+      </c>
+      <c r="B259" s="11" t="s">
+        <v>598</v>
+      </c>
+      <c r="C259" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="D259" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="E259" s="7"/>
+      <c r="F259" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" s="6">
+        <v>8</v>
+      </c>
+      <c r="B260" s="11" t="s">
+        <v>601</v>
+      </c>
+      <c r="C260" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="D260" s="7" t="s">
         <v>603</v>
       </c>
-      <c r="B259" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E260" s="7"/>
+      <c r="F260" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>604</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>605</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>606</v>
       </c>
       <c r="E261" s="7"/>
       <c r="F261" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>607</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>608</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>609</v>
       </c>
       <c r="E262" s="7"/>
       <c r="F262" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>610</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>611</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>612</v>
       </c>
       <c r="E263" s="7"/>
       <c r="F263" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>613</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>615</v>
       </c>
       <c r="E264" s="7"/>
       <c r="F264" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="6">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>616</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>617</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>618</v>
       </c>
       <c r="E265" s="7"/>
       <c r="F265" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="6">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>619</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>620</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>621</v>
       </c>
       <c r="E266" s="7"/>
       <c r="F266" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="6">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>622</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>623</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>624</v>
       </c>
       <c r="E267" s="7"/>
       <c r="F267" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="268" spans="1:6">
-      <c r="A268" s="6">
+      <c r="A268" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="B268" s="7"/>
+      <c r="C268" s="8"/>
+      <c r="D268" s="7"/>
+      <c r="E268" s="7"/>
+      <c r="F268" s="15"/>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B269" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D269" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E269" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B268" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A269" s="6">
+      <c r="F269" s="16" t="s">
         <v>9</v>
-      </c>
-[...11 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C270" s="8" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="E270" s="7"/>
       <c r="F270" s="15">
-        <v>540</v>
+        <v>590</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="C271" s="8" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="E271" s="7"/>
       <c r="F271" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="C272" s="8" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="E272" s="7"/>
       <c r="F272" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="6">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="C273" s="8" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="E273" s="7"/>
       <c r="F273" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="6">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="C274" s="8" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="E274" s="7"/>
       <c r="F274" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="6">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="C275" s="8" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="E275" s="7"/>
       <c r="F275" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="6">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="C276" s="8" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="E276" s="7"/>
       <c r="F276" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="6">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="C277" s="8" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="E277" s="7"/>
       <c r="F277" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="6">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="C278" s="8" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="E278" s="7"/>
       <c r="F278" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="6">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="C279" s="8" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="E279" s="7"/>
       <c r="F279" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="6">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="E280" s="7"/>
       <c r="F280" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="281" spans="1:6">
-      <c r="A281" s="4" t="s">
+      <c r="A281" s="6">
+        <v>12</v>
+      </c>
+      <c r="B281" s="11" t="s">
+        <v>659</v>
+      </c>
+      <c r="C281" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="D281" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="E281" s="7"/>
+      <c r="F281" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6">
+      <c r="A282" s="6">
+        <v>13</v>
+      </c>
+      <c r="B282" s="11" t="s">
+        <v>662</v>
+      </c>
+      <c r="C282" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="D282" s="7" t="s">
         <v>664</v>
       </c>
-      <c r="B281" s="7"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="E282" s="7"/>
+      <c r="F282" s="15">
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>665</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>666</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>667</v>
       </c>
       <c r="E283" s="7"/>
       <c r="F283" s="15">
-        <v>590</v>
+        <v>520</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="6">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>668</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>670</v>
       </c>
       <c r="E284" s="7"/>
       <c r="F284" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="285" spans="1:6">
-      <c r="A285" s="6">
-[...2 lines deleted...]
-      <c r="B285" s="11" t="s">
+      <c r="A285" s="4" t="s">
         <v>671</v>
       </c>
-      <c r="C285" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B285" s="7"/>
+      <c r="C285" s="8"/>
+      <c r="D285" s="7"/>
       <c r="E285" s="7"/>
-      <c r="F285" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F285" s="15"/>
     </row>
     <row r="286" spans="1:6">
-      <c r="A286" s="6">
+      <c r="A286" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B286" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="B286" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C286" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E286" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="C287" s="8" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="E287" s="7"/>
       <c r="F287" s="15">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="C288" s="8" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="E288" s="7"/>
       <c r="F288" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B289" s="11" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="C289" s="8" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="E289" s="7"/>
       <c r="F289" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="C290" s="8" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="E290" s="7"/>
       <c r="F290" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="C291" s="8" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="E291" s="7"/>
       <c r="F291" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="292" spans="1:6">
-      <c r="A292" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A292" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="B292" s="7"/>
+      <c r="C292" s="8"/>
+      <c r="D292" s="7"/>
       <c r="E292" s="7"/>
-      <c r="F292" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F292" s="15"/>
     </row>
     <row r="293" spans="1:6">
-      <c r="A293" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A293" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B293" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C293" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E293" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B294" s="11" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="C294" s="8" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="E294" s="7"/>
       <c r="F294" s="15">
-        <v>540</v>
+        <v>800</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B295" s="11" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="C295" s="8" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="E295" s="7"/>
       <c r="F295" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="6">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="C296" s="8" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E296" s="7"/>
       <c r="F296" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="6">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="C297" s="8" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="E297" s="7"/>
       <c r="F297" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="6">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
       <c r="C298" s="8" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="E298" s="7"/>
       <c r="F298" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="299" spans="1:6">
-      <c r="A299" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A299" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="B299" s="7"/>
+      <c r="C299" s="8"/>
+      <c r="D299" s="7"/>
       <c r="E299" s="7"/>
-      <c r="F299" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F299" s="15"/>
     </row>
     <row r="300" spans="1:6">
-      <c r="A300" s="6">
-[...13 lines deleted...]
-        <v>640</v>
+      <c r="A300" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B300" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C300" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E300" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="6">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>719</v>
+        <v>704</v>
       </c>
       <c r="C301" s="8" t="s">
-        <v>720</v>
+        <v>705</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>721</v>
+        <v>706</v>
       </c>
       <c r="E301" s="7"/>
       <c r="F301" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="6">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>722</v>
+        <v>707</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>723</v>
+        <v>708</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>724</v>
+        <v>709</v>
       </c>
       <c r="E302" s="7"/>
       <c r="F302" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4" t="s">
-        <v>725</v>
+        <v>710</v>
       </c>
       <c r="B303" s="7"/>
       <c r="C303" s="8"/>
       <c r="D303" s="7"/>
       <c r="E303" s="7"/>
       <c r="F303" s="15"/>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C304" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D304" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E304" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F304" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="6">
         <v>1</v>
       </c>
       <c r="B305" s="11" t="s">
-        <v>726</v>
+        <v>711</v>
       </c>
       <c r="C305" s="8" t="s">
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>728</v>
+        <v>713</v>
       </c>
       <c r="E305" s="7"/>
       <c r="F305" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="306" spans="1:6">
-      <c r="A306" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A306" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="B306" s="7"/>
+      <c r="C306" s="8"/>
+      <c r="D306" s="7"/>
       <c r="E306" s="7"/>
-      <c r="F306" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F306" s="15"/>
     </row>
     <row r="307" spans="1:6">
-      <c r="A307" s="6">
-[...13 lines deleted...]
-        <v>520</v>
+      <c r="A307" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B307" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C307" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E307" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B308" s="11" t="s">
-        <v>735</v>
+        <v>715</v>
       </c>
       <c r="C308" s="8" t="s">
-        <v>736</v>
+        <v>716</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>737</v>
+        <v>717</v>
       </c>
       <c r="E308" s="7"/>
       <c r="F308" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B309" s="11" t="s">
-        <v>738</v>
+        <v>718</v>
       </c>
       <c r="C309" s="8" t="s">
-        <v>739</v>
+        <v>719</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="E309" s="7"/>
       <c r="F309" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="310" spans="1:6">
-      <c r="A310" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D310" s="7"/>
+      <c r="A310" s="6">
+        <v>3</v>
+      </c>
+      <c r="B310" s="11" t="s">
+        <v>721</v>
+      </c>
+      <c r="C310" s="8" t="s">
+        <v>722</v>
+      </c>
+      <c r="D310" s="7" t="s">
+        <v>723</v>
+      </c>
       <c r="E310" s="7"/>
-      <c r="F310" s="15"/>
+      <c r="F310" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="311" spans="1:6">
-      <c r="A311" s="5" t="s">
+      <c r="A311" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="B311" s="7"/>
+      <c r="C311" s="8"/>
+      <c r="D311" s="7"/>
+      <c r="E311" s="7"/>
+      <c r="F311" s="15"/>
+    </row>
+    <row r="312" spans="1:6">
+      <c r="A312" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B311" s="10" t="s">
+      <c r="B312" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C311" s="12" t="s">
+      <c r="C312" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D311" s="13" t="s">
+      <c r="D312" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E311" s="14" t="s">
+      <c r="E312" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F311" s="16" t="s">
+      <c r="F312" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B313" s="11" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="C313" s="8" t="s">
-        <v>746</v>
+        <v>726</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>747</v>
+        <v>727</v>
       </c>
       <c r="E313" s="7"/>
       <c r="F313" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="314" spans="1:6">
-      <c r="A314" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A314" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="B314" s="7"/>
+      <c r="C314" s="8"/>
+      <c r="D314" s="7"/>
       <c r="E314" s="7"/>
-      <c r="F314" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F314" s="15"/>
     </row>
     <row r="315" spans="1:6">
-      <c r="A315" s="6">
+      <c r="A315" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B315" s="11" t="s">
-[...10 lines deleted...]
-        <v>900</v>
+      <c r="B315" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C315" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E315" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B316" s="11" t="s">
-        <v>754</v>
+        <v>729</v>
       </c>
       <c r="C316" s="8" t="s">
-        <v>755</v>
+        <v>730</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>756</v>
+        <v>731</v>
       </c>
       <c r="E316" s="7"/>
       <c r="F316" s="15">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="317" spans="1:6">
-      <c r="A317" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D317" s="7"/>
+      <c r="A317" s="6">
+        <v>2</v>
+      </c>
+      <c r="B317" s="11" t="s">
+        <v>732</v>
+      </c>
+      <c r="C317" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="D317" s="7" t="s">
+        <v>734</v>
+      </c>
       <c r="E317" s="7"/>
-      <c r="F317" s="15"/>
+      <c r="F317" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="318" spans="1:6">
-      <c r="A318" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A318" s="6">
+        <v>3</v>
+      </c>
+      <c r="B318" s="11" t="s">
+        <v>735</v>
+      </c>
+      <c r="C318" s="8" t="s">
+        <v>736</v>
+      </c>
+      <c r="D318" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="E318" s="7"/>
+      <c r="F318" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B319" s="11" t="s">
-        <v>758</v>
+        <v>738</v>
       </c>
       <c r="C319" s="8" t="s">
-        <v>759</v>
+        <v>739</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="E319" s="7"/>
       <c r="F319" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>761</v>
+        <v>741</v>
       </c>
       <c r="C320" s="8" t="s">
-        <v>762</v>
+        <v>742</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>763</v>
+        <v>743</v>
       </c>
       <c r="E320" s="7"/>
       <c r="F320" s="15">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6">
+      <c r="A321" s="6">
+        <v>6</v>
+      </c>
+      <c r="B321" s="11" t="s">
+        <v>744</v>
+      </c>
+      <c r="C321" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="D321" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="E321" s="7"/>
+      <c r="F321" s="15">
         <v>500</v>
       </c>
     </row>
-    <row r="321" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="322" spans="1:6">
-      <c r="A322" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D322" s="13" t="s">
+      <c r="A322" s="6">
         <v>7</v>
       </c>
-      <c r="E322" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B322" s="11" t="s">
+        <v>747</v>
+      </c>
+      <c r="C322" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="D322" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="E322" s="7"/>
+      <c r="F322" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>765</v>
+        <v>750</v>
       </c>
       <c r="C323" s="8" t="s">
-        <v>766</v>
+        <v>751</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>767</v>
+        <v>752</v>
       </c>
       <c r="E323" s="7"/>
       <c r="F323" s="15">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="324" spans="1:6">
-      <c r="A324" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D324" s="7"/>
+      <c r="A324" s="6">
+        <v>9</v>
+      </c>
+      <c r="B324" s="11" t="s">
+        <v>753</v>
+      </c>
+      <c r="C324" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="D324" s="7" t="s">
+        <v>755</v>
+      </c>
       <c r="E324" s="7"/>
-      <c r="F324" s="15"/>
+      <c r="F324" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="325" spans="1:6">
-      <c r="A325" s="5" t="s">
+      <c r="A325" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="B325" s="7"/>
+      <c r="C325" s="8"/>
+      <c r="D325" s="7"/>
+      <c r="E325" s="7"/>
+      <c r="F325" s="15"/>
+    </row>
+    <row r="326" spans="1:6">
+      <c r="A326" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B325" s="10" t="s">
+      <c r="B326" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C325" s="12" t="s">
+      <c r="C326" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D325" s="13" t="s">
+      <c r="D326" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E325" s="14" t="s">
+      <c r="E326" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F325" s="16" t="s">
+      <c r="F326" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>772</v>
+        <v>757</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>773</v>
+        <v>758</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>774</v>
+        <v>759</v>
       </c>
       <c r="E327" s="7"/>
       <c r="F327" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="C328" s="8" t="s">
-        <v>776</v>
+        <v>761</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>777</v>
+        <v>762</v>
       </c>
       <c r="E328" s="7"/>
       <c r="F328" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="329" spans="1:6">
-      <c r="A329" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D329" s="7"/>
+      <c r="A329" s="6">
+        <v>3</v>
+      </c>
+      <c r="B329" s="11" t="s">
+        <v>763</v>
+      </c>
+      <c r="C329" s="8" t="s">
+        <v>764</v>
+      </c>
+      <c r="D329" s="7" t="s">
+        <v>765</v>
+      </c>
       <c r="E329" s="7"/>
-      <c r="F329" s="15"/>
+      <c r="F329" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="330" spans="1:6">
-      <c r="A330" s="5" t="s">
+      <c r="A330" s="6">
         <v>4</v>
       </c>
-      <c r="B330" s="10" t="s">
+      <c r="B330" s="11" t="s">
+        <v>766</v>
+      </c>
+      <c r="C330" s="8" t="s">
+        <v>767</v>
+      </c>
+      <c r="D330" s="7" t="s">
+        <v>768</v>
+      </c>
+      <c r="E330" s="7"/>
+      <c r="F330" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="B331" s="7"/>
+      <c r="C331" s="8"/>
+      <c r="D331" s="7"/>
+      <c r="E331" s="7"/>
+      <c r="F331" s="15"/>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B332" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C330" s="12" t="s">
+      <c r="C332" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D330" s="13" t="s">
+      <c r="D332" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E330" s="14" t="s">
+      <c r="E332" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F330" s="16" t="s">
+      <c r="F332" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="331" spans="1:6">
-      <c r="A331" s="6">
+    <row r="333" spans="1:6">
+      <c r="A333" s="6">
         <v>1</v>
       </c>
-      <c r="B331" s="11" t="s">
-[...24 lines deleted...]
-      <c r="A333" s="5" t="s">
+      <c r="B333" s="11" t="s">
+        <v>770</v>
+      </c>
+      <c r="C333" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="D333" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="E333" s="7"/>
+      <c r="F333" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="B334" s="7"/>
+      <c r="C334" s="8"/>
+      <c r="D334" s="7"/>
+      <c r="E334" s="7"/>
+      <c r="F334" s="15"/>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B333" s="10" t="s">
+      <c r="B335" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C333" s="12" t="s">
+      <c r="C335" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D333" s="13" t="s">
+      <c r="D335" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E333" s="14" t="s">
+      <c r="E335" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F333" s="16" t="s">
+      <c r="F335" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B336" s="11" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="C336" s="8" t="s">
-        <v>790</v>
+        <v>775</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="E336" s="7"/>
       <c r="F336" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B337" s="11" t="s">
-        <v>792</v>
+        <v>777</v>
       </c>
       <c r="C337" s="8" t="s">
-        <v>793</v>
+        <v>778</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
       <c r="E337" s="7"/>
       <c r="F337" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B338" s="11" t="s">
-        <v>795</v>
+        <v>780</v>
       </c>
       <c r="C338" s="8" t="s">
-        <v>796</v>
+        <v>781</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>797</v>
+        <v>782</v>
       </c>
       <c r="E338" s="7"/>
       <c r="F338" s="15">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B339" s="11" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="C339" s="8" t="s">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="E339" s="7"/>
       <c r="F339" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>801</v>
+        <v>786</v>
       </c>
       <c r="C340" s="8" t="s">
-        <v>802</v>
+        <v>787</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>803</v>
+        <v>788</v>
       </c>
       <c r="E340" s="7"/>
       <c r="F340" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>804</v>
+        <v>789</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>805</v>
+        <v>790</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E341" s="7"/>
       <c r="F341" s="15">
-        <v>600</v>
+        <v>540</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E342" s="7"/>
       <c r="F342" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="343" spans="1:6">
-      <c r="A343" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D343" s="7"/>
+      <c r="A343" s="6">
+        <v>8</v>
+      </c>
+      <c r="B343" s="11" t="s">
+        <v>795</v>
+      </c>
+      <c r="C343" s="8" t="s">
+        <v>796</v>
+      </c>
+      <c r="D343" s="7" t="s">
+        <v>797</v>
+      </c>
       <c r="E343" s="7"/>
-      <c r="F343" s="15"/>
+      <c r="F343" s="15">
+        <v>600</v>
+      </c>
     </row>
     <row r="344" spans="1:6">
-      <c r="A344" s="5" t="s">
+      <c r="A344" s="6">
+        <v>9</v>
+      </c>
+      <c r="B344" s="11" t="s">
+        <v>798</v>
+      </c>
+      <c r="C344" s="8" t="s">
+        <v>799</v>
+      </c>
+      <c r="D344" s="7" t="s">
+        <v>800</v>
+      </c>
+      <c r="E344" s="7"/>
+      <c r="F344" s="15">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6">
+      <c r="A345" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="B345" s="7"/>
+      <c r="C345" s="8"/>
+      <c r="D345" s="7"/>
+      <c r="E345" s="7"/>
+      <c r="F345" s="15"/>
+    </row>
+    <row r="346" spans="1:6">
+      <c r="A346" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B344" s="10" t="s">
+      <c r="B346" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C344" s="12" t="s">
+      <c r="C346" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D344" s="13" t="s">
+      <c r="D346" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E344" s="14" t="s">
+      <c r="E346" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F344" s="16" t="s">
+      <c r="F346" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B347" s="11" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
       <c r="C347" s="8" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="E347" s="7"/>
       <c r="F347" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B348" s="11" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="C348" s="8" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="E348" s="7"/>
       <c r="F348" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="349" spans="1:6">
-      <c r="A349" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D349" s="7"/>
+      <c r="A349" s="6">
+        <v>3</v>
+      </c>
+      <c r="B349" s="11" t="s">
+        <v>808</v>
+      </c>
+      <c r="C349" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="D349" s="7" t="s">
+        <v>810</v>
+      </c>
       <c r="E349" s="7"/>
-      <c r="F349" s="15"/>
+      <c r="F349" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="350" spans="1:6">
-      <c r="A350" s="5" t="s">
+      <c r="A350" s="4" t="s">
+        <v>811</v>
+      </c>
+      <c r="B350" s="7"/>
+      <c r="C350" s="8"/>
+      <c r="D350" s="7"/>
+      <c r="E350" s="7"/>
+      <c r="F350" s="15"/>
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B350" s="10" t="s">
+      <c r="B351" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C350" s="12" t="s">
+      <c r="C351" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D350" s="13" t="s">
+      <c r="D351" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E350" s="14" t="s">
+      <c r="E351" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F350" s="16" t="s">
+      <c r="F351" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="351" spans="1:6">
-      <c r="A351" s="6">
+    <row r="352" spans="1:6">
+      <c r="A352" s="6">
         <v>1</v>
       </c>
-      <c r="B351" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D352" s="7"/>
+      <c r="B352" s="11" t="s">
+        <v>812</v>
+      </c>
+      <c r="C352" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="D352" s="7" t="s">
+        <v>814</v>
+      </c>
       <c r="E352" s="7"/>
-      <c r="F352" s="15"/>
+      <c r="F352" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="353" spans="1:6">
-      <c r="A353" s="5" t="s">
+      <c r="A353" s="4" t="s">
+        <v>815</v>
+      </c>
+      <c r="B353" s="7"/>
+      <c r="C353" s="8"/>
+      <c r="D353" s="7"/>
+      <c r="E353" s="7"/>
+      <c r="F353" s="15"/>
+    </row>
+    <row r="354" spans="1:6">
+      <c r="A354" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B353" s="10" t="s">
+      <c r="B354" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C353" s="12" t="s">
+      <c r="C354" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D353" s="13" t="s">
+      <c r="D354" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E353" s="14" t="s">
+      <c r="E354" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F353" s="16" t="s">
+      <c r="F354" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B355" s="11" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="C355" s="8" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E355" s="7"/>
       <c r="F355" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="356" spans="1:6">
-      <c r="A356" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A356" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="B356" s="7"/>
+      <c r="C356" s="8"/>
+      <c r="D356" s="7"/>
       <c r="E356" s="7"/>
-      <c r="F356" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F356" s="15"/>
     </row>
     <row r="357" spans="1:6">
-      <c r="A357" s="6">
+      <c r="A357" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B357" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="B357" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C357" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E357" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>840</v>
+        <v>820</v>
       </c>
       <c r="C358" s="8" t="s">
-        <v>841</v>
+        <v>821</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>842</v>
+        <v>822</v>
       </c>
       <c r="E358" s="7"/>
       <c r="F358" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="359" spans="1:6">
-      <c r="A359" s="6">
+      <c r="A359" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="B359" s="7"/>
+      <c r="C359" s="8"/>
+      <c r="D359" s="7"/>
+      <c r="E359" s="7"/>
+      <c r="F359" s="15"/>
+    </row>
+    <row r="360" spans="1:6">
+      <c r="A360" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B360" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C360" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B359" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A360" s="6">
+      <c r="D360" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B360" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="E360" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>849</v>
+        <v>824</v>
       </c>
       <c r="C361" s="8" t="s">
-        <v>850</v>
+        <v>825</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>851</v>
+        <v>826</v>
       </c>
       <c r="E361" s="7"/>
       <c r="F361" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="362" spans="1:6">
-      <c r="A362" s="6">
+      <c r="A362" s="4" t="s">
+        <v>827</v>
+      </c>
+      <c r="B362" s="7"/>
+      <c r="C362" s="8"/>
+      <c r="D362" s="7"/>
+      <c r="E362" s="7"/>
+      <c r="F362" s="15"/>
+    </row>
+    <row r="363" spans="1:6">
+      <c r="A363" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B363" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C363" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E363" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B362" s="11" t="s">
-[...29 lines deleted...]
-      </c>
     </row>
     <row r="364" spans="1:6">
-      <c r="A364" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D364" s="7"/>
+      <c r="A364" s="6">
+        <v>1</v>
+      </c>
+      <c r="B364" s="11" t="s">
+        <v>828</v>
+      </c>
+      <c r="C364" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="D364" s="7" t="s">
+        <v>830</v>
+      </c>
       <c r="E364" s="7"/>
-      <c r="F364" s="15"/>
+      <c r="F364" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="365" spans="1:6">
-      <c r="A365" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A365" s="6">
+        <v>2</v>
+      </c>
+      <c r="B365" s="11" t="s">
+        <v>831</v>
+      </c>
+      <c r="C365" s="8" t="s">
+        <v>832</v>
+      </c>
+      <c r="D365" s="7" t="s">
+        <v>833</v>
+      </c>
+      <c r="E365" s="7"/>
+      <c r="F365" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>859</v>
+        <v>834</v>
       </c>
       <c r="C366" s="8" t="s">
-        <v>860</v>
+        <v>835</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>861</v>
+        <v>836</v>
       </c>
       <c r="E366" s="7"/>
       <c r="F366" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="367" spans="1:6">
-      <c r="A367" s="6">
+      <c r="A367" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="B367" s="7"/>
+      <c r="C367" s="8"/>
+      <c r="D367" s="7"/>
+      <c r="E367" s="7"/>
+      <c r="F367" s="15"/>
+    </row>
+    <row r="368" spans="1:6">
+      <c r="A368" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B368" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C368" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D368" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E368" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6">
+      <c r="A369" s="6">
+        <v>1</v>
+      </c>
+      <c r="B369" s="11" t="s">
+        <v>838</v>
+      </c>
+      <c r="C369" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="D369" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="E369" s="7"/>
+      <c r="F369" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6">
+      <c r="A370" s="6">
         <v>2</v>
       </c>
-      <c r="B367" s="11" t="s">
-[...58 lines deleted...]
-        <v>9</v>
+      <c r="B370" s="11" t="s">
+        <v>841</v>
+      </c>
+      <c r="C370" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="D370" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="E370" s="7"/>
+      <c r="F370" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>869</v>
+        <v>844</v>
       </c>
       <c r="C371" s="8" t="s">
-        <v>870</v>
+        <v>845</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>871</v>
+        <v>846</v>
       </c>
       <c r="E371" s="7"/>
       <c r="F371" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="372" spans="1:6">
-      <c r="A372" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D372" s="7"/>
+      <c r="A372" s="6">
+        <v>4</v>
+      </c>
+      <c r="B372" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="C372" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="D372" s="7" t="s">
+        <v>849</v>
+      </c>
       <c r="E372" s="7"/>
-      <c r="F372" s="15"/>
+      <c r="F372" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="373" spans="1:6">
-      <c r="A373" s="5" t="s">
+      <c r="A373" s="4" t="s">
+        <v>850</v>
+      </c>
+      <c r="B373" s="7"/>
+      <c r="C373" s="8"/>
+      <c r="D373" s="7"/>
+      <c r="E373" s="7"/>
+      <c r="F373" s="15"/>
+    </row>
+    <row r="374" spans="1:6">
+      <c r="A374" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B373" s="10" t="s">
+      <c r="B374" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C373" s="12" t="s">
+      <c r="C374" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D373" s="13" t="s">
+      <c r="D374" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E373" s="14" t="s">
+      <c r="E374" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F373" s="16" t="s">
+      <c r="F374" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="374" spans="1:6">
-      <c r="A374" s="6">
+    <row r="375" spans="1:6">
+      <c r="A375" s="6">
         <v>1</v>
       </c>
-      <c r="B374" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D375" s="7"/>
+      <c r="B375" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="C375" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="D375" s="7" t="s">
+        <v>853</v>
+      </c>
       <c r="E375" s="7"/>
-      <c r="F375" s="15"/>
+      <c r="F375" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="376" spans="1:6">
-      <c r="A376" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A376" s="6">
+        <v>2</v>
+      </c>
+      <c r="B376" s="11" t="s">
+        <v>854</v>
+      </c>
+      <c r="C376" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="D376" s="7" t="s">
+        <v>856</v>
+      </c>
+      <c r="E376" s="7"/>
+      <c r="F376" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B377" s="11" t="s">
-        <v>877</v>
+        <v>857</v>
       </c>
       <c r="C377" s="8" t="s">
-        <v>878</v>
+        <v>858</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>879</v>
+        <v>859</v>
       </c>
       <c r="E377" s="7"/>
       <c r="F377" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="378" spans="1:6">
-      <c r="A378" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D378" s="7"/>
+      <c r="A378" s="6">
+        <v>4</v>
+      </c>
+      <c r="B378" s="11" t="s">
+        <v>860</v>
+      </c>
+      <c r="C378" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="D378" s="7" t="s">
+        <v>862</v>
+      </c>
       <c r="E378" s="7"/>
-      <c r="F378" s="15"/>
+      <c r="F378" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="379" spans="1:6">
-      <c r="A379" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B379" s="10" t="s">
+      <c r="A379" s="6">
         <v>5</v>
       </c>
-      <c r="C379" s="12" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B379" s="11" t="s">
+        <v>863</v>
+      </c>
+      <c r="C379" s="8" t="s">
+        <v>864</v>
+      </c>
+      <c r="D379" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="E379" s="7"/>
+      <c r="F379" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B380" s="11" t="s">
-        <v>881</v>
+        <v>866</v>
       </c>
       <c r="C380" s="8" t="s">
-        <v>882</v>
+        <v>867</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>883</v>
+        <v>868</v>
       </c>
       <c r="E380" s="7"/>
       <c r="F380" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="381" spans="1:6">
-      <c r="A381" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D381" s="7"/>
+      <c r="A381" s="6">
+        <v>7</v>
+      </c>
+      <c r="B381" s="11" t="s">
+        <v>869</v>
+      </c>
+      <c r="C381" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="D381" s="7" t="s">
+        <v>871</v>
+      </c>
       <c r="E381" s="7"/>
-      <c r="F381" s="15"/>
+      <c r="F381" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="382" spans="1:6">
-      <c r="A382" s="5" t="s">
+      <c r="A382" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="B382" s="7"/>
+      <c r="C382" s="8"/>
+      <c r="D382" s="7"/>
+      <c r="E382" s="7"/>
+      <c r="F382" s="15"/>
+    </row>
+    <row r="383" spans="1:6">
+      <c r="A383" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B382" s="10" t="s">
+      <c r="B383" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C382" s="12" t="s">
+      <c r="C383" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D382" s="13" t="s">
+      <c r="D383" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E382" s="14" t="s">
+      <c r="E383" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F382" s="16" t="s">
+      <c r="F383" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>888</v>
+        <v>873</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>889</v>
+        <v>874</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>890</v>
+        <v>875</v>
       </c>
       <c r="E384" s="7"/>
       <c r="F384" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B385" s="11" t="s">
-        <v>891</v>
+        <v>876</v>
       </c>
       <c r="C385" s="8" t="s">
-        <v>892</v>
+        <v>877</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>893</v>
+        <v>878</v>
       </c>
       <c r="E385" s="7"/>
       <c r="F385" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="386" spans="1:6">
-      <c r="A386" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D386" s="7"/>
+      <c r="A386" s="6">
+        <v>3</v>
+      </c>
+      <c r="B386" s="11" t="s">
+        <v>879</v>
+      </c>
+      <c r="C386" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="D386" s="7" t="s">
+        <v>881</v>
+      </c>
       <c r="E386" s="7"/>
-      <c r="F386" s="15"/>
+      <c r="F386" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="387" spans="1:6">
-      <c r="A387" s="5" t="s">
+      <c r="A387" s="6">
         <v>4</v>
       </c>
-      <c r="B387" s="10" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B387" s="11" t="s">
+        <v>882</v>
+      </c>
+      <c r="C387" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="D387" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="E387" s="7"/>
+      <c r="F387" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B388" s="11" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="C388" s="8" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
       <c r="E388" s="7"/>
       <c r="F388" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B389" s="11" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="C389" s="8" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>900</v>
+        <v>890</v>
       </c>
       <c r="E389" s="7"/>
       <c r="F389" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B390" s="11" t="s">
-        <v>901</v>
+        <v>891</v>
       </c>
       <c r="C390" s="8" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="E390" s="7"/>
       <c r="F390" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="391" spans="1:6">
-      <c r="A391" s="6">
+      <c r="A391" s="4" t="s">
+        <v>894</v>
+      </c>
+      <c r="B391" s="7"/>
+      <c r="C391" s="8"/>
+      <c r="D391" s="7"/>
+      <c r="E391" s="7"/>
+      <c r="F391" s="15"/>
+    </row>
+    <row r="392" spans="1:6">
+      <c r="A392" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B391" s="11" t="s">
-[...21 lines deleted...]
-      <c r="F392" s="15"/>
+      <c r="B392" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C392" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E392" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="393" spans="1:6">
-      <c r="A393" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A393" s="6">
+        <v>1</v>
+      </c>
+      <c r="B393" s="11" t="s">
+        <v>895</v>
+      </c>
+      <c r="C393" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="D393" s="7" t="s">
+        <v>897</v>
+      </c>
+      <c r="E393" s="7"/>
+      <c r="F393" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B394" s="11" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="C394" s="8" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>910</v>
+        <v>900</v>
       </c>
       <c r="E394" s="7"/>
       <c r="F394" s="15">
-        <v>540</v>
+        <v>590</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
       <c r="C395" s="8" t="s">
-        <v>912</v>
+        <v>902</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="E395" s="7"/>
       <c r="F395" s="15">
-        <v>540</v>
+        <v>590</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="C396" s="8" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
       <c r="E396" s="7"/>
       <c r="F396" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B397" s="11" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
       <c r="C397" s="8" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
       <c r="E397" s="7"/>
       <c r="F397" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B398" s="11" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="C398" s="8" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="E398" s="7"/>
       <c r="F398" s="15">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B399" s="11" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
       <c r="C399" s="8" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="E399" s="7"/>
       <c r="F399" s="15">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B400" s="11" t="s">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="C400" s="8" t="s">
-        <v>927</v>
+        <v>917</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>928</v>
+        <v>918</v>
       </c>
       <c r="E400" s="7"/>
       <c r="F400" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B401" s="11" t="s">
-        <v>929</v>
+        <v>919</v>
       </c>
       <c r="C401" s="8" t="s">
-        <v>930</v>
+        <v>920</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
       <c r="E401" s="7"/>
       <c r="F401" s="15">
-        <v>520</v>
+        <v>570</v>
       </c>
     </row>
     <row r="402" spans="1:6">
-      <c r="A402" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D402" s="7"/>
+      <c r="A402" s="6">
+        <v>10</v>
+      </c>
+      <c r="B402" s="11" t="s">
+        <v>922</v>
+      </c>
+      <c r="C402" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="D402" s="7" t="s">
+        <v>924</v>
+      </c>
       <c r="E402" s="7"/>
-      <c r="F402" s="15"/>
+      <c r="F402" s="15">
+        <v>570</v>
+      </c>
     </row>
     <row r="403" spans="1:6">
-      <c r="A403" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A403" s="6">
+        <v>11</v>
+      </c>
+      <c r="B403" s="11" t="s">
+        <v>925</v>
+      </c>
+      <c r="C403" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="D403" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="E403" s="7"/>
+      <c r="F403" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B404" s="11" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="C404" s="8" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="D404" s="7" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="E404" s="7"/>
       <c r="F404" s="15">
         <v>520</v>
       </c>
     </row>
     <row r="405" spans="1:6">
-      <c r="A405" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A405" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="B405" s="7"/>
+      <c r="C405" s="8"/>
+      <c r="D405" s="7"/>
       <c r="E405" s="7"/>
-      <c r="F405" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F405" s="15"/>
     </row>
     <row r="406" spans="1:6">
-      <c r="A406" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A406" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B406" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C406" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D406" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E406" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F406" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B407" s="11" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="C407" s="8" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="D407" s="7" t="s">
-        <v>944</v>
+        <v>934</v>
       </c>
       <c r="E407" s="7"/>
       <c r="F407" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="408" spans="1:6">
-      <c r="A408" s="6">
+      <c r="A408" s="4" t="s">
+        <v>935</v>
+      </c>
+      <c r="B408" s="7"/>
+      <c r="C408" s="8"/>
+      <c r="D408" s="7"/>
+      <c r="E408" s="7"/>
+      <c r="F408" s="15"/>
+    </row>
+    <row r="409" spans="1:6">
+      <c r="A409" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B409" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B408" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A409" s="6">
+      <c r="C409" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B409" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="D409" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E409" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F409" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B410" s="11" t="s">
-        <v>951</v>
+        <v>936</v>
       </c>
       <c r="C410" s="8" t="s">
-        <v>952</v>
+        <v>937</v>
       </c>
       <c r="D410" s="7" t="s">
-        <v>953</v>
+        <v>938</v>
       </c>
       <c r="E410" s="7"/>
       <c r="F410" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4" t="s">
-        <v>954</v>
+        <v>939</v>
       </c>
       <c r="B411" s="7"/>
       <c r="C411" s="8"/>
       <c r="D411" s="7"/>
       <c r="E411" s="7"/>
       <c r="F411" s="15"/>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C412" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D412" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E412" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F412" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="6">
         <v>1</v>
       </c>
       <c r="B413" s="11" t="s">
-        <v>955</v>
+        <v>940</v>
       </c>
       <c r="C413" s="8" t="s">
-        <v>956</v>
+        <v>941</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>957</v>
+        <v>942</v>
       </c>
       <c r="E413" s="7"/>
       <c r="F413" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="414" spans="1:6">
-      <c r="A414" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A414" s="4" t="s">
+        <v>943</v>
+      </c>
+      <c r="B414" s="7"/>
+      <c r="C414" s="8"/>
+      <c r="D414" s="7"/>
       <c r="E414" s="7"/>
-      <c r="F414" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F414" s="15"/>
     </row>
     <row r="415" spans="1:6">
-      <c r="A415" s="6">
-[...13 lines deleted...]
-        <v>590</v>
+      <c r="A415" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C415" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D415" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E415" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F415" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B416" s="11" t="s">
-        <v>964</v>
+        <v>944</v>
       </c>
       <c r="C416" s="8" t="s">
-        <v>965</v>
+        <v>945</v>
       </c>
       <c r="D416" s="7" t="s">
-        <v>966</v>
+        <v>946</v>
       </c>
       <c r="E416" s="7"/>
       <c r="F416" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B417" s="11" t="s">
-        <v>967</v>
+        <v>947</v>
       </c>
       <c r="C417" s="8" t="s">
-        <v>968</v>
+        <v>948</v>
       </c>
       <c r="D417" s="7" t="s">
-        <v>969</v>
+        <v>949</v>
       </c>
       <c r="E417" s="7"/>
       <c r="F417" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B418" s="11" t="s">
-        <v>970</v>
+        <v>950</v>
       </c>
       <c r="C418" s="8" t="s">
-        <v>971</v>
+        <v>951</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>972</v>
+        <v>952</v>
       </c>
       <c r="E418" s="7"/>
       <c r="F418" s="15">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B419" s="11" t="s">
-        <v>973</v>
+        <v>953</v>
       </c>
       <c r="C419" s="8" t="s">
-        <v>974</v>
+        <v>954</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>975</v>
+        <v>955</v>
       </c>
       <c r="E419" s="7"/>
       <c r="F419" s="15">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B420" s="11" t="s">
-        <v>976</v>
+        <v>956</v>
       </c>
       <c r="C420" s="8" t="s">
-        <v>977</v>
+        <v>957</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>978</v>
+        <v>958</v>
       </c>
       <c r="E420" s="7"/>
       <c r="F420" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="6">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B421" s="11" t="s">
-        <v>979</v>
+        <v>959</v>
       </c>
       <c r="C421" s="8" t="s">
-        <v>980</v>
+        <v>960</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>981</v>
+        <v>961</v>
       </c>
       <c r="E421" s="7"/>
       <c r="F421" s="15">
-        <v>570</v>
+        <v>500</v>
       </c>
     </row>
     <row r="422" spans="1:6">
-      <c r="A422" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A422" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="B422" s="7"/>
+      <c r="C422" s="8"/>
+      <c r="D422" s="7"/>
       <c r="E422" s="7"/>
-      <c r="F422" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="15"/>
     </row>
     <row r="423" spans="1:6">
-      <c r="A423" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A423" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B423" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C423" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D423" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E423" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F423" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B424" s="11" t="s">
-        <v>988</v>
+        <v>963</v>
       </c>
       <c r="C424" s="8" t="s">
-        <v>989</v>
+        <v>964</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>990</v>
+        <v>965</v>
       </c>
       <c r="E424" s="7"/>
       <c r="F424" s="15">
         <v>520</v>
       </c>
     </row>
     <row r="425" spans="1:6">
-      <c r="A425" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D425" s="7"/>
+      <c r="A425" s="6">
+        <v>2</v>
+      </c>
+      <c r="B425" s="11" t="s">
+        <v>966</v>
+      </c>
+      <c r="C425" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="D425" s="7" t="s">
+        <v>968</v>
+      </c>
       <c r="E425" s="7"/>
-      <c r="F425" s="15"/>
+      <c r="F425" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="426" spans="1:6">
-      <c r="A426" s="5" t="s">
+      <c r="A426" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="B426" s="7"/>
+      <c r="C426" s="8"/>
+      <c r="D426" s="7"/>
+      <c r="E426" s="7"/>
+      <c r="F426" s="15"/>
+    </row>
+    <row r="427" spans="1:6">
+      <c r="A427" s="4" t="s">
+        <v>970</v>
+      </c>
+      <c r="B427" s="7"/>
+      <c r="C427" s="8"/>
+      <c r="D427" s="7"/>
+      <c r="E427" s="7"/>
+      <c r="F427" s="15"/>
+    </row>
+    <row r="428" spans="1:6">
+      <c r="A428" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B426" s="10" t="s">
+      <c r="B428" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C426" s="12" t="s">
+      <c r="C428" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D426" s="13" t="s">
+      <c r="D428" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E426" s="14" t="s">
+      <c r="E428" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F426" s="16" t="s">
+      <c r="F428" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="427" spans="1:6">
-      <c r="A427" s="6">
+    <row r="429" spans="1:6">
+      <c r="A429" s="6">
         <v>1</v>
       </c>
-      <c r="B427" s="11" t="s">
-[...24 lines deleted...]
-      <c r="A429" s="5" t="s">
+      <c r="B429" s="11" t="s">
+        <v>971</v>
+      </c>
+      <c r="C429" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="D429" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="E429" s="7"/>
+      <c r="F429" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6">
+      <c r="A430" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="B430" s="7"/>
+      <c r="C430" s="8"/>
+      <c r="D430" s="7"/>
+      <c r="E430" s="7"/>
+      <c r="F430" s="15"/>
+    </row>
+    <row r="431" spans="1:6">
+      <c r="A431" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B429" s="10" t="s">
+      <c r="B431" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C429" s="12" t="s">
+      <c r="C431" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D429" s="13" t="s">
+      <c r="D431" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E429" s="14" t="s">
+      <c r="E431" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F429" s="16" t="s">
+      <c r="F431" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="430" spans="1:6">
-      <c r="A430" s="6">
+    <row r="432" spans="1:6">
+      <c r="A432" s="6">
         <v>1</v>
       </c>
-      <c r="B430" s="11" t="s">
-[...9 lines deleted...]
-      <c r="F430" s="15">
+      <c r="B432" s="11" t="s">
+        <v>975</v>
+      </c>
+      <c r="C432" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="D432" s="7" t="s">
+        <v>977</v>
+      </c>
+      <c r="E432" s="7"/>
+      <c r="F432" s="15">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6">
+      <c r="A433" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B433" s="7"/>
+      <c r="C433" s="8"/>
+      <c r="D433" s="7"/>
+      <c r="E433" s="7"/>
+      <c r="F433" s="15"/>
+    </row>
+    <row r="434" spans="1:6">
+      <c r="A434" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B434" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C434" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D434" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E434" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F434" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6">
+      <c r="A435" s="6">
+        <v>1</v>
+      </c>
+      <c r="B435" s="11" t="s">
+        <v>978</v>
+      </c>
+      <c r="C435" s="8" t="s">
+        <v>979</v>
+      </c>
+      <c r="D435" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="E435" s="7"/>
+      <c r="F435" s="15">
         <v>520</v>
-      </c>
-[...76 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B436" s="11" t="s">
-        <v>1004</v>
+        <v>981</v>
       </c>
       <c r="C436" s="8" t="s">
-        <v>1005</v>
+        <v>982</v>
       </c>
       <c r="D436" s="7" t="s">
-        <v>1006</v>
+        <v>983</v>
       </c>
       <c r="E436" s="7"/>
       <c r="F436" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="437" spans="1:6">
-      <c r="A437" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A437" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B437" s="7"/>
+      <c r="C437" s="8"/>
+      <c r="D437" s="7"/>
       <c r="E437" s="7"/>
-      <c r="F437" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F437" s="15"/>
     </row>
     <row r="438" spans="1:6">
-      <c r="A438" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A438" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B438" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C438" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D438" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E438" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F438" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B439" s="11" t="s">
-        <v>1013</v>
+        <v>984</v>
       </c>
       <c r="C439" s="8" t="s">
-        <v>1014</v>
+        <v>985</v>
       </c>
       <c r="D439" s="7" t="s">
-        <v>1015</v>
+        <v>986</v>
       </c>
       <c r="E439" s="7"/>
       <c r="F439" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B440" s="11" t="s">
-        <v>1016</v>
+        <v>987</v>
       </c>
       <c r="C440" s="8" t="s">
-        <v>1017</v>
+        <v>988</v>
       </c>
       <c r="D440" s="7" t="s">
-        <v>1018</v>
+        <v>989</v>
       </c>
       <c r="E440" s="7"/>
       <c r="F440" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B441" s="11" t="s">
-        <v>1019</v>
+        <v>990</v>
       </c>
       <c r="C441" s="8" t="s">
-        <v>1020</v>
+        <v>991</v>
       </c>
       <c r="D441" s="7" t="s">
-        <v>1021</v>
+        <v>992</v>
       </c>
       <c r="E441" s="7"/>
       <c r="F441" s="15">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4" t="s">
-        <v>1022</v>
+        <v>993</v>
       </c>
       <c r="B442" s="7"/>
       <c r="C442" s="8"/>
       <c r="D442" s="7"/>
       <c r="E442" s="7"/>
       <c r="F442" s="15"/>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B443" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C443" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D443" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E443" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F443" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="6">
         <v>1</v>
       </c>
       <c r="B444" s="11" t="s">
-        <v>1023</v>
+        <v>994</v>
       </c>
       <c r="C444" s="8" t="s">
-        <v>1024</v>
+        <v>995</v>
       </c>
       <c r="D444" s="7" t="s">
-        <v>1025</v>
+        <v>996</v>
       </c>
       <c r="E444" s="7"/>
       <c r="F444" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="445" spans="1:6">
-      <c r="A445" s="6">
+      <c r="A445" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B445" s="7"/>
+      <c r="C445" s="8"/>
+      <c r="D445" s="7"/>
+      <c r="E445" s="7"/>
+      <c r="F445" s="15"/>
+    </row>
+    <row r="446" spans="1:6">
+      <c r="A446" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B446" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C446" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D446" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E446" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F446" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6">
+      <c r="A447" s="6">
+        <v>1</v>
+      </c>
+      <c r="B447" s="11" t="s">
+        <v>997</v>
+      </c>
+      <c r="C447" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="D447" s="7" t="s">
+        <v>999</v>
+      </c>
+      <c r="E447" s="7"/>
+      <c r="F447" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6">
+      <c r="A448" s="6">
         <v>2</v>
       </c>
-      <c r="B445" s="11" t="s">
-[...34 lines deleted...]
-      <c r="A448" s="5" t="s">
+      <c r="B448" s="11" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C448" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D448" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E448" s="7"/>
+      <c r="F448" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6">
+      <c r="A449" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B449" s="7"/>
+      <c r="C449" s="8"/>
+      <c r="D449" s="7"/>
+      <c r="E449" s="7"/>
+      <c r="F449" s="15"/>
+    </row>
+    <row r="450" spans="1:6">
+      <c r="A450" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B448" s="10" t="s">
+      <c r="B450" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C448" s="12" t="s">
+      <c r="C450" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D448" s="13" t="s">
+      <c r="D450" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E448" s="14" t="s">
+      <c r="E450" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F448" s="16" t="s">
+      <c r="F450" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="449" spans="1:6">
-      <c r="A449" s="6">
+    <row r="451" spans="1:6">
+      <c r="A451" s="6">
         <v>1</v>
       </c>
-      <c r="B449" s="11" t="s">
-[...40 lines deleted...]
-        <v>9</v>
+      <c r="B451" s="11" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C451" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D451" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E451" s="7"/>
+      <c r="F451" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B452" s="11" t="s">
-        <v>1035</v>
+        <v>1006</v>
       </c>
       <c r="C452" s="8" t="s">
-        <v>1036</v>
+        <v>1007</v>
       </c>
       <c r="D452" s="7" t="s">
-        <v>1037</v>
+        <v>1008</v>
       </c>
       <c r="E452" s="7"/>
       <c r="F452" s="15">
-        <v>570</v>
+        <v>540</v>
       </c>
     </row>
     <row r="453" spans="1:6">
-      <c r="A453" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D453" s="7"/>
+      <c r="A453" s="6">
+        <v>3</v>
+      </c>
+      <c r="B453" s="11" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C453" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D453" s="7" t="s">
+        <v>1011</v>
+      </c>
       <c r="E453" s="7"/>
-      <c r="F453" s="15"/>
+      <c r="F453" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="454" spans="1:6">
-      <c r="A454" s="5" t="s">
+      <c r="A454" s="6">
         <v>4</v>
       </c>
-      <c r="B454" s="10" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B454" s="11" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C454" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D454" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E454" s="7"/>
+      <c r="F454" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B455" s="11" t="s">
-        <v>1038</v>
+        <v>1015</v>
       </c>
       <c r="C455" s="8" t="s">
-        <v>1039</v>
+        <v>1016</v>
       </c>
       <c r="D455" s="7" t="s">
-        <v>1040</v>
+        <v>1017</v>
       </c>
       <c r="E455" s="7"/>
       <c r="F455" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B456" s="11" t="s">
-        <v>1041</v>
+        <v>1018</v>
       </c>
       <c r="C456" s="8" t="s">
-        <v>1042</v>
+        <v>1019</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>1043</v>
+        <v>1020</v>
       </c>
       <c r="E456" s="7"/>
       <c r="F456" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="457" spans="1:6">
-      <c r="A457" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D457" s="7"/>
+      <c r="A457" s="6">
+        <v>7</v>
+      </c>
+      <c r="B457" s="11" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C457" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D457" s="7" t="s">
+        <v>1023</v>
+      </c>
       <c r="E457" s="7"/>
-      <c r="F457" s="15"/>
+      <c r="F457" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="458" spans="1:6">
-      <c r="A458" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E458" s="14" t="s">
+      <c r="A458" s="6">
         <v>8</v>
       </c>
-      <c r="F458" s="16" t="s">
-        <v>9</v>
+      <c r="B458" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C458" s="8" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D458" s="7" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E458" s="7"/>
+      <c r="F458" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B459" s="11" t="s">
-        <v>1044</v>
+        <v>1027</v>
       </c>
       <c r="C459" s="8" t="s">
-        <v>1045</v>
+        <v>1028</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>1046</v>
+        <v>1029</v>
       </c>
       <c r="E459" s="7"/>
       <c r="F459" s="15">
-        <v>540</v>
+        <v>550</v>
       </c>
     </row>
     <row r="460" spans="1:6">
-      <c r="A460" s="6">
+      <c r="A460" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B460" s="7"/>
+      <c r="C460" s="8"/>
+      <c r="D460" s="7"/>
+      <c r="E460" s="7"/>
+      <c r="F460" s="15"/>
+    </row>
+    <row r="461" spans="1:6">
+      <c r="A461" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B461" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C461" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D461" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E461" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F461" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6">
+      <c r="A462" s="6">
+        <v>1</v>
+      </c>
+      <c r="B462" s="11" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C462" s="8" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D462" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E462" s="7"/>
+      <c r="F462" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6">
+      <c r="A463" s="6">
         <v>2</v>
       </c>
-      <c r="B460" s="11" t="s">
-[...58 lines deleted...]
-        <v>9</v>
+      <c r="B463" s="11" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C463" s="8" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D463" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E463" s="7"/>
+      <c r="F463" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B464" s="11" t="s">
-        <v>1054</v>
+        <v>1036</v>
       </c>
       <c r="C464" s="8" t="s">
-        <v>1055</v>
+        <v>1037</v>
       </c>
       <c r="D464" s="7" t="s">
-        <v>1056</v>
+        <v>1038</v>
       </c>
       <c r="E464" s="7"/>
       <c r="F464" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="465" spans="1:6">
-      <c r="A465" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D465" s="7"/>
+      <c r="A465" s="6">
+        <v>4</v>
+      </c>
+      <c r="B465" s="11" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C465" s="8" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D465" s="7" t="s">
+        <v>1041</v>
+      </c>
       <c r="E465" s="7"/>
-      <c r="F465" s="15"/>
+      <c r="F465" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="466" spans="1:6">
-      <c r="A466" s="5" t="s">
+      <c r="A466" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B466" s="7"/>
+      <c r="C466" s="8"/>
+      <c r="D466" s="7"/>
+      <c r="E466" s="7"/>
+      <c r="F466" s="15"/>
+    </row>
+    <row r="467" spans="1:6">
+      <c r="A467" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B466" s="10" t="s">
+      <c r="B467" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C466" s="12" t="s">
+      <c r="C467" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D466" s="13" t="s">
+      <c r="D467" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E466" s="14" t="s">
+      <c r="E467" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F466" s="16" t="s">
+      <c r="F467" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B468" s="11" t="s">
-        <v>1060</v>
+        <v>1042</v>
       </c>
       <c r="C468" s="8" t="s">
-        <v>1061</v>
+        <v>1043</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>1062</v>
+        <v>1044</v>
       </c>
       <c r="E468" s="7"/>
       <c r="F468" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="469" spans="1:6">
-      <c r="A469" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D469" s="7"/>
+      <c r="A469" s="6">
+        <v>2</v>
+      </c>
+      <c r="B469" s="11" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C469" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D469" s="7" t="s">
+        <v>1047</v>
+      </c>
       <c r="E469" s="7"/>
-      <c r="F469" s="15"/>
+      <c r="F469" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="470" spans="1:6">
-      <c r="A470" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A470" s="6">
+        <v>3</v>
+      </c>
+      <c r="B470" s="11" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C470" s="8" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D470" s="7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E470" s="7"/>
+      <c r="F470" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B471" s="11" t="s">
-        <v>1063</v>
+        <v>1051</v>
       </c>
       <c r="C471" s="8" t="s">
-        <v>1064</v>
+        <v>1052</v>
       </c>
       <c r="D471" s="7" t="s">
-        <v>1065</v>
+        <v>1053</v>
       </c>
       <c r="E471" s="7"/>
       <c r="F471" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B472" s="11" t="s">
-        <v>1066</v>
+        <v>1054</v>
       </c>
       <c r="C472" s="8" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
       <c r="D472" s="7" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
       <c r="E472" s="7"/>
       <c r="F472" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
       <c r="C473" s="8" t="s">
-        <v>1070</v>
+        <v>1058</v>
       </c>
       <c r="D473" s="7" t="s">
-        <v>1071</v>
+        <v>1059</v>
       </c>
       <c r="E473" s="7"/>
       <c r="F473" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B474" s="11" t="s">
-        <v>1072</v>
+        <v>1060</v>
       </c>
       <c r="C474" s="8" t="s">
-        <v>1073</v>
+        <v>1061</v>
       </c>
       <c r="D474" s="7" t="s">
-        <v>1074</v>
+        <v>1062</v>
       </c>
       <c r="E474" s="7"/>
       <c r="F474" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B475" s="11" t="s">
-        <v>1075</v>
+        <v>1063</v>
       </c>
       <c r="C475" s="8" t="s">
-        <v>1076</v>
+        <v>1064</v>
       </c>
       <c r="D475" s="7" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
       <c r="E475" s="7"/>
       <c r="F475" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B476" s="11" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
       <c r="C476" s="8" t="s">
-        <v>1079</v>
+        <v>1067</v>
       </c>
       <c r="D476" s="7" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
       <c r="E476" s="7"/>
       <c r="F476" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B477" s="11" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="C477" s="8" t="s">
-        <v>1082</v>
+        <v>1070</v>
       </c>
       <c r="D477" s="7" t="s">
-        <v>1083</v>
+        <v>1071</v>
       </c>
       <c r="E477" s="7"/>
       <c r="F477" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="478" spans="1:6">
-      <c r="A478" s="6">
+      <c r="A478" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B478" s="7"/>
+      <c r="C478" s="8"/>
+      <c r="D478" s="7"/>
+      <c r="E478" s="7"/>
+      <c r="F478" s="15"/>
+    </row>
+    <row r="479" spans="1:6">
+      <c r="A479" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B479" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C479" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D479" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E479" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B478" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A479" s="6">
+      <c r="F479" s="16" t="s">
         <v>9</v>
-      </c>
-[...11 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B480" s="11" t="s">
-        <v>1090</v>
+        <v>1072</v>
       </c>
       <c r="C480" s="8" t="s">
-        <v>1091</v>
+        <v>1073</v>
       </c>
       <c r="D480" s="7" t="s">
-        <v>1092</v>
+        <v>1074</v>
       </c>
       <c r="E480" s="7"/>
       <c r="F480" s="15">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="481" spans="1:6">
-      <c r="A481" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D481" s="7"/>
+      <c r="A481" s="6">
+        <v>2</v>
+      </c>
+      <c r="B481" s="11" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C481" s="8" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D481" s="7" t="s">
+        <v>1077</v>
+      </c>
       <c r="E481" s="7"/>
-      <c r="F481" s="15"/>
+      <c r="F481" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="482" spans="1:6">
-      <c r="A482" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A482" s="6">
+        <v>3</v>
+      </c>
+      <c r="B482" s="11" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C482" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D482" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E482" s="7"/>
+      <c r="F482" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B483" s="11" t="s">
-        <v>1093</v>
+        <v>1081</v>
       </c>
       <c r="C483" s="8" t="s">
-        <v>1094</v>
+        <v>1082</v>
       </c>
       <c r="D483" s="7" t="s">
-        <v>1095</v>
+        <v>1083</v>
       </c>
       <c r="E483" s="7"/>
       <c r="F483" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B484" s="11" t="s">
-        <v>1096</v>
+        <v>1084</v>
       </c>
       <c r="C484" s="8" t="s">
-        <v>1097</v>
+        <v>1085</v>
       </c>
       <c r="D484" s="7" t="s">
-        <v>1098</v>
+        <v>1086</v>
       </c>
       <c r="E484" s="7"/>
       <c r="F484" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B485" s="11" t="s">
-        <v>1099</v>
+        <v>1087</v>
       </c>
       <c r="C485" s="8" t="s">
-        <v>1100</v>
+        <v>1088</v>
       </c>
       <c r="D485" s="7" t="s">
-        <v>1101</v>
+        <v>1089</v>
       </c>
       <c r="E485" s="7"/>
       <c r="F485" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B486" s="11" t="s">
-        <v>1102</v>
+        <v>1090</v>
       </c>
       <c r="C486" s="8" t="s">
-        <v>1103</v>
+        <v>1091</v>
       </c>
       <c r="D486" s="7" t="s">
-        <v>1104</v>
+        <v>1092</v>
       </c>
       <c r="E486" s="7"/>
       <c r="F486" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="487" spans="1:6">
-      <c r="A487" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D487" s="7"/>
+      <c r="A487" s="6">
+        <v>8</v>
+      </c>
+      <c r="B487" s="11" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C487" s="8" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D487" s="7" t="s">
+        <v>1095</v>
+      </c>
       <c r="E487" s="7"/>
-      <c r="F487" s="15"/>
+      <c r="F487" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="488" spans="1:6">
-      <c r="A488" s="5" t="s">
+      <c r="A488" s="6">
+        <v>9</v>
+      </c>
+      <c r="B488" s="11" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C488" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D488" s="7" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E488" s="7"/>
+      <c r="F488" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6">
+      <c r="A489" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B489" s="7"/>
+      <c r="C489" s="8"/>
+      <c r="D489" s="7"/>
+      <c r="E489" s="7"/>
+      <c r="F489" s="15"/>
+    </row>
+    <row r="490" spans="1:6">
+      <c r="A490" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B488" s="10" t="s">
+      <c r="B490" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C488" s="12" t="s">
+      <c r="C490" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D488" s="13" t="s">
+      <c r="D490" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E488" s="14" t="s">
+      <c r="E490" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F488" s="16" t="s">
+      <c r="F490" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B491" s="11" t="s">
-        <v>1111</v>
+        <v>1099</v>
       </c>
       <c r="C491" s="8" t="s">
-        <v>1112</v>
+        <v>1100</v>
       </c>
       <c r="D491" s="7" t="s">
-        <v>1113</v>
+        <v>1101</v>
       </c>
       <c r="E491" s="7"/>
       <c r="F491" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B492" s="11" t="s">
-        <v>1114</v>
+        <v>1102</v>
       </c>
       <c r="C492" s="8" t="s">
-        <v>1115</v>
+        <v>1103</v>
       </c>
       <c r="D492" s="7" t="s">
-        <v>1116</v>
+        <v>1104</v>
       </c>
       <c r="E492" s="7"/>
       <c r="F492" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B493" s="11" t="s">
-        <v>1117</v>
+        <v>1105</v>
       </c>
       <c r="C493" s="8" t="s">
-        <v>1118</v>
+        <v>1106</v>
       </c>
       <c r="D493" s="7" t="s">
-        <v>1119</v>
+        <v>1107</v>
       </c>
       <c r="E493" s="7"/>
       <c r="F493" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B494" s="11" t="s">
-        <v>1120</v>
+        <v>1108</v>
       </c>
       <c r="C494" s="8" t="s">
-        <v>1121</v>
+        <v>1109</v>
       </c>
       <c r="D494" s="7" t="s">
-        <v>1122</v>
+        <v>1110</v>
       </c>
       <c r="E494" s="7"/>
       <c r="F494" s="15">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B495" s="11" t="s">
-        <v>1123</v>
+        <v>1111</v>
       </c>
       <c r="C495" s="8" t="s">
-        <v>1124</v>
+        <v>1112</v>
       </c>
       <c r="D495" s="7" t="s">
-        <v>1125</v>
+        <v>1113</v>
       </c>
       <c r="E495" s="7"/>
       <c r="F495" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B496" s="11" t="s">
-        <v>1126</v>
+        <v>1114</v>
       </c>
       <c r="C496" s="8" t="s">
-        <v>1127</v>
+        <v>1115</v>
       </c>
       <c r="D496" s="7" t="s">
-        <v>1128</v>
+        <v>1116</v>
       </c>
       <c r="E496" s="7"/>
       <c r="F496" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B497" s="11" t="s">
-        <v>1129</v>
+        <v>1117</v>
       </c>
       <c r="C497" s="8" t="s">
-        <v>1130</v>
+        <v>1118</v>
       </c>
       <c r="D497" s="7" t="s">
-        <v>1131</v>
+        <v>1119</v>
       </c>
       <c r="E497" s="7"/>
       <c r="F497" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="498" spans="1:6">
-      <c r="A498" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A498" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="B498" s="7"/>
+      <c r="C498" s="8"/>
+      <c r="D498" s="7"/>
       <c r="E498" s="7"/>
-      <c r="F498" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F498" s="15"/>
     </row>
     <row r="499" spans="1:6">
-      <c r="A499" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A499" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B499" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C499" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D499" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E499" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F499" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="500" spans="1:6">
-      <c r="A500" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D500" s="7"/>
+      <c r="A500" s="6">
+        <v>1</v>
+      </c>
+      <c r="B500" s="11" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C500" s="8" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D500" s="7" t="s">
+        <v>1122</v>
+      </c>
       <c r="E500" s="7"/>
-      <c r="F500" s="15"/>
+      <c r="F500" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="501" spans="1:6">
-      <c r="A501" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A501" s="6">
+        <v>2</v>
+      </c>
+      <c r="B501" s="11" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C501" s="8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D501" s="7" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E501" s="7"/>
+      <c r="F501" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B502" s="11" t="s">
-        <v>1138</v>
+        <v>1126</v>
       </c>
       <c r="C502" s="8" t="s">
-        <v>1139</v>
+        <v>1127</v>
       </c>
       <c r="D502" s="7" t="s">
-        <v>1140</v>
+        <v>1128</v>
       </c>
       <c r="E502" s="7"/>
       <c r="F502" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="503" spans="1:6">
-      <c r="A503" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A503" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="B503" s="7"/>
+      <c r="C503" s="8"/>
+      <c r="D503" s="7"/>
       <c r="E503" s="7"/>
-      <c r="F503" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F503" s="15"/>
     </row>
     <row r="504" spans="1:6">
-      <c r="A504" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A504" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B504" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C504" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D504" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E504" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F504" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B505" s="11" t="s">
-        <v>1147</v>
+        <v>1129</v>
       </c>
       <c r="C505" s="8" t="s">
-        <v>1148</v>
+        <v>1130</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1149</v>
+        <v>1131</v>
       </c>
       <c r="E505" s="7"/>
       <c r="F505" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="506" spans="1:6">
-      <c r="A506" s="6">
+      <c r="A506" s="4" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B506" s="7"/>
+      <c r="C506" s="8"/>
+      <c r="D506" s="7"/>
+      <c r="E506" s="7"/>
+      <c r="F506" s="15"/>
+    </row>
+    <row r="507" spans="1:6">
+      <c r="A507" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B507" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B506" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A507" s="6">
+      <c r="C507" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B507" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="D507" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E507" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F507" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B508" s="11" t="s">
-        <v>1156</v>
+        <v>1133</v>
       </c>
       <c r="C508" s="8" t="s">
-        <v>1157</v>
+        <v>1134</v>
       </c>
       <c r="D508" s="7" t="s">
-        <v>1158</v>
+        <v>1135</v>
       </c>
       <c r="E508" s="7"/>
       <c r="F508" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="509" spans="1:6">
-      <c r="A509" s="6">
+      <c r="A509" s="4" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B509" s="7"/>
+      <c r="C509" s="8"/>
+      <c r="D509" s="7"/>
+      <c r="E509" s="7"/>
+      <c r="F509" s="15"/>
+    </row>
+    <row r="510" spans="1:6">
+      <c r="A510" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B510" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C510" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D510" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E510" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B509" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A510" s="6">
+      <c r="F510" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B510" s="11" t="s">
-[...11 lines deleted...]
-      </c>
     </row>
     <row r="511" spans="1:6">
-      <c r="A511" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D511" s="7"/>
+      <c r="A511" s="6">
+        <v>1</v>
+      </c>
+      <c r="B511" s="11" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C511" s="8" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D511" s="7" t="s">
+        <v>1139</v>
+      </c>
       <c r="E511" s="7"/>
-      <c r="F511" s="15"/>
+      <c r="F511" s="15">
+        <v>640</v>
+      </c>
     </row>
     <row r="512" spans="1:6">
-      <c r="A512" s="5" t="s">
+      <c r="A512" s="4" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B512" s="7"/>
+      <c r="C512" s="8"/>
+      <c r="D512" s="7"/>
+      <c r="E512" s="7"/>
+      <c r="F512" s="15"/>
+    </row>
+    <row r="513" spans="1:6">
+      <c r="A513" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B512" s="10" t="s">
+      <c r="B513" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C512" s="12" t="s">
+      <c r="C513" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D512" s="13" t="s">
+      <c r="D513" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E512" s="14" t="s">
+      <c r="E513" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F512" s="16" t="s">
+      <c r="F513" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B514" s="11" t="s">
-        <v>1168</v>
+        <v>1141</v>
       </c>
       <c r="C514" s="8" t="s">
-        <v>1169</v>
+        <v>1142</v>
       </c>
       <c r="D514" s="7" t="s">
-        <v>1170</v>
+        <v>1143</v>
       </c>
       <c r="E514" s="7"/>
       <c r="F514" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="515" spans="1:6">
-      <c r="A515" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A515" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="B515" s="7"/>
+      <c r="C515" s="8"/>
+      <c r="D515" s="7"/>
       <c r="E515" s="7"/>
-      <c r="F515" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F515" s="15"/>
     </row>
     <row r="516" spans="1:6">
-      <c r="A516" s="6">
+      <c r="A516" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B516" s="11" t="s">
-[...10 lines deleted...]
-        <v>390</v>
+      <c r="B516" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C516" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D516" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E516" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F516" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B517" s="11" t="s">
-        <v>1177</v>
+        <v>1144</v>
       </c>
       <c r="C517" s="8" t="s">
-        <v>1178</v>
+        <v>1145</v>
       </c>
       <c r="D517" s="7" t="s">
-        <v>1179</v>
+        <v>1146</v>
       </c>
       <c r="E517" s="7"/>
       <c r="F517" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B518" s="11" t="s">
-        <v>1180</v>
+        <v>1147</v>
       </c>
       <c r="C518" s="8" t="s">
-        <v>1181</v>
+        <v>1148</v>
       </c>
       <c r="D518" s="7" t="s">
-        <v>1182</v>
+        <v>1149</v>
       </c>
       <c r="E518" s="7"/>
       <c r="F518" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B519" s="11" t="s">
-        <v>1183</v>
+        <v>1150</v>
       </c>
       <c r="C519" s="8" t="s">
-        <v>1184</v>
+        <v>1151</v>
       </c>
       <c r="D519" s="7" t="s">
-        <v>1185</v>
+        <v>1152</v>
       </c>
       <c r="E519" s="7"/>
       <c r="F519" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="520" spans="1:6">
-      <c r="A520" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D520" s="7"/>
+      <c r="A520" s="6">
+        <v>4</v>
+      </c>
+      <c r="B520" s="11" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C520" s="8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D520" s="7" t="s">
+        <v>1155</v>
+      </c>
       <c r="E520" s="7"/>
-      <c r="F520" s="15"/>
+      <c r="F520" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="521" spans="1:6">
-      <c r="A521" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B521" s="10" t="s">
+      <c r="A521" s="6">
         <v>5</v>
       </c>
-      <c r="C521" s="12" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B521" s="11" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C521" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D521" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E521" s="7"/>
+      <c r="F521" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B522" s="11" t="s">
-        <v>1186</v>
+        <v>1159</v>
       </c>
       <c r="C522" s="8" t="s">
-        <v>1187</v>
+        <v>1160</v>
       </c>
       <c r="D522" s="7" t="s">
-        <v>1188</v>
+        <v>1161</v>
       </c>
       <c r="E522" s="7"/>
       <c r="F522" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B523" s="11" t="s">
-        <v>1189</v>
+        <v>1162</v>
       </c>
       <c r="C523" s="8" t="s">
-        <v>1190</v>
+        <v>1163</v>
       </c>
       <c r="D523" s="7" t="s">
-        <v>1191</v>
+        <v>1164</v>
       </c>
       <c r="E523" s="7"/>
       <c r="F523" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B524" s="11" t="s">
-        <v>1192</v>
+        <v>1165</v>
       </c>
       <c r="C524" s="8" t="s">
-        <v>1193</v>
+        <v>1166</v>
       </c>
       <c r="D524" s="7" t="s">
-        <v>1194</v>
+        <v>1167</v>
       </c>
       <c r="E524" s="7"/>
       <c r="F524" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="525" spans="1:6">
-      <c r="A525" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D525" s="7"/>
+      <c r="A525" s="6">
+        <v>9</v>
+      </c>
+      <c r="B525" s="11" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C525" s="8" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D525" s="7" t="s">
+        <v>1170</v>
+      </c>
       <c r="E525" s="7"/>
-      <c r="F525" s="15"/>
+      <c r="F525" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="526" spans="1:6">
-      <c r="A526" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A526" s="6">
+        <v>10</v>
+      </c>
+      <c r="B526" s="11" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C526" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D526" s="7" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E526" s="7"/>
+      <c r="F526" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B527" s="11" t="s">
-        <v>1195</v>
+        <v>1174</v>
       </c>
       <c r="C527" s="8" t="s">
-        <v>1196</v>
+        <v>1175</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1197</v>
+        <v>1176</v>
       </c>
       <c r="E527" s="7"/>
       <c r="F527" s="15">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4" t="s">
-        <v>1198</v>
+        <v>1177</v>
       </c>
       <c r="B528" s="7"/>
       <c r="C528" s="8"/>
       <c r="D528" s="7"/>
       <c r="E528" s="7"/>
       <c r="F528" s="15"/>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B529" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C529" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D529" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E529" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F529" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="6">
         <v>1</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>1199</v>
+        <v>1178</v>
       </c>
       <c r="C530" s="8" t="s">
-        <v>1200</v>
+        <v>1179</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1201</v>
+        <v>1180</v>
       </c>
       <c r="E530" s="7"/>
       <c r="F530" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4" t="s">
-        <v>1202</v>
+        <v>377</v>
       </c>
       <c r="B531" s="7"/>
       <c r="C531" s="8"/>
       <c r="D531" s="7"/>
       <c r="E531" s="7"/>
       <c r="F531" s="15"/>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B532" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C532" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D532" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E532" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F532" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="6">
         <v>1</v>
       </c>
       <c r="B533" s="11" t="s">
-        <v>1203</v>
+        <v>1181</v>
       </c>
       <c r="C533" s="8" t="s">
-        <v>1204</v>
+        <v>1182</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1205</v>
+        <v>1183</v>
       </c>
       <c r="E533" s="7"/>
       <c r="F533" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="6">
         <v>2</v>
       </c>
       <c r="B534" s="11" t="s">
-        <v>1206</v>
+        <v>1184</v>
       </c>
       <c r="C534" s="8" t="s">
-        <v>1207</v>
+        <v>1185</v>
       </c>
       <c r="D534" s="7" t="s">
-        <v>1208</v>
+        <v>1186</v>
       </c>
       <c r="E534" s="7"/>
       <c r="F534" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="535" spans="1:6">
-      <c r="A535" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D535" s="7"/>
+      <c r="A535" s="6">
+        <v>3</v>
+      </c>
+      <c r="B535" s="11" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C535" s="8" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D535" s="7" t="s">
+        <v>1189</v>
+      </c>
       <c r="E535" s="7"/>
-      <c r="F535" s="15"/>
+      <c r="F535" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="536" spans="1:6">
-      <c r="A536" s="5" t="s">
+      <c r="A536" s="6">
         <v>4</v>
       </c>
-      <c r="B536" s="10" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B536" s="11" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C536" s="8" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D536" s="7" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E536" s="7"/>
+      <c r="F536" s="15">
+        <v>500</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B537" s="11" t="s">
-        <v>1210</v>
+        <v>1193</v>
       </c>
       <c r="C537" s="8" t="s">
-        <v>1211</v>
+        <v>1194</v>
       </c>
       <c r="D537" s="7" t="s">
-        <v>1212</v>
+        <v>1195</v>
       </c>
       <c r="E537" s="7"/>
       <c r="F537" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="538" spans="1:6">
-      <c r="A538" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D538" s="7"/>
+      <c r="A538" s="6">
+        <v>6</v>
+      </c>
+      <c r="B538" s="11" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C538" s="8" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D538" s="7" t="s">
+        <v>1198</v>
+      </c>
       <c r="E538" s="7"/>
-      <c r="F538" s="15"/>
+      <c r="F538" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="539" spans="1:6">
-      <c r="A539" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D539" s="13" t="s">
+      <c r="A539" s="6">
         <v>7</v>
       </c>
-      <c r="E539" s="14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B539" s="11" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C539" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D539" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E539" s="7"/>
+      <c r="F539" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B540" s="11" t="s">
-        <v>1213</v>
+        <v>1202</v>
       </c>
       <c r="C540" s="8" t="s">
-        <v>1214</v>
+        <v>1203</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>1215</v>
+        <v>1204</v>
       </c>
       <c r="E540" s="7"/>
       <c r="F540" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B541" s="11" t="s">
-        <v>1216</v>
+        <v>1205</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1218</v>
+        <v>1207</v>
       </c>
       <c r="E541" s="7"/>
       <c r="F541" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="542" spans="1:6">
-      <c r="A542" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A542" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="B542" s="7"/>
+      <c r="C542" s="8"/>
+      <c r="D542" s="7"/>
       <c r="E542" s="7"/>
-      <c r="F542" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F542" s="15"/>
     </row>
     <row r="543" spans="1:6">
-      <c r="A543" s="6">
+      <c r="A543" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B543" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="B543" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C543" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D543" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E543" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F543" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B544" s="11" t="s">
-        <v>1225</v>
+        <v>1208</v>
       </c>
       <c r="C544" s="8" t="s">
-        <v>1226</v>
+        <v>1209</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>1227</v>
+        <v>1210</v>
       </c>
       <c r="E544" s="7"/>
       <c r="F544" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B545" s="11" t="s">
-        <v>1228</v>
+        <v>1211</v>
       </c>
       <c r="C545" s="8" t="s">
-        <v>1229</v>
+        <v>1212</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>1230</v>
+        <v>1213</v>
       </c>
       <c r="E545" s="7"/>
       <c r="F545" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="546" spans="1:6">
-      <c r="A546" s="6">
+      <c r="A546" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="B546" s="7"/>
+      <c r="C546" s="8"/>
+      <c r="D546" s="7"/>
+      <c r="E546" s="7"/>
+      <c r="F546" s="15"/>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B547" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C547" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D547" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B546" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A547" s="6">
+      <c r="E547" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B547" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="F547" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B548" s="11" t="s">
-        <v>1237</v>
+        <v>1214</v>
       </c>
       <c r="C548" s="8" t="s">
-        <v>1238</v>
+        <v>1215</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1239</v>
+        <v>1216</v>
       </c>
       <c r="E548" s="7"/>
       <c r="F548" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B549" s="11" t="s">
-        <v>1240</v>
+        <v>1217</v>
       </c>
       <c r="C549" s="8" t="s">
-        <v>1241</v>
+        <v>1218</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1242</v>
+        <v>1219</v>
       </c>
       <c r="E549" s="7"/>
       <c r="F549" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B550" s="11" t="s">
-        <v>1243</v>
+        <v>1220</v>
       </c>
       <c r="C550" s="8" t="s">
-        <v>1244</v>
+        <v>1221</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>1245</v>
+        <v>1222</v>
       </c>
       <c r="E550" s="7"/>
       <c r="F550" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="551" spans="1:6">
-      <c r="A551" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A551" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="B551" s="7"/>
+      <c r="C551" s="8"/>
+      <c r="D551" s="7"/>
       <c r="E551" s="7"/>
-      <c r="F551" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F551" s="15"/>
     </row>
     <row r="552" spans="1:6">
-      <c r="A552" s="6">
-[...13 lines deleted...]
-        <v>390</v>
+      <c r="A552" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C552" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D552" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E552" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F552" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="553" spans="1:6">
-      <c r="A553" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D553" s="7"/>
+      <c r="A553" s="6">
+        <v>1</v>
+      </c>
+      <c r="B553" s="11" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C553" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D553" s="7" t="s">
+        <v>1225</v>
+      </c>
       <c r="E553" s="7"/>
-      <c r="F553" s="15"/>
+      <c r="F553" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="554" spans="1:6">
-      <c r="A554" s="5" t="s">
+      <c r="A554" s="4" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B554" s="7"/>
+      <c r="C554" s="8"/>
+      <c r="D554" s="7"/>
+      <c r="E554" s="7"/>
+      <c r="F554" s="15"/>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B554" s="10" t="s">
+      <c r="B555" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C554" s="12" t="s">
+      <c r="C555" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D554" s="13" t="s">
+      <c r="D555" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E554" s="14" t="s">
+      <c r="E555" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F554" s="16" t="s">
+      <c r="F555" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="555" spans="1:6">
-      <c r="A555" s="6">
+    <row r="556" spans="1:6">
+      <c r="A556" s="6">
         <v>1</v>
       </c>
-      <c r="B555" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D556" s="7"/>
+      <c r="B556" s="11" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C556" s="8" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D556" s="7" t="s">
+        <v>1229</v>
+      </c>
       <c r="E556" s="7"/>
-      <c r="F556" s="15"/>
+      <c r="F556" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="557" spans="1:6">
-      <c r="A557" s="5" t="s">
+      <c r="A557" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="B557" s="7"/>
+      <c r="C557" s="8"/>
+      <c r="D557" s="7"/>
+      <c r="E557" s="7"/>
+      <c r="F557" s="15"/>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B557" s="10" t="s">
+      <c r="B558" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C557" s="12" t="s">
+      <c r="C558" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D557" s="13" t="s">
+      <c r="D558" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E557" s="14" t="s">
+      <c r="E558" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F557" s="16" t="s">
+      <c r="F558" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B559" s="11" t="s">
-        <v>1259</v>
+        <v>1230</v>
       </c>
       <c r="C559" s="8" t="s">
-        <v>1260</v>
+        <v>1231</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1261</v>
+        <v>1232</v>
       </c>
       <c r="E559" s="7"/>
       <c r="F559" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>1262</v>
+        <v>1233</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>1263</v>
+        <v>1234</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1264</v>
+        <v>1235</v>
       </c>
       <c r="E560" s="7"/>
       <c r="F560" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B561" s="11" t="s">
-        <v>1265</v>
+        <v>1236</v>
       </c>
       <c r="C561" s="8" t="s">
-        <v>1266</v>
+        <v>1237</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1267</v>
+        <v>1238</v>
       </c>
       <c r="E561" s="7"/>
       <c r="F561" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B562" s="11" t="s">
-        <v>1268</v>
+        <v>1239</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>1269</v>
+        <v>1240</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1270</v>
+        <v>1241</v>
       </c>
       <c r="E562" s="7"/>
       <c r="F562" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B563" s="11" t="s">
-        <v>1271</v>
+        <v>1242</v>
       </c>
       <c r="C563" s="8" t="s">
-        <v>1272</v>
+        <v>1243</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>1273</v>
+        <v>1244</v>
       </c>
       <c r="E563" s="7"/>
       <c r="F563" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B564" s="11" t="s">
-        <v>1274</v>
+        <v>1245</v>
       </c>
       <c r="C564" s="8" t="s">
-        <v>1275</v>
+        <v>1246</v>
       </c>
       <c r="D564" s="7" t="s">
-        <v>1276</v>
+        <v>1247</v>
       </c>
       <c r="E564" s="7"/>
       <c r="F564" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B565" s="11" t="s">
-        <v>1277</v>
+        <v>1248</v>
       </c>
       <c r="C565" s="8" t="s">
-        <v>1278</v>
+        <v>1249</v>
       </c>
       <c r="D565" s="7" t="s">
-        <v>1279</v>
+        <v>1250</v>
       </c>
       <c r="E565" s="7"/>
       <c r="F565" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B566" s="11" t="s">
-        <v>1280</v>
+        <v>1251</v>
       </c>
       <c r="C566" s="8" t="s">
-        <v>1281</v>
+        <v>1252</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1282</v>
+        <v>1253</v>
       </c>
       <c r="E566" s="7"/>
       <c r="F566" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B567" s="11" t="s">
-        <v>1283</v>
+        <v>1254</v>
       </c>
       <c r="C567" s="8" t="s">
-        <v>1284</v>
+        <v>1255</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1285</v>
+        <v>1256</v>
       </c>
       <c r="E567" s="7"/>
       <c r="F567" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="568" spans="1:6">
-      <c r="A568" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D568" s="7"/>
+      <c r="A568" s="6">
+        <v>10</v>
+      </c>
+      <c r="B568" s="11" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C568" s="8" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D568" s="7" t="s">
+        <v>1259</v>
+      </c>
       <c r="E568" s="7"/>
-      <c r="F568" s="15"/>
+      <c r="F568" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="569" spans="1:6">
-      <c r="A569" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A569" s="6">
+        <v>11</v>
+      </c>
+      <c r="B569" s="11" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C569" s="8" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D569" s="7" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E569" s="7"/>
+      <c r="F569" s="15">
+        <v>630</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B570" s="11" t="s">
-        <v>1286</v>
+        <v>1263</v>
       </c>
       <c r="C570" s="8" t="s">
-        <v>1287</v>
+        <v>1264</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1288</v>
+        <v>1265</v>
       </c>
       <c r="E570" s="7"/>
       <c r="F570" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="6">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B571" s="11" t="s">
-        <v>1289</v>
+        <v>1266</v>
       </c>
       <c r="C571" s="8" t="s">
-        <v>1290</v>
+        <v>1267</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1291</v>
+        <v>1268</v>
       </c>
       <c r="E571" s="7"/>
       <c r="F571" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="572" spans="1:6">
-      <c r="A572" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D572" s="7"/>
+      <c r="A572" s="6">
+        <v>14</v>
+      </c>
+      <c r="B572" s="11" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C572" s="8" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D572" s="7" t="s">
+        <v>1271</v>
+      </c>
       <c r="E572" s="7"/>
-      <c r="F572" s="15"/>
+      <c r="F572" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="573" spans="1:6">
-      <c r="A573" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A573" s="6">
+        <v>15</v>
+      </c>
+      <c r="B573" s="11" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C573" s="8" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D573" s="7" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E573" s="7"/>
+      <c r="F573" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="6">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B574" s="11" t="s">
-        <v>1292</v>
+        <v>1275</v>
       </c>
       <c r="C574" s="8" t="s">
-        <v>1293</v>
+        <v>1276</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1294</v>
+        <v>1277</v>
       </c>
       <c r="E574" s="7"/>
       <c r="F574" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="6">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>1295</v>
+        <v>1278</v>
       </c>
       <c r="C575" s="8" t="s">
-        <v>1296</v>
+        <v>1279</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1297</v>
+        <v>1280</v>
       </c>
       <c r="E575" s="7"/>
       <c r="F575" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="6">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B576" s="11" t="s">
-        <v>1298</v>
+        <v>1281</v>
       </c>
       <c r="C576" s="8" t="s">
-        <v>1299</v>
+        <v>1282</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1300</v>
+        <v>1283</v>
       </c>
       <c r="E576" s="7"/>
       <c r="F576" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="577" spans="1:6">
-      <c r="A577" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D577" s="7"/>
+      <c r="A577" s="6">
+        <v>19</v>
+      </c>
+      <c r="B577" s="11" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C577" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D577" s="7" t="s">
+        <v>1286</v>
+      </c>
       <c r="E577" s="7"/>
-      <c r="F577" s="15"/>
+      <c r="F577" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="578" spans="1:6">
-      <c r="A578" s="5" t="s">
+      <c r="A578" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="B578" s="7"/>
+      <c r="C578" s="8"/>
+      <c r="D578" s="7"/>
+      <c r="E578" s="7"/>
+      <c r="F578" s="15"/>
+    </row>
+    <row r="579" spans="1:6">
+      <c r="A579" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B578" s="10" t="s">
+      <c r="B579" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C578" s="12" t="s">
+      <c r="C579" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D578" s="13" t="s">
+      <c r="D579" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E578" s="14" t="s">
+      <c r="E579" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F578" s="16" t="s">
+      <c r="F579" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="579" spans="1:6">
-      <c r="A579" s="6">
+    <row r="580" spans="1:6">
+      <c r="A580" s="6">
         <v>1</v>
       </c>
-      <c r="B579" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D580" s="7"/>
+      <c r="B580" s="11" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C580" s="8" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D580" s="7" t="s">
+        <v>1289</v>
+      </c>
       <c r="E580" s="7"/>
-      <c r="F580" s="15"/>
+      <c r="F580" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="581" spans="1:6">
-      <c r="A581" s="5" t="s">
+      <c r="A581" s="4" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B581" s="7"/>
+      <c r="C581" s="8"/>
+      <c r="D581" s="7"/>
+      <c r="E581" s="7"/>
+      <c r="F581" s="15"/>
+    </row>
+    <row r="582" spans="1:6">
+      <c r="A582" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B581" s="10" t="s">
+      <c r="B582" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C581" s="12" t="s">
+      <c r="C582" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D581" s="13" t="s">
+      <c r="D582" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E581" s="14" t="s">
+      <c r="E582" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F581" s="16" t="s">
+      <c r="F582" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="582" spans="1:6">
-      <c r="A582" s="6">
+    <row r="583" spans="1:6">
+      <c r="A583" s="6">
         <v>1</v>
       </c>
-      <c r="B582" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D583" s="7"/>
+      <c r="B583" s="11" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C583" s="8" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D583" s="7" t="s">
+        <v>1293</v>
+      </c>
       <c r="E583" s="7"/>
-      <c r="F583" s="15"/>
+      <c r="F583" s="15">
+        <v>620</v>
+      </c>
     </row>
     <row r="584" spans="1:6">
-      <c r="A584" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A584" s="6">
+        <v>2</v>
+      </c>
+      <c r="B584" s="11" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C584" s="8" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D584" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E584" s="7"/>
+      <c r="F584" s="15">
+        <v>620</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B585" s="11" t="s">
-        <v>1308</v>
+        <v>1297</v>
       </c>
       <c r="C585" s="8" t="s">
-        <v>1309</v>
+        <v>1298</v>
       </c>
       <c r="D585" s="7" t="s">
-        <v>1310</v>
+        <v>1299</v>
       </c>
       <c r="E585" s="7"/>
       <c r="F585" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B586" s="11" t="s">
-        <v>1311</v>
+        <v>1300</v>
       </c>
       <c r="C586" s="8" t="s">
-        <v>1312</v>
+        <v>1301</v>
       </c>
       <c r="D586" s="7" t="s">
-        <v>1313</v>
+        <v>1302</v>
       </c>
       <c r="E586" s="7"/>
       <c r="F586" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="587" spans="1:6">
-      <c r="A587" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A587" s="4" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B587" s="7"/>
+      <c r="C587" s="8"/>
+      <c r="D587" s="7"/>
       <c r="E587" s="7"/>
-      <c r="F587" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F587" s="15"/>
     </row>
     <row r="588" spans="1:6">
-      <c r="A588" s="6">
+      <c r="A588" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B588" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="B588" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C588" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D588" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E588" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F588" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B589" s="11" t="s">
-        <v>1320</v>
+        <v>1304</v>
       </c>
       <c r="C589" s="8" t="s">
-        <v>1321</v>
+        <v>1305</v>
       </c>
       <c r="D589" s="7" t="s">
-        <v>1322</v>
+        <v>1306</v>
       </c>
       <c r="E589" s="7"/>
       <c r="F589" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B590" s="11" t="s">
-        <v>1323</v>
+        <v>1307</v>
       </c>
       <c r="C590" s="8" t="s">
-        <v>1324</v>
+        <v>1308</v>
       </c>
       <c r="D590" s="7" t="s">
-        <v>1325</v>
+        <v>1309</v>
       </c>
       <c r="E590" s="7"/>
       <c r="F590" s="15">
         <v>520</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B591" s="11" t="s">
-        <v>1326</v>
+        <v>1310</v>
       </c>
       <c r="C591" s="8" t="s">
-        <v>1327</v>
+        <v>1311</v>
       </c>
       <c r="D591" s="7" t="s">
-        <v>1328</v>
+        <v>1312</v>
       </c>
       <c r="E591" s="7"/>
       <c r="F591" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="592" spans="1:6">
-      <c r="A592" s="6">
+      <c r="A592" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="B592" s="7"/>
+      <c r="C592" s="8"/>
+      <c r="D592" s="7"/>
+      <c r="E592" s="7"/>
+      <c r="F592" s="15"/>
+    </row>
+    <row r="593" spans="1:6">
+      <c r="A593" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B593" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C593" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D593" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E593" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B592" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A593" s="6">
+      <c r="F593" s="16" t="s">
         <v>9</v>
-      </c>
-[...11 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B594" s="11" t="s">
-        <v>1335</v>
+        <v>1313</v>
       </c>
       <c r="C594" s="8" t="s">
-        <v>1336</v>
+        <v>1314</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>1337</v>
+        <v>1315</v>
       </c>
       <c r="E594" s="7"/>
       <c r="F594" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="595" spans="1:6">
-      <c r="A595" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A595" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="B595" s="7"/>
+      <c r="C595" s="8"/>
+      <c r="D595" s="7"/>
       <c r="E595" s="7"/>
-      <c r="F595" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F595" s="15"/>
     </row>
     <row r="596" spans="1:6">
-      <c r="A596" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A596" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B596" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C596" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D596" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E596" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F596" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B597" s="11" t="s">
-        <v>1344</v>
+        <v>1316</v>
       </c>
       <c r="C597" s="8" t="s">
-        <v>1345</v>
+        <v>1317</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1346</v>
+        <v>1318</v>
       </c>
       <c r="E597" s="7"/>
       <c r="F597" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B598" s="11" t="s">
-        <v>1347</v>
+        <v>1319</v>
       </c>
       <c r="C598" s="8" t="s">
-        <v>1348</v>
+        <v>1320</v>
       </c>
       <c r="D598" s="7" t="s">
-        <v>1349</v>
+        <v>1321</v>
       </c>
       <c r="E598" s="7"/>
       <c r="F598" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="599" spans="1:6">
-      <c r="A599" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A599" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="B599" s="7"/>
+      <c r="C599" s="8"/>
+      <c r="D599" s="7"/>
       <c r="E599" s="7"/>
-      <c r="F599" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F599" s="15"/>
     </row>
     <row r="600" spans="1:6">
-      <c r="A600" s="6">
-[...13 lines deleted...]
-        <v>500</v>
+      <c r="A600" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B600" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C600" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D600" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E600" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F600" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="6">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B601" s="11" t="s">
-        <v>1356</v>
+        <v>1322</v>
       </c>
       <c r="C601" s="8" t="s">
-        <v>1357</v>
+        <v>1323</v>
       </c>
       <c r="D601" s="7" t="s">
-        <v>1358</v>
+        <v>1324</v>
       </c>
       <c r="E601" s="7"/>
       <c r="F601" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B602" s="11" t="s">
-        <v>1359</v>
+        <v>1325</v>
       </c>
       <c r="C602" s="8" t="s">
-        <v>1360</v>
+        <v>1326</v>
       </c>
       <c r="D602" s="7" t="s">
-        <v>1361</v>
+        <v>1327</v>
       </c>
       <c r="E602" s="7"/>
       <c r="F602" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="6">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B603" s="11" t="s">
-        <v>1362</v>
+        <v>1328</v>
       </c>
       <c r="C603" s="8" t="s">
-        <v>1363</v>
+        <v>1329</v>
       </c>
       <c r="D603" s="7" t="s">
-        <v>1364</v>
+        <v>1330</v>
       </c>
       <c r="E603" s="7"/>
       <c r="F603" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="604" spans="1:6">
-      <c r="A604" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D604" s="7"/>
+      <c r="A604" s="6">
+        <v>4</v>
+      </c>
+      <c r="B604" s="11" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C604" s="8" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D604" s="7" t="s">
+        <v>1333</v>
+      </c>
       <c r="E604" s="7"/>
-      <c r="F604" s="15"/>
+      <c r="F604" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="605" spans="1:6">
-      <c r="A605" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B605" s="10" t="s">
+      <c r="A605" s="6">
         <v>5</v>
       </c>
-      <c r="C605" s="12" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B605" s="11" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C605" s="8" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D605" s="7" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E605" s="7"/>
+      <c r="F605" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B606" s="11" t="s">
-        <v>1365</v>
+        <v>1337</v>
       </c>
       <c r="C606" s="8" t="s">
-        <v>1366</v>
+        <v>1338</v>
       </c>
       <c r="D606" s="7" t="s">
-        <v>1367</v>
+        <v>1339</v>
       </c>
       <c r="E606" s="7"/>
       <c r="F606" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="607" spans="1:6">
-      <c r="A607" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D607" s="7"/>
+      <c r="A607" s="6">
+        <v>7</v>
+      </c>
+      <c r="B607" s="11" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C607" s="8" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D607" s="7" t="s">
+        <v>1342</v>
+      </c>
       <c r="E607" s="7"/>
-      <c r="F607" s="15"/>
+      <c r="F607" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="608" spans="1:6">
-      <c r="A608" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E608" s="14" t="s">
+      <c r="A608" s="6">
         <v>8</v>
       </c>
-      <c r="F608" s="16" t="s">
-        <v>9</v>
+      <c r="B608" s="11" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C608" s="8" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D608" s="7" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E608" s="7"/>
+      <c r="F608" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B609" s="11" t="s">
-        <v>1369</v>
+        <v>1346</v>
       </c>
       <c r="C609" s="8" t="s">
-        <v>1370</v>
+        <v>1347</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>1371</v>
+        <v>1348</v>
       </c>
       <c r="E609" s="7"/>
       <c r="F609" s="15">
-        <v>620</v>
+        <v>540</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B610" s="11" t="s">
-        <v>1372</v>
+        <v>1349</v>
       </c>
       <c r="C610" s="8" t="s">
-        <v>1373</v>
+        <v>1350</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1374</v>
+        <v>1351</v>
       </c>
       <c r="E610" s="7"/>
       <c r="F610" s="15">
-        <v>620</v>
+        <v>500</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B611" s="11" t="s">
-        <v>1375</v>
+        <v>1352</v>
       </c>
       <c r="C611" s="8" t="s">
-        <v>1376</v>
+        <v>1353</v>
       </c>
       <c r="D611" s="7" t="s">
-        <v>1377</v>
+        <v>1354</v>
       </c>
       <c r="E611" s="7"/>
       <c r="F611" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B612" s="11" t="s">
-        <v>1378</v>
+        <v>1355</v>
       </c>
       <c r="C612" s="8" t="s">
-        <v>1379</v>
+        <v>1356</v>
       </c>
       <c r="D612" s="7" t="s">
-        <v>1380</v>
+        <v>1357</v>
       </c>
       <c r="E612" s="7"/>
       <c r="F612" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="613" spans="1:6">
-      <c r="A613" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D613" s="7"/>
+      <c r="A613" s="6">
+        <v>13</v>
+      </c>
+      <c r="B613" s="11" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C613" s="8" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D613" s="7" t="s">
+        <v>1360</v>
+      </c>
       <c r="E613" s="7"/>
-      <c r="F613" s="15"/>
+      <c r="F613" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="614" spans="1:6">
-      <c r="A614" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A614" s="6">
+        <v>14</v>
+      </c>
+      <c r="B614" s="11" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C614" s="8" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D614" s="7" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E614" s="7"/>
+      <c r="F614" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B615" s="11" t="s">
-        <v>1382</v>
+        <v>1364</v>
       </c>
       <c r="C615" s="8" t="s">
-        <v>1383</v>
+        <v>1365</v>
       </c>
       <c r="D615" s="7" t="s">
-        <v>1384</v>
+        <v>1366</v>
       </c>
       <c r="E615" s="7"/>
       <c r="F615" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="6">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B616" s="11" t="s">
-        <v>1385</v>
+        <v>1367</v>
       </c>
       <c r="C616" s="8" t="s">
-        <v>1386</v>
+        <v>1368</v>
       </c>
       <c r="D616" s="7" t="s">
-        <v>1387</v>
+        <v>1369</v>
       </c>
       <c r="E616" s="7"/>
       <c r="F616" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="6">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B617" s="11" t="s">
-        <v>1388</v>
+        <v>1370</v>
       </c>
       <c r="C617" s="8" t="s">
-        <v>1389</v>
+        <v>1371</v>
       </c>
       <c r="D617" s="7" t="s">
-        <v>1390</v>
+        <v>1372</v>
       </c>
       <c r="E617" s="7"/>
       <c r="F617" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="618" spans="1:6">
-      <c r="A618" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D618" s="7"/>
+      <c r="A618" s="6">
+        <v>18</v>
+      </c>
+      <c r="B618" s="11" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C618" s="8" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D618" s="7" t="s">
+        <v>1375</v>
+      </c>
       <c r="E618" s="7"/>
-      <c r="F618" s="15"/>
+      <c r="F618" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="619" spans="1:6">
-      <c r="A619" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A619" s="6">
+        <v>19</v>
+      </c>
+      <c r="B619" s="11" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C619" s="8" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D619" s="7" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E619" s="7"/>
+      <c r="F619" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B620" s="11" t="s">
-        <v>1391</v>
+        <v>1379</v>
       </c>
       <c r="C620" s="8" t="s">
-        <v>1392</v>
+        <v>1380</v>
       </c>
       <c r="D620" s="7" t="s">
-        <v>1393</v>
+        <v>1381</v>
       </c>
       <c r="E620" s="7"/>
       <c r="F620" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="621" spans="1:6">
-      <c r="A621" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D621" s="7"/>
+      <c r="A621" s="6">
+        <v>21</v>
+      </c>
+      <c r="B621" s="11" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C621" s="8" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D621" s="7" t="s">
+        <v>1384</v>
+      </c>
       <c r="E621" s="7"/>
-      <c r="F621" s="15"/>
+      <c r="F621" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="622" spans="1:6">
-      <c r="A622" s="5" t="s">
+      <c r="A622" s="6">
+        <v>22</v>
+      </c>
+      <c r="B622" s="11" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C622" s="8" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D622" s="7" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E622" s="7"/>
+      <c r="F622" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6">
+      <c r="A623" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="B623" s="7"/>
+      <c r="C623" s="8"/>
+      <c r="D623" s="7"/>
+      <c r="E623" s="7"/>
+      <c r="F623" s="15"/>
+    </row>
+    <row r="624" spans="1:6">
+      <c r="A624" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B622" s="10" t="s">
+      <c r="B624" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C622" s="12" t="s">
+      <c r="C624" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D622" s="13" t="s">
+      <c r="D624" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E622" s="14" t="s">
+      <c r="E624" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F622" s="16" t="s">
+      <c r="F624" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="623" spans="1:6">
-      <c r="A623" s="6">
+    <row r="625" spans="1:6">
+      <c r="A625" s="6">
         <v>1</v>
       </c>
-      <c r="B623" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A624" s="6">
+      <c r="B625" s="11" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C625" s="8" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D625" s="7" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E625" s="7"/>
+      <c r="F625" s="15">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6">
+      <c r="A626" s="6">
         <v>2</v>
       </c>
-      <c r="B624" s="11" t="s">
-[...40 lines deleted...]
-        <v>9</v>
+      <c r="B626" s="11" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C626" s="8" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D626" s="7" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E626" s="7"/>
+      <c r="F626" s="15">
+        <v>900</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B627" s="11" t="s">
-        <v>1400</v>
+        <v>1394</v>
       </c>
       <c r="C627" s="8" t="s">
-        <v>1401</v>
+        <v>1395</v>
       </c>
       <c r="D627" s="7" t="s">
-        <v>1402</v>
+        <v>1396</v>
       </c>
       <c r="E627" s="7"/>
       <c r="F627" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B628" s="11" t="s">
-        <v>1403</v>
+        <v>1397</v>
       </c>
       <c r="C628" s="8" t="s">
-        <v>1404</v>
+        <v>1398</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>1405</v>
+        <v>1399</v>
       </c>
       <c r="E628" s="7"/>
       <c r="F628" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B629" s="11" t="s">
-        <v>1406</v>
+        <v>1400</v>
       </c>
       <c r="C629" s="8" t="s">
-        <v>1407</v>
+        <v>1401</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>1408</v>
+        <v>1402</v>
       </c>
       <c r="E629" s="7"/>
       <c r="F629" s="15">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="630" spans="1:6">
-      <c r="A630" s="6">
+      <c r="A630" s="4" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B630" s="7"/>
+      <c r="C630" s="8"/>
+      <c r="D630" s="7"/>
+      <c r="E630" s="7"/>
+      <c r="F630" s="15"/>
+    </row>
+    <row r="631" spans="1:6">
+      <c r="A631" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B630" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A631" s="6">
+      <c r="B631" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B631" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="C631" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D631" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E631" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F631" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B632" s="11" t="s">
-        <v>1415</v>
+        <v>1404</v>
       </c>
       <c r="C632" s="8" t="s">
-        <v>1416</v>
+        <v>1405</v>
       </c>
       <c r="D632" s="7" t="s">
-        <v>1417</v>
+        <v>1406</v>
       </c>
       <c r="E632" s="7"/>
       <c r="F632" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="633" spans="1:6">
-      <c r="A633" s="6">
+      <c r="A633" s="4" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B633" s="7"/>
+      <c r="C633" s="8"/>
+      <c r="D633" s="7"/>
+      <c r="E633" s="7"/>
+      <c r="F633" s="15"/>
+    </row>
+    <row r="634" spans="1:6">
+      <c r="A634" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B634" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C634" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D634" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B633" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A634" s="6">
+      <c r="E634" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B634" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="F634" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B635" s="11" t="s">
-        <v>1424</v>
+        <v>1408</v>
       </c>
       <c r="C635" s="8" t="s">
-        <v>1425</v>
+        <v>1409</v>
       </c>
       <c r="D635" s="7" t="s">
-        <v>1426</v>
+        <v>1410</v>
       </c>
       <c r="E635" s="7"/>
       <c r="F635" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B636" s="11" t="s">
-        <v>1427</v>
+        <v>1411</v>
       </c>
       <c r="C636" s="8" t="s">
-        <v>1428</v>
+        <v>1412</v>
       </c>
       <c r="D636" s="7" t="s">
-        <v>1429</v>
+        <v>1413</v>
       </c>
       <c r="E636" s="7"/>
       <c r="F636" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B637" s="11" t="s">
-        <v>1430</v>
+        <v>1414</v>
       </c>
       <c r="C637" s="8" t="s">
-        <v>1431</v>
+        <v>1415</v>
       </c>
       <c r="D637" s="7" t="s">
-        <v>1432</v>
+        <v>1416</v>
       </c>
       <c r="E637" s="7"/>
       <c r="F637" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="6">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B638" s="11" t="s">
-        <v>1433</v>
+        <v>1417</v>
       </c>
       <c r="C638" s="8" t="s">
-        <v>1434</v>
+        <v>1418</v>
       </c>
       <c r="D638" s="7" t="s">
-        <v>1435</v>
+        <v>1419</v>
       </c>
       <c r="E638" s="7"/>
       <c r="F638" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="639" spans="1:6">
-      <c r="A639" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A639" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="B639" s="7"/>
+      <c r="C639" s="8"/>
+      <c r="D639" s="7"/>
       <c r="E639" s="7"/>
-      <c r="F639" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F639" s="15"/>
     </row>
     <row r="640" spans="1:6">
-      <c r="A640" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A640" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B640" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D640" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E640" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F640" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="6">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B641" s="11" t="s">
-        <v>1442</v>
+        <v>1420</v>
       </c>
       <c r="C641" s="8" t="s">
-        <v>1443</v>
+        <v>1421</v>
       </c>
       <c r="D641" s="7" t="s">
-        <v>1444</v>
+        <v>1422</v>
       </c>
       <c r="E641" s="7"/>
       <c r="F641" s="15">
-        <v>540</v>
+        <v>700</v>
       </c>
     </row>
     <row r="642" spans="1:6">
-      <c r="A642" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A642" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="B642" s="7"/>
+      <c r="C642" s="8"/>
+      <c r="D642" s="7"/>
       <c r="E642" s="7"/>
-      <c r="F642" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F642" s="15"/>
     </row>
     <row r="643" spans="1:6">
-      <c r="A643" s="6">
-[...13 lines deleted...]
-        <v>540</v>
+      <c r="A643" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B643" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C643" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D643" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E643" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F643" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B644" s="11" t="s">
-        <v>1451</v>
+        <v>1423</v>
       </c>
       <c r="C644" s="8" t="s">
-        <v>1452</v>
+        <v>1424</v>
       </c>
       <c r="D644" s="7" t="s">
-        <v>1453</v>
+        <v>1425</v>
       </c>
       <c r="E644" s="7"/>
       <c r="F644" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="6">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B645" s="11" t="s">
-        <v>1454</v>
+        <v>1426</v>
       </c>
       <c r="C645" s="8" t="s">
-        <v>1455</v>
+        <v>1427</v>
       </c>
       <c r="D645" s="7" t="s">
-        <v>1456</v>
+        <v>1428</v>
       </c>
       <c r="E645" s="7"/>
       <c r="F645" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="6">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B646" s="11" t="s">
-        <v>1457</v>
+        <v>1429</v>
       </c>
       <c r="C646" s="8" t="s">
-        <v>1458</v>
+        <v>1430</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>1459</v>
+        <v>1431</v>
       </c>
       <c r="E646" s="7"/>
       <c r="F646" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="6">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B647" s="11" t="s">
-        <v>1460</v>
+        <v>1432</v>
       </c>
       <c r="C647" s="8" t="s">
-        <v>1461</v>
+        <v>1433</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>1462</v>
+        <v>1434</v>
       </c>
       <c r="E647" s="7"/>
       <c r="F647" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="6">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B648" s="11" t="s">
-        <v>1463</v>
+        <v>1435</v>
       </c>
       <c r="C648" s="8" t="s">
-        <v>1464</v>
+        <v>1436</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>1465</v>
+        <v>1437</v>
       </c>
       <c r="E648" s="7"/>
       <c r="F648" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="6">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B649" s="11" t="s">
-        <v>1466</v>
+        <v>1438</v>
       </c>
       <c r="C649" s="8" t="s">
-        <v>1467</v>
+        <v>1439</v>
       </c>
       <c r="D649" s="7" t="s">
-        <v>1468</v>
+        <v>1440</v>
       </c>
       <c r="E649" s="7"/>
       <c r="F649" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="6">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B650" s="11" t="s">
-        <v>1469</v>
+        <v>1441</v>
       </c>
       <c r="C650" s="8" t="s">
-        <v>1470</v>
+        <v>1442</v>
       </c>
       <c r="D650" s="7" t="s">
-        <v>1471</v>
+        <v>1443</v>
       </c>
       <c r="E650" s="7"/>
       <c r="F650" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="651" spans="1:6">
-      <c r="A651" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D651" s="7"/>
+      <c r="A651" s="6">
+        <v>8</v>
+      </c>
+      <c r="B651" s="11" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C651" s="8" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D651" s="7" t="s">
+        <v>1446</v>
+      </c>
       <c r="E651" s="7"/>
-      <c r="F651" s="15"/>
+      <c r="F651" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="652" spans="1:6">
-      <c r="A652" s="5" t="s">
-[...14 lines deleted...]
-      <c r="F652" s="16" t="s">
+      <c r="A652" s="6">
         <v>9</v>
+      </c>
+      <c r="B652" s="11" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C652" s="8" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D652" s="7" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E652" s="7"/>
+      <c r="F652" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B653" s="11" t="s">
-        <v>1472</v>
+        <v>1450</v>
       </c>
       <c r="C653" s="8" t="s">
-        <v>1473</v>
+        <v>1451</v>
       </c>
       <c r="D653" s="7" t="s">
-        <v>1474</v>
+        <v>1452</v>
       </c>
       <c r="E653" s="7"/>
       <c r="F653" s="15">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="6">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B654" s="11" t="s">
-        <v>1475</v>
+        <v>1453</v>
       </c>
       <c r="C654" s="8" t="s">
-        <v>1476</v>
+        <v>1454</v>
       </c>
       <c r="D654" s="7" t="s">
-        <v>1477</v>
+        <v>1455</v>
       </c>
       <c r="E654" s="7"/>
       <c r="F654" s="15">
-        <v>640</v>
+        <v>520</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="6">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B655" s="11" t="s">
-        <v>1478</v>
+        <v>1456</v>
       </c>
       <c r="C655" s="8" t="s">
-        <v>1479</v>
+        <v>1457</v>
       </c>
       <c r="D655" s="7" t="s">
-        <v>1480</v>
+        <v>1458</v>
       </c>
       <c r="E655" s="7"/>
       <c r="F655" s="15">
-        <v>900</v>
+        <v>520</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="6">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B656" s="11" t="s">
-        <v>1481</v>
+        <v>1459</v>
       </c>
       <c r="C656" s="8" t="s">
-        <v>1482</v>
+        <v>1460</v>
       </c>
       <c r="D656" s="7" t="s">
-        <v>1483</v>
+        <v>1461</v>
       </c>
       <c r="E656" s="7"/>
       <c r="F656" s="15">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="6">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B657" s="11" t="s">
-        <v>1484</v>
+        <v>1462</v>
       </c>
       <c r="C657" s="8" t="s">
-        <v>1485</v>
+        <v>1463</v>
       </c>
       <c r="D657" s="7" t="s">
-        <v>1486</v>
+        <v>1464</v>
       </c>
       <c r="E657" s="7"/>
       <c r="F657" s="15">
-        <v>900</v>
+        <v>520</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="4" t="s">
-        <v>1487</v>
+        <v>1465</v>
       </c>
       <c r="B658" s="7"/>
       <c r="C658" s="8"/>
       <c r="D658" s="7"/>
       <c r="E658" s="7"/>
       <c r="F658" s="15"/>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B659" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C659" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D659" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E659" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F659" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="6">
         <v>1</v>
       </c>
       <c r="B660" s="11" t="s">
-        <v>1488</v>
+        <v>1466</v>
       </c>
       <c r="C660" s="8" t="s">
-        <v>1489</v>
+        <v>1467</v>
       </c>
       <c r="D660" s="7" t="s">
-        <v>1490</v>
+        <v>1468</v>
       </c>
       <c r="E660" s="7"/>
       <c r="F660" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="4" t="s">
-        <v>1491</v>
+        <v>1469</v>
       </c>
       <c r="B661" s="7"/>
       <c r="C661" s="8"/>
       <c r="D661" s="7"/>
       <c r="E661" s="7"/>
       <c r="F661" s="15"/>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B662" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C662" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D662" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E662" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F662" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="6">
         <v>1</v>
       </c>
       <c r="B663" s="11" t="s">
-        <v>1492</v>
+        <v>1470</v>
       </c>
       <c r="C663" s="8" t="s">
-        <v>1493</v>
+        <v>1471</v>
       </c>
       <c r="D663" s="7" t="s">
-        <v>1494</v>
+        <v>1472</v>
       </c>
       <c r="E663" s="7"/>
       <c r="F663" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="6">
         <v>2</v>
       </c>
       <c r="B664" s="11" t="s">
-        <v>1495</v>
+        <v>1473</v>
       </c>
       <c r="C664" s="8" t="s">
-        <v>1496</v>
+        <v>1474</v>
       </c>
       <c r="D664" s="7" t="s">
-        <v>1497</v>
+        <v>1475</v>
       </c>
       <c r="E664" s="7"/>
       <c r="F664" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="665" spans="1:6">
-      <c r="A665" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A665" s="4" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B665" s="7"/>
+      <c r="C665" s="8"/>
+      <c r="D665" s="7"/>
       <c r="E665" s="7"/>
-      <c r="F665" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F665" s="15"/>
     </row>
     <row r="666" spans="1:6">
-      <c r="A666" s="6">
+      <c r="A666" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B666" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="B666" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C666" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D666" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E666" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F666" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="667" spans="1:6">
-      <c r="A667" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D667" s="7"/>
+      <c r="A667" s="6">
+        <v>1</v>
+      </c>
+      <c r="B667" s="11" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C667" s="8" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D667" s="7" t="s">
+        <v>1479</v>
+      </c>
       <c r="E667" s="7"/>
-      <c r="F667" s="15"/>
+      <c r="F667" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="668" spans="1:6">
-      <c r="A668" s="5" t="s">
+      <c r="A668" s="4" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B668" s="7"/>
+      <c r="C668" s="8"/>
+      <c r="D668" s="7"/>
+      <c r="E668" s="7"/>
+      <c r="F668" s="15"/>
+    </row>
+    <row r="669" spans="1:6">
+      <c r="A669" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B668" s="10" t="s">
+      <c r="B669" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C668" s="12" t="s">
+      <c r="C669" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D668" s="13" t="s">
+      <c r="D669" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E668" s="14" t="s">
+      <c r="E669" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F668" s="16" t="s">
+      <c r="F669" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="669" spans="1:6">
-      <c r="A669" s="6">
+    <row r="670" spans="1:6">
+      <c r="A670" s="6">
         <v>1</v>
       </c>
-      <c r="B669" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D670" s="7"/>
+      <c r="B670" s="11" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C670" s="8" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D670" s="7" t="s">
+        <v>1483</v>
+      </c>
       <c r="E670" s="7"/>
-      <c r="F670" s="15"/>
+      <c r="F670" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="671" spans="1:6">
-      <c r="A671" s="5" t="s">
+      <c r="A671" s="4" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B671" s="7"/>
+      <c r="C671" s="8"/>
+      <c r="D671" s="7"/>
+      <c r="E671" s="7"/>
+      <c r="F671" s="15"/>
+    </row>
+    <row r="672" spans="1:6">
+      <c r="A672" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B671" s="10" t="s">
+      <c r="B672" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C671" s="12" t="s">
+      <c r="C672" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D671" s="13" t="s">
+      <c r="D672" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E671" s="14" t="s">
+      <c r="E672" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F671" s="16" t="s">
+      <c r="F672" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B673" s="11" t="s">
-        <v>1510</v>
+        <v>1485</v>
       </c>
       <c r="C673" s="8" t="s">
-        <v>1511</v>
+        <v>1486</v>
       </c>
       <c r="D673" s="7" t="s">
-        <v>1512</v>
+        <v>1487</v>
       </c>
       <c r="E673" s="7"/>
       <c r="F673" s="15">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B674" s="11" t="s">
-        <v>1513</v>
+        <v>1488</v>
       </c>
       <c r="C674" s="8" t="s">
-        <v>1514</v>
+        <v>1489</v>
       </c>
       <c r="D674" s="7" t="s">
-        <v>1515</v>
+        <v>1490</v>
       </c>
       <c r="E674" s="7"/>
       <c r="F674" s="15">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="675" spans="1:6">
-      <c r="A675" s="6">
+      <c r="A675" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="B675" s="7"/>
+      <c r="C675" s="8"/>
+      <c r="D675" s="7"/>
+      <c r="E675" s="7"/>
+      <c r="F675" s="15"/>
+    </row>
+    <row r="676" spans="1:6">
+      <c r="A676" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B675" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A676" s="6">
+      <c r="B676" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B676" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="C676" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D676" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E676" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F676" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B677" s="11" t="s">
-        <v>1522</v>
+        <v>1491</v>
       </c>
       <c r="C677" s="8" t="s">
-        <v>1523</v>
+        <v>1492</v>
       </c>
       <c r="D677" s="7" t="s">
-        <v>1524</v>
+        <v>1493</v>
       </c>
       <c r="E677" s="7"/>
       <c r="F677" s="15">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="678" spans="1:6">
-      <c r="A678" s="6">
+      <c r="A678" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="B678" s="7"/>
+      <c r="C678" s="8"/>
+      <c r="D678" s="7"/>
+      <c r="E678" s="7"/>
+      <c r="F678" s="15"/>
+    </row>
+    <row r="679" spans="1:6">
+      <c r="A679" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B679" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C679" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D679" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B678" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A679" s="6">
+      <c r="E679" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B679" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="F679" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B680" s="11" t="s">
-        <v>1531</v>
+        <v>1494</v>
       </c>
       <c r="C680" s="8" t="s">
-        <v>1532</v>
+        <v>1495</v>
       </c>
       <c r="D680" s="7" t="s">
-        <v>1533</v>
+        <v>1496</v>
       </c>
       <c r="E680" s="7"/>
       <c r="F680" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B681" s="11" t="s">
-        <v>1534</v>
+        <v>1497</v>
       </c>
       <c r="C681" s="8" t="s">
-        <v>1535</v>
+        <v>1498</v>
       </c>
       <c r="D681" s="7" t="s">
-        <v>1536</v>
+        <v>1499</v>
       </c>
       <c r="E681" s="7"/>
       <c r="F681" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="6">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B682" s="11" t="s">
-        <v>1537</v>
+        <v>1500</v>
       </c>
       <c r="C682" s="8" t="s">
-        <v>1538</v>
+        <v>1501</v>
       </c>
       <c r="D682" s="7" t="s">
-        <v>1539</v>
+        <v>1502</v>
       </c>
       <c r="E682" s="7"/>
       <c r="F682" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="6">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B683" s="11" t="s">
-        <v>1540</v>
+        <v>1503</v>
       </c>
       <c r="C683" s="8" t="s">
-        <v>1541</v>
+        <v>1504</v>
       </c>
       <c r="D683" s="7" t="s">
-        <v>1542</v>
+        <v>1505</v>
       </c>
       <c r="E683" s="7"/>
       <c r="F683" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="6">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B684" s="11" t="s">
-        <v>1543</v>
+        <v>1506</v>
       </c>
       <c r="C684" s="8" t="s">
-        <v>1544</v>
+        <v>1507</v>
       </c>
       <c r="D684" s="7" t="s">
-        <v>1545</v>
+        <v>1508</v>
       </c>
       <c r="E684" s="7"/>
       <c r="F684" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="6">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B685" s="11" t="s">
-        <v>1546</v>
+        <v>1509</v>
       </c>
       <c r="C685" s="8" t="s">
-        <v>1547</v>
+        <v>1510</v>
       </c>
       <c r="D685" s="7" t="s">
-        <v>1548</v>
+        <v>1511</v>
       </c>
       <c r="E685" s="7"/>
       <c r="F685" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="4" t="s">
-        <v>1549</v>
+        <v>850</v>
       </c>
       <c r="B686" s="7"/>
       <c r="C686" s="8"/>
       <c r="D686" s="7"/>
       <c r="E686" s="7"/>
       <c r="F686" s="15"/>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B687" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C687" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D687" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E687" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F687" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="6">
         <v>1</v>
       </c>
       <c r="B688" s="11" t="s">
-        <v>1550</v>
+        <v>1512</v>
       </c>
       <c r="C688" s="8" t="s">
-        <v>1551</v>
+        <v>1513</v>
       </c>
       <c r="D688" s="7" t="s">
-        <v>1552</v>
+        <v>1514</v>
       </c>
       <c r="E688" s="7"/>
       <c r="F688" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="689" spans="1:6">
-      <c r="A689" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D689" s="7"/>
+      <c r="A689" s="6">
+        <v>2</v>
+      </c>
+      <c r="B689" s="11" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C689" s="8" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D689" s="7" t="s">
+        <v>1517</v>
+      </c>
       <c r="E689" s="7"/>
-      <c r="F689" s="15"/>
+      <c r="F689" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="690" spans="1:6">
-      <c r="A690" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A690" s="6">
+        <v>3</v>
+      </c>
+      <c r="B690" s="11" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C690" s="8" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D690" s="7" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E690" s="7"/>
+      <c r="F690" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B691" s="11" t="s">
-        <v>1554</v>
+        <v>1521</v>
       </c>
       <c r="C691" s="8" t="s">
-        <v>1555</v>
+        <v>1522</v>
       </c>
       <c r="D691" s="7" t="s">
-        <v>1556</v>
+        <v>1523</v>
       </c>
       <c r="E691" s="7"/>
       <c r="F691" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B692" s="11" t="s">
-        <v>1557</v>
+        <v>1524</v>
       </c>
       <c r="C692" s="8" t="s">
-        <v>1558</v>
+        <v>1525</v>
       </c>
       <c r="D692" s="7" t="s">
-        <v>1559</v>
+        <v>1526</v>
       </c>
       <c r="E692" s="7"/>
       <c r="F692" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="693" spans="1:6">
+      <c r="A693" s="6">
+        <v>6</v>
+      </c>
+      <c r="B693" s="11" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C693" s="8" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D693" s="7" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E693" s="7"/>
+      <c r="F693" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6">
+      <c r="A694" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="B694" s="7"/>
+      <c r="C694" s="8"/>
+      <c r="D694" s="7"/>
+      <c r="E694" s="7"/>
+      <c r="F694" s="15"/>
+    </row>
+    <row r="695" spans="1:6">
+      <c r="A695" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B695" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C695" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D695" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E695" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F695" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6">
+      <c r="A696" s="6">
+        <v>1</v>
+      </c>
+      <c r="B696" s="11" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C696" s="8" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D696" s="7" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E696" s="7"/>
+      <c r="F696" s="15">
         <v>500</v>
       </c>
     </row>
-    <row r="693" spans="1:6">
-[...10 lines deleted...]
-      <c r="A694" s="5" t="s">
+    <row r="697" spans="1:6">
+      <c r="A697" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="B697" s="7"/>
+      <c r="C697" s="8"/>
+      <c r="D697" s="7"/>
+      <c r="E697" s="7"/>
+      <c r="F697" s="15"/>
+    </row>
+    <row r="698" spans="1:6">
+      <c r="A698" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B694" s="10" t="s">
+      <c r="B698" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C694" s="12" t="s">
+      <c r="C698" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D694" s="13" t="s">
+      <c r="D698" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E694" s="14" t="s">
+      <c r="E698" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F694" s="16" t="s">
+      <c r="F698" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="695" spans="1:6">
-      <c r="A695" s="6">
+    <row r="699" spans="1:6">
+      <c r="A699" s="6">
         <v>1</v>
       </c>
-      <c r="B695" s="11" t="s">
-[...24 lines deleted...]
-      <c r="A697" s="5" t="s">
+      <c r="B699" s="11" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C699" s="8" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D699" s="7" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E699" s="7"/>
+      <c r="F699" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6">
+      <c r="A700" s="4" t="s">
+        <v>943</v>
+      </c>
+      <c r="B700" s="7"/>
+      <c r="C700" s="8"/>
+      <c r="D700" s="7"/>
+      <c r="E700" s="7"/>
+      <c r="F700" s="15"/>
+    </row>
+    <row r="701" spans="1:6">
+      <c r="A701" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B697" s="10" t="s">
+      <c r="B701" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C697" s="12" t="s">
+      <c r="C701" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D697" s="13" t="s">
+      <c r="D701" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E697" s="14" t="s">
+      <c r="E701" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F697" s="16" t="s">
+      <c r="F701" s="16" t="s">
         <v>9</v>
-      </c>
-[...64 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B702" s="11" t="s">
-        <v>1572</v>
+        <v>1536</v>
       </c>
       <c r="C702" s="8" t="s">
-        <v>1573</v>
+        <v>1537</v>
       </c>
       <c r="D702" s="7" t="s">
-        <v>1574</v>
+        <v>1538</v>
       </c>
       <c r="E702" s="7"/>
       <c r="F702" s="15">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="703" spans="1:6">
-      <c r="A703" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D703" s="7"/>
+      <c r="A703" s="6">
+        <v>2</v>
+      </c>
+      <c r="B703" s="11" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C703" s="8" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D703" s="7" t="s">
+        <v>1541</v>
+      </c>
       <c r="E703" s="7"/>
-      <c r="F703" s="15"/>
+      <c r="F703" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="704" spans="1:6">
-      <c r="A704" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A704" s="6">
+        <v>3</v>
+      </c>
+      <c r="B704" s="11" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C704" s="8" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D704" s="7" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E704" s="7"/>
+      <c r="F704" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B705" s="11" t="s">
-        <v>1575</v>
+        <v>1545</v>
       </c>
       <c r="C705" s="8" t="s">
-        <v>1576</v>
+        <v>1546</v>
       </c>
       <c r="D705" s="7" t="s">
-        <v>1577</v>
+        <v>1547</v>
       </c>
       <c r="E705" s="7"/>
       <c r="F705" s="15">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="706" spans="1:6">
-      <c r="A706" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D706" s="7"/>
+      <c r="A706" s="6">
+        <v>5</v>
+      </c>
+      <c r="B706" s="11" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C706" s="8" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D706" s="7" t="s">
+        <v>1550</v>
+      </c>
       <c r="E706" s="7"/>
-      <c r="F706" s="15"/>
+      <c r="F706" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="707" spans="1:6">
-      <c r="A707" s="5" t="s">
+      <c r="A707" s="6">
+        <v>6</v>
+      </c>
+      <c r="B707" s="11" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C707" s="8" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D707" s="7" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E707" s="7"/>
+      <c r="F707" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6">
+      <c r="A708" s="3" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B708" s="7"/>
+      <c r="C708" s="8"/>
+      <c r="D708" s="7"/>
+      <c r="E708" s="7"/>
+      <c r="F708" s="15"/>
+    </row>
+    <row r="709" spans="1:6">
+      <c r="A709" s="4" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B709" s="7"/>
+      <c r="C709" s="8"/>
+      <c r="D709" s="7"/>
+      <c r="E709" s="7"/>
+      <c r="F709" s="15"/>
+    </row>
+    <row r="710" spans="1:6">
+      <c r="A710" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B707" s="10" t="s">
+      <c r="B710" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C707" s="12" t="s">
+      <c r="C710" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D707" s="13" t="s">
+      <c r="D710" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E707" s="14" t="s">
+      <c r="E710" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F707" s="16" t="s">
+      <c r="F710" s="16" t="s">
         <v>9</v>
-      </c>
-[...52 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B711" s="11" t="s">
-        <v>1587</v>
+        <v>1556</v>
       </c>
       <c r="C711" s="8" t="s">
-        <v>1588</v>
+        <v>1557</v>
       </c>
       <c r="D711" s="7" t="s">
-        <v>1589</v>
+        <v>1558</v>
       </c>
       <c r="E711" s="7"/>
       <c r="F711" s="15">
-        <v>500</v>
+        <v>640</v>
       </c>
     </row>
     <row r="712" spans="1:6">
-      <c r="A712" s="6">
+      <c r="A712" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B712" s="7"/>
+      <c r="C712" s="8"/>
+      <c r="D712" s="7"/>
+      <c r="E712" s="7"/>
+      <c r="F712" s="15"/>
+    </row>
+    <row r="713" spans="1:6">
+      <c r="A713" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B713" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B712" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A713" s="6">
+      <c r="C713" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B713" s="11" t="s">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="D713" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E713" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F713" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="714" spans="1:6">
-      <c r="A714" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D714" s="7"/>
+      <c r="A714" s="6">
+        <v>1</v>
+      </c>
+      <c r="B714" s="11" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C714" s="8" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D714" s="7" t="s">
+        <v>1561</v>
+      </c>
       <c r="E714" s="7"/>
-      <c r="F714" s="15"/>
+      <c r="F714" s="15">
+        <v>690</v>
+      </c>
     </row>
     <row r="715" spans="1:6">
-      <c r="A715" s="5" t="s">
+      <c r="A715" s="6">
+        <v>2</v>
+      </c>
+      <c r="B715" s="11" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C715" s="8" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D715" s="7" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E715" s="7"/>
+      <c r="F715" s="15">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="716" spans="1:6">
+      <c r="A716" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B716" s="7"/>
+      <c r="C716" s="8"/>
+      <c r="D716" s="7"/>
+      <c r="E716" s="7"/>
+      <c r="F716" s="15"/>
+    </row>
+    <row r="717" spans="1:6">
+      <c r="A717" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B715" s="10" t="s">
+      <c r="B717" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C715" s="12" t="s">
+      <c r="C717" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D715" s="13" t="s">
+      <c r="D717" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E715" s="14" t="s">
+      <c r="E717" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F715" s="16" t="s">
+      <c r="F717" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B718" s="11" t="s">
-        <v>1602</v>
+        <v>1565</v>
       </c>
       <c r="C718" s="8" t="s">
-        <v>1603</v>
+        <v>1566</v>
       </c>
       <c r="D718" s="7" t="s">
-        <v>1604</v>
+        <v>1567</v>
       </c>
       <c r="E718" s="7"/>
       <c r="F718" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B719" s="11" t="s">
-        <v>1605</v>
+        <v>1568</v>
       </c>
       <c r="C719" s="8" t="s">
-        <v>1606</v>
+        <v>1569</v>
       </c>
       <c r="D719" s="7" t="s">
-        <v>1607</v>
+        <v>1570</v>
       </c>
       <c r="E719" s="7"/>
       <c r="F719" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B720" s="11" t="s">
-        <v>1608</v>
+        <v>1571</v>
       </c>
       <c r="C720" s="8" t="s">
-        <v>1609</v>
+        <v>1572</v>
       </c>
       <c r="D720" s="7" t="s">
-        <v>1610</v>
+        <v>1573</v>
       </c>
       <c r="E720" s="7"/>
       <c r="F720" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B721" s="11" t="s">
-        <v>1611</v>
+        <v>1574</v>
       </c>
       <c r="C721" s="8" t="s">
-        <v>1612</v>
+        <v>1575</v>
       </c>
       <c r="D721" s="7" t="s">
-        <v>1613</v>
+        <v>1576</v>
       </c>
       <c r="E721" s="7"/>
       <c r="F721" s="15">
         <v>520</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="4" t="s">
-        <v>991</v>
+        <v>44</v>
       </c>
       <c r="B722" s="7"/>
       <c r="C722" s="8"/>
       <c r="D722" s="7"/>
       <c r="E722" s="7"/>
       <c r="F722" s="15"/>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B723" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C723" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D723" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E723" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F723" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="6">
         <v>1</v>
       </c>
       <c r="B724" s="11" t="s">
-        <v>1614</v>
+        <v>1577</v>
       </c>
       <c r="C724" s="8" t="s">
-        <v>1615</v>
+        <v>1578</v>
       </c>
       <c r="D724" s="7" t="s">
-        <v>1616</v>
+        <v>1579</v>
       </c>
       <c r="E724" s="7"/>
       <c r="F724" s="15">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="725" spans="1:6">
-      <c r="A725" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D725" s="7"/>
+      <c r="A725" s="6">
+        <v>2</v>
+      </c>
+      <c r="B725" s="11" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C725" s="8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D725" s="7" t="s">
+        <v>1582</v>
+      </c>
       <c r="E725" s="7"/>
-      <c r="F725" s="15"/>
+      <c r="F725" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="726" spans="1:6">
-      <c r="A726" s="5" t="s">
+      <c r="A726" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B726" s="7"/>
+      <c r="C726" s="8"/>
+      <c r="D726" s="7"/>
+      <c r="E726" s="7"/>
+      <c r="F726" s="15"/>
+    </row>
+    <row r="727" spans="1:6">
+      <c r="A727" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B726" s="10" t="s">
+      <c r="B727" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C726" s="12" t="s">
+      <c r="C727" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D726" s="13" t="s">
+      <c r="D727" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E726" s="14" t="s">
+      <c r="E727" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F726" s="16" t="s">
+      <c r="F727" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="727" spans="1:6">
-      <c r="A727" s="6">
+    <row r="728" spans="1:6">
+      <c r="A728" s="6">
         <v>1</v>
       </c>
-      <c r="B727" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D728" s="7"/>
+      <c r="B728" s="11" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C728" s="8" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D728" s="7" t="s">
+        <v>1585</v>
+      </c>
       <c r="E728" s="7"/>
-      <c r="F728" s="15"/>
+      <c r="F728" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="729" spans="1:6">
-      <c r="A729" s="5" t="s">
+      <c r="A729" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B729" s="7"/>
+      <c r="C729" s="8"/>
+      <c r="D729" s="7"/>
+      <c r="E729" s="7"/>
+      <c r="F729" s="15"/>
+    </row>
+    <row r="730" spans="1:6">
+      <c r="A730" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B729" s="10" t="s">
+      <c r="B730" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C729" s="12" t="s">
+      <c r="C730" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D729" s="13" t="s">
+      <c r="D730" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E729" s="14" t="s">
+      <c r="E730" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F729" s="16" t="s">
+      <c r="F730" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B731" s="11" t="s">
-        <v>1623</v>
+        <v>1586</v>
       </c>
       <c r="C731" s="8" t="s">
-        <v>1624</v>
+        <v>1587</v>
       </c>
       <c r="D731" s="7" t="s">
-        <v>1625</v>
+        <v>1588</v>
       </c>
       <c r="E731" s="7"/>
       <c r="F731" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="732" spans="1:6">
-      <c r="A732" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A732" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="B732" s="7"/>
+      <c r="C732" s="8"/>
+      <c r="D732" s="7"/>
       <c r="E732" s="7"/>
-      <c r="F732" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F732" s="15"/>
     </row>
     <row r="733" spans="1:6">
-      <c r="A733" s="6">
+      <c r="A733" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B733" s="11" t="s">
-[...10 lines deleted...]
-        <v>540</v>
+      <c r="B733" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C733" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D733" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E733" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F733" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B734" s="11" t="s">
-        <v>1632</v>
+        <v>1589</v>
       </c>
       <c r="C734" s="8" t="s">
-        <v>1633</v>
+        <v>1590</v>
       </c>
       <c r="D734" s="7" t="s">
-        <v>1634</v>
+        <v>1591</v>
       </c>
       <c r="E734" s="7"/>
       <c r="F734" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="735" spans="1:6">
-      <c r="A735" s="6">
+      <c r="A735" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="B735" s="7"/>
+      <c r="C735" s="8"/>
+      <c r="D735" s="7"/>
+      <c r="E735" s="7"/>
+      <c r="F735" s="15"/>
+    </row>
+    <row r="736" spans="1:6">
+      <c r="A736" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B736" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B735" s="11" t="s">
-[...9 lines deleted...]
-      <c r="F735" s="15">
+      <c r="D736" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E736" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F736" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="737" spans="1:6">
+      <c r="A737" s="6">
+        <v>1</v>
+      </c>
+      <c r="B737" s="11" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C737" s="8" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D737" s="7" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E737" s="7"/>
+      <c r="F737" s="15">
         <v>520</v>
       </c>
     </row>
-    <row r="736" spans="1:6">
-[...18 lines deleted...]
-    </row>
     <row r="738" spans="1:6">
-      <c r="A738" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A738" s="6">
+        <v>2</v>
+      </c>
+      <c r="B738" s="11" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C738" s="8" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D738" s="7" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E738" s="7"/>
+      <c r="F738" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B739" s="11" t="s">
-        <v>1640</v>
+        <v>1598</v>
       </c>
       <c r="C739" s="8" t="s">
-        <v>1641</v>
+        <v>1599</v>
       </c>
       <c r="D739" s="7" t="s">
-        <v>1642</v>
+        <v>1600</v>
       </c>
       <c r="E739" s="7"/>
       <c r="F739" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="740" spans="1:6">
+      <c r="A740" s="6">
+        <v>4</v>
+      </c>
+      <c r="B740" s="11" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C740" s="8" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D740" s="7" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E740" s="7"/>
+      <c r="F740" s="15">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="741" spans="1:6">
+      <c r="A741" s="6">
+        <v>5</v>
+      </c>
+      <c r="B741" s="11" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C741" s="8" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D741" s="7" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E741" s="7"/>
+      <c r="F741" s="15">
         <v>640</v>
       </c>
     </row>
-    <row r="740" spans="1:6">
-[...10 lines deleted...]
-      <c r="A741" s="5" t="s">
+    <row r="742" spans="1:6">
+      <c r="A742" s="4" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B742" s="7"/>
+      <c r="C742" s="8"/>
+      <c r="D742" s="7"/>
+      <c r="E742" s="7"/>
+      <c r="F742" s="15"/>
+    </row>
+    <row r="743" spans="1:6">
+      <c r="A743" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B741" s="10" t="s">
+      <c r="B743" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C741" s="12" t="s">
+      <c r="C743" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D741" s="13" t="s">
+      <c r="D743" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E741" s="14" t="s">
+      <c r="E743" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F741" s="16" t="s">
+      <c r="F743" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="742" spans="1:6">
-      <c r="A742" s="6">
+    <row r="744" spans="1:6">
+      <c r="A744" s="6">
         <v>1</v>
       </c>
-      <c r="B742" s="11" t="s">
-[...37 lines deleted...]
-      <c r="D744" s="7"/>
+      <c r="B744" s="11" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C744" s="8" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D744" s="7" t="s">
+        <v>1610</v>
+      </c>
       <c r="E744" s="7"/>
-      <c r="F744" s="15"/>
+      <c r="F744" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="745" spans="1:6">
-      <c r="A745" s="5" t="s">
+      <c r="A745" s="4" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B745" s="7"/>
+      <c r="C745" s="8"/>
+      <c r="D745" s="7"/>
+      <c r="E745" s="7"/>
+      <c r="F745" s="15"/>
+    </row>
+    <row r="746" spans="1:6">
+      <c r="A746" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B745" s="10" t="s">
+      <c r="B746" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C745" s="12" t="s">
+      <c r="C746" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D745" s="13" t="s">
+      <c r="D746" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E745" s="14" t="s">
+      <c r="E746" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F745" s="16" t="s">
+      <c r="F746" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B747" s="11" t="s">
-        <v>1652</v>
+        <v>1612</v>
       </c>
       <c r="C747" s="8" t="s">
-        <v>1653</v>
+        <v>1613</v>
       </c>
       <c r="D747" s="7" t="s">
-        <v>1654</v>
+        <v>1614</v>
       </c>
       <c r="E747" s="7"/>
       <c r="F747" s="15">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B748" s="11" t="s">
-        <v>1655</v>
+        <v>1615</v>
       </c>
       <c r="C748" s="8" t="s">
-        <v>1656</v>
+        <v>1616</v>
       </c>
       <c r="D748" s="7" t="s">
-        <v>1657</v>
+        <v>1617</v>
       </c>
       <c r="E748" s="7"/>
       <c r="F748" s="15">
-        <v>520</v>
+        <v>640</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B749" s="11" t="s">
-        <v>1658</v>
+        <v>1618</v>
       </c>
       <c r="C749" s="8" t="s">
-        <v>1659</v>
+        <v>1619</v>
       </c>
       <c r="D749" s="7" t="s">
-        <v>1660</v>
+        <v>1620</v>
       </c>
       <c r="E749" s="7"/>
       <c r="F749" s="15">
-        <v>520</v>
+        <v>510</v>
       </c>
     </row>
     <row r="750" spans="1:6">
-      <c r="A750" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D750" s="7"/>
+      <c r="A750" s="6">
+        <v>4</v>
+      </c>
+      <c r="B750" s="11" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C750" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D750" s="7" t="s">
+        <v>1623</v>
+      </c>
       <c r="E750" s="7"/>
-      <c r="F750" s="15"/>
+      <c r="F750" s="15">
+        <v>510</v>
+      </c>
     </row>
     <row r="751" spans="1:6">
-      <c r="A751" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B751" s="10" t="s">
+      <c r="A751" s="6">
         <v>5</v>
       </c>
-      <c r="C751" s="12" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B751" s="11" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C751" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D751" s="7" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E751" s="7"/>
+      <c r="F751" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B752" s="11" t="s">
-        <v>1661</v>
+        <v>1627</v>
       </c>
       <c r="C752" s="8" t="s">
-        <v>1662</v>
+        <v>1628</v>
       </c>
       <c r="D752" s="7" t="s">
-        <v>1663</v>
+        <v>1629</v>
       </c>
       <c r="E752" s="7"/>
       <c r="F752" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B753" s="11" t="s">
-        <v>1664</v>
+        <v>1630</v>
       </c>
       <c r="C753" s="8" t="s">
-        <v>1665</v>
+        <v>1631</v>
       </c>
       <c r="D753" s="7" t="s">
-        <v>1666</v>
+        <v>1632</v>
       </c>
       <c r="E753" s="7"/>
       <c r="F753" s="15">
-        <v>540</v>
+        <v>640</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B754" s="11" t="s">
-        <v>1667</v>
+        <v>1633</v>
       </c>
       <c r="C754" s="8" t="s">
-        <v>1668</v>
+        <v>1634</v>
       </c>
       <c r="D754" s="7" t="s">
-        <v>1669</v>
+        <v>1635</v>
       </c>
       <c r="E754" s="7"/>
       <c r="F754" s="15">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="755" spans="1:6">
-      <c r="A755" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D755" s="7"/>
+      <c r="A755" s="6">
+        <v>9</v>
+      </c>
+      <c r="B755" s="11" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C755" s="8" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D755" s="7" t="s">
+        <v>1638</v>
+      </c>
       <c r="E755" s="7"/>
-      <c r="F755" s="15"/>
+      <c r="F755" s="15">
+        <v>620</v>
+      </c>
     </row>
     <row r="756" spans="1:6">
-      <c r="A756" s="5" t="s">
+      <c r="A756" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B756" s="7"/>
+      <c r="C756" s="8"/>
+      <c r="D756" s="7"/>
+      <c r="E756" s="7"/>
+      <c r="F756" s="15"/>
+    </row>
+    <row r="757" spans="1:6">
+      <c r="A757" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B756" s="10" t="s">
+      <c r="B757" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C756" s="12" t="s">
+      <c r="C757" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D756" s="13" t="s">
+      <c r="D757" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E756" s="14" t="s">
+      <c r="E757" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F756" s="16" t="s">
+      <c r="F757" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="757" spans="1:6">
-      <c r="A757" s="6">
+    <row r="758" spans="1:6">
+      <c r="A758" s="6">
         <v>1</v>
       </c>
-      <c r="B757" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D758" s="7"/>
+      <c r="B758" s="11" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C758" s="8" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D758" s="7" t="s">
+        <v>1641</v>
+      </c>
       <c r="E758" s="7"/>
-      <c r="F758" s="15"/>
+      <c r="F758" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="759" spans="1:6">
-      <c r="A759" s="5" t="s">
+      <c r="A759" s="6">
+        <v>2</v>
+      </c>
+      <c r="B759" s="11" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C759" s="8" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D759" s="7" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E759" s="7"/>
+      <c r="F759" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="760" spans="1:6">
+      <c r="A760" s="4" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B760" s="7"/>
+      <c r="C760" s="8"/>
+      <c r="D760" s="7"/>
+      <c r="E760" s="7"/>
+      <c r="F760" s="15"/>
+    </row>
+    <row r="761" spans="1:6">
+      <c r="A761" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B759" s="10" t="s">
+      <c r="B761" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C759" s="12" t="s">
+      <c r="C761" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D759" s="13" t="s">
+      <c r="D761" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E759" s="14" t="s">
+      <c r="E761" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F759" s="16" t="s">
+      <c r="F761" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="760" spans="1:6">
-      <c r="A760" s="6">
+    <row r="762" spans="1:6">
+      <c r="A762" s="6">
         <v>1</v>
       </c>
-      <c r="B760" s="11" t="s">
-[...24 lines deleted...]
-      <c r="A762" s="5" t="s">
+      <c r="B762" s="11" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C762" s="8" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D762" s="7" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E762" s="7"/>
+      <c r="F762" s="15">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="763" spans="1:6">
+      <c r="A763" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="B763" s="7"/>
+      <c r="C763" s="8"/>
+      <c r="D763" s="7"/>
+      <c r="E763" s="7"/>
+      <c r="F763" s="15"/>
+    </row>
+    <row r="764" spans="1:6">
+      <c r="A764" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B762" s="10" t="s">
+      <c r="B764" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C762" s="12" t="s">
+      <c r="C764" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D762" s="13" t="s">
+      <c r="D764" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E762" s="14" t="s">
+      <c r="E764" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F762" s="16" t="s">
+      <c r="F764" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="763" spans="1:6">
-      <c r="A763" s="6">
+    <row r="765" spans="1:6">
+      <c r="A765" s="6">
         <v>1</v>
       </c>
-      <c r="B763" s="11" t="s">
-[...40 lines deleted...]
-        <v>9</v>
+      <c r="B765" s="11" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C765" s="8" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D765" s="7" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E765" s="7"/>
+      <c r="F765" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B766" s="11" t="s">
-        <v>1679</v>
+        <v>1651</v>
       </c>
       <c r="C766" s="8" t="s">
-        <v>1680</v>
+        <v>1652</v>
       </c>
       <c r="D766" s="7" t="s">
-        <v>1681</v>
+        <v>1653</v>
       </c>
       <c r="E766" s="7"/>
       <c r="F766" s="15">
-        <v>540</v>
+        <v>520</v>
       </c>
     </row>
     <row r="767" spans="1:6">
-      <c r="A767" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D767" s="7"/>
+      <c r="A767" s="6">
+        <v>3</v>
+      </c>
+      <c r="B767" s="11" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C767" s="8" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D767" s="7" t="s">
+        <v>1656</v>
+      </c>
       <c r="E767" s="7"/>
-      <c r="F767" s="15"/>
+      <c r="F767" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="768" spans="1:6">
-      <c r="A768" s="5" t="s">
+      <c r="A768" s="4" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B768" s="7"/>
+      <c r="C768" s="8"/>
+      <c r="D768" s="7"/>
+      <c r="E768" s="7"/>
+      <c r="F768" s="15"/>
+    </row>
+    <row r="769" spans="1:6">
+      <c r="A769" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B768" s="10" t="s">
+      <c r="B769" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C768" s="12" t="s">
+      <c r="C769" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D768" s="13" t="s">
+      <c r="D769" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E768" s="14" t="s">
+      <c r="E769" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F768" s="16" t="s">
+      <c r="F769" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B770" s="11" t="s">
-        <v>1685</v>
+        <v>1658</v>
       </c>
       <c r="C770" s="8" t="s">
-        <v>1686</v>
+        <v>1659</v>
       </c>
       <c r="D770" s="7" t="s">
-        <v>1687</v>
+        <v>1660</v>
       </c>
       <c r="E770" s="7"/>
       <c r="F770" s="15">
-        <v>680</v>
+        <v>600</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B771" s="11" t="s">
-        <v>1688</v>
+        <v>1661</v>
       </c>
       <c r="C771" s="8" t="s">
-        <v>1689</v>
+        <v>1662</v>
       </c>
       <c r="D771" s="7" t="s">
-        <v>1690</v>
+        <v>1663</v>
       </c>
       <c r="E771" s="7"/>
       <c r="F771" s="15">
-        <v>680</v>
+        <v>640</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="4" t="s">
-        <v>341</v>
+        <v>687</v>
       </c>
       <c r="B772" s="7"/>
       <c r="C772" s="8"/>
       <c r="D772" s="7"/>
       <c r="E772" s="7"/>
       <c r="F772" s="15"/>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B773" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C773" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D773" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E773" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F773" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="6">
         <v>1</v>
       </c>
       <c r="B774" s="11" t="s">
-        <v>1691</v>
+        <v>1664</v>
       </c>
       <c r="C774" s="8" t="s">
-        <v>1692</v>
+        <v>1665</v>
       </c>
       <c r="D774" s="7" t="s">
-        <v>1693</v>
+        <v>1666</v>
       </c>
       <c r="E774" s="7"/>
       <c r="F774" s="15">
-        <v>520</v>
+        <v>640</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="6">
         <v>2</v>
       </c>
       <c r="B775" s="11" t="s">
-        <v>1694</v>
+        <v>1667</v>
       </c>
       <c r="C775" s="8" t="s">
-        <v>1695</v>
+        <v>1668</v>
       </c>
       <c r="D775" s="7" t="s">
-        <v>1696</v>
+        <v>1669</v>
       </c>
       <c r="E775" s="7"/>
       <c r="F775" s="15">
-        <v>520</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="6">
         <v>3</v>
       </c>
       <c r="B776" s="11" t="s">
-        <v>1697</v>
+        <v>1670</v>
       </c>
       <c r="C776" s="8" t="s">
-        <v>1698</v>
+        <v>1671</v>
       </c>
       <c r="D776" s="7" t="s">
-        <v>1699</v>
+        <v>1672</v>
       </c>
       <c r="E776" s="7"/>
       <c r="F776" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="6">
         <v>4</v>
       </c>
       <c r="B777" s="11" t="s">
-        <v>1700</v>
+        <v>1673</v>
       </c>
       <c r="C777" s="8" t="s">
-        <v>1701</v>
+        <v>1674</v>
       </c>
       <c r="D777" s="7" t="s">
-        <v>1702</v>
+        <v>1675</v>
       </c>
       <c r="E777" s="7"/>
       <c r="F777" s="15">
-        <v>510</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="6">
         <v>5</v>
       </c>
       <c r="B778" s="11" t="s">
-        <v>1703</v>
+        <v>1676</v>
       </c>
       <c r="C778" s="8" t="s">
-        <v>1704</v>
+        <v>1677</v>
       </c>
       <c r="D778" s="7" t="s">
-        <v>1705</v>
+        <v>1678</v>
       </c>
       <c r="E778" s="7"/>
       <c r="F778" s="15">
-        <v>640</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="779" spans="1:6">
-      <c r="A779" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D779" s="7"/>
+      <c r="A779" s="6">
+        <v>6</v>
+      </c>
+      <c r="B779" s="11" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C779" s="8" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D779" s="7" t="s">
+        <v>1681</v>
+      </c>
       <c r="E779" s="7"/>
-      <c r="F779" s="15"/>
+      <c r="F779" s="15">
+        <v>1250</v>
+      </c>
     </row>
     <row r="780" spans="1:6">
-      <c r="A780" s="5" t="s">
+      <c r="A780" s="6">
+        <v>7</v>
+      </c>
+      <c r="B780" s="11" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C780" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D780" s="7" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E780" s="7"/>
+      <c r="F780" s="15">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="781" spans="1:6">
+      <c r="A781" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="B781" s="7"/>
+      <c r="C781" s="8"/>
+      <c r="D781" s="7"/>
+      <c r="E781" s="7"/>
+      <c r="F781" s="15"/>
+    </row>
+    <row r="782" spans="1:6">
+      <c r="A782" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B780" s="10" t="s">
+      <c r="B782" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C780" s="12" t="s">
+      <c r="C782" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D780" s="13" t="s">
+      <c r="D782" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E780" s="14" t="s">
+      <c r="E782" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F780" s="16" t="s">
+      <c r="F782" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="781" spans="1:6">
-      <c r="A781" s="6">
+    <row r="783" spans="1:6">
+      <c r="A783" s="6">
         <v>1</v>
       </c>
-      <c r="B781" s="11" t="s">
-[...40 lines deleted...]
-        <v>9</v>
+      <c r="B783" s="11" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C783" s="8" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D783" s="7" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E783" s="7"/>
+      <c r="F783" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B784" s="11" t="s">
-        <v>1711</v>
+        <v>1688</v>
       </c>
       <c r="C784" s="8" t="s">
-        <v>1712</v>
+        <v>1689</v>
       </c>
       <c r="D784" s="7" t="s">
-        <v>1713</v>
+        <v>1690</v>
       </c>
       <c r="E784" s="7"/>
       <c r="F784" s="15">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B785" s="11" t="s">
-        <v>1714</v>
+        <v>1691</v>
       </c>
       <c r="C785" s="8" t="s">
-        <v>1715</v>
+        <v>1692</v>
       </c>
       <c r="D785" s="7" t="s">
-        <v>1716</v>
+        <v>1693</v>
       </c>
       <c r="E785" s="7"/>
       <c r="F785" s="15">
-        <v>640</v>
+        <v>520</v>
       </c>
     </row>
     <row r="786" spans="1:6">
-      <c r="A786" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A786" s="4" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B786" s="7"/>
+      <c r="C786" s="8"/>
+      <c r="D786" s="7"/>
       <c r="E786" s="7"/>
-      <c r="F786" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F786" s="15"/>
     </row>
     <row r="787" spans="1:6">
-      <c r="A787" s="6">
+      <c r="A787" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B787" s="11" t="s">
-[...10 lines deleted...]
-        <v>510</v>
+      <c r="B787" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C787" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D787" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E787" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F787" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B788" s="11" t="s">
-        <v>1723</v>
+        <v>1695</v>
       </c>
       <c r="C788" s="8" t="s">
-        <v>1724</v>
+        <v>1696</v>
       </c>
       <c r="D788" s="7" t="s">
-        <v>1725</v>
+        <v>1697</v>
       </c>
       <c r="E788" s="7"/>
       <c r="F788" s="15">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B789" s="11" t="s">
-        <v>1726</v>
+        <v>1698</v>
       </c>
       <c r="C789" s="8" t="s">
-        <v>1727</v>
+        <v>1699</v>
       </c>
       <c r="D789" s="7" t="s">
-        <v>1728</v>
+        <v>1700</v>
       </c>
       <c r="E789" s="7"/>
       <c r="F789" s="15">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="790" spans="1:6">
-      <c r="A790" s="6">
+      <c r="A790" s="4" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B790" s="7"/>
+      <c r="C790" s="8"/>
+      <c r="D790" s="7"/>
+      <c r="E790" s="7"/>
+      <c r="F790" s="15"/>
+    </row>
+    <row r="791" spans="1:6">
+      <c r="A791" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B791" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C791" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D791" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B790" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A791" s="6">
+      <c r="E791" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B791" s="11" t="s">
-[...10 lines deleted...]
-        <v>660</v>
+      <c r="F791" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B792" s="11" t="s">
-        <v>1735</v>
+        <v>1701</v>
       </c>
       <c r="C792" s="8" t="s">
-        <v>1736</v>
+        <v>1702</v>
       </c>
       <c r="D792" s="7" t="s">
-        <v>1737</v>
+        <v>1703</v>
       </c>
       <c r="E792" s="7"/>
       <c r="F792" s="15">
-        <v>620</v>
+        <v>540</v>
       </c>
     </row>
     <row r="793" spans="1:6">
-      <c r="A793" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D793" s="7"/>
+      <c r="A793" s="6">
+        <v>2</v>
+      </c>
+      <c r="B793" s="11" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C793" s="8" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D793" s="7" t="s">
+        <v>1706</v>
+      </c>
       <c r="E793" s="7"/>
-      <c r="F793" s="15"/>
+      <c r="F793" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="794" spans="1:6">
-      <c r="A794" s="5" t="s">
+      <c r="A794" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="B794" s="7"/>
+      <c r="C794" s="8"/>
+      <c r="D794" s="7"/>
+      <c r="E794" s="7"/>
+      <c r="F794" s="15"/>
+    </row>
+    <row r="795" spans="1:6">
+      <c r="A795" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B794" s="10" t="s">
+      <c r="B795" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C794" s="12" t="s">
+      <c r="C795" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D794" s="13" t="s">
+      <c r="D795" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E794" s="14" t="s">
+      <c r="E795" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F794" s="16" t="s">
+      <c r="F795" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B796" s="11" t="s">
-        <v>1741</v>
+        <v>1707</v>
       </c>
       <c r="C796" s="8" t="s">
-        <v>1742</v>
+        <v>1708</v>
       </c>
       <c r="D796" s="7" t="s">
-        <v>1743</v>
+        <v>1709</v>
       </c>
       <c r="E796" s="7"/>
       <c r="F796" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="797" spans="1:6">
-      <c r="A797" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A797" s="4" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B797" s="7"/>
+      <c r="C797" s="8"/>
+      <c r="D797" s="7"/>
       <c r="E797" s="7"/>
-      <c r="F797" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F797" s="15"/>
     </row>
     <row r="798" spans="1:6">
-      <c r="A798" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F798" s="15"/>
+      <c r="A798" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B798" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C798" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D798" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E798" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F798" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="799" spans="1:6">
-      <c r="A799" s="5" t="s">
+      <c r="A799" s="6">
+        <v>1</v>
+      </c>
+      <c r="B799" s="11" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C799" s="8" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D799" s="7" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E799" s="7"/>
+      <c r="F799" s="15">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="800" spans="1:6">
+      <c r="A800" s="4" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B800" s="7"/>
+      <c r="C800" s="8"/>
+      <c r="D800" s="7"/>
+      <c r="E800" s="7"/>
+      <c r="F800" s="15"/>
+    </row>
+    <row r="801" spans="1:6">
+      <c r="A801" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B799" s="10" t="s">
+      <c r="B801" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C799" s="12" t="s">
+      <c r="C801" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D799" s="13" t="s">
+      <c r="D801" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E799" s="14" t="s">
+      <c r="E801" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F799" s="16" t="s">
+      <c r="F801" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="800" spans="1:6">
-      <c r="A800" s="6">
+    <row r="802" spans="1:6">
+      <c r="A802" s="6">
         <v>1</v>
       </c>
-      <c r="B800" s="11" t="s">
-[...24 lines deleted...]
-      <c r="A802" s="5" t="s">
+      <c r="B802" s="11" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C802" s="8" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D802" s="7" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E802" s="7"/>
+      <c r="F802" s="15">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="803" spans="1:6">
+      <c r="A803" s="4" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B803" s="7"/>
+      <c r="C803" s="8"/>
+      <c r="D803" s="7"/>
+      <c r="E803" s="7"/>
+      <c r="F803" s="15"/>
+    </row>
+    <row r="804" spans="1:6">
+      <c r="A804" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B802" s="10" t="s">
+      <c r="B804" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C802" s="12" t="s">
+      <c r="C804" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D802" s="13" t="s">
+      <c r="D804" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E802" s="14" t="s">
+      <c r="E804" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F802" s="16" t="s">
+      <c r="F804" s="16" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B805" s="11" t="s">
-        <v>1756</v>
+        <v>1719</v>
       </c>
       <c r="C805" s="8" t="s">
-        <v>1757</v>
+        <v>1720</v>
       </c>
       <c r="D805" s="7" t="s">
-        <v>1758</v>
+        <v>1721</v>
       </c>
       <c r="E805" s="7"/>
       <c r="F805" s="15">
-        <v>540</v>
+        <v>510</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" s="4" t="s">
-        <v>1759</v>
+        <v>1722</v>
       </c>
       <c r="B806" s="7"/>
       <c r="C806" s="8"/>
       <c r="D806" s="7"/>
       <c r="E806" s="7"/>
       <c r="F806" s="15"/>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B807" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D807" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E807" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F807" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" s="6">
         <v>1</v>
       </c>
       <c r="B808" s="11" t="s">
-        <v>1760</v>
+        <v>1723</v>
       </c>
       <c r="C808" s="8" t="s">
-        <v>1761</v>
+        <v>1724</v>
       </c>
       <c r="D808" s="7" t="s">
-        <v>1762</v>
+        <v>1725</v>
       </c>
       <c r="E808" s="7"/>
       <c r="F808" s="15">
-        <v>600</v>
+        <v>540</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" s="6">
         <v>2</v>
       </c>
       <c r="B809" s="11" t="s">
-        <v>1763</v>
+        <v>1726</v>
       </c>
       <c r="C809" s="8" t="s">
-        <v>1764</v>
+        <v>1727</v>
       </c>
       <c r="D809" s="7" t="s">
-        <v>1765</v>
+        <v>1728</v>
       </c>
       <c r="E809" s="7"/>
       <c r="F809" s="15">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="810" spans="1:6">
-      <c r="A810" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D810" s="7"/>
+      <c r="A810" s="6">
+        <v>3</v>
+      </c>
+      <c r="B810" s="11" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C810" s="8" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D810" s="7" t="s">
+        <v>1731</v>
+      </c>
       <c r="E810" s="7"/>
-      <c r="F810" s="15"/>
+      <c r="F810" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="811" spans="1:6">
-      <c r="A811" s="5" t="s">
+      <c r="A811" s="4" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B811" s="7"/>
+      <c r="C811" s="8"/>
+      <c r="D811" s="7"/>
+      <c r="E811" s="7"/>
+      <c r="F811" s="15"/>
+    </row>
+    <row r="812" spans="1:6">
+      <c r="A812" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B811" s="10" t="s">
+      <c r="B812" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C811" s="12" t="s">
+      <c r="C812" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D811" s="13" t="s">
+      <c r="D812" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E811" s="14" t="s">
+      <c r="E812" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F811" s="16" t="s">
+      <c r="F812" s="16" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B813" s="11" t="s">
-        <v>1769</v>
+        <v>1733</v>
       </c>
       <c r="C813" s="8" t="s">
-        <v>1770</v>
+        <v>1734</v>
       </c>
       <c r="D813" s="7" t="s">
-        <v>1771</v>
+        <v>1735</v>
       </c>
       <c r="E813" s="7"/>
       <c r="F813" s="15">
-        <v>1000</v>
+        <v>520</v>
       </c>
     </row>
     <row r="814" spans="1:6">
-      <c r="A814" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A814" s="4" t="s">
+        <v>827</v>
+      </c>
+      <c r="B814" s="7"/>
+      <c r="C814" s="8"/>
+      <c r="D814" s="7"/>
       <c r="E814" s="7"/>
-      <c r="F814" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F814" s="15"/>
     </row>
     <row r="815" spans="1:6">
-      <c r="A815" s="6">
+      <c r="A815" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B815" s="11" t="s">
-[...10 lines deleted...]
-        <v>1000</v>
+      <c r="B815" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C815" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D815" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E815" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F815" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B816" s="11" t="s">
-        <v>1778</v>
+        <v>1736</v>
       </c>
       <c r="C816" s="8" t="s">
-        <v>1779</v>
+        <v>1737</v>
       </c>
       <c r="D816" s="7" t="s">
-        <v>1780</v>
+        <v>1738</v>
       </c>
       <c r="E816" s="7"/>
       <c r="F816" s="15">
-        <v>1000</v>
+        <v>520</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B817" s="11" t="s">
-        <v>1781</v>
+        <v>1739</v>
       </c>
       <c r="C817" s="8" t="s">
-        <v>1782</v>
+        <v>1740</v>
       </c>
       <c r="D817" s="7" t="s">
-        <v>1783</v>
+        <v>1741</v>
       </c>
       <c r="E817" s="7"/>
       <c r="F817" s="15">
-        <v>1000</v>
+        <v>540</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B818" s="11" t="s">
-        <v>1784</v>
+        <v>1742</v>
       </c>
       <c r="C818" s="8" t="s">
-        <v>1785</v>
+        <v>1743</v>
       </c>
       <c r="D818" s="7" t="s">
-        <v>1786</v>
+        <v>1744</v>
       </c>
       <c r="E818" s="7"/>
       <c r="F818" s="15">
-        <v>900</v>
+        <v>520</v>
       </c>
     </row>
     <row r="819" spans="1:6">
-      <c r="A819" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D819" s="7"/>
+      <c r="A819" s="6">
+        <v>4</v>
+      </c>
+      <c r="B819" s="11" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C819" s="8" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D819" s="7" t="s">
+        <v>1747</v>
+      </c>
       <c r="E819" s="7"/>
-      <c r="F819" s="15"/>
+      <c r="F819" s="15">
+        <v>520</v>
+      </c>
     </row>
     <row r="820" spans="1:6">
-      <c r="A820" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B820" s="10" t="s">
+      <c r="A820" s="6">
         <v>5</v>
       </c>
-      <c r="C820" s="12" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="B820" s="11" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C820" s="8" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D820" s="7" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E820" s="7"/>
+      <c r="F820" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B821" s="11" t="s">
-        <v>1787</v>
+        <v>1751</v>
       </c>
       <c r="C821" s="8" t="s">
-        <v>1788</v>
+        <v>1752</v>
       </c>
       <c r="D821" s="7" t="s">
-        <v>1789</v>
+        <v>1753</v>
       </c>
       <c r="E821" s="7"/>
       <c r="F821" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B822" s="11" t="s">
-        <v>1790</v>
+        <v>1754</v>
       </c>
       <c r="C822" s="8" t="s">
-        <v>1791</v>
+        <v>1755</v>
       </c>
       <c r="D822" s="7" t="s">
-        <v>1792</v>
+        <v>1756</v>
       </c>
       <c r="E822" s="7"/>
       <c r="F822" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B823" s="11" t="s">
-        <v>1793</v>
+        <v>1757</v>
       </c>
       <c r="C823" s="8" t="s">
-        <v>1794</v>
+        <v>1758</v>
       </c>
       <c r="D823" s="7" t="s">
-        <v>1795</v>
+        <v>1759</v>
       </c>
       <c r="E823" s="7"/>
       <c r="F823" s="15">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="824" spans="1:6">
-      <c r="A824" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D824" s="7"/>
+      <c r="A824" s="6">
+        <v>9</v>
+      </c>
+      <c r="B824" s="11" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C824" s="8" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D824" s="7" t="s">
+        <v>1762</v>
+      </c>
       <c r="E824" s="7"/>
-      <c r="F824" s="15"/>
+      <c r="F824" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="825" spans="1:6">
-      <c r="A825" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A825" s="6">
+        <v>10</v>
+      </c>
+      <c r="B825" s="11" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C825" s="8" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D825" s="7" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E825" s="7"/>
+      <c r="F825" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B826" s="11" t="s">
-        <v>1797</v>
+        <v>1766</v>
       </c>
       <c r="C826" s="8" t="s">
-        <v>1798</v>
+        <v>1767</v>
       </c>
       <c r="D826" s="7" t="s">
-        <v>1799</v>
+        <v>1768</v>
       </c>
       <c r="E826" s="7"/>
       <c r="F826" s="15">
-        <v>580</v>
+        <v>540</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B827" s="11" t="s">
-        <v>1800</v>
+        <v>1769</v>
       </c>
       <c r="C827" s="8" t="s">
-        <v>1801</v>
+        <v>1770</v>
       </c>
       <c r="D827" s="7" t="s">
-        <v>1802</v>
+        <v>1771</v>
       </c>
       <c r="E827" s="7"/>
       <c r="F827" s="15">
-        <v>580</v>
+        <v>540</v>
       </c>
     </row>
     <row r="828" spans="1:6">
-      <c r="A828" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D828" s="7"/>
+      <c r="A828" s="6">
+        <v>13</v>
+      </c>
+      <c r="B828" s="11" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C828" s="8" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D828" s="7" t="s">
+        <v>1774</v>
+      </c>
       <c r="E828" s="7"/>
-      <c r="F828" s="15"/>
+      <c r="F828" s="15">
+        <v>540</v>
+      </c>
     </row>
     <row r="829" spans="1:6">
-      <c r="A829" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A829" s="6">
+        <v>14</v>
+      </c>
+      <c r="B829" s="11" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C829" s="8" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D829" s="7" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E829" s="7"/>
+      <c r="F829" s="15">
+        <v>540</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B830" s="11" t="s">
-        <v>1803</v>
+        <v>1778</v>
       </c>
       <c r="C830" s="8" t="s">
-        <v>1804</v>
+        <v>1779</v>
       </c>
       <c r="D830" s="7" t="s">
-        <v>1805</v>
+        <v>1780</v>
       </c>
       <c r="E830" s="7"/>
       <c r="F830" s="15">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="831" spans="1:6">
-      <c r="A831" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A831" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="B831" s="7"/>
+      <c r="C831" s="8"/>
+      <c r="D831" s="7"/>
       <c r="E831" s="7"/>
-      <c r="F831" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F831" s="15"/>
     </row>
     <row r="832" spans="1:6">
-      <c r="A832" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F832" s="15"/>
+      <c r="A832" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B832" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C832" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D832" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E832" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F832" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="833" spans="1:6">
-      <c r="A833" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A833" s="6">
+        <v>1</v>
+      </c>
+      <c r="B833" s="11" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C833" s="8" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D833" s="7" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E833" s="7"/>
+      <c r="F833" s="15">
+        <v>620</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B834" s="11" t="s">
-        <v>1809</v>
+        <v>1784</v>
       </c>
       <c r="C834" s="8" t="s">
-        <v>1810</v>
+        <v>1785</v>
       </c>
       <c r="D834" s="7" t="s">
-        <v>1811</v>
+        <v>1786</v>
       </c>
       <c r="E834" s="7"/>
       <c r="F834" s="15">
-        <v>540</v>
+        <v>620</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B835" s="11" t="s">
-        <v>1812</v>
+        <v>1787</v>
       </c>
       <c r="C835" s="8" t="s">
-        <v>1813</v>
+        <v>1788</v>
       </c>
       <c r="D835" s="7" t="s">
-        <v>1814</v>
+        <v>1789</v>
       </c>
       <c r="E835" s="7"/>
       <c r="F835" s="15">
-        <v>540</v>
+        <v>620</v>
       </c>
     </row>
     <row r="836" spans="1:6">
-      <c r="A836" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D836" s="7"/>
+      <c r="A836" s="6">
+        <v>4</v>
+      </c>
+      <c r="B836" s="11" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C836" s="8" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D836" s="7" t="s">
+        <v>1792</v>
+      </c>
       <c r="E836" s="7"/>
-      <c r="F836" s="15"/>
+      <c r="F836" s="15">
+        <v>620</v>
+      </c>
     </row>
     <row r="837" spans="1:6">
-      <c r="A837" s="5" t="s">
+      <c r="A837" s="4" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B837" s="7"/>
+      <c r="C837" s="8"/>
+      <c r="D837" s="7"/>
+      <c r="E837" s="7"/>
+      <c r="F837" s="15"/>
+    </row>
+    <row r="838" spans="1:6">
+      <c r="A838" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B837" s="10" t="s">
+      <c r="B838" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C837" s="12" t="s">
+      <c r="C838" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D837" s="13" t="s">
+      <c r="D838" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E837" s="14" t="s">
+      <c r="E838" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F837" s="16" t="s">
+      <c r="F838" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="838" spans="1:6">
-      <c r="A838" s="6">
+    <row r="839" spans="1:6">
+      <c r="A839" s="6">
         <v>1</v>
       </c>
-      <c r="B838" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D839" s="7"/>
+      <c r="B839" s="11" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C839" s="8" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D839" s="7" t="s">
+        <v>1796</v>
+      </c>
       <c r="E839" s="7"/>
-      <c r="F839" s="15"/>
+      <c r="F839" s="15">
+        <v>600</v>
+      </c>
     </row>
     <row r="840" spans="1:6">
-      <c r="A840" s="5" t="s">
+      <c r="A840" s="6">
+        <v>2</v>
+      </c>
+      <c r="B840" s="11" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C840" s="8" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D840" s="7" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E840" s="7"/>
+      <c r="F840" s="15">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="841" spans="1:6">
+      <c r="A841" s="4" t="s">
+        <v>935</v>
+      </c>
+      <c r="B841" s="7"/>
+      <c r="C841" s="8"/>
+      <c r="D841" s="7"/>
+      <c r="E841" s="7"/>
+      <c r="F841" s="15"/>
+    </row>
+    <row r="842" spans="1:6">
+      <c r="A842" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B840" s="10" t="s">
+      <c r="B842" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C840" s="12" t="s">
+      <c r="C842" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D840" s="13" t="s">
+      <c r="D842" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E840" s="14" t="s">
+      <c r="E842" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F840" s="16" t="s">
+      <c r="F842" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="841" spans="1:6">
-      <c r="A841" s="6">
+    <row r="843" spans="1:6">
+      <c r="A843" s="6">
         <v>1</v>
       </c>
-      <c r="B841" s="11" t="s">
-[...40 lines deleted...]
-        <v>9</v>
+      <c r="B843" s="11" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C843" s="8" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D843" s="7" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E843" s="7"/>
+      <c r="F843" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B844" s="11" t="s">
-        <v>1824</v>
+        <v>1803</v>
       </c>
       <c r="C844" s="8" t="s">
-        <v>1825</v>
+        <v>1804</v>
       </c>
       <c r="D844" s="7" t="s">
-        <v>1826</v>
+        <v>1805</v>
       </c>
       <c r="E844" s="7"/>
       <c r="F844" s="15">
-        <v>510</v>
+        <v>520</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" s="4" t="s">
-        <v>1827</v>
+        <v>939</v>
       </c>
       <c r="B845" s="7"/>
       <c r="C845" s="8"/>
       <c r="D845" s="7"/>
       <c r="E845" s="7"/>
       <c r="F845" s="15"/>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B846" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D846" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E846" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F846" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" s="6">
         <v>1</v>
       </c>
       <c r="B847" s="11" t="s">
-        <v>1828</v>
+        <v>1806</v>
       </c>
       <c r="C847" s="8" t="s">
-        <v>1829</v>
+        <v>1807</v>
       </c>
       <c r="D847" s="7" t="s">
-        <v>1830</v>
+        <v>1808</v>
       </c>
       <c r="E847" s="7"/>
       <c r="F847" s="15">
-        <v>540</v>
+        <v>510</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" s="6">
         <v>2</v>
       </c>
       <c r="B848" s="11" t="s">
-        <v>1831</v>
+        <v>1809</v>
       </c>
       <c r="C848" s="8" t="s">
-        <v>1832</v>
+        <v>1810</v>
       </c>
       <c r="D848" s="7" t="s">
-        <v>1833</v>
+        <v>1811</v>
       </c>
       <c r="E848" s="7"/>
       <c r="F848" s="15">
         <v>540</v>
       </c>
     </row>
     <row r="849" spans="1:6">
-      <c r="A849" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A849" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="B849" s="7"/>
+      <c r="C849" s="8"/>
+      <c r="D849" s="7"/>
       <c r="E849" s="7"/>
-      <c r="F849" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="F849" s="15"/>
     </row>
     <row r="850" spans="1:6">
-      <c r="A850" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F850" s="15"/>
+      <c r="A850" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B850" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C850" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D850" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E850" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F850" s="16" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="851" spans="1:6">
-      <c r="A851" s="5" t="s">
-[...19 lines deleted...]
-      <c r="A852" s="6">
+      <c r="A851" s="6">
         <v>1</v>
       </c>
-      <c r="B852" s="11" t="s">
-[...657 lines deleted...]
-      <c r="F890" s="15">
+      <c r="B851" s="11" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C851" s="8" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D851" s="7" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E851" s="7"/>
+      <c r="F851" s="15">
         <v>520</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A44:F44"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A53:F53"/>
     <mergeCell ref="A57:F57"/>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A84:F84"/>
-    <mergeCell ref="A89:F89"/>
-[...4 lines deleted...]
-    <mergeCell ref="A145:F145"/>
+    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A110:F110"/>
+    <mergeCell ref="A114:F114"/>
+    <mergeCell ref="A120:F120"/>
+    <mergeCell ref="A139:F139"/>
+    <mergeCell ref="A142:F142"/>
+    <mergeCell ref="A147:F147"/>
     <mergeCell ref="A150:F150"/>
     <mergeCell ref="A153:F153"/>
-    <mergeCell ref="A156:F156"/>
-[...6 lines deleted...]
-    <mergeCell ref="A244:F244"/>
+    <mergeCell ref="A167:F167"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A193:F193"/>
+    <mergeCell ref="A215:F215"/>
+    <mergeCell ref="A224:F224"/>
+    <mergeCell ref="A227:F227"/>
+    <mergeCell ref="A236:F236"/>
+    <mergeCell ref="A239:F239"/>
+    <mergeCell ref="A242:F242"/>
     <mergeCell ref="A247:F247"/>
-    <mergeCell ref="A250:F250"/>
-[...2 lines deleted...]
-    <mergeCell ref="A281:F281"/>
+    <mergeCell ref="A251:F251"/>
+    <mergeCell ref="A268:F268"/>
+    <mergeCell ref="A285:F285"/>
+    <mergeCell ref="A292:F292"/>
+    <mergeCell ref="A299:F299"/>
     <mergeCell ref="A303:F303"/>
-    <mergeCell ref="A310:F310"/>
-[...16 lines deleted...]
-    <mergeCell ref="A402:F402"/>
+    <mergeCell ref="A306:F306"/>
+    <mergeCell ref="A311:F311"/>
+    <mergeCell ref="A314:F314"/>
+    <mergeCell ref="A325:F325"/>
+    <mergeCell ref="A331:F331"/>
+    <mergeCell ref="A334:F334"/>
+    <mergeCell ref="A345:F345"/>
+    <mergeCell ref="A350:F350"/>
+    <mergeCell ref="A353:F353"/>
+    <mergeCell ref="A356:F356"/>
+    <mergeCell ref="A359:F359"/>
+    <mergeCell ref="A362:F362"/>
+    <mergeCell ref="A367:F367"/>
+    <mergeCell ref="A373:F373"/>
+    <mergeCell ref="A382:F382"/>
+    <mergeCell ref="A391:F391"/>
+    <mergeCell ref="A405:F405"/>
+    <mergeCell ref="A408:F408"/>
     <mergeCell ref="A411:F411"/>
-    <mergeCell ref="A425:F425"/>
-[...2 lines deleted...]
-    <mergeCell ref="A434:F434"/>
+    <mergeCell ref="A414:F414"/>
+    <mergeCell ref="A422:F422"/>
+    <mergeCell ref="A426:F426"/>
+    <mergeCell ref="A427:F427"/>
+    <mergeCell ref="A430:F430"/>
+    <mergeCell ref="A433:F433"/>
+    <mergeCell ref="A437:F437"/>
     <mergeCell ref="A442:F442"/>
-    <mergeCell ref="A446:F446"/>
-[...12 lines deleted...]
-    <mergeCell ref="A525:F525"/>
+    <mergeCell ref="A445:F445"/>
+    <mergeCell ref="A449:F449"/>
+    <mergeCell ref="A460:F460"/>
+    <mergeCell ref="A466:F466"/>
+    <mergeCell ref="A478:F478"/>
+    <mergeCell ref="A489:F489"/>
+    <mergeCell ref="A498:F498"/>
+    <mergeCell ref="A503:F503"/>
+    <mergeCell ref="A506:F506"/>
+    <mergeCell ref="A509:F509"/>
+    <mergeCell ref="A512:F512"/>
+    <mergeCell ref="A515:F515"/>
     <mergeCell ref="A528:F528"/>
     <mergeCell ref="A531:F531"/>
-    <mergeCell ref="A535:F535"/>
-[...14 lines deleted...]
-    <mergeCell ref="A651:F651"/>
+    <mergeCell ref="A542:F542"/>
+    <mergeCell ref="A546:F546"/>
+    <mergeCell ref="A551:F551"/>
+    <mergeCell ref="A554:F554"/>
+    <mergeCell ref="A557:F557"/>
+    <mergeCell ref="A578:F578"/>
+    <mergeCell ref="A581:F581"/>
+    <mergeCell ref="A587:F587"/>
+    <mergeCell ref="A592:F592"/>
+    <mergeCell ref="A595:F595"/>
+    <mergeCell ref="A599:F599"/>
+    <mergeCell ref="A623:F623"/>
+    <mergeCell ref="A630:F630"/>
+    <mergeCell ref="A633:F633"/>
+    <mergeCell ref="A639:F639"/>
+    <mergeCell ref="A642:F642"/>
     <mergeCell ref="A658:F658"/>
     <mergeCell ref="A661:F661"/>
-    <mergeCell ref="A667:F667"/>
-    <mergeCell ref="A670:F670"/>
+    <mergeCell ref="A665:F665"/>
+    <mergeCell ref="A668:F668"/>
+    <mergeCell ref="A671:F671"/>
+    <mergeCell ref="A675:F675"/>
+    <mergeCell ref="A678:F678"/>
     <mergeCell ref="A686:F686"/>
-    <mergeCell ref="A689:F689"/>
-[...5 lines deleted...]
-    <mergeCell ref="A714:F714"/>
+    <mergeCell ref="A694:F694"/>
+    <mergeCell ref="A697:F697"/>
+    <mergeCell ref="A700:F700"/>
+    <mergeCell ref="A708:F708"/>
+    <mergeCell ref="A709:F709"/>
+    <mergeCell ref="A712:F712"/>
+    <mergeCell ref="A716:F716"/>
     <mergeCell ref="A722:F722"/>
-    <mergeCell ref="A725:F725"/>
-[...10 lines deleted...]
-    <mergeCell ref="A767:F767"/>
+    <mergeCell ref="A726:F726"/>
+    <mergeCell ref="A729:F729"/>
+    <mergeCell ref="A732:F732"/>
+    <mergeCell ref="A735:F735"/>
+    <mergeCell ref="A742:F742"/>
+    <mergeCell ref="A745:F745"/>
+    <mergeCell ref="A756:F756"/>
+    <mergeCell ref="A760:F760"/>
+    <mergeCell ref="A763:F763"/>
+    <mergeCell ref="A768:F768"/>
     <mergeCell ref="A772:F772"/>
-    <mergeCell ref="A779:F779"/>
-[...3 lines deleted...]
-    <mergeCell ref="A801:F801"/>
+    <mergeCell ref="A781:F781"/>
+    <mergeCell ref="A786:F786"/>
+    <mergeCell ref="A790:F790"/>
+    <mergeCell ref="A794:F794"/>
+    <mergeCell ref="A797:F797"/>
+    <mergeCell ref="A800:F800"/>
+    <mergeCell ref="A803:F803"/>
     <mergeCell ref="A806:F806"/>
-    <mergeCell ref="A810:F810"/>
-[...6 lines deleted...]
-    <mergeCell ref="A842:F842"/>
+    <mergeCell ref="A811:F811"/>
+    <mergeCell ref="A814:F814"/>
+    <mergeCell ref="A831:F831"/>
+    <mergeCell ref="A837:F837"/>
+    <mergeCell ref="A841:F841"/>
     <mergeCell ref="A845:F845"/>
-    <mergeCell ref="A850:F850"/>
-[...5 lines deleted...]
-    <mergeCell ref="A888:F888"/>
+    <mergeCell ref="A849:F849"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_23"/>
@@ -21555,603 +20548,568 @@
     <hyperlink ref="D59" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_54"/>
-    <hyperlink ref="D88" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_74"/>
-    <hyperlink ref="D110" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_76"/>
-    <hyperlink ref="D114" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_80"/>
-    <hyperlink ref="D120" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_97"/>
-    <hyperlink ref="D139" r:id="rId_hyperlink_98"/>
-[...7 lines deleted...]
-    <hyperlink ref="D155" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_115"/>
-    <hyperlink ref="D167" r:id="rId_hyperlink_116"/>
-[...1 lines deleted...]
-    <hyperlink ref="D169" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_127"/>
-    <hyperlink ref="D181" r:id="rId_hyperlink_128"/>
-[...4 lines deleted...]
-    <hyperlink ref="D186" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_137"/>
-    <hyperlink ref="D193" r:id="rId_hyperlink_138"/>
-[...4 lines deleted...]
-    <hyperlink ref="D198" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_157"/>
-    <hyperlink ref="D215" r:id="rId_hyperlink_158"/>
-[...4 lines deleted...]
-    <hyperlink ref="D220" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_164"/>
-    <hyperlink ref="D224" r:id="rId_hyperlink_165"/>
-[...5 lines deleted...]
-    <hyperlink ref="D232" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_172"/>
-    <hyperlink ref="D236" r:id="rId_hyperlink_173"/>
-[...13 lines deleted...]
-    <hyperlink ref="D258" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_194"/>
-    <hyperlink ref="D268" r:id="rId_hyperlink_195"/>
-[...11 lines deleted...]
-    <hyperlink ref="D280" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D283" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_209"/>
-    <hyperlink ref="D285" r:id="rId_hyperlink_210"/>
-[...396 lines deleted...]
-    <hyperlink ref="D890" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D395" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D465" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D471" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D474" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D475" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D482" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D485" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D500" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D536" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D584" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D585" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D586" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D590" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D598" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D603" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D604" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D605" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D606" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D607" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D608" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D609" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D610" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D611" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D612" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D613" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D614" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D615" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D617" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D618" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D619" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D620" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D621" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D622" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D625" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D626" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D627" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D628" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D629" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D632" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D635" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D636" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D637" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D638" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D641" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D644" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D645" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D646" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D647" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D648" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="D649" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D650" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D651" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D652" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D653" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D654" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D655" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D656" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D657" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D660" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D663" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D664" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D667" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="D670" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="D673" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D674" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D677" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D680" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D681" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D682" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D683" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D684" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D685" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D688" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D689" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D690" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D691" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D692" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D693" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D696" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D699" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D702" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D703" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D704" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D705" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D706" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D707" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D711" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D714" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D715" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D718" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D719" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D720" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D721" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D724" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D725" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D728" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D731" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D734" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D737" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D738" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D739" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D740" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D741" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D744" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D747" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D748" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D749" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D750" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D751" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D752" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D753" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D754" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D755" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D758" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D759" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D762" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D765" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D766" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D767" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D770" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D771" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D774" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D775" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D776" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D777" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D778" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D779" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D780" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D783" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D784" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D785" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D788" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D789" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D792" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D793" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D796" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D799" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D802" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D805" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D808" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D809" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D810" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D813" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D816" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D817" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D818" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D819" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D820" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D821" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D822" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D823" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D824" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D825" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D826" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D827" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D828" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D829" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D830" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D833" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D834" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D835" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D836" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D839" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D840" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D843" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="D844" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D847" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D848" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D851" r:id="rId_hyperlink_572"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>