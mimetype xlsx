--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="551">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Распродажа</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -74,102 +74,111 @@
   <si>
     <t>Atelier Cologne Jasmin Angelique 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/atelier-cologne-jasmin-angelique-100-ml-uniseks-/</t>
   </si>
   <si>
     <t>31704</t>
   </si>
   <si>
     <t>Attar Collection Areej 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/attar-collection-areej-100-ml/</t>
   </si>
   <si>
     <t>ART-1358113791</t>
   </si>
   <si>
     <t>Attar Collection Azalea 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/attar-collection-azalea-100-ml-podarochnaya-upakovka/</t>
   </si>
   <si>
-    <t>ART-1227012427</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1278412947</t>
   </si>
   <si>
     <t>Attar Collection Khaltat Night 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/attar-collection-khaltat-night-100-ml-podarochnaya-upakovka/</t>
   </si>
   <si>
     <t>ART-1247612639</t>
   </si>
   <si>
     <t>Burberry For Her 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-for-her-100-ml-euro-/</t>
   </si>
   <si>
     <t>33751</t>
   </si>
   <si>
     <t>Burberry Women 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-for-women-100-ml-euro-/</t>
   </si>
   <si>
-    <t>ART-1436214613</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/by-kilian-angels-share-50-ml-euro/</t>
+    <t>31854</t>
+  </si>
+  <si>
+    <t>By Cilian Bamboo Harmony 50 мл (EURO) SALE</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/by-cillian-bamboo-harmony-50ml-euro-/</t>
+  </si>
+  <si>
+    <t>44888</t>
+  </si>
+  <si>
+    <t>By Cilian Intoxicated (for man) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/cilian-intoxicated-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
+    <t>44894</t>
+  </si>
+  <si>
+    <t>By Cilian Killing Me Slowly (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/silling-me-slowly-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
+    <t>ART-1365813868</t>
+  </si>
+  <si>
+    <t>Carolina Herrera 212 VIP For Women (65 мл)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-212-vip-for-women-65-ml-/</t>
   </si>
   <si>
     <t>49142</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl Dazzling Garden 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-good-girl-dazzling-garden-80-ml-euro/</t>
   </si>
   <si>
     <t>ART-85568712</t>
   </si>
   <si>
     <t>Chanel Bleu de Chanel EDP 100 мл  (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-bleu-de-chanel-100-ml-lux-/</t>
   </si>
   <si>
     <t>ART-1250912672</t>
   </si>
   <si>
     <t>Chanel Bleu de Chanel EDT 100 мл (EURO)</t>
   </si>
@@ -182,50 +191,68 @@
   <si>
     <t>Chanel Bleu de Chanel PARFUM (золотой) 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/</t>
   </si>
   <si>
     <t>ART-85558711</t>
   </si>
   <si>
     <t>Chanel Chance Eau de Parfum 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-chance-edp-100-ml-lux-/</t>
   </si>
   <si>
     <t>49882</t>
   </si>
   <si>
     <t>Chanel Chance Eau de Toilette 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-chance-eau-de-toilette-100-ml-euro/</t>
   </si>
   <si>
+    <t>44850</t>
+  </si>
+  <si>
+    <t>Chanel Coco Mademoiselle Intense (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-mademoiselle-intense-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
+    <t>44852</t>
+  </si>
+  <si>
+    <t>Chanel Coco Noir (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/chanel-coco-noir-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
     <t>ART-1469914960</t>
   </si>
   <si>
     <t>Chloe Eau de Parfum 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chloe-75-ml-euro-/</t>
   </si>
   <si>
     <t>ART-1182511981</t>
   </si>
   <si>
     <t>Chloe Love Story Eau Sensuelle 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chloe-love-story-eau-sensuelle-100-ml-euro-/</t>
   </si>
   <si>
     <t>33857</t>
   </si>
   <si>
     <t>Christian Dior Addict Eau Fraiche 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-euro-/</t>
@@ -272,77 +299,113 @@
   <si>
     <t>Creed Viking 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>33948</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana K For Men EDT 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/</t>
   </si>
   <si>
     <t>33571</t>
   </si>
   <si>
     <t>Elie Saab Girl Of Now 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/</t>
   </si>
   <si>
+    <t>44925</t>
+  </si>
+  <si>
+    <t>Escada Fiesta Carioca (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escada-fiesta-carioca-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
+    <t>44935</t>
+  </si>
+  <si>
+    <t>Escentric Molecules Escentric 04 (unisex) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/escentric-molecules-escentric-04-unisex-tester-60-ml/</t>
+  </si>
+  <si>
     <t>ART-1385914082</t>
   </si>
   <si>
     <t>Escentric Molecules Molecules 05 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/escentric-molecules-molecules-05-euro-/</t>
   </si>
   <si>
     <t>32053</t>
   </si>
   <si>
     <t>Ex Nihilo Fleur Narcotique Rose De Mai 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ex-nihilo-fleur-narcotique-rose-de-mai-100-ml-originalnaya-upakovka-/</t>
   </si>
   <si>
     <t>51110</t>
   </si>
   <si>
     <t>Ex Nihilo Speed Legends Night Drive 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ex-nihilo-speed-legends-night-drive-100-ml/</t>
   </si>
   <si>
+    <t>44947</t>
+  </si>
+  <si>
+    <t>Fendi Life Essence (for man) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/fendi-life-essence-for-man-tester-60-ml/</t>
+  </si>
+  <si>
+    <t>44955</t>
+  </si>
+  <si>
+    <t>Franck Boclet Velvet (unisex) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/franck-boclet-velvet-unisex-tester-60-ml/</t>
+  </si>
+  <si>
     <t>37969</t>
   </si>
   <si>
     <t>Giardino Magico Rose &amp; Almond 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giardino-magico-rose-almond-100-ml/</t>
   </si>
   <si>
     <t>31672</t>
   </si>
   <si>
     <t>Giorgio Armani Armani Prive Rose Milano Soie de Nacre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-armani-prive-rose-milano-soie-de-nacre-100-ml/</t>
   </si>
   <si>
     <t>ART-1242812591</t>
   </si>
   <si>
     <t>Giorgio Armani My Way Eau de Parfum 90 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumirovannaya-voda-giorgio-armani-my-way-/</t>
@@ -371,50 +434,68 @@
   <si>
     <t>Giorgio Armani Si Passione Limited Edition 2019 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/</t>
   </si>
   <si>
     <t>ART-1184011996</t>
   </si>
   <si>
     <t>Giorgio Armani Stronger With You 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/</t>
   </si>
   <si>
     <t>34047</t>
   </si>
   <si>
     <t>Givenchy Irresistible Eau De Toilette Fraiche 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/</t>
   </si>
   <si>
+    <t>44993</t>
+  </si>
+  <si>
+    <t>Gucci Guilty Pour Femme (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-guilty-pour-femme-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
+    <t>44991</t>
+  </si>
+  <si>
+    <t>Gucci Guilty Pour Homme (for man) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/gucci-guilty-eau-pour-homme-for-man-tester-60-ml/</t>
+  </si>
+  <si>
     <t>50444</t>
   </si>
   <si>
     <t>Guerlain Aqua Allegoria Flora Salvaggia 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/guerlain-aqua-allegoria-flora-salvaggia-75-ml-euro/</t>
   </si>
   <si>
     <t>52680</t>
   </si>
   <si>
     <t>Hermes Barenia 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/</t>
   </si>
   <si>
     <t>34098</t>
   </si>
   <si>
     <t>Hermes Terre D'Hermes 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hermes-terre-d-hermes-100-ml-euro-sale-/</t>
@@ -443,50 +524,59 @@
   <si>
     <t>Initio Parfums Prives Atomic Rose 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-initio-parfums-prives-atomic-rose-90-ml/</t>
   </si>
   <si>
     <t>32414</t>
   </si>
   <si>
     <t>Jo Malone Velvet Rose &amp; Oud Cologne Intense (2022) 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/</t>
   </si>
   <si>
     <t>ART-73567512</t>
   </si>
   <si>
     <t>Jo Molone Plum Blossom Cologne 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jo-malone-plum-blossom-cologne-100-ml-dlya-zhenshchin-/</t>
   </si>
   <si>
+    <t>45215</t>
+  </si>
+  <si>
+    <t>Jo Мalone Bronze Wood &amp; Leather (unisex) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/malone-bronze-wood-leather-unisex-tester-60-ml/</t>
+  </si>
+  <si>
     <t>32426</t>
   </si>
   <si>
     <t>Jul et Mad Paris Garuda 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jul-et-mad-paris-garuda-50-ml/</t>
   </si>
   <si>
     <t>32428</t>
   </si>
   <si>
     <t>Jul et Mad Paris Stilettos on Lex 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jul-et-mad-paris-stilettos-on-lex-50-ml/</t>
   </si>
   <si>
     <t>32439</t>
   </si>
   <si>
     <t>Kajal Masa 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-kajal-masa-100-ml/</t>
@@ -497,239 +587,905 @@
   <si>
     <t>Kajal Warde 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-kajal-warde-100-ml/</t>
   </si>
   <si>
     <t>51109</t>
   </si>
   <si>
     <t>Karl Lagerfeld Ikonik Pour Femme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/</t>
   </si>
   <si>
     <t>51108</t>
   </si>
   <si>
     <t>Karl Lagerfeld Ikonik Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/</t>
   </si>
   <si>
+    <t>ART-1294213105</t>
+  </si>
+  <si>
+    <t>L L Gaiac 10 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/la-lebo-gafgiac-10-100-ml-uniseks-/</t>
+  </si>
+  <si>
+    <t>45048</t>
+  </si>
+  <si>
+    <t>L L Santal 33 (unisex) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/la-lebo-santal-33-unisex-tester-60-ml/</t>
+  </si>
+  <si>
     <t>32459</t>
   </si>
   <si>
     <t>L'Artisan Parfumeur 9 Arcana Rosa 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/l-artisan-parfumeur-9-arcana-rosa-75-ml/</t>
   </si>
   <si>
-    <t>ART-1294213105</t>
-[...7 lines deleted...]
-  <si>
     <t>52366</t>
   </si>
   <si>
     <t>Lancome Tresor In Love 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lancome-tresor-in-love-75-ml-euro/</t>
   </si>
   <si>
-    <t>50290</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/marc-jacobs-divine-decadence-100-ml-euro/</t>
+    <t>44949</t>
+  </si>
+  <si>
+    <t>Maison Francis Kurkdjian Oud Silk Mood (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/francis-kurkdjian-oud-silk-mood-unisex-tester-60-ml/</t>
+  </si>
+  <si>
+    <t>45078</t>
+  </si>
+  <si>
+    <t>Marc Jacobs Decadence (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/marc-jacobs-decadence-for-woman-tester-60-ml/</t>
   </si>
   <si>
     <t>32629</t>
   </si>
   <si>
     <t>Marc-Antoine Barrois Encelade 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/marc-antoine-barrois-encelade-100-ml/</t>
   </si>
   <si>
     <t>32671</t>
   </si>
   <si>
     <t>Meo Fusciuni Little Song 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/meo-fusciuni-little-song-100-ml/</t>
   </si>
   <si>
     <t>31369</t>
   </si>
   <si>
     <t>Meo Fusciuni Spirito 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/meo-fusciuni-spirito-100-ml/</t>
   </si>
   <si>
     <t>34225</t>
   </si>
   <si>
     <t>Moschino Toy 2 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/moschino-toy-2-100-ml-euro-/</t>
   </si>
   <si>
-    <t>34238</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1249912662</t>
   </si>
   <si>
     <t>Narciso Rodriguez For Her EDT 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-for-her-edt-100-ml-euro-/</t>
   </si>
   <si>
     <t>31374</t>
   </si>
   <si>
     <t>Orlov Paris Orlov 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/orlov-paris-orlov-75-ml/</t>
   </si>
   <si>
     <t>31375</t>
   </si>
   <si>
     <t>Orlov Paris Star Of The Season 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/orlov-paris-star-of-the-season-75-ml/</t>
   </si>
   <si>
+    <t>45127</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Olympea (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-olympea-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
     <t>ART-1427014511</t>
   </si>
   <si>
     <t>Paco Rabanne Olympea Intense 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/</t>
   </si>
   <si>
+    <t>45132</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Ultraviolet (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/ajmal-aurum-for-woman-tester-60-ml_1/</t>
+  </si>
+  <si>
+    <t>45134</t>
+  </si>
+  <si>
+    <t>Parfums De Marly Delina (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfums-de-marly-delina-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
     <t>32830</t>
   </si>
   <si>
     <t>Parle Moi De Parfum Cedar Woodpecker/10 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parle-moi-de-parfum-cedar-woodpecker-10-100-ml/</t>
   </si>
   <si>
+    <t>45138</t>
+  </si>
+  <si>
+    <t>Penhaligon’s Changing Constance (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/penhaligon-s-constance-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
+    <t>45142</t>
+  </si>
+  <si>
+    <t>Rasasi Rumz Al Rasasi 9325 Zebra (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/rasasi-rumz-al-rasasi-9325-zebra-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
+    <t>45147</t>
+  </si>
+  <si>
+    <t>Simimi Blanc de Sisa (for woman) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/simimi-blanc-de-sisa-for-woman-tester-60-ml/</t>
+  </si>
+  <si>
     <t>34348</t>
   </si>
   <si>
     <t>Tom Ford Ombre Leather 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-euro-/</t>
   </si>
   <si>
     <t>49593</t>
   </si>
   <si>
     <t>Tom Ford Vanilla Sex 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-euro/</t>
   </si>
   <si>
     <t>53099</t>
   </si>
   <si>
     <t>Tom Ford White Suede 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-white-suede-100-ml-euro-sale/</t>
   </si>
   <si>
     <t>50417</t>
   </si>
   <si>
     <t>Versace Eros Flame 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-flame-100-ml-euro/</t>
   </si>
   <si>
+    <t>ART-1394214165</t>
+  </si>
+  <si>
+    <t>Xerjoff Casamorati 1888 (unisex) - TESTER 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/xerjoff-casamorati-1888-unisex-tester-60-ml/</t>
+  </si>
+  <si>
     <t>33106</t>
   </si>
   <si>
     <t>Xerjoff Casamorati 1888 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/xerjoff-casamorati-1888-100-ml-/</t>
   </si>
   <si>
     <t>51003</t>
   </si>
   <si>
     <t>Маркер для бровей Fine Sketch Mengsiman 01 (Black)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/</t>
   </si>
   <si>
+    <t>ART-1376413984</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Alexandre.J Rose Oud 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-alexandre-j-rose-oud-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1381914042</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Amouage Lyric For Men 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-amouage-lyric-for-men-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1385414077</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Atelier Cologne Clementine California 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-atelier-cologne-clementine-california-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1380414027</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Baldessarini Hautic Spirit 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-hautic-spirit-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1382214045</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Baldessarini Private Affairs 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-private-affairs-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1381014033</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Baldessarini Strictly Private 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-strictly-private-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1374213962</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Burberry Mr. Burberry 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-mr-burberry-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1383414057</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Burberry My Burberry 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-my-burberry-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1377713997</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами By Cilian Bamboo Harmony 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-bamboo-harmony-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1373913959</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами By Cilian Playing With The Devil 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-playing-with-the-devil-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1372613946</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами By Cilian Straight to Heaven 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-vu-kilian-straight-to-heaven-white-cristal-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1382414047</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Carolina Herrera 212 Men 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-men-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1386414087</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Carolina Herrera 212 VIP Men 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-vip-men-55-ml/</t>
+  </si>
+  <si>
+    <t>44178</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Carolina Herrera Good Girl Collector Edition 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-collector-edition-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1375513975</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Carolina Herrera Good Girl Velvet Fatale 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-velvet-fatale-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1379714020</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Chanel Allure Homme Sport 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-allure-homme-sport-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1384314066</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Chanel Chance Eau Vive 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-chance-eau-vive-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1377413994</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Christian Dior Fahrenheit 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1376113981</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Christian Dior Fahrenheit Cologne 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-cologne-55-ml/</t>
+  </si>
+  <si>
+    <t>44196</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Christian Dior Homme Cologne 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-homme-cologne-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1385114074</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Dolce &amp; Gabbana 21 Le Fou Pour Homme 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-21-le-fou-pour-homme-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1373013950</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Dolce &amp; Gabbana Dolce 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-dolce-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1373313953</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Dolce &amp; Gabbana Light Blue Pour Homme 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-light-blue-pour-homme-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1376713987</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Dolce &amp; Gabbana The One For Men 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-and-gabbana-the-one-for-men-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1381414037</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Escada Rockin Rio 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-escada-rock-in-rio-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1374113961</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Escentric Molecules Escentric 01 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-escentric-molecules-escentric-01-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1372713947</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Frederic Malle Portrait Of A Lady 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-frederic-malle-portrait-of-a-lady-55-mlax/</t>
+  </si>
+  <si>
+    <t>ART-1383014053</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Fyl Falcon Pure Touch Homme 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-fyl-falcon-pure-touch-homme-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1377613996</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Giorgio Armani Acqua di Gioia 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-giorgio-armani-acqua-di-gioia-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1386214085</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Givenchy Pour Homme 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1386714090</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Givenchy Pour Homme Blue Label 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-blue-label-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1385014073</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Givenchy Un Air D'Escapade 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-un-air-d-escapade-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1385514078</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Gucci Bamboo 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-bamboo-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1377813998</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Gucci by Gucci Pour Homme 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-by-gucci-pour-homme-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1388214105</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Gucci Flora by Gucci 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1384814071</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Gucci Flora by Gucci Eau Fraiche 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-eau-fraiche-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1374513965</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Gucci Premiere 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-premiere-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1382314046</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Hermes Terre D'Hermes 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-hermes-terre-d-hermes-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1388114104</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Hugo Boss In Motion For Men 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-hugo-boss-in-motion-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1383914062</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Montale Aoud Forest 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-aoud-forest-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1383514058</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Montale Greyland 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-greyland-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1377313993</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Montale Intense Tiare 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-intense-tiare-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1379414017</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Narciso Rodriguez For Her Eau De Parfum 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edp-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1376213982</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Narciso Rodriguez For Her Eau De Toilette 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edt-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1383214055</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Nina Ricci Premier Jour 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-nina-ricci-premier-jour-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1387814101</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Paco Rabanne Lady Million 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1378114001</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Paco Rabanne Lady Million Prive 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-prive-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1385214075</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Paco Rabanne Olympea 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-olympea-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1387914102</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Shaik Chic Shaik Blue № 30 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-30-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1373113951</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Shaik Chic Shaik Blue № 70 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-70-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1373213952</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Shaik Opulent Blue № 77 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-opulent-shaik-blue-77-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1375613976</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Simimi Memoire D'Anna 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-simimi-memoire-d-anna-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1384714070</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Tom Ford Neroli Portofino 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-tom-ford-neroli-portofino-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-1384114064</t>
+  </si>
+  <si>
+    <t>Мини-парфюм с феромонами Versace Pour Homme 55 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-versace-pour-homme-55-ml/</t>
+  </si>
+  <si>
+    <t>ART-95019657</t>
+  </si>
+  <si>
+    <t>Мини-тестер Alexandre.J Black Muscs 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-alexandre-j-black-musks-60-ml-new/</t>
+  </si>
+  <si>
+    <t>ART-1342413599</t>
+  </si>
+  <si>
+    <t>Мини-тестер Alexandre.J Rose Oud 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-alexandre-j-rose-oud-60-ml/</t>
+  </si>
+  <si>
+    <t>ART-1355313746</t>
+  </si>
+  <si>
+    <t>Мини-тестер Attar Collection The Queen of Sheba 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-attar-collection-the-queen-of-sheba-60-ml/</t>
+  </si>
+  <si>
+    <t>ART-1343213607</t>
+  </si>
+  <si>
+    <t>Мини-тестер By Cilian Intoxicated 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-by-kilian-intoxicated-60-ml_1/</t>
+  </si>
+  <si>
+    <t>ART-1343113606</t>
+  </si>
+  <si>
+    <t>Мини-тестер Chanel Coco Mademoiselle Intense 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-chanel-coco-mademoiselle-intense-60-ml/</t>
+  </si>
+  <si>
+    <t>ART-1355813751</t>
+  </si>
+  <si>
+    <t>Мини-тестер Chic Shaik Blue № 30 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-chic-shaik-30-60-ml/</t>
+  </si>
+  <si>
+    <t>45359</t>
+  </si>
+  <si>
+    <t>Мини-тестер Fendi Life Essence 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-fendi-life-essence-60-ml/</t>
+  </si>
+  <si>
+    <t>ART-1100511161</t>
+  </si>
+  <si>
+    <t>Мини-тестер Guerlain La Petite Robe Noire 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-guerlain-la-petite-robe-noire-60-ml-new/</t>
+  </si>
+  <si>
+    <t>ART-1341313583</t>
+  </si>
+  <si>
+    <t>Мини-тестер Montale Candy Rose 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-montale-candy-rose-60-ml/</t>
+  </si>
+  <si>
+    <t>ART-1344513620</t>
+  </si>
+  <si>
+    <t>Мини-тестер Montale Fruits Of The Musk 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-montale-fruits-of-the-musk-60-ml_1/</t>
+  </si>
+  <si>
     <t>42807</t>
   </si>
   <si>
     <t>Мини-тестер Parfums De Marly Delina 50 мл (LUX)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-parfums-de-marly-delina-50-ml-lux-/</t>
   </si>
   <si>
+    <t>ART-1341713587</t>
+  </si>
+  <si>
+    <t>Мини-тестер Simimi Blanc de Sisa 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-simimi-blanc-de-sisa-60-ml_1/</t>
+  </si>
+  <si>
+    <t>ART-1356213755</t>
+  </si>
+  <si>
+    <t>Мини-тестер Xerjoff Casamorati 1888 60 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-tester-xerjoff-casamorati-1888-60-ml_1/</t>
+  </si>
+  <si>
     <t>52982</t>
   </si>
   <si>
     <t>Набор 3x10 ml La Labo Travel Tube The Noir 29 Ликвидация</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/</t>
   </si>
   <si>
     <t>52805</t>
   </si>
   <si>
     <t>Парфюмерная вода Azzaro The Most Wanted Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/</t>
   </si>
   <si>
     <t>34747</t>
   </si>
   <si>
     <t>Парфюмерная вода Creed Wind Flowers 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/</t>
@@ -882,59 +1638,50 @@
     <t>ART-1006310219</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium 90 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/</t>
   </si>
   <si>
     <t>ART-1006310219-29528</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium 90 мл БЕЗ КОРОБКИ</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/</t>
   </si>
   <si>
     <t>49594</t>
   </si>
   <si>
     <t>Тестер Z&amp;R B Pepper &amp; A, N 58 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-zr-black-pepper-amber-neroli-58-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/tester-zielinski-rozen-vanilla-blend-58-ml/</t>
   </si>
   <si>
     <t>ART-63556511</t>
   </si>
   <si>
     <t>Туалетная вода Christian Dior Dior Homme Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-64386594</t>
   </si>
   <si>
     <t>Туалетная вода Moschino Cheap &amp; Chic Hippy Fizz 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/</t>
   </si>
   <si>
     <t>ART-62706426</t>
   </si>
   <si>
     <t>Туалетная вода Trussardi Uomo 100 мл</t>
   </si>
@@ -1335,62 +2082,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ariana-grande-god-is-a-woman-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-jasmin-angelique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-areej-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-azalea-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-azora-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-khaltat-night-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-women-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-angels-share-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dazzling-garden-80-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-edp-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-de-toilette-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-de-parfum-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-rose-de-mai-100-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-speed-legends-night-drive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardino-magico-rose-almond-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-rose-milano-soie-de-nacre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-flora-salvaggia-75-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-terre-d-hermes-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-initio-parfums-prives-atomic-rose-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-plum-blossom-cologne-100-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-garuda-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-stilettos-on-lex-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-masa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-warde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/l-artisan-parfumeur-9-arcana-rosa-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-gaiac-10-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-divine-decadence-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-encelade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-little-song-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-spirito-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-edp-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-orlov-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-star-of-the-season-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parle-moi-de-parfum-cedar-woodpecker-10-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-parfums-de-marly-delina-50-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-44-ml-initio-parfums-prives-oud-for-greatness-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-tiziana-terenzi-kirke/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-lost-cherry-58-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-vanilla-sex-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-zr-black-pepper-amber-neroli-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-zielinski-rozen-vanilla-blend-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ariana-grande-god-is-a-woman-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-jasmin-angelique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-areej-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-azalea-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-khaltat-night-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-women-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cillian-bamboo-harmony-50ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cilian-intoxicated-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/silling-me-slowly-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dazzling-garden-80-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-edp-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-de-toilette-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-de-parfum-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-fiesta-carioca-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-04-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-rose-de-mai-100-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-speed-legends-night-drive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-for-man-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/franck-boclet-velvet-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardino-magico-rose-almond-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-rose-milano-soie-de-nacre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-femme-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-eau-pour-homme-for-man-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-flora-salvaggia-75-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-terre-d-hermes-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-initio-parfums-prives-atomic-rose-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-plum-blossom-cologne-100-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/malone-bronze-wood-leather-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-garuda-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-stilettos-on-lex-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-masa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-warde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-gafgiac-10-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-santal-33-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/l-artisan-parfumeur-9-arcana-rosa-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/francis-kurkdjian-oud-silk-mood-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-encelade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-little-song-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-spirito-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-orlov-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-star-of-the-season-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ajmal-aurum-for-woman-tester-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfums-de-marly-delina-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parle-moi-de-parfum-cedar-woodpecker-10-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penhaligon-s-constance-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rasasi-rumz-al-rasasi-9325-zebra-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/simimi-blanc-de-sisa-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-alexandre-j-rose-oud-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-amouage-lyric-for-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-atelier-cologne-clementine-california-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-hautic-spirit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-private-affairs-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-strictly-private-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-mr-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-my-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-bamboo-harmony-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-playing-with-the-devil-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-vu-kilian-straight-to-heaven-white-cristal-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-vip-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-collector-edition-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-velvet-fatale-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-allure-homme-sport-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-chance-eau-vive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-homme-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-21-le-fou-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-dolce-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-light-blue-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-and-gabbana-the-one-for-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-escada-rock-in-rio-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-escentric-molecules-escentric-01-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-frederic-malle-portrait-of-a-lady-55-mlax/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-fyl-falcon-pure-touch-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-giorgio-armani-acqua-di-gioia-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-blue-label-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-un-air-d-escapade-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-bamboo-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-by-gucci-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-eau-fraiche-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-premiere-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hermes-terre-d-hermes-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hugo-boss-in-motion-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-aoud-forest-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-greyland-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-intense-tiare-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edp-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edt-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-nina-ricci-premier-jour-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-prive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-olympea-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-30-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-70-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-opulent-shaik-blue-77-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-simimi-memoire-d-anna-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-tom-ford-neroli-portofino-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-versace-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-alexandre-j-black-musks-60-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-alexandre-j-rose-oud-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-attar-collection-the-queen-of-sheba-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-by-kilian-intoxicated-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-chanel-coco-mademoiselle-intense-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-chic-shaik-30-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-fendi-life-essence-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-la-petite-robe-noire-60-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-montale-candy-rose-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-montale-fruits-of-the-musk-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-parfums-de-marly-delina-50-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-simimi-blanc-de-sisa-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-xerjoff-casamorati-1888-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-44-ml-initio-parfums-prives-oud-for-greatness-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-tiziana-terenzi-kirke/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-lost-cherry-58-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-vanilla-sex-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-zr-black-pepper-amber-neroli-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F103"/>
+  <dimension ref="A1:F186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F103" sqref="F103"/>
+      <selection activeCell="F186" sqref="F186"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1486,1724 +2233,3218 @@
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
         <v>990</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>1050</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>1150</v>
+        <v>990</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>990</v>
+        <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>750</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>1250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>1100</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>900</v>
+        <v>650</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>850</v>
+        <v>900</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>1100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>650</v>
+        <v>850</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>1200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>1350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>1350</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>1100</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
         <v>1100</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>990</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>1050</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>650</v>
+        <v>990</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>1000</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>1000</v>
+        <v>950</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>1300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>1000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>1650</v>
+        <v>650</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>1150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>1050</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>1050</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>1100</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>1200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>900</v>
+        <v>950</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>950</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>850</v>
+        <v>500</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>990</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>990</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>1400</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>1150</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>1150</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>1150</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>550</v>
+        <v>900</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>550</v>
+        <v>900</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>1150</v>
+        <v>850</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>1150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>1350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>1450</v>
+        <v>990</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>1360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>950</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
-        <v>650</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>1000</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
-        <v>70</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>450</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>390</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>390</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>450</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>290</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>990</v>
+        <v>650</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="13">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="13">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="13">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="13">
-        <v>390</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="13">
-        <v>390</v>
+        <v>180</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="4">
+        <v>99</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="E104" s="5"/>
+      <c r="F104" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="4">
+        <v>100</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E105" s="5"/>
+      <c r="F105" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="4">
+        <v>101</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E106" s="5"/>
+      <c r="F106" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="4">
+        <v>102</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E107" s="5"/>
+      <c r="F107" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="4">
+        <v>103</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="F108" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="4">
+        <v>104</v>
+      </c>
+      <c r="B109" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="E109" s="5"/>
+      <c r="F109" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="4">
+        <v>105</v>
+      </c>
+      <c r="B110" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="E110" s="5"/>
+      <c r="F110" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="4">
+        <v>106</v>
+      </c>
+      <c r="B111" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E111" s="5"/>
+      <c r="F111" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="4">
+        <v>107</v>
+      </c>
+      <c r="B112" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="E112" s="5"/>
+      <c r="F112" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="4">
+        <v>108</v>
+      </c>
+      <c r="B113" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="E113" s="5"/>
+      <c r="F113" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="4">
+        <v>109</v>
+      </c>
+      <c r="B114" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="E114" s="5"/>
+      <c r="F114" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="4">
+        <v>110</v>
+      </c>
+      <c r="B115" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E115" s="5"/>
+      <c r="F115" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="4">
+        <v>111</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="E116" s="5"/>
+      <c r="F116" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="4">
+        <v>112</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E117" s="5"/>
+      <c r="F117" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="4">
+        <v>113</v>
+      </c>
+      <c r="B118" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E118" s="5"/>
+      <c r="F118" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="4">
+        <v>114</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="E119" s="5"/>
+      <c r="F119" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="4">
+        <v>115</v>
+      </c>
+      <c r="B120" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E120" s="5"/>
+      <c r="F120" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="4">
+        <v>116</v>
+      </c>
+      <c r="B121" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E121" s="5"/>
+      <c r="F121" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="4">
+        <v>117</v>
+      </c>
+      <c r="B122" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="E122" s="5"/>
+      <c r="F122" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="4">
+        <v>118</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="E123" s="5"/>
+      <c r="F123" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="4">
+        <v>119</v>
+      </c>
+      <c r="B124" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="E124" s="5"/>
+      <c r="F124" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="4">
+        <v>120</v>
+      </c>
+      <c r="B125" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="E125" s="5"/>
+      <c r="F125" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="4">
+        <v>121</v>
+      </c>
+      <c r="B126" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="E126" s="5"/>
+      <c r="F126" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="4">
+        <v>122</v>
+      </c>
+      <c r="B127" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E127" s="5"/>
+      <c r="F127" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="4">
+        <v>123</v>
+      </c>
+      <c r="B128" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="E128" s="5"/>
+      <c r="F128" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="4">
+        <v>124</v>
+      </c>
+      <c r="B129" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="E129" s="5"/>
+      <c r="F129" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="4">
+        <v>125</v>
+      </c>
+      <c r="B130" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="E130" s="5"/>
+      <c r="F130" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="4">
+        <v>126</v>
+      </c>
+      <c r="B131" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="E131" s="5"/>
+      <c r="F131" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" s="4">
+        <v>127</v>
+      </c>
+      <c r="B132" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="E132" s="5"/>
+      <c r="F132" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="4">
+        <v>128</v>
+      </c>
+      <c r="B133" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="E133" s="5"/>
+      <c r="F133" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="4">
+        <v>129</v>
+      </c>
+      <c r="B134" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="E134" s="5"/>
+      <c r="F134" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="4">
+        <v>130</v>
+      </c>
+      <c r="B135" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="E135" s="5"/>
+      <c r="F135" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="4">
+        <v>131</v>
+      </c>
+      <c r="B136" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="E136" s="5"/>
+      <c r="F136" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="4">
+        <v>132</v>
+      </c>
+      <c r="B137" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E137" s="5"/>
+      <c r="F137" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="4">
+        <v>133</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E138" s="5"/>
+      <c r="F138" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="4">
+        <v>134</v>
+      </c>
+      <c r="B139" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E139" s="5"/>
+      <c r="F139" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="4">
+        <v>135</v>
+      </c>
+      <c r="B140" s="9" t="s">
+        <v>410</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E140" s="5"/>
+      <c r="F140" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="4">
+        <v>136</v>
+      </c>
+      <c r="B141" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="E141" s="5"/>
+      <c r="F141" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="4">
+        <v>137</v>
+      </c>
+      <c r="B142" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="E142" s="5"/>
+      <c r="F142" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="4">
+        <v>138</v>
+      </c>
+      <c r="B143" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="E143" s="5"/>
+      <c r="F143" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" s="4">
+        <v>139</v>
+      </c>
+      <c r="B144" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="E144" s="5"/>
+      <c r="F144" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" s="4">
+        <v>140</v>
+      </c>
+      <c r="B145" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="E145" s="5"/>
+      <c r="F145" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="4">
+        <v>141</v>
+      </c>
+      <c r="B146" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="E146" s="5"/>
+      <c r="F146" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="4">
+        <v>142</v>
+      </c>
+      <c r="B147" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="E147" s="5"/>
+      <c r="F147" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="4">
+        <v>143</v>
+      </c>
+      <c r="B148" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="E148" s="5"/>
+      <c r="F148" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" s="4">
+        <v>144</v>
+      </c>
+      <c r="B149" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="E149" s="5"/>
+      <c r="F149" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="4">
+        <v>145</v>
+      </c>
+      <c r="B150" s="9" t="s">
+        <v>440</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E150" s="5"/>
+      <c r="F150" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" s="4">
+        <v>146</v>
+      </c>
+      <c r="B151" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="E151" s="5"/>
+      <c r="F151" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" s="4">
+        <v>147</v>
+      </c>
+      <c r="B152" s="9" t="s">
+        <v>446</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="E152" s="5"/>
+      <c r="F152" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="4">
+        <v>148</v>
+      </c>
+      <c r="B153" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="E153" s="5"/>
+      <c r="F153" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="4">
+        <v>149</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>452</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="E154" s="5"/>
+      <c r="F154" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="4">
+        <v>150</v>
+      </c>
+      <c r="B155" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="E155" s="5"/>
+      <c r="F155" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" s="4">
+        <v>151</v>
+      </c>
+      <c r="B156" s="9" t="s">
+        <v>458</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="E156" s="5"/>
+      <c r="F156" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="4">
+        <v>152</v>
+      </c>
+      <c r="B157" s="9" t="s">
+        <v>461</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="E157" s="5"/>
+      <c r="F157" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" s="4">
+        <v>153</v>
+      </c>
+      <c r="B158" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="E158" s="5"/>
+      <c r="F158" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" s="4">
+        <v>154</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>467</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="E159" s="5"/>
+      <c r="F159" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" s="4">
+        <v>155</v>
+      </c>
+      <c r="B160" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="E160" s="5"/>
+      <c r="F160" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" s="4">
+        <v>156</v>
+      </c>
+      <c r="B161" s="9" t="s">
+        <v>473</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E161" s="5"/>
+      <c r="F161" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" s="4">
+        <v>157</v>
+      </c>
+      <c r="B162" s="9" t="s">
+        <v>476</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E162" s="5"/>
+      <c r="F162" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="4">
+        <v>158</v>
+      </c>
+      <c r="B163" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="E163" s="5"/>
+      <c r="F163" s="13">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="4">
+        <v>159</v>
+      </c>
+      <c r="B164" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="E164" s="5"/>
+      <c r="F164" s="13">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" s="4">
+        <v>160</v>
+      </c>
+      <c r="B165" s="9" t="s">
+        <v>485</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="E165" s="5"/>
+      <c r="F165" s="13">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="4">
+        <v>161</v>
+      </c>
+      <c r="B166" s="9" t="s">
+        <v>488</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="E166" s="5"/>
+      <c r="F166" s="13">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="4">
+        <v>162</v>
+      </c>
+      <c r="B167" s="9" t="s">
+        <v>491</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="E167" s="5"/>
+      <c r="F167" s="13">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" s="4">
+        <v>163</v>
+      </c>
+      <c r="B168" s="9" t="s">
+        <v>494</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="E168" s="5"/>
+      <c r="F168" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" s="4">
+        <v>164</v>
+      </c>
+      <c r="B169" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="E169" s="5"/>
+      <c r="F169" s="13">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" s="4">
+        <v>165</v>
+      </c>
+      <c r="B170" s="9" t="s">
+        <v>500</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="E170" s="5"/>
+      <c r="F170" s="13">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="4">
+        <v>166</v>
+      </c>
+      <c r="B171" s="9" t="s">
+        <v>503</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="E171" s="5"/>
+      <c r="F171" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="4">
+        <v>167</v>
+      </c>
+      <c r="B172" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="E172" s="5"/>
+      <c r="F172" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="4">
+        <v>168</v>
+      </c>
+      <c r="B173" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="E173" s="5"/>
+      <c r="F173" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" s="4">
+        <v>169</v>
+      </c>
+      <c r="B174" s="9" t="s">
+        <v>512</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="E174" s="5"/>
+      <c r="F174" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="4">
+        <v>170</v>
+      </c>
+      <c r="B175" s="9" t="s">
+        <v>515</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="E175" s="5"/>
+      <c r="F175" s="13">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="4">
+        <v>171</v>
+      </c>
+      <c r="B176" s="9" t="s">
+        <v>518</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="E176" s="5"/>
+      <c r="F176" s="13">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="4">
+        <v>172</v>
+      </c>
+      <c r="B177" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="E177" s="5"/>
+      <c r="F177" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="4">
+        <v>173</v>
+      </c>
+      <c r="B178" s="9" t="s">
+        <v>524</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E178" s="5"/>
+      <c r="F178" s="13">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="4">
+        <v>174</v>
+      </c>
+      <c r="B179" s="9" t="s">
+        <v>527</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="E179" s="5"/>
+      <c r="F179" s="13">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="4">
+        <v>175</v>
+      </c>
+      <c r="B180" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>531</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="E180" s="5"/>
+      <c r="F180" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="4">
+        <v>176</v>
+      </c>
+      <c r="B181" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="E181" s="5"/>
+      <c r="F181" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="4">
+        <v>177</v>
+      </c>
+      <c r="B182" s="9" t="s">
+        <v>536</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>537</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="E182" s="5"/>
+      <c r="F182" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="4">
+        <v>178</v>
+      </c>
+      <c r="B183" s="9" t="s">
+        <v>539</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="E183" s="5"/>
+      <c r="F183" s="13">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="4">
+        <v>179</v>
+      </c>
+      <c r="B184" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="E184" s="5"/>
+      <c r="F184" s="13">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="4">
+        <v>180</v>
+      </c>
+      <c r="B185" s="9" t="s">
+        <v>545</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="E185" s="5"/>
+      <c r="F185" s="13">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="4">
+        <v>181</v>
+      </c>
+      <c r="B186" s="9" t="s">
+        <v>548</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="E186" s="5"/>
+      <c r="F186" s="13">
         <v>390</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -3268,50 +5509,133 @@
     <hyperlink ref="D79" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_181"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>