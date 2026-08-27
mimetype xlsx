--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="551">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Распродажа</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -110,50 +110,59 @@
   <si>
     <t>Burberry For Her 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-for-her-100-ml-euro-/</t>
   </si>
   <si>
     <t>33751</t>
   </si>
   <si>
     <t>Burberry Women 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/burberry-for-women-100-ml-euro-/</t>
   </si>
   <si>
     <t>31854</t>
   </si>
   <si>
     <t>By Cilian Bamboo Harmony 50 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/by-cillian-bamboo-harmony-50ml-euro-/</t>
   </si>
   <si>
+    <t>ART-1436214613</t>
+  </si>
+  <si>
+    <t>By Cilian Good Girl Gone Bad 50 мл (EURO) SALE</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50ml-euro-/</t>
+  </si>
+  <si>
     <t>44888</t>
   </si>
   <si>
     <t>By Cilian Intoxicated (for man) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/cilian-intoxicated-for-woman-tester-60-ml/</t>
   </si>
   <si>
     <t>44894</t>
   </si>
   <si>
     <t>By Cilian Killing Me Slowly (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/silling-me-slowly-for-woman-tester-60-ml/</t>
   </si>
   <si>
     <t>ART-1365813868</t>
   </si>
   <si>
     <t>Carolina Herrera 212 VIP For Women (65 мл)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-212-vip-for-women-65-ml-/</t>
@@ -308,104 +317,86 @@
   <si>
     <t>Dolce &amp; Gabbana K For Men EDT 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/</t>
   </si>
   <si>
     <t>33571</t>
   </si>
   <si>
     <t>Elie Saab Girl Of Now 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/</t>
   </si>
   <si>
     <t>44925</t>
   </si>
   <si>
     <t>Escada Fiesta Carioca (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/escada-fiesta-carioca-for-woman-tester-60-ml/</t>
   </si>
   <si>
-    <t>44935</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1385914082</t>
   </si>
   <si>
     <t>Escentric Molecules Molecules 05 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/escentric-molecules-molecules-05-euro-/</t>
   </si>
   <si>
     <t>32053</t>
   </si>
   <si>
     <t>Ex Nihilo Fleur Narcotique Rose De Mai 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ex-nihilo-fleur-narcotique-rose-de-mai-100-ml-originalnaya-upakovka-/</t>
   </si>
   <si>
     <t>51110</t>
   </si>
   <si>
     <t>Ex Nihilo Speed Legends Night Drive 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ex-nihilo-speed-legends-night-drive-100-ml/</t>
   </si>
   <si>
     <t>44947</t>
   </si>
   <si>
     <t>Fendi Life Essence (for man) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/fendi-life-essence-for-man-tester-60-ml/</t>
   </si>
   <si>
-    <t>44955</t>
-[...7 lines deleted...]
-  <si>
     <t>37969</t>
   </si>
   <si>
     <t>Giardino Magico Rose &amp; Almond 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giardino-magico-rose-almond-100-ml/</t>
   </si>
   <si>
     <t>31672</t>
   </si>
   <si>
     <t>Giorgio Armani Armani Prive Rose Milano Soie de Nacre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-armani-prive-rose-milano-soie-de-nacre-100-ml/</t>
   </si>
   <si>
     <t>ART-1242812591</t>
   </si>
   <si>
     <t>Giorgio Armani My Way Eau de Parfum 90 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumirovannaya-voda-giorgio-armani-my-way-/</t>
@@ -434,77 +425,59 @@
   <si>
     <t>Giorgio Armani Si Passione Limited Edition 2019 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/</t>
   </si>
   <si>
     <t>ART-1184011996</t>
   </si>
   <si>
     <t>Giorgio Armani Stronger With You 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/</t>
   </si>
   <si>
     <t>34047</t>
   </si>
   <si>
     <t>Givenchy Irresistible Eau De Toilette Fraiche 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/</t>
   </si>
   <si>
-    <t>44993</t>
-[...7 lines deleted...]
-  <si>
     <t>44991</t>
   </si>
   <si>
     <t>Gucci Guilty Pour Homme (for man) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gucci-guilty-eau-pour-homme-for-man-tester-60-ml/</t>
   </si>
   <si>
-    <t>50444</t>
-[...7 lines deleted...]
-  <si>
     <t>52680</t>
   </si>
   <si>
     <t>Hermes Barenia 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/</t>
   </si>
   <si>
     <t>34098</t>
   </si>
   <si>
     <t>Hermes Terre D'Hermes 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hermes-terre-d-hermes-100-ml-euro-sale-/</t>
   </si>
   <si>
     <t>ART-1328513455</t>
   </si>
   <si>
     <t>Hugo Boss Bottled 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hugo-boss-bottled-100-ml-euro-/</t>
@@ -704,122 +677,95 @@
   <si>
     <t>Narciso Rodriguez For Her EDT 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-for-her-edt-100-ml-euro-/</t>
   </si>
   <si>
     <t>31374</t>
   </si>
   <si>
     <t>Orlov Paris Orlov 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/orlov-paris-orlov-75-ml/</t>
   </si>
   <si>
     <t>31375</t>
   </si>
   <si>
     <t>Orlov Paris Star Of The Season 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/orlov-paris-star-of-the-season-75-ml/</t>
   </si>
   <si>
-    <t>45127</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1427014511</t>
   </si>
   <si>
     <t>Paco Rabanne Olympea Intense 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/</t>
   </si>
   <si>
     <t>45132</t>
   </si>
   <si>
     <t>Paco Rabanne Ultraviolet (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ajmal-aurum-for-woman-tester-60-ml_1/</t>
   </si>
   <si>
-    <t>45134</t>
-[...7 lines deleted...]
-  <si>
     <t>32830</t>
   </si>
   <si>
     <t>Parle Moi De Parfum Cedar Woodpecker/10 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parle-moi-de-parfum-cedar-woodpecker-10-100-ml/</t>
   </si>
   <si>
     <t>45138</t>
   </si>
   <si>
     <t>Penhaligon’s Changing Constance (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/penhaligon-s-constance-for-woman-tester-60-ml/</t>
   </si>
   <si>
     <t>45142</t>
   </si>
   <si>
     <t>Rasasi Rumz Al Rasasi 9325 Zebra (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/rasasi-rumz-al-rasasi-9325-zebra-for-woman-tester-60-ml/</t>
   </si>
   <si>
-    <t>45147</t>
-[...7 lines deleted...]
-  <si>
     <t>34348</t>
   </si>
   <si>
     <t>Tom Ford Ombre Leather 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-euro-/</t>
   </si>
   <si>
     <t>49593</t>
   </si>
   <si>
     <t>Tom Ford Vanilla Sex 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-euro/</t>
   </si>
   <si>
     <t>53099</t>
   </si>
   <si>
     <t>Tom Ford White Suede 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-white-suede-100-ml-euro-sale/</t>
@@ -839,59 +785,50 @@
   <si>
     <t>Xerjoff Casamorati 1888 (unisex) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/xerjoff-casamorati-1888-unisex-tester-60-ml/</t>
   </si>
   <si>
     <t>33106</t>
   </si>
   <si>
     <t>Xerjoff Casamorati 1888 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/xerjoff-casamorati-1888-100-ml-/</t>
   </si>
   <si>
     <t>51003</t>
   </si>
   <si>
     <t>Маркер для бровей Fine Sketch Mengsiman 01 (Black)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/</t>
   </si>
   <si>
-    <t>ART-1376413984</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1381914042</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Amouage Lyric For Men 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-amouage-lyric-for-men-55-ml/</t>
   </si>
   <si>
     <t>ART-1385414077</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Atelier Cologne Clementine California 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-atelier-cologne-clementine-california-55-ml/</t>
   </si>
   <si>
     <t>ART-1380414027</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Baldessarini Hautic Spirit 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-hautic-spirit-55-ml/</t>
@@ -1046,104 +983,86 @@
   <si>
     <t>Мини-парфюм с феромонами Dolce &amp; Gabbana 21 Le Fou Pour Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-21-le-fou-pour-homme-55-ml/</t>
   </si>
   <si>
     <t>ART-1373013950</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Dolce &amp; Gabbana Dolce 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-dolce-55-ml/</t>
   </si>
   <si>
     <t>ART-1373313953</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Dolce &amp; Gabbana Light Blue Pour Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-light-blue-pour-homme-55-ml/</t>
   </si>
   <si>
-    <t>ART-1376713987</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1381414037</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Escada Rockin Rio 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-escada-rock-in-rio-55-ml/</t>
   </si>
   <si>
     <t>ART-1374113961</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Escentric Molecules Escentric 01 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-escentric-molecules-escentric-01-55-ml/</t>
   </si>
   <si>
     <t>ART-1372713947</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Frederic Malle Portrait Of A Lady 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-frederic-malle-portrait-of-a-lady-55-mlax/</t>
   </si>
   <si>
     <t>ART-1383014053</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Fyl Falcon Pure Touch Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-fyl-falcon-pure-touch-homme-55-ml/</t>
   </si>
   <si>
-    <t>ART-1377613996</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1386214085</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Givenchy Pour Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-55-ml/</t>
   </si>
   <si>
     <t>ART-1386714090</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Givenchy Pour Homme Blue Label 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-blue-label-55-ml/</t>
   </si>
   <si>
     <t>ART-1385014073</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Givenchy Un Air D'Escapade 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-un-air-d-escapade-55-ml/</t>
@@ -1235,59 +1154,50 @@
   <si>
     <t>Мини-парфюм с феромонами Montale Intense Tiare 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-intense-tiare-55-ml/</t>
   </si>
   <si>
     <t>ART-1379414017</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Narciso Rodriguez For Her Eau De Parfum 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edp-55-ml/</t>
   </si>
   <si>
     <t>ART-1376213982</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Narciso Rodriguez For Her Eau De Toilette 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edt-55-ml/</t>
   </si>
   <si>
-    <t>ART-1383214055</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1387814101</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Paco Rabanne Lady Million 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-55-ml/</t>
   </si>
   <si>
     <t>ART-1378114001</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Paco Rabanne Lady Million Prive 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-prive-55-ml/</t>
   </si>
   <si>
     <t>ART-1385214075</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Paco Rabanne Olympea 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-olympea-55-ml/</t>
@@ -1307,158 +1217,131 @@
   <si>
     <t>Мини-парфюм с феромонами Shaik Chic Shaik Blue № 70 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-70-55-ml/</t>
   </si>
   <si>
     <t>ART-1373213952</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Shaik Opulent Blue № 77 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-opulent-shaik-blue-77-55-ml/</t>
   </si>
   <si>
     <t>ART-1375613976</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Simimi Memoire D'Anna 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-simimi-memoire-d-anna-55-ml/</t>
   </si>
   <si>
-    <t>ART-1384714070</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1384114064</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Versace Pour Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-versace-pour-homme-55-ml/</t>
   </si>
   <si>
     <t>ART-95019657</t>
   </si>
   <si>
     <t>Мини-тестер Alexandre.J Black Muscs 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-alexandre-j-black-musks-60-ml-new/</t>
   </si>
   <si>
     <t>ART-1342413599</t>
   </si>
   <si>
     <t>Мини-тестер Alexandre.J Rose Oud 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-alexandre-j-rose-oud-60-ml/</t>
   </si>
   <si>
     <t>ART-1355313746</t>
   </si>
   <si>
     <t>Мини-тестер Attar Collection The Queen of Sheba 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-attar-collection-the-queen-of-sheba-60-ml/</t>
   </si>
   <si>
-    <t>ART-1343213607</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1343113606</t>
   </si>
   <si>
     <t>Мини-тестер Chanel Coco Mademoiselle Intense 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-chanel-coco-mademoiselle-intense-60-ml/</t>
   </si>
   <si>
     <t>ART-1355813751</t>
   </si>
   <si>
     <t>Мини-тестер Chic Shaik Blue № 30 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-chic-shaik-30-60-ml/</t>
   </si>
   <si>
     <t>45359</t>
   </si>
   <si>
     <t>Мини-тестер Fendi Life Essence 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-fendi-life-essence-60-ml/</t>
   </si>
   <si>
     <t>ART-1100511161</t>
   </si>
   <si>
     <t>Мини-тестер Guerlain La Petite Robe Noire 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-guerlain-la-petite-robe-noire-60-ml-new/</t>
   </si>
   <si>
     <t>ART-1341313583</t>
   </si>
   <si>
     <t>Мини-тестер Montale Candy Rose 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-montale-candy-rose-60-ml/</t>
   </si>
   <si>
-    <t>ART-1344513620</t>
-[...7 lines deleted...]
-  <si>
     <t>42807</t>
   </si>
   <si>
     <t>Мини-тестер Parfums De Marly Delina 50 мл (LUX)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-parfums-de-marly-delina-50-ml-lux-/</t>
   </si>
   <si>
     <t>ART-1341713587</t>
   </si>
   <si>
     <t>Мини-тестер Simimi Blanc de Sisa 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-simimi-blanc-de-sisa-60-ml_1/</t>
   </si>
   <si>
     <t>ART-1356213755</t>
   </si>
   <si>
     <t>Мини-тестер Xerjoff Casamorati 1888 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-xerjoff-casamorati-1888-60-ml_1/</t>
@@ -1485,50 +1368,95 @@
     <t>34747</t>
   </si>
   <si>
     <t>Парфюмерная вода Creed Wind Flowers 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/</t>
   </si>
   <si>
     <t>52804</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Devotion Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>35510</t>
   </si>
   <si>
     <t>Парфюмерная вода Victoria's Secret Bombshell New York 640 Fifth Avenue 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-73237479</t>
+  </si>
+  <si>
+    <t>Подарочный набор ARMAND BASI 5х20 мл (женский)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/</t>
+  </si>
+  <si>
+    <t>ART-1338513555</t>
+  </si>
+  <si>
+    <t>Подарочный набор EX NIHILO 5х20 мл (унисекс)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/</t>
+  </si>
+  <si>
+    <t>ART-73227478</t>
+  </si>
+  <si>
+    <t>Подарочный набор GUCCI 5х20 мл (женский)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/</t>
+  </si>
+  <si>
+    <t>37703</t>
+  </si>
+  <si>
+    <t>Подарочный набор MAISON FRANCIS KURKDJIAN 5х20 мл (унисекс)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/</t>
+  </si>
+  <si>
+    <t>37705</t>
+  </si>
+  <si>
+    <t>Подарочный набор TOM FORD 5х20 мл (женский)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
     <t>40493</t>
   </si>
   <si>
     <t>Тестер 44 мл Initio Parfums Prives Oud for Greatness (Туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-44-ml-initio-parfums-prives-oud-for-greatness-tuba-/</t>
   </si>
   <si>
     <t>41852</t>
   </si>
   <si>
     <t>Тестер 66 мл Tiziana Terenzi Kirke</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-tiziana-terenzi-kirke/</t>
   </si>
   <si>
     <t>49555</t>
   </si>
   <si>
     <t>Тестер By Cilian I Don't Need A Prince By My Side To Be A Princess 58 мл</t>
   </si>
@@ -2082,62 +2010,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ariana-grande-god-is-a-woman-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-jasmin-angelique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-areej-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-azalea-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-khaltat-night-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-women-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cillian-bamboo-harmony-50ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cilian-intoxicated-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/silling-me-slowly-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dazzling-garden-80-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-edp-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-de-toilette-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-de-parfum-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-fiesta-carioca-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-escentric-04-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-rose-de-mai-100-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-speed-legends-night-drive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-for-man-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/franck-boclet-velvet-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardino-magico-rose-almond-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-rose-milano-soie-de-nacre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-femme-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-eau-pour-homme-for-man-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-flora-salvaggia-75-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-terre-d-hermes-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-initio-parfums-prives-atomic-rose-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-plum-blossom-cologne-100-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/malone-bronze-wood-leather-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-garuda-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-stilettos-on-lex-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-masa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-warde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-gafgiac-10-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-santal-33-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/l-artisan-parfumeur-9-arcana-rosa-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/francis-kurkdjian-oud-silk-mood-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-encelade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-little-song-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-spirito-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-orlov-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-star-of-the-season-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ajmal-aurum-for-woman-tester-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfums-de-marly-delina-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parle-moi-de-parfum-cedar-woodpecker-10-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penhaligon-s-constance-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rasasi-rumz-al-rasasi-9325-zebra-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/simimi-blanc-de-sisa-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-alexandre-j-rose-oud-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-amouage-lyric-for-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-atelier-cologne-clementine-california-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-hautic-spirit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-private-affairs-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-strictly-private-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-mr-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-my-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-bamboo-harmony-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-playing-with-the-devil-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-vu-kilian-straight-to-heaven-white-cristal-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-vip-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-collector-edition-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-velvet-fatale-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-allure-homme-sport-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-chance-eau-vive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-homme-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-21-le-fou-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-dolce-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-light-blue-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-and-gabbana-the-one-for-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-escada-rock-in-rio-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-escentric-molecules-escentric-01-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-frederic-malle-portrait-of-a-lady-55-mlax/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-fyl-falcon-pure-touch-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-giorgio-armani-acqua-di-gioia-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-blue-label-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-un-air-d-escapade-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-bamboo-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-by-gucci-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-eau-fraiche-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-premiere-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hermes-terre-d-hermes-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hugo-boss-in-motion-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-aoud-forest-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-greyland-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-intense-tiare-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edp-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edt-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-nina-ricci-premier-jour-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-prive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-olympea-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-30-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-70-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-opulent-shaik-blue-77-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-simimi-memoire-d-anna-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-tom-ford-neroli-portofino-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-versace-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-alexandre-j-black-musks-60-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-alexandre-j-rose-oud-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-attar-collection-the-queen-of-sheba-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-by-kilian-intoxicated-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-chanel-coco-mademoiselle-intense-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-chic-shaik-30-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-fendi-life-essence-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-la-petite-robe-noire-60-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-montale-candy-rose-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-montale-fruits-of-the-musk-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-parfums-de-marly-delina-50-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-simimi-blanc-de-sisa-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-xerjoff-casamorati-1888-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-44-ml-initio-parfums-prives-oud-for-greatness-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-tiziana-terenzi-kirke/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-lost-cherry-58-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-vanilla-sex-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-zr-black-pepper-amber-neroli-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ariana-grande-god-is-a-woman-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-jasmin-angelique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-areej-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-azalea-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-khaltat-night-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-women-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cillian-bamboo-harmony-50ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cilian-intoxicated-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/silling-me-slowly-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dazzling-garden-80-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-edp-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-de-toilette-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-de-parfum-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-fiesta-carioca-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-rose-de-mai-100-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-speed-legends-night-drive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-for-man-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardino-magico-rose-almond-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-rose-milano-soie-de-nacre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-eau-pour-homme-for-man-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-terre-d-hermes-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-initio-parfums-prives-atomic-rose-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-plum-blossom-cologne-100-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/malone-bronze-wood-leather-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-garuda-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-stilettos-on-lex-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-masa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-warde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-gafgiac-10-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-santal-33-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/l-artisan-parfumeur-9-arcana-rosa-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/francis-kurkdjian-oud-silk-mood-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-encelade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-little-song-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-spirito-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-orlov-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-star-of-the-season-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ajmal-aurum-for-woman-tester-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parle-moi-de-parfum-cedar-woodpecker-10-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penhaligon-s-constance-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rasasi-rumz-al-rasasi-9325-zebra-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-amouage-lyric-for-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-atelier-cologne-clementine-california-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-hautic-spirit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-private-affairs-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-strictly-private-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-mr-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-my-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-bamboo-harmony-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-playing-with-the-devil-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-vu-kilian-straight-to-heaven-white-cristal-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-vip-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-collector-edition-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-velvet-fatale-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-allure-homme-sport-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-chance-eau-vive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-homme-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-21-le-fou-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-dolce-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-light-blue-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-escada-rock-in-rio-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-escentric-molecules-escentric-01-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-frederic-malle-portrait-of-a-lady-55-mlax/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-fyl-falcon-pure-touch-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-blue-label-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-un-air-d-escapade-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-bamboo-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-by-gucci-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-eau-fraiche-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-premiere-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hermes-terre-d-hermes-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hugo-boss-in-motion-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-aoud-forest-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-greyland-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-intense-tiare-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edp-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edt-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-prive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-olympea-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-30-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-70-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-opulent-shaik-blue-77-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-simimi-memoire-d-anna-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-versace-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-alexandre-j-black-musks-60-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-alexandre-j-rose-oud-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-attar-collection-the-queen-of-sheba-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-chanel-coco-mademoiselle-intense-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-chic-shaik-30-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-fendi-life-essence-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-la-petite-robe-noire-60-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-montale-candy-rose-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-parfums-de-marly-delina-50-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-simimi-blanc-de-sisa-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-xerjoff-casamorati-1888-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-44-ml-initio-parfums-prives-oud-for-greatness-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-tiziana-terenzi-kirke/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-lost-cherry-58-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-vanilla-sex-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-zr-black-pepper-amber-neroli-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F186"/>
+  <dimension ref="A1:F178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F186" sqref="F186"/>
+      <selection activeCell="F178" sqref="F178"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2305,429 +2233,429 @@
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>1000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>1250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>1100</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>900</v>
+        <v>650</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>850</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>1100</v>
+        <v>850</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>1200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
         <v>1200</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>1350</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>1100</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>1350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>250</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
@@ -2791,645 +2719,645 @@
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>250</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>1250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>650</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>1200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
         <v>1000</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>1300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>650</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>950</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>1650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>500</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>1150</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>1050</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>1050</v>
+        <v>900</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>1100</v>
+        <v>900</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>1200</v>
+        <v>850</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>900</v>
+        <v>950</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>850</v>
+        <v>990</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>990</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>250</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>250</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>1400</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
-        <v>1150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
         <v>1150</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
@@ -3439,357 +3367,357 @@
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
         <v>1150</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>1150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>1150</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>1350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>250</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>1450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>1360</v>
+        <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
-        <v>950</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>950</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>1000</v>
+        <v>180</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>70</v>
+        <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
@@ -4537,914 +4465,770 @@
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>417</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="13">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="13">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="13">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="13">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="13">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="13">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="13">
-        <v>290</v>
+        <v>990</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="13">
-        <v>290</v>
+        <v>990</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>460</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="13">
-        <v>290</v>
+        <v>990</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="13">
-        <v>290</v>
+        <v>990</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="13">
-        <v>290</v>
+        <v>990</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="13">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="13">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="13">
-        <v>450</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>479</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>480</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="13">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="13">
-        <v>390</v>
+        <v>290</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="13">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="13">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="13">
-        <v>390</v>
+        <v>990</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="13">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="13">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="13">
-        <v>1000</v>
+        <v>350</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="13">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="13">
-        <v>450</v>
+        <v>290</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>516</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="13">
-        <v>990</v>
+        <v>350</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="13">
-        <v>950</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="13">
-        <v>800</v>
+        <v>390</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="13">
-        <v>350</v>
-[...142 lines deleted...]
-      <c r="F186" s="13">
         <v>390</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -5584,58 +5368,50 @@
     <hyperlink ref="D154" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_173"/>
-    <hyperlink ref="D179" r:id="rId_hyperlink_174"/>
-[...6 lines deleted...]
-    <hyperlink ref="D186" r:id="rId_hyperlink_181"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>