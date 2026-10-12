--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="632">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Распродажа</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -137,50 +137,131 @@
   <si>
     <t>By Cilian Good Girl Gone Bad 50 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50ml-euro-/</t>
   </si>
   <si>
     <t>44888</t>
   </si>
   <si>
     <t>By Cilian Intoxicated (for man) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/cilian-intoxicated-for-woman-tester-60-ml/</t>
   </si>
   <si>
     <t>44894</t>
   </si>
   <si>
     <t>By Cilian Killing Me Slowly (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/silling-me-slowly-for-woman-tester-60-ml/</t>
   </si>
   <si>
+    <t>31831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">By Cillian Bamboo Harmony 50 мл (в шкатулке) </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/-by-cillian-bamboo-harmony-50-ml-v-shkatulke-/</t>
+  </si>
+  <si>
+    <t>ART-1337113541</t>
+  </si>
+  <si>
+    <t>By Cillian Forbidden Games 50 мл (в шкатулке)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-by-kilian-forbidden-games-50-ml-v-shkatulke-/</t>
+  </si>
+  <si>
+    <t>ART-74397595</t>
+  </si>
+  <si>
+    <t>By Cillian Good Girl Gone Bad 50 мл (в шкатулке)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-/</t>
+  </si>
+  <si>
+    <t>ART-1337213542</t>
+  </si>
+  <si>
+    <t>By Cillian Good Girl Gone Bad Extreme 50 мл (в шкатулке)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-kilian-good-girвапммl-gone-bad-extreme-50-ml-v-shkatulke-/</t>
+  </si>
+  <si>
+    <t>ART-1337613546</t>
+  </si>
+  <si>
+    <t>By Cillian Liaisons Dangereuses 50 мл (в шкатулке)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-kilian-liaisans-dangereuses-50-ml-v-shkatulke-/</t>
+  </si>
+  <si>
+    <t>ART-1337413544</t>
+  </si>
+  <si>
+    <t>By Cillian Love Don't Be Shy 50 мл (в шкатулке)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-kilian-love-don-t-be-shy-50-ml-v-shkatulke-/</t>
+  </si>
+  <si>
+    <t>31833</t>
+  </si>
+  <si>
+    <t>By Cillian Vodka On The Rocks 50 мл (шкатулка)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/by-cilian-vodka-on-the-rocks-50-ml-shkatulka-_1/</t>
+  </si>
+  <si>
+    <t>48331</t>
+  </si>
+  <si>
+    <t>By Cillian Water Calligraphy 50 мл (в шкатулке)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/by-cillian-water-calligraphy-50-ml-v-shkatulke-/</t>
+  </si>
+  <si>
+    <t>ART-74387594</t>
+  </si>
+  <si>
+    <t>By Cillian Woman In Gold 50 мл (в шкатулке)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-by-kilian-woman-in-gold-50-ml-v-shkatulke-/</t>
+  </si>
+  <si>
     <t>ART-1365813868</t>
   </si>
   <si>
     <t>Carolina Herrera 212 VIP For Women (65 мл)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-212-vip-for-women-65-ml-/</t>
   </si>
   <si>
     <t>49142</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl Dazzling Garden 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-good-girl-dazzling-garden-80-ml-euro/</t>
   </si>
   <si>
     <t>ART-85568712</t>
   </si>
   <si>
     <t>Chanel Bleu de Chanel EDP 100 мл  (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-bleu-de-chanel-100-ml-lux-/</t>
@@ -200,282 +281,246 @@
   <si>
     <t>Chanel Bleu de Chanel PARFUM (золотой) 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/</t>
   </si>
   <si>
     <t>ART-85558711</t>
   </si>
   <si>
     <t>Chanel Chance Eau de Parfum 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-chance-edp-100-ml-lux-/</t>
   </si>
   <si>
     <t>49882</t>
   </si>
   <si>
     <t>Chanel Chance Eau de Toilette 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-chance-eau-de-toilette-100-ml-euro/</t>
   </si>
   <si>
-    <t>44850</t>
-[...7 lines deleted...]
-  <si>
     <t>44852</t>
   </si>
   <si>
     <t>Chanel Coco Noir (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-coco-noir-for-woman-tester-60-ml/</t>
   </si>
   <si>
     <t>ART-1469914960</t>
   </si>
   <si>
     <t>Chloe Eau de Parfum 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chloe-75-ml-euro-/</t>
   </si>
   <si>
     <t>ART-1182511981</t>
   </si>
   <si>
     <t>Chloe Love Story Eau Sensuelle 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chloe-love-story-eau-sensuelle-100-ml-euro-/</t>
   </si>
   <si>
     <t>33857</t>
   </si>
   <si>
     <t>Christian Dior Addict Eau Fraiche 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-euro-/</t>
   </si>
   <si>
     <t>ART-1359413804-28412</t>
   </si>
   <si>
     <t>Christian Dior Dior Homme 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus-1/</t>
   </si>
   <si>
-    <t>ART-96449800</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1167911835</t>
   </si>
   <si>
     <t>Creed Millesime Imperial 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1426814509</t>
   </si>
   <si>
     <t>Creed Original Vetiver 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/</t>
   </si>
   <si>
     <t>33356</t>
   </si>
   <si>
     <t>Creed Viking 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>33948</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana K For Men EDT 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/</t>
   </si>
   <si>
-    <t>33571</t>
-[...7 lines deleted...]
-  <si>
     <t>44925</t>
   </si>
   <si>
     <t>Escada Fiesta Carioca (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/escada-fiesta-carioca-for-woman-tester-60-ml/</t>
   </si>
   <si>
     <t>ART-1385914082</t>
   </si>
   <si>
     <t>Escentric Molecules Molecules 05 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/escentric-molecules-molecules-05-euro-/</t>
   </si>
   <si>
     <t>32053</t>
   </si>
   <si>
     <t>Ex Nihilo Fleur Narcotique Rose De Mai 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ex-nihilo-fleur-narcotique-rose-de-mai-100-ml-originalnaya-upakovka-/</t>
   </si>
   <si>
     <t>51110</t>
   </si>
   <si>
     <t>Ex Nihilo Speed Legends Night Drive 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ex-nihilo-speed-legends-night-drive-100-ml/</t>
   </si>
   <si>
     <t>44947</t>
   </si>
   <si>
     <t>Fendi Life Essence (for man) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/fendi-life-essence-for-man-tester-60-ml/</t>
   </si>
   <si>
-    <t>37969</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/giardino-magico-rose-almond-100-ml/</t>
+    <t>31663</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Armani Prive Jawhara Oriental 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/giorgio-armani-armani-prive-jawhara-oriental-100-ml/</t>
   </si>
   <si>
     <t>31672</t>
   </si>
   <si>
     <t>Giorgio Armani Armani Prive Rose Milano Soie de Nacre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-armani-prive-rose-milano-soie-de-nacre-100-ml/</t>
   </si>
   <si>
-    <t>ART-1242812591</t>
-[...7 lines deleted...]
-  <si>
     <t>50319</t>
   </si>
   <si>
     <t>Giorgio Armani Si Eau de Parfum Intense (2023) 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/</t>
   </si>
   <si>
     <t>ART-1329213462</t>
   </si>
   <si>
     <t>Giorgio Armani Si Passione 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-euro-/</t>
   </si>
   <si>
     <t>34039</t>
   </si>
   <si>
     <t>Giorgio Armani Si Passione Limited Edition 2019 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/</t>
   </si>
   <si>
     <t>ART-1184011996</t>
   </si>
   <si>
-    <t>Giorgio Armani Stronger With You 100 мл (EURO) SALE</t>
+    <t>Giorgio Armani Stronger With You 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/</t>
   </si>
   <si>
     <t>34047</t>
   </si>
   <si>
     <t>Givenchy Irresistible Eau De Toilette Fraiche 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/</t>
   </si>
   <si>
-    <t>44991</t>
-[...5 lines deleted...]
-    <t>https://parfumeria24.ru/gucci-guilty-eau-pour-homme-for-man-tester-60-ml/</t>
+    <t>49809</t>
+  </si>
+  <si>
+    <t>Givenchy Pour Homme 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-pour-homme-100-ml-euro/</t>
   </si>
   <si>
     <t>52680</t>
   </si>
   <si>
     <t>Hermes Barenia 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/</t>
   </si>
   <si>
     <t>34098</t>
   </si>
   <si>
     <t>Hermes Terre D'Hermes 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hermes-terre-d-hermes-100-ml-euro-sale-/</t>
   </si>
   <si>
     <t>ART-1328513455</t>
   </si>
   <si>
     <t>Hugo Boss Bottled 100 мл (EURO)</t>
   </si>
@@ -506,68 +551,50 @@
   <si>
     <t>Jo Malone Velvet Rose &amp; Oud Cologne Intense (2022) 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/</t>
   </si>
   <si>
     <t>ART-73567512</t>
   </si>
   <si>
     <t>Jo Molone Plum Blossom Cologne 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jo-malone-plum-blossom-cologne-100-ml-dlya-zhenshchin-/</t>
   </si>
   <si>
     <t>45215</t>
   </si>
   <si>
     <t>Jo Мalone Bronze Wood &amp; Leather (unisex) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/malone-bronze-wood-leather-unisex-tester-60-ml/</t>
   </si>
   <si>
-    <t>32426</t>
-[...16 lines deleted...]
-  <si>
     <t>32439</t>
   </si>
   <si>
     <t>Kajal Masa 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-kajal-masa-100-ml/</t>
   </si>
   <si>
     <t>32441</t>
   </si>
   <si>
     <t>Kajal Warde 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-kajal-warde-100-ml/</t>
   </si>
   <si>
     <t>51109</t>
   </si>
   <si>
     <t>Karl Lagerfeld Ikonik Pour Femme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/</t>
@@ -587,86 +614,68 @@
   <si>
     <t>L L Gaiac 10 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/la-lebo-gafgiac-10-100-ml-uniseks-/</t>
   </si>
   <si>
     <t>45048</t>
   </si>
   <si>
     <t>L L Santal 33 (unisex) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/la-lebo-santal-33-unisex-tester-60-ml/</t>
   </si>
   <si>
     <t>32459</t>
   </si>
   <si>
     <t>L'Artisan Parfumeur 9 Arcana Rosa 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/l-artisan-parfumeur-9-arcana-rosa-75-ml/</t>
   </si>
   <si>
-    <t>52366</t>
-[...14 lines deleted...]
-    <t>https://parfumeria24.ru/francis-kurkdjian-oud-silk-mood-unisex-tester-60-ml/</t>
+    <t>50125</t>
+  </si>
+  <si>
+    <t>Lux 18 ml Jo Malone Scarlet Poppy Cologne Intense</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-18-ml-jo-malone-scarlet-poppy-cologne-intense/</t>
   </si>
   <si>
     <t>45078</t>
   </si>
   <si>
     <t>Marc Jacobs Decadence (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/marc-jacobs-decadence-for-woman-tester-60-ml/</t>
   </si>
   <si>
-    <t>32629</t>
-[...7 lines deleted...]
-  <si>
     <t>32671</t>
   </si>
   <si>
     <t>Meo Fusciuni Little Song 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/meo-fusciuni-little-song-100-ml/</t>
   </si>
   <si>
     <t>31369</t>
   </si>
   <si>
     <t>Meo Fusciuni Spirito 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/meo-fusciuni-spirito-100-ml/</t>
   </si>
   <si>
     <t>34225</t>
   </si>
   <si>
     <t>Moschino Toy 2 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/moschino-toy-2-100-ml-euro-/</t>
@@ -722,59 +731,95 @@
   <si>
     <t>Parle Moi De Parfum Cedar Woodpecker/10 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parle-moi-de-parfum-cedar-woodpecker-10-100-ml/</t>
   </si>
   <si>
     <t>45138</t>
   </si>
   <si>
     <t>Penhaligon’s Changing Constance (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/penhaligon-s-constance-for-woman-tester-60-ml/</t>
   </si>
   <si>
     <t>45142</t>
   </si>
   <si>
     <t>Rasasi Rumz Al Rasasi 9325 Zebra (for woman) - TESTER 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/rasasi-rumz-al-rasasi-9325-zebra-for-woman-tester-60-ml/</t>
   </si>
   <si>
+    <t>31376</t>
+  </si>
+  <si>
+    <t>Rosendo Mateu Olfactive Expressions Barcelona Nº6 Jasmin, Sandalwood, Oriental Musk 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/rosendo-mateu-olfactive-expressions-barcelona-n-6-jasmin-sandalwood-oriental-musk-100-ml/</t>
+  </si>
+  <si>
+    <t>50064</t>
+  </si>
+  <si>
+    <t>Tom Ford Myrrhe Mystere 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-myrrhe-mystere-100-ml-euro/</t>
+  </si>
+  <si>
     <t>34348</t>
   </si>
   <si>
     <t>Tom Ford Ombre Leather 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-euro-/</t>
   </si>
   <si>
+    <t>ART-1107111227</t>
+  </si>
+  <si>
+    <t>Tom Ford Soleil Blanc 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-50-ml-uniseks-lux/</t>
+  </si>
+  <si>
+    <t>49504</t>
+  </si>
+  <si>
+    <t>Tom Ford Vanilla Sex 100 мл (EURO) Sale</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml/</t>
+  </si>
+  <si>
     <t>49593</t>
   </si>
   <si>
     <t>Tom Ford Vanilla Sex 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-euro/</t>
   </si>
   <si>
     <t>53099</t>
   </si>
   <si>
     <t>Tom Ford White Suede 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-white-suede-100-ml-euro-sale/</t>
   </si>
   <si>
     <t>50417</t>
   </si>
   <si>
     <t>Versace Eros Flame 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-flame-100-ml-euro/</t>
@@ -902,59 +947,50 @@
   <si>
     <t>Мини-парфюм с феромонами Carolina Herrera 212 Men 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-men-55-ml/</t>
   </si>
   <si>
     <t>ART-1386414087</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Carolina Herrera 212 VIP Men 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-vip-men-55-ml/</t>
   </si>
   <si>
     <t>44178</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Carolina Herrera Good Girl Collector Edition 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-collector-edition-55-ml/</t>
   </si>
   <si>
-    <t>ART-1375513975</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1379714020</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Chanel Allure Homme Sport 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-allure-homme-sport-55-ml/</t>
   </si>
   <si>
     <t>ART-1384314066</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Chanel Chance Eau Vive 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-chance-eau-vive-55-ml/</t>
   </si>
   <si>
     <t>ART-1377413994</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Christian Dior Fahrenheit 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-55-ml/</t>
@@ -983,122 +1019,95 @@
   <si>
     <t>Мини-парфюм с феромонами Dolce &amp; Gabbana 21 Le Fou Pour Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-21-le-fou-pour-homme-55-ml/</t>
   </si>
   <si>
     <t>ART-1373013950</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Dolce &amp; Gabbana Dolce 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-dolce-55-ml/</t>
   </si>
   <si>
     <t>ART-1373313953</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Dolce &amp; Gabbana Light Blue Pour Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-light-blue-pour-homme-55-ml/</t>
   </si>
   <si>
-    <t>ART-1381414037</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1374113961</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Escentric Molecules Escentric 01 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-escentric-molecules-escentric-01-55-ml/</t>
   </si>
   <si>
     <t>ART-1372713947</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Frederic Malle Portrait Of A Lady 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-frederic-malle-portrait-of-a-lady-55-mlax/</t>
   </si>
   <si>
     <t>ART-1383014053</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Fyl Falcon Pure Touch Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-fyl-falcon-pure-touch-homme-55-ml/</t>
   </si>
   <si>
     <t>ART-1386214085</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Givenchy Pour Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-55-ml/</t>
   </si>
   <si>
     <t>ART-1386714090</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Givenchy Pour Homme Blue Label 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-blue-label-55-ml/</t>
   </si>
   <si>
-    <t>ART-1385014073</t>
-[...16 lines deleted...]
-  <si>
     <t>ART-1377813998</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Gucci by Gucci Pour Homme 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-by-gucci-pour-homme-55-ml/</t>
   </si>
   <si>
     <t>ART-1388214105</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Gucci Flora by Gucci 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-55-ml/</t>
   </si>
   <si>
     <t>ART-1384814071</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Gucci Flora by Gucci Eau Fraiche 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-eau-fraiche-55-ml/</t>
@@ -1172,59 +1181,50 @@
   <si>
     <t>Мини-парфюм с феромонами Narciso Rodriguez For Her Eau De Toilette 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edt-55-ml/</t>
   </si>
   <si>
     <t>ART-1387814101</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Paco Rabanne Lady Million 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-55-ml/</t>
   </si>
   <si>
     <t>ART-1378114001</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Paco Rabanne Lady Million Prive 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-prive-55-ml/</t>
   </si>
   <si>
-    <t>ART-1385214075</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1387914102</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Shaik Chic Shaik Blue № 30 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-30-55-ml/</t>
   </si>
   <si>
     <t>ART-1373113951</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Shaik Chic Shaik Blue № 70 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-70-55-ml/</t>
   </si>
   <si>
     <t>ART-1373213952</t>
   </si>
   <si>
     <t>Мини-парфюм с феромонами Shaik Opulent Blue № 77 55 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-opulent-shaik-blue-77-55-ml/</t>
@@ -1253,390 +1253,705 @@
   <si>
     <t>Мини-тестер Alexandre.J Black Muscs 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-alexandre-j-black-musks-60-ml-new/</t>
   </si>
   <si>
     <t>ART-1342413599</t>
   </si>
   <si>
     <t>Мини-тестер Alexandre.J Rose Oud 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-alexandre-j-rose-oud-60-ml/</t>
   </si>
   <si>
     <t>ART-1355313746</t>
   </si>
   <si>
     <t>Мини-тестер Attar Collection The Queen of Sheba 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-attar-collection-the-queen-of-sheba-60-ml/</t>
   </si>
   <si>
-    <t>ART-1343113606</t>
-[...7 lines deleted...]
-  <si>
     <t>ART-1355813751</t>
   </si>
   <si>
     <t>Мини-тестер Chic Shaik Blue № 30 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-chic-shaik-30-60-ml/</t>
   </si>
   <si>
     <t>45359</t>
   </si>
   <si>
     <t>Мини-тестер Fendi Life Essence 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-fendi-life-essence-60-ml/</t>
   </si>
   <si>
-    <t>ART-1100511161</t>
-[...16 lines deleted...]
-  <si>
     <t>42807</t>
   </si>
   <si>
     <t>Мини-тестер Parfums De Marly Delina 50 мл (LUX)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-parfums-de-marly-delina-50-ml-lux-/</t>
   </si>
   <si>
     <t>ART-1341713587</t>
   </si>
   <si>
     <t>Мини-тестер Simimi Blanc de Sisa 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-simimi-blanc-de-sisa-60-ml_1/</t>
   </si>
   <si>
     <t>ART-1356213755</t>
   </si>
   <si>
     <t>Мини-тестер Xerjoff Casamorati 1888 60 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-tester-xerjoff-casamorati-1888-60-ml_1/</t>
   </si>
   <si>
     <t>52982</t>
   </si>
   <si>
-    <t>Набор 3x10 ml La Labo Travel Tube The Noir 29 Ликвидация</t>
+    <t>Набор 3 x 10 мл La Labo Travel Tube The Noir 29 Ликвидация</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/</t>
   </si>
   <si>
+    <t>35561</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Amouage Dia For Men 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-amouage-for-man-100-ml/</t>
+  </si>
+  <si>
+    <t>35569</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Amouage Portrayal For Men 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-amouage-for-woman-100-ml/</t>
+  </si>
+  <si>
     <t>52805</t>
   </si>
   <si>
     <t>Парфюмерная вода Azzaro The Most Wanted Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/</t>
   </si>
   <si>
+    <t>34528</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Burberry My Burberry Blush 90 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-blush-90-ml/</t>
+  </si>
+  <si>
+    <t>ART-65566712</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Christian Dior J`adore L`absolu 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-l-absolu-100-ml/</t>
+  </si>
+  <si>
     <t>34747</t>
   </si>
   <si>
     <t>Парфюмерная вода Creed Wind Flowers 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/</t>
   </si>
   <si>
     <t>52804</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Devotion Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/</t>
   </si>
   <si>
+    <t>35719</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Dolce &amp; Gabbana K by Dolce &amp; Gabbana Eau de Parfum 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-68256981</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Dolce &amp; Gabbana The One Essence 75 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-essence-75-ml/</t>
+  </si>
+  <si>
+    <t>35722</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Dolce &amp; Gabbana The One For Men Eau de Parfum Intense 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-for-men-eau-de-parfum-intense-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-75147670</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Giorgio Armani Acqua Di Gio Absolu 125 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-absolu-100-ml/</t>
+  </si>
+  <si>
+    <t>34939</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Giorgio Armani Acqua di Gioia 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/</t>
+  </si>
+  <si>
+    <t>50346</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Givenchy Irresistible Rose Velvet 80 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-rose-velvet-80-ml/</t>
+  </si>
+  <si>
+    <t>ART-68687024</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Hugo Boss Boss Bottled Intense 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-intense-100-ml/</t>
+  </si>
+  <si>
+    <t>49597</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Jo Malone Blackberry &amp; Bay 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-jo-malone-blackberry-bay-100-ml/</t>
+  </si>
+  <si>
+    <t>49596</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Jo Malone Wood Sage &amp; Sea Salt 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/</t>
+  </si>
+  <si>
+    <t>35187</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Lacoste Pour Femme Legere 90 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-legere-90-ml/</t>
+  </si>
+  <si>
+    <t>ART-79778133</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Paco Rabanne Pure XS For Her 80 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-pure-xs-for-her-80-ml/</t>
+  </si>
+  <si>
+    <t>35435</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Tom Ford Electric Cherry 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-electric-cherry-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-1445314707</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Tom Ford White Suede 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-white-suede-100-ml-/</t>
+  </si>
+  <si>
+    <t>ART-73837539</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Versace Dylan Blue Pour Femme 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernaya-voda-versace-dylan-blue-pour-femme-100-ml/</t>
+  </si>
+  <si>
     <t>35510</t>
   </si>
   <si>
     <t>Парфюмерная вода Victoria's Secret Bombshell New York 640 Fifth Avenue 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/</t>
   </si>
   <si>
     <t>ART-73237479</t>
   </si>
   <si>
     <t>Подарочный набор ARMAND BASI 5х20 мл (женский)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
     <t>ART-1338513555</t>
   </si>
   <si>
     <t>Подарочный набор EX NIHILO 5х20 мл (унисекс)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/</t>
   </si>
   <si>
-    <t>ART-73227478</t>
-[...7 lines deleted...]
-  <si>
     <t>37703</t>
   </si>
   <si>
     <t>Подарочный набор MAISON FRANCIS KURKDJIAN 5х20 мл (унисекс)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/</t>
   </si>
   <si>
     <t>37705</t>
   </si>
   <si>
     <t>Подарочный набор TOM FORD 5х20 мл (женский)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
+    <t>53847</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Carolina Herrera 212 VIP For Women</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-carolina-herrera-212-vip-for-women/</t>
+  </si>
+  <si>
+    <t>49994</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Carolina Herrera Good Girl</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-carolina-herrera-good-girl/</t>
+  </si>
+  <si>
+    <t>50301</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Chanel Bleu De Chanel</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-chanel-bleu-de-chanel/</t>
+  </si>
+  <si>
+    <t>50005</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Chanel Coco Mademoiselle</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-chanel-coco-mademoiselle/</t>
+  </si>
+  <si>
+    <t>42386</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Christian Dior Sauvage Elixir</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-christian-dior-sauvage-elixir/</t>
+  </si>
+  <si>
+    <t>42396</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Dolce &amp; Gabbana Dolce</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-dolce-gabbana-dolce/</t>
+  </si>
+  <si>
+    <t>42400</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Dolce &amp; Gabbana Light Blue Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-dolce-gabbana-light-blue-pour-femme/</t>
+  </si>
+  <si>
+    <t>42434</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Hugo Boss Boss Bottled (№6)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-hugo-boss-boss-bottled-6-/</t>
+  </si>
+  <si>
+    <t>52373</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Hugo Boss Boss Femme</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-hugo-boss-boss-femme/</t>
+  </si>
+  <si>
+    <t>42456</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Lacoste Essential</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-lacoste-essential/</t>
+  </si>
+  <si>
+    <t>52946</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Nina Ricci Nina</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-nina-ricci-nina/</t>
+  </si>
+  <si>
+    <t>42510</t>
+  </si>
+  <si>
+    <t>Тестер 40 ml ОАЭ Vertus Narcos'Is</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-oae-vertus-narcos-is/</t>
+  </si>
+  <si>
     <t>40493</t>
   </si>
   <si>
     <t>Тестер 44 мл Initio Parfums Prives Oud for Greatness (Туба)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-44-ml-initio-parfums-prives-oud-for-greatness-tuba-/</t>
   </si>
   <si>
     <t>41852</t>
   </si>
   <si>
     <t>Тестер 66 мл Tiziana Terenzi Kirke</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-tiziana-terenzi-kirke/</t>
   </si>
   <si>
     <t>49555</t>
   </si>
   <si>
     <t>Тестер By Cilian I Don't Need A Prince By My Side To Be A Princess 58 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-58-ml/</t>
   </si>
   <si>
     <t>ART-77877943</t>
   </si>
   <si>
     <t>Тестер By Cillian Vodka on the Rocks 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/</t>
   </si>
   <si>
     <t>36480</t>
   </si>
   <si>
     <t>Тестер Chanel Bleu De Chanel Eau De Parfum 100 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/</t>
   </si>
   <si>
-    <t>36480-29527</t>
-[...7 lines deleted...]
-  <si>
     <t>36151</t>
   </si>
   <si>
     <t>Тестер Christian Dior Miss Dior Cherie Blooming Bouquet 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/</t>
   </si>
   <si>
     <t>ART-66726828-29529</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Light Blue 100 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/</t>
   </si>
   <si>
     <t>ART-989110047</t>
   </si>
   <si>
     <t>Тестер Hugo Boss The Scent For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/</t>
   </si>
   <si>
     <t>ART-70337189</t>
   </si>
   <si>
     <t>Тестер Nasomatto Black Afgano 30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/</t>
   </si>
   <si>
+    <t>ART-1420114439</t>
+  </si>
+  <si>
+    <t>Тестер Salvatore Ferragamo Incanto Charms 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-salvatore-ferragamo-incanto-charms-100-ml/</t>
+  </si>
+  <si>
     <t>ART-71217277</t>
   </si>
   <si>
     <t>Тестер Tiziana Terenzi Gold Rose Oudh 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/</t>
   </si>
   <si>
     <t>ART-1442414678</t>
   </si>
   <si>
     <t>Тестер Tom Ford Lost Cherry 58 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tom-ford-lost-cherry-58-ml-/</t>
   </si>
   <si>
     <t>51197</t>
   </si>
   <si>
     <t>Тестер Tom Ford Vanilla Sex 58 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tom-ford-vanilla-sex-58-ml/</t>
   </si>
   <si>
     <t>ART-1361913829</t>
   </si>
   <si>
     <t>Тестер Versace Man Eau Fraiche 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/</t>
   </si>
   <si>
     <t>ART-1006310219</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium 90 мл SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/</t>
   </si>
   <si>
-    <t>ART-1006310219-29528</t>
-[...7 lines deleted...]
-  <si>
     <t>49594</t>
   </si>
   <si>
     <t>Тестер Z&amp;R B Pepper &amp; A, N 58 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-zr-black-pepper-amber-neroli-58-ml/</t>
   </si>
   <si>
+    <t>49338</t>
+  </si>
+  <si>
+    <t>Туалетная вода Chanel Allure Homme Sport Cologne 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-cologne-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-65626718</t>
+  </si>
+  <si>
+    <t>Туалетная вода Christian Dior Addict Eau Fraiche 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-eau-fraiche-100-ml/</t>
+  </si>
+  <si>
     <t>ART-63556511</t>
   </si>
   <si>
     <t>Туалетная вода Christian Dior Dior Homme Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/</t>
   </si>
   <si>
+    <t>34790</t>
+  </si>
+  <si>
+    <t>Туалетная вода Dolce &amp; Gabbana 3 L'Imperatrice Limited Edition 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-3-l-imperatrice-limited-edition-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-1451714776</t>
+  </si>
+  <si>
+    <t>Туалетная вода Gucci Bloom 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-100ml/</t>
+  </si>
+  <si>
+    <t>35079</t>
+  </si>
+  <si>
+    <t>Туалетная вода Guerlain Aqua Allegoria Limon Verde 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/guerlain-aqua-allegoria-limon-verde-100-ml/</t>
+  </si>
+  <si>
+    <t>35085</t>
+  </si>
+  <si>
+    <t>Туалетная вода Guerlain Aqua Allegoria Pera Granita 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-guerlain-aqua-allegoria-pera-granita-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-63126468</t>
+  </si>
+  <si>
+    <t>Туалетная вода Hugo Boss Boss Bottled Sport 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-sport-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-62936449</t>
+  </si>
+  <si>
+    <t>Туалетная вода Lacoste Eau De Lacoste L.12.12 Noir 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-62926448</t>
+  </si>
+  <si>
+    <t>Туалетная вода Lacoste Eau De Lacoste L.12.12 Rouge 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-rouge-100-ml/</t>
+  </si>
+  <si>
     <t>ART-64386594</t>
   </si>
   <si>
     <t>Туалетная вода Moschino Cheap &amp; Chic Hippy Fizz 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/</t>
   </si>
   <si>
     <t>ART-62706426</t>
   </si>
   <si>
     <t>Туалетная вода Trussardi Uomo 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-62676423</t>
+  </si>
+  <si>
+    <t>Туалетная вода Versace Pour Homme 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-100-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2010,62 +2325,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ariana-grande-god-is-a-woman-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-jasmin-angelique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-areej-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-azalea-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-khaltat-night-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-women-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cillian-bamboo-harmony-50ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cilian-intoxicated-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/silling-me-slowly-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dazzling-garden-80-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-edp-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-de-toilette-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-mademoiselle-intense-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-sauvage-eau-de-parfum-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-fiesta-carioca-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-rose-de-mai-100-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-speed-legends-night-drive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-for-man-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giardino-magico-rose-almond-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-rose-milano-soie-de-nacre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumirovannaya-voda-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-eau-pour-homme-for-man-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-terre-d-hermes-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-initio-parfums-prives-atomic-rose-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-plum-blossom-cologne-100-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/malone-bronze-wood-leather-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-garuda-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jul-et-mad-paris-stilettos-on-lex-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-masa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-warde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-gafgiac-10-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-santal-33-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/l-artisan-parfumeur-9-arcana-rosa-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/francis-kurkdjian-oud-silk-mood-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-encelade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-little-song-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-spirito-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-orlov-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-star-of-the-season-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ajmal-aurum-for-woman-tester-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parle-moi-de-parfum-cedar-woodpecker-10-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penhaligon-s-constance-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rasasi-rumz-al-rasasi-9325-zebra-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-amouage-lyric-for-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-atelier-cologne-clementine-california-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-hautic-spirit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-private-affairs-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-strictly-private-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-mr-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-my-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-bamboo-harmony-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-playing-with-the-devil-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-vu-kilian-straight-to-heaven-white-cristal-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-vip-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-collector-edition-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-velvet-fatale-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-allure-homme-sport-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-chance-eau-vive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-homme-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-21-le-fou-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-dolce-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-light-blue-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-escada-rock-in-rio-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-escentric-molecules-escentric-01-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-frederic-malle-portrait-of-a-lady-55-mlax/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-fyl-falcon-pure-touch-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-blue-label-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-un-air-d-escapade-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-bamboo-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-by-gucci-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-eau-fraiche-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-premiere-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hermes-terre-d-hermes-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hugo-boss-in-motion-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-aoud-forest-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-greyland-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-intense-tiare-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edp-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edt-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-prive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-olympea-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-30-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-70-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-opulent-shaik-blue-77-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-simimi-memoire-d-anna-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-versace-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-alexandre-j-black-musks-60-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-alexandre-j-rose-oud-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-attar-collection-the-queen-of-sheba-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-chanel-coco-mademoiselle-intense-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-chic-shaik-30-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-fendi-life-essence-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-la-petite-robe-noire-60-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-montale-candy-rose-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-parfums-de-marly-delina-50-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-simimi-blanc-de-sisa-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-xerjoff-casamorati-1888-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-44-ml-initio-parfums-prives-oud-for-greatness-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-tiziana-terenzi-kirke/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-lost-cherry-58-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-vanilla-sex-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-zr-black-pepper-amber-neroli-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ariana-grande-god-is-a-woman-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/atelier-cologne-jasmin-angelique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-areej-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-azalea-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-khaltat-night-100-ml-podarochnaya-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-for-women-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cillian-bamboo-harmony-50ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-kilian-good-girl-gone-bad-50ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/cilian-intoxicated-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/silling-me-slowly-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/-by-cillian-bamboo-harmony-50-ml-v-shkatulke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-forbidden-games-50-ml-v-shkatulke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kilian-good-gir&#1074;&#1072;&#1087;&#1084;&#1084;l-gone-bad-extreme-50-ml-v-shkatulke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kilian-liaisans-dangereuses-50-ml-v-shkatulke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kilian-love-don-t-be-shy-50-ml-v-shkatulke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-vodka-on-the-rocks-50-ml-shkatulka-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cillian-water-calligraphy-50-ml-v-shkatulke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-woman-in-gold-50-ml-v-shkatulke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-212-vip-for-women-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-good-girl-dazzling-garden-80-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-edp-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-de-toilette-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-coco-noir-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chloe-love-story-eau-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-addict-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-dior-homme-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escada-fiesta-carioca-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/escentric-molecules-molecules-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-fleur-narcotique-rose-de-mai-100-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-speed-legends-night-drive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/fendi-life-essence-for-man-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-jawhara-oriental-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-rose-milano-soie-de-nacre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-terre-d-hermes-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-initio-parfums-prives-atomic-rose-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-velvet-rose-oud-2022-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-plum-blossom-cologne-100-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/malone-bronze-wood-leather-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-masa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-kajal-warde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-gafgiac-10-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/la-lebo-santal-33-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/l-artisan-parfumeur-9-arcana-rosa-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-jo-malone-scarlet-poppy-cologne-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-decadence-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-little-song-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/meo-fusciuni-spirito-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/moschino-toy-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-orlov-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/orlov-paris-star-of-the-season-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ajmal-aurum-for-woman-tester-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parle-moi-de-parfum-cedar-woodpecker-10-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/penhaligon-s-constance-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rasasi-rumz-al-rasasi-9325-zebra-for-woman-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/rosendo-mateu-olfactive-expressions-barcelona-n-6-jasmin-sandalwood-oriental-musk-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-myrrhe-mystere-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-50-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-vanilla-sex-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-white-suede-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-flame-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-unisex-tester-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-casamorati-1888-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marker-dlya-brovey-fine-sketch-mengsiman-01-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-amouage-lyric-for-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-atelier-cologne-clementine-california-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-hautic-spirit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-private-affairs-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-baldessarini-strictly-private-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-mr-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-burberry-my-burberry-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-bamboo-harmony-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-kilian-playing-with-the-devil-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-vu-kilian-straight-to-heaven-white-cristal-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-212-vip-men-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-carolina-herrera-good-girl-collector-edition-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-allure-homme-sport-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-chanel-chance-eau-vive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-fahrenheit-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-christian-dior-homme-cologne-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-21-le-fou-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-dolce-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-dolce-gabbana-light-blue-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-escentric-molecules-escentric-01-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-frederic-malle-portrait-of-a-lady-55-mlax/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-fyl-falcon-pure-touch-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-givenchy-pour-homme-blue-label-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-by-gucci-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-flora-by-gucci-eau-fraiche-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-gucci-premiere-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hermes-terre-d-hermes-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-hugo-boss-in-motion-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-aoud-forest-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-greyland-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-montale-intense-tiare-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edp-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-narciso-rodriguez-for-her-edt-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-paco-rabanne-lady-million-prive-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-30-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-chic-shaik-blue-70-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-shaik-opulent-shaik-blue-77-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-simimi-memoire-d-anna-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-s-feromonami-versace-pour-homme-55-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-alexandre-j-black-musks-60-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-alexandre-j-rose-oud-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-attar-collection-the-queen-of-sheba-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-chic-shaik-30-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-fendi-life-essence-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-parfums-de-marly-delina-50-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-simimi-blanc-de-sisa-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-tester-xerjoff-casamorati-1888-60-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-amouage-for-man-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-amouage-for-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-burberry-my-burberry-blush-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-christian-dior-j-adore-l-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-essence-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-dolce-gabbana-the-one-for-men-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gio-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-givenchy-irresistible-rose-velvet-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-lacoste-pour-femme-legere-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-paco-rabanne-pure-xs-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-electric-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-white-suede-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-carolina-herrera-212-vip-for-women/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-carolina-herrera-good-girl/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-chanel-bleu-de-chanel/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-chanel-coco-mademoiselle/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-christian-dior-sauvage-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-dolce-gabbana-dolce/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-dolce-gabbana-light-blue-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-hugo-boss-boss-bottled-6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-hugo-boss-boss-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-lacoste-essential/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-nina-ricci-nina/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-vertus-narcos-is/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-44-ml-initio-parfums-prives-oud-for-greatness-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-tiziana-terenzi-kirke/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-salvatore-ferragamo-incanto-charms-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-lost-cherry-58-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-vanilla-sex-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-zr-black-pepper-amber-neroli-58-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-chanel-allure-homme-sport-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-addict-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-dolce-gabbana-3-l-imperatrice-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-gucci-bloom-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-allegoria-limon-verde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-guerlain-aqua-allegoria-pera-granita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-hugo-boss-bottled-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-versace-pour-homme-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F178"/>
+  <dimension ref="A1:F213"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F178" sqref="F178"/>
+      <selection activeCell="F213" sqref="F213"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2089,51 +2404,51 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
         <v>850</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
@@ -2179,51 +2494,51 @@
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>1150</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>990</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
@@ -2287,1023 +2602,1023 @@
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>900</v>
+        <v>550</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>850</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>1100</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>1000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>1200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>1200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>1350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>1100</v>
+        <v>850</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
         <v>1350</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>990</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>250</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>1050</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>1250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>650</v>
+        <v>990</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>1200</v>
+        <v>950</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>250</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>1300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>950</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>1650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>500</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>1150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>1050</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>1100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>1200</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>850</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>950</v>
+        <v>900</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>990</v>
+        <v>850</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>1400</v>
+        <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>1150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
         <v>1150</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
@@ -3313,393 +3628,393 @@
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
         <v>1150</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
-        <v>550</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>1150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
         <v>1150</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>1350</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>250</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>1450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>250</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>1360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>950</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
         <v>950</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>650</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
         <v>1000</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>70</v>
+        <v>850</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
-        <v>180</v>
+        <v>950</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>180</v>
+        <v>650</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
-        <v>180</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>180</v>
+        <v>70</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
         <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
@@ -4555,51 +4870,51 @@
         <v>417</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="13">
         <v>290</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="13">
         <v>290</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
@@ -4627,609 +4942,1239 @@
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="13">
-        <v>290</v>
+        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="13">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="13">
-        <v>450</v>
+        <v>410</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="13">
-        <v>390</v>
+        <v>410</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="13">
-        <v>390</v>
+        <v>410</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="13">
-        <v>390</v>
+        <v>410</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="13">
-        <v>390</v>
+        <v>410</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="13">
-        <v>990</v>
+        <v>410</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="13">
-        <v>990</v>
+        <v>410</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>460</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="13">
-        <v>990</v>
+        <v>410</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="13">
-        <v>990</v>
+        <v>410</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="13">
-        <v>990</v>
+        <v>410</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="13">
-        <v>390</v>
+        <v>410</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="13">
-        <v>450</v>
+        <v>410</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="13">
-        <v>350</v>
+        <v>410</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="13">
-        <v>1000</v>
+        <v>410</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>479</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>480</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="13">
-        <v>450</v>
+        <v>410</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="13">
-        <v>290</v>
+        <v>410</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="13">
-        <v>450</v>
+        <v>410</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="13">
-        <v>450</v>
+        <v>410</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="13">
-        <v>990</v>
+        <v>410</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="13">
-        <v>950</v>
+        <v>410</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="13">
-        <v>800</v>
+        <v>990</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="13">
-        <v>350</v>
+        <v>990</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="13">
-        <v>350</v>
+        <v>990</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="13">
-        <v>450</v>
+        <v>990</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="13">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="13">
-        <v>290</v>
+        <v>540</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>516</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="13">
-        <v>350</v>
+        <v>540</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="13">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="13">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="13">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="4">
+        <v>174</v>
+      </c>
+      <c r="B179" s="9" t="s">
+        <v>527</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="E179" s="5"/>
+      <c r="F179" s="13">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="4">
+        <v>175</v>
+      </c>
+      <c r="B180" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>531</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="E180" s="5"/>
+      <c r="F180" s="13">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="4">
+        <v>176</v>
+      </c>
+      <c r="B181" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="E181" s="5"/>
+      <c r="F181" s="13">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="4">
+        <v>177</v>
+      </c>
+      <c r="B182" s="9" t="s">
+        <v>536</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>537</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="E182" s="5"/>
+      <c r="F182" s="13">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="4">
+        <v>178</v>
+      </c>
+      <c r="B183" s="9" t="s">
+        <v>539</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="E183" s="5"/>
+      <c r="F183" s="13">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="4">
+        <v>179</v>
+      </c>
+      <c r="B184" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="E184" s="5"/>
+      <c r="F184" s="13">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="4">
+        <v>180</v>
+      </c>
+      <c r="B185" s="9" t="s">
+        <v>545</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="E185" s="5"/>
+      <c r="F185" s="13">
         <v>390</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="4">
+        <v>181</v>
+      </c>
+      <c r="B186" s="9" t="s">
+        <v>548</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="E186" s="5"/>
+      <c r="F186" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="4">
+        <v>182</v>
+      </c>
+      <c r="B187" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>552</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="E187" s="5"/>
+      <c r="F187" s="13">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="4">
+        <v>183</v>
+      </c>
+      <c r="B188" s="9" t="s">
+        <v>554</v>
+      </c>
+      <c r="C188" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="E188" s="5"/>
+      <c r="F188" s="13">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="4">
+        <v>184</v>
+      </c>
+      <c r="B189" s="9" t="s">
+        <v>557</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="E189" s="5"/>
+      <c r="F189" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="4">
+        <v>185</v>
+      </c>
+      <c r="B190" s="9" t="s">
+        <v>560</v>
+      </c>
+      <c r="C190" s="6" t="s">
+        <v>561</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="E190" s="5"/>
+      <c r="F190" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="4">
+        <v>186</v>
+      </c>
+      <c r="B191" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="E191" s="5"/>
+      <c r="F191" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" s="4">
+        <v>187</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="E192" s="5"/>
+      <c r="F192" s="13">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="4">
+        <v>188</v>
+      </c>
+      <c r="B193" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="E193" s="5"/>
+      <c r="F193" s="13">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="4">
+        <v>189</v>
+      </c>
+      <c r="B194" s="9" t="s">
+        <v>572</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="E194" s="5"/>
+      <c r="F194" s="13">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="4">
+        <v>190</v>
+      </c>
+      <c r="B195" s="9" t="s">
+        <v>575</v>
+      </c>
+      <c r="C195" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E195" s="5"/>
+      <c r="F195" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" s="4">
+        <v>191</v>
+      </c>
+      <c r="B196" s="9" t="s">
+        <v>578</v>
+      </c>
+      <c r="C196" s="6" t="s">
+        <v>579</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="E196" s="5"/>
+      <c r="F196" s="13">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" s="4">
+        <v>192</v>
+      </c>
+      <c r="B197" s="9" t="s">
+        <v>581</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>582</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="E197" s="5"/>
+      <c r="F197" s="13">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198" s="4">
+        <v>193</v>
+      </c>
+      <c r="B198" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="E198" s="5"/>
+      <c r="F198" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
+      <c r="A199" s="4">
+        <v>194</v>
+      </c>
+      <c r="B199" s="9" t="s">
+        <v>587</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="E199" s="5"/>
+      <c r="F199" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="4">
+        <v>195</v>
+      </c>
+      <c r="B200" s="9" t="s">
+        <v>590</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="E200" s="5"/>
+      <c r="F200" s="13">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="4">
+        <v>196</v>
+      </c>
+      <c r="B201" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="E201" s="5"/>
+      <c r="F201" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" s="4">
+        <v>197</v>
+      </c>
+      <c r="B202" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="E202" s="5"/>
+      <c r="F202" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" s="4">
+        <v>198</v>
+      </c>
+      <c r="B203" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="E203" s="5"/>
+      <c r="F203" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="4">
+        <v>199</v>
+      </c>
+      <c r="B204" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="E204" s="5"/>
+      <c r="F204" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="4">
+        <v>200</v>
+      </c>
+      <c r="B205" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E205" s="5"/>
+      <c r="F205" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="4">
+        <v>201</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>608</v>
+      </c>
+      <c r="C206" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="E206" s="5"/>
+      <c r="F206" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="4">
+        <v>202</v>
+      </c>
+      <c r="B207" s="9" t="s">
+        <v>611</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="E207" s="5"/>
+      <c r="F207" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="4">
+        <v>203</v>
+      </c>
+      <c r="B208" s="9" t="s">
+        <v>614</v>
+      </c>
+      <c r="C208" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="E208" s="5"/>
+      <c r="F208" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="4">
+        <v>204</v>
+      </c>
+      <c r="B209" s="9" t="s">
+        <v>617</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="E209" s="5"/>
+      <c r="F209" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" s="4">
+        <v>205</v>
+      </c>
+      <c r="B210" s="9" t="s">
+        <v>620</v>
+      </c>
+      <c r="C210" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="E210" s="5"/>
+      <c r="F210" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" s="4">
+        <v>206</v>
+      </c>
+      <c r="B211" s="9" t="s">
+        <v>623</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="E211" s="5"/>
+      <c r="F211" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" s="4">
+        <v>207</v>
+      </c>
+      <c r="B212" s="9" t="s">
+        <v>626</v>
+      </c>
+      <c r="C212" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="E212" s="5"/>
+      <c r="F212" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" s="4">
+        <v>208</v>
+      </c>
+      <c r="B213" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="E213" s="5"/>
+      <c r="F213" s="13">
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -5368,50 +6313,85 @@
     <hyperlink ref="D154" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_208"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>