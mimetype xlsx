--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>EuroSale</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -209,75 +209,57 @@
   <si>
     <t>Jean Paul Gaultier Scandal Gold 80 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-gold-80-ml-euro--1/</t>
   </si>
   <si>
     <t>51109</t>
   </si>
   <si>
     <t>Karl Lagerfeld Ikonik Pour Femme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/</t>
   </si>
   <si>
     <t>51108</t>
   </si>
   <si>
     <t>Karl Lagerfeld Ikonik Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/</t>
   </si>
   <si>
-    <t>34221</t>
-[...7 lines deleted...]
-  <si>
     <t>34235</t>
   </si>
   <si>
     <t>Narciso Rodriguez Fleur Musc 100 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-fleur-musc-100-ml-euro--1/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/narciso-rodriguez-for-her-edp-100-ml-euro--1/</t>
   </si>
   <si>
     <t>ART-1191712073</t>
   </si>
   <si>
     <t>Tom Ford Soleil Blanc 100 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>34384</t>
   </si>
   <si>
     <t xml:space="preserve">Trussardi Donna 100 мл (EURO) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-donna-100-ml-euro-/</t>
   </si>
   <si>
     <t>34384-28158</t>
   </si>
   <si>
     <t>Trussardi Donna 100 мл A-Plus</t>
   </si>
@@ -687,62 +669,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-tender-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-viking-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dolce-shine-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-femme-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-vol-de-nuit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-gold-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-jacobs-perfect-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-fleur-musc-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-for-her-edp-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-euro/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-tender-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-viking-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dolce-shine-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-femme-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-vol-de-nuit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-gold-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-fleur-musc-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-euro/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F31" sqref="F31"/>
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1108,194 +1090,156 @@
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>950</v>
+        <v>900</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>900</v>
+        <v>990</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>550</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>990</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>1360</v>
-[...34 lines deleted...]
-      <c r="F31" s="13">
         <v>1150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
-    <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
-    <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>