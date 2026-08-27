--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>EuroSale</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -216,59 +216,50 @@
     <t>51109</t>
   </si>
   <si>
     <t>Karl Lagerfeld Ikonik Pour Femme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/</t>
   </si>
   <si>
     <t>51108</t>
   </si>
   <si>
     <t>Karl Lagerfeld Ikonik Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/</t>
   </si>
   <si>
     <t>34235</t>
   </si>
   <si>
     <t>Narciso Rodriguez Fleur Musc 100 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-fleur-musc-100-ml-euro--1/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>34384</t>
   </si>
   <si>
     <t xml:space="preserve">Trussardi Donna 100 мл (EURO) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-donna-100-ml-euro-/</t>
   </si>
   <si>
     <t>34384-28158</t>
   </si>
   <si>
     <t>Trussardi Donna 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-donna-100-ml-euro/</t>
   </si>
   <si>
     <t>50777</t>
   </si>
   <si>
     <t>Versace Eros Pour Homme Eau De Parfum 100 мл (EURO)</t>
   </si>
@@ -669,62 +660,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-tender-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-viking-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dolce-shine-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-femme-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-vol-de-nuit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-gold-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-fleur-musc-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-euro/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-tender-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-viking-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dolce-shine-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-femme-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-vol-de-nuit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-gold-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-fleur-musc-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-euro/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F29"/>
+  <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1108,138 +1099,119 @@
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>990</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>1360</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>1550</v>
-[...16 lines deleted...]
-      <c r="F29" s="13">
         <v>1150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>