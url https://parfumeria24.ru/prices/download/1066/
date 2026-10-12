--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>EuroSale</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -86,105 +86,96 @@
   <si>
     <t>https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-euro-/</t>
   </si>
   <si>
     <t>ART-85518707</t>
   </si>
   <si>
     <t>Chanel №5 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/chanel-5-100-ml-lux-/</t>
   </si>
   <si>
     <t>50773</t>
   </si>
   <si>
     <t>Christian Dior Miss Dior Eau de Parfum 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-euro/</t>
   </si>
   <si>
     <t>ART-85488704</t>
   </si>
   <si>
-    <t xml:space="preserve">Creed Aventus For Men 120 мл (EURO) </t>
+    <t xml:space="preserve">Creed Aventus For Men 100 мл (EURO) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-aventus-100-ml-lux-/</t>
   </si>
   <si>
     <t>33911</t>
   </si>
   <si>
     <t>Creed Viking Cologne 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-viking-cologne-100-ml-euro-/</t>
   </si>
   <si>
-    <t>33927</t>
-[...7 lines deleted...]
-  <si>
     <t>33948</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana K For Men EDT 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/</t>
   </si>
   <si>
     <t>50775</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Q by Dolce &amp; Gabbana 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro/</t>
   </si>
   <si>
     <t>34039</t>
   </si>
   <si>
     <t>Giorgio Armani Si Passione Limited Edition 2019 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/</t>
   </si>
   <si>
     <t>ART-1184011996</t>
   </si>
   <si>
-    <t>Giorgio Armani Stronger With You 100 мл (EURO) SALE</t>
+    <t>Giorgio Armani Stronger With You 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/</t>
   </si>
   <si>
     <t>ART-1098011136</t>
   </si>
   <si>
     <t>Gucci Flora by Gucci Gorgeous Gardenia (цветочки) 100 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/</t>
   </si>
   <si>
     <t>50389</t>
   </si>
   <si>
     <t>Gucci Guilty pour Femme 75 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gucci-guilty-pour-femme-75-ml-euro-sale/</t>
   </si>
   <si>
     <t>ART-1398014217</t>
   </si>
@@ -225,59 +216,50 @@
     <t>51108</t>
   </si>
   <si>
     <t>Karl Lagerfeld Ikonik Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/</t>
   </si>
   <si>
     <t>34235</t>
   </si>
   <si>
     <t>Narciso Rodriguez Fleur Musc 100 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/narciso-rodriguez-fleur-musc-100-ml-euro--1/</t>
   </si>
   <si>
     <t>34384</t>
   </si>
   <si>
     <t xml:space="preserve">Trussardi Donna 100 мл (EURO) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/trussardi-donna-100-ml-euro-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/trussardi-donna-100-ml-euro/</t>
   </si>
   <si>
     <t>50777</t>
   </si>
   <si>
     <t>Versace Eros Pour Homme Eau De Parfum 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-euro/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -660,62 +642,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-tender-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-viking-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-dolce-shine-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-femme-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-vol-de-nuit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-gold-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-fleur-musc-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-euro/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-my-burberry-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-tender-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-egoiste-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-5-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-eau-de-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-aventus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-viking-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gucci-guilty-pour-femme-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-vol-de-nuit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hermes-h24-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-gold-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-femme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/karl-lagerfeld-ikonik-pour-homme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/narciso-rodriguez-fleur-musc-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/trussardi-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-pour-homme-eau-de-parfum-100-ml-euro/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F28" sqref="F28"/>
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -757,69 +739,69 @@
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
         <v>850</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>1250</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
         <v>1250</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
@@ -829,249 +811,249 @@
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>1100</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>990</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>950</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>1100</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>1150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>650</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>1150</v>
+        <v>990</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>990</v>
+        <v>900</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>900</v>
+        <v>950</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>950</v>
+        <v>900</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
@@ -1081,137 +1063,99 @@
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>900</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>1360</v>
-[...34 lines deleted...]
-      <c r="F28" s="13">
         <v>1150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>