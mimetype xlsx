--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,76 +12,553 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1598">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>НОВИНКИ</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>53725</t>
+  </si>
+  <si>
+    <t>Clive Christian Strange Heavens Out Of The Blue 50 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-christian-strange-heavens-out-of-the-blue-50-ml-ad/</t>
+  </si>
+  <si>
+    <t>53724</t>
+  </si>
+  <si>
+    <t>Givenchy Gentleman Society 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53721</t>
+  </si>
+  <si>
+    <t>Тестер 40 мл Ex Nihilo Blue Talisman</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-ex-nihilo-blue-talisman/</t>
+  </si>
+  <si>
+    <t>53720</t>
+  </si>
+  <si>
+    <t>Тестер 40 мл Louis Vuitton Imagination</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-louis-vuitton-imagination/</t>
+  </si>
+  <si>
+    <t>53719</t>
+  </si>
+  <si>
+    <t>Тестер 40 мл Shiseido Ever Bloom</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-shiseido-ever-bloom/</t>
+  </si>
+  <si>
+    <t>53718</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тестер 40 мл Shiseido Ginza </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-shiseido-ginza/</t>
+  </si>
+  <si>
+    <t>53717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тестер 40 мл Loewe Solo Ella </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-loewe-solo-ella/</t>
+  </si>
+  <si>
+    <t>53716</t>
+  </si>
+  <si>
+    <t>Тестер 40 мл Dolce &amp; Gabbana Devotion</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-dolce-gabbana-devotion/</t>
+  </si>
+  <si>
+    <t>53715</t>
+  </si>
+  <si>
+    <t>Тестер 40 мл Lanvin Modern Princess</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-lanvin-modern-princess/</t>
+  </si>
+  <si>
+    <t>53714</t>
+  </si>
+  <si>
+    <t>Тестер 40 мл Anfar Pistachio Kunafa Dubai Chocolate</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-anfar-pistachio-kunafa-dubai-chocolate/</t>
+  </si>
+  <si>
+    <t>53690</t>
+  </si>
+  <si>
+    <t>Тестер Victoria's Secret Bombshell Intense 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/</t>
+  </si>
+  <si>
+    <t>53689</t>
+  </si>
+  <si>
+    <t>Тестер Amouage Figment Woman 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/</t>
+  </si>
+  <si>
+    <t>53687</t>
+  </si>
+  <si>
+    <t>Тестер Clive Christian Noble XXI Art Deco Blonde Amber 65 мл (ОАЭ)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-clive-christian-noble-xxi-art-deco-blonde-amber-65-ml-oae/</t>
+  </si>
+  <si>
+    <t>53682</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 25 ml ОАЭ Lattafa Qaed Al Fursan</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-qaed-al-fursan/</t>
+  </si>
+  <si>
+    <t>53680</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 25 ml ОАЭ Lattafa Afeef</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-afeef/</t>
+  </si>
+  <si>
+    <t>53679</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Essence 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53678</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre Vanille Couture 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53677</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre Le Parfum 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53675</t>
+  </si>
+  <si>
+    <t>Мини-парфюм Yves Saint Laurent Muse 80 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-muse-80-ml/</t>
+  </si>
+  <si>
+    <t>53673</t>
+  </si>
+  <si>
+    <t>Мини-парфюм Yves Saint Laurent La Nuit De L'Homme Le Parfum 80 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-la-nuit-de-l-homme-le-parfum-80-ml/</t>
+  </si>
+  <si>
+    <t>53671</t>
+  </si>
+  <si>
+    <t>Мини-парфюм Escada Nectar de Costa Rica 80 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-escada-nectar-de-costa-rica-80-ml/</t>
+  </si>
+  <si>
+    <t>53669</t>
+  </si>
+  <si>
+    <t>Мини-парфюм Creed Eladaria 80 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-creed-eladaria-80-ml/</t>
+  </si>
+  <si>
+    <t>53668</t>
+  </si>
+  <si>
+    <t>Мини-парфюм Hugo Boss Boss Bottled Beyond 80 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-hugo-boss-boss-bottled-beyond-80-ml/</t>
+  </si>
+  <si>
+    <t>53665</t>
+  </si>
+  <si>
+    <t>Мини-парфюм Fragrance Du Bois Tropiques 80 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-fragrance-du-bois-tropiques-80-ml/</t>
+  </si>
+  <si>
+    <t>53662</t>
+  </si>
+  <si>
+    <t>SevavereK MW5532 Russia I (Amouage Guidance), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-mw5532-russia-i-amouage-guidance-50-ml/</t>
+  </si>
+  <si>
+    <t>53661</t>
+  </si>
+  <si>
+    <t>SevavereK MW5527 Moscow II Extrait, 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-mw5527-moscow-ii-extrait-50-ml/</t>
+  </si>
+  <si>
+    <t>53660</t>
+  </si>
+  <si>
+    <t>Donna Karan DKNY 24/7 Rush 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53659</t>
+  </si>
+  <si>
+    <t>Donna Karan DKNY 24/7 Electric 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53658</t>
+  </si>
+  <si>
+    <t>Donna Karan DKNY 24/7 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53655</t>
+  </si>
+  <si>
+    <t>Salvatore Ferragamo Ferragamo 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53654</t>
+  </si>
+  <si>
+    <t>Givenchy Insense Ultramarine 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53653</t>
+  </si>
+  <si>
+    <t>Prada Paradigme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53652</t>
+  </si>
+  <si>
+    <t>Yves Rocher Comme Une Evidence 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53651</t>
+  </si>
+  <si>
+    <t>Sisley Eau du Soir (Black) 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53649</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent Libre L'Absolu Platine 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53648</t>
+  </si>
+  <si>
+    <t>Valentino Uomo Born In Roma 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53647</t>
+  </si>
+  <si>
+    <t>Valentino Uomo Born In Roma Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53646</t>
+  </si>
+  <si>
+    <t>Valentino Voce Viva 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53645</t>
+  </si>
+  <si>
+    <t>Paco Rabanne Ultraviolet For Women 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53643</t>
+  </si>
+  <si>
+    <t>Creed Absolu Aventus 2025 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53642</t>
+  </si>
+  <si>
+    <t>Jimmy Choo I Want Choo With Love 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53641</t>
+  </si>
+  <si>
+    <t>Тестер 66 мл Hormone Paris Testosterone (This Is Not Testosterone)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-hormone-paris-testosterone-this-is-not-testosterone/</t>
+  </si>
+  <si>
+    <t>53640</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тестер 66 мл Yves Saint Laurent Libre Vanille Couture </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-yves-saint-laurent-libre-vanille-couture/</t>
+  </si>
+  <si>
+    <t>53639</t>
+  </si>
+  <si>
+    <t>Тестер 66 мл Lattafa Dynasty</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-lattafa-dynasty/</t>
+  </si>
+  <si>
+    <t>53638</t>
+  </si>
+  <si>
+    <t>Тестер 66 мл Azzaro Pour Elle (2025)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-azzaro-pour-elle-2025/</t>
+  </si>
+  <si>
+    <t>53637</t>
+  </si>
+  <si>
+    <t>Тестер 66 мл Lattafa Eclaire Banoffi</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-lattafa-eclaire-banoffi/</t>
+  </si>
+  <si>
+    <t>53634</t>
+  </si>
+  <si>
+    <t>Juliette Has A Gun Pear Inc 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/juliette-has-a-gun-pear-inc-100-ml/</t>
+  </si>
+  <si>
+    <t>53633</t>
+  </si>
+  <si>
+    <t>Тестер 66 мл Vilhelm Parfumerie Chimilka</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-chimilka/</t>
+  </si>
+  <si>
+    <t>53631</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тестер 66 мл Byredo Bal d'Afrique Absolu </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-byredo-bal-d-afrique-absolu/</t>
+  </si>
+  <si>
+    <t>53629</t>
+  </si>
+  <si>
+    <t>Тестер 66 мл Paco Rabanne XS Pour Homme</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-paco-rabanne-xs-pour-homme/</t>
+  </si>
+  <si>
+    <t>53628</t>
+  </si>
+  <si>
+    <t>Тестер 66 мл Guerlain Aqua Allegoria Mandarine Basilic Harvest</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/</t>
+  </si>
+  <si>
+    <t>53627</t>
+  </si>
+  <si>
+    <t>Тестер 66 мл Ex Nihilo Blue Talisman Extrait de Parfum</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-ex-nihilo-blue-talisman-extrait-de-parfum/</t>
+  </si>
+  <si>
+    <t>53626</t>
+  </si>
+  <si>
+    <t>Тестер 66 мл Louis Vuitton Imagination</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-66-ml-louis-vuitton-imagination/</t>
+  </si>
+  <si>
     <t>53622</t>
   </si>
   <si>
     <t>Max Philip Mandarin 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/max-philip-mandarin-100-ml-euro/</t>
   </si>
   <si>
     <t>53621</t>
   </si>
   <si>
     <t>Richard Premium Status 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/richard-premium-status-100-ml/</t>
   </si>
   <si>
     <t>53620</t>
   </si>
   <si>
     <t xml:space="preserve">Мини-парфюм 25 ml ОАЭ Armaf Yum Yum </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-yum-yum/</t>
@@ -101,59 +578,50 @@
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Parfums de Marly Valaya</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-parfums-de-marly-valaya/</t>
   </si>
   <si>
     <t>53616</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Bvlgari Le Gemme Tygar</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-bvlgari-le-gemme-tygar/</t>
   </si>
   <si>
     <t>53615</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Lattafa Her Confession</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-her-confession/</t>
   </si>
   <si>
-    <t>53614</t>
-[...7 lines deleted...]
-  <si>
     <t>53613</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Lattafa Khamrah</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-khamrah/</t>
   </si>
   <si>
     <t>53612</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Armaf Club de Nuit Intense</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-club-de-nuit-intense/</t>
   </si>
   <si>
     <t>53611</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Lattafa Pisa</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-pisa/</t>
@@ -380,68 +848,50 @@
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Lattafa Eclaire Banoffi</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-eclaire-banoffi/</t>
   </si>
   <si>
     <t>53574</t>
   </si>
   <si>
     <t>Haute Fragrance Company (HFC) Narcotic Desire 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/haute-fragrance-company-hfc-narcotic-desire-75-ml/</t>
   </si>
   <si>
     <t>53571</t>
   </si>
   <si>
     <t>Lancome Magie Noire 7.5 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lancome-magie-noire-7-5-ml-euro/</t>
   </si>
   <si>
-    <t>53570</t>
-[...16 lines deleted...]
-  <si>
     <t>53568</t>
   </si>
   <si>
     <t>Набор Мини 3x20 мл - Vilhelm Parfumerie Chimilka</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/</t>
   </si>
   <si>
     <t>53567</t>
   </si>
   <si>
     <t>Набор Мини 3x20 мл - Amouage Guidance 46</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/</t>
   </si>
   <si>
     <t>53566</t>
   </si>
   <si>
     <t xml:space="preserve">Набор Мини 3x20 мл - Clive Christian Matsukita </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/</t>
@@ -632,50 +1082,59 @@
   <si>
     <t>Lux 18 ml Gritti Pomelo Sorrento</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-gritti-pomelo-sorrento/</t>
   </si>
   <si>
     <t>53539</t>
   </si>
   <si>
     <t>Lux 18 ml The House of Oud Empathy</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-the-house-of-oud-empathy/</t>
   </si>
   <si>
     <t>53538</t>
   </si>
   <si>
     <t>Lux 18 ml Initio Parfums Prives Power Self</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-initio-parfums-prives-power-self/</t>
   </si>
   <si>
+    <t>53537</t>
+  </si>
+  <si>
+    <t>Lux 18 ml Louis Vuitton Symphony</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-18-ml-louis-vuitton-symphony/</t>
+  </si>
+  <si>
     <t>53535</t>
   </si>
   <si>
     <t>Lux 18 ml Giorgio Armani My Way</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-giorgio-armani-my-way/</t>
   </si>
   <si>
     <t>53534</t>
   </si>
   <si>
     <t>Lux 18 ml Floraiku One Umbrella for Two</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-floraiku-one-umbrella-for-two/</t>
   </si>
   <si>
     <t>53533</t>
   </si>
   <si>
     <t>Тестер 66 мл Floraiku One Umbrella for Two</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-floraiku-one-umbrella-for-two/</t>
@@ -1487,59 +1946,50 @@
   <si>
     <t>De Luxe Collection 42 мл Genyum Painter</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/de-luxe-collection-42-ml-genyum-painter/</t>
   </si>
   <si>
     <t>53406</t>
   </si>
   <si>
     <t>De Luxe Collection 42 мл Louis Vuitton Imagination</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-imagination/</t>
   </si>
   <si>
     <t>53405</t>
   </si>
   <si>
     <t>De Luxe Collection 42 мл Louis Vuitton Pacific Chill</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-pacific-chill/</t>
   </si>
   <si>
-    <t>53404</t>
-[...7 lines deleted...]
-  <si>
     <t>53403</t>
   </si>
   <si>
     <t>De Luxe Collection 42 мл Marc-Antoine Barrois Tilia</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/de-luxe-collection-42-ml-marc-antoine-barrois-tilia/</t>
   </si>
   <si>
     <t>53402</t>
   </si>
   <si>
     <t>De Luxe Collection 42 мл Guerlain Aqua Allegoria Mandarine Basilic Harvest</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/de-luxe-collection-42-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/</t>
   </si>
   <si>
     <t>53401</t>
   </si>
   <si>
     <t>De Luxe Collection 42 мл Chanel Chance Eau Splendide</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/de-luxe-collection-42-ml-chanel-chance-eau-splendide/</t>
@@ -1928,63 +2378,63 @@
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Nobile 1942 La Danza Delle Libellule</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-nobile-1942-la-danza-delle-libellule/</t>
   </si>
   <si>
     <t>53289</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Initio Parfums Prives Narcotic Delight</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-initio-parfums-prives-narcotic-delight/</t>
   </si>
   <si>
     <t>53288</t>
   </si>
   <si>
     <t>Мини-парфюм Escada Candy Love 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-escada-candy-love-80-ml/</t>
   </si>
   <si>
-    <t>53285</t>
-[...2 lines deleted...]
-    <t>Хайлайтер Kakashow  Тон 01</t>
+    <t>53287</t>
+  </si>
+  <si>
+    <t>Хайлайтер Kakashow  Тон 03</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/khaylayter-kakashow/</t>
   </si>
   <si>
-    <t>53284</t>
-[...2 lines deleted...]
-    <t>Хайлайтер Kakashow Highlighting Powder Тон 03</t>
+    <t>53282</t>
+  </si>
+  <si>
+    <t>Хайлайтер Kakashow Highlighting Powder Тон 01</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/</t>
   </si>
   <si>
     <t>53280</t>
   </si>
   <si>
     <t>Сыворотка для кожи вокруг глаз 3w Clinic Collagen Retinol Eye Ball Serum 30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/</t>
   </si>
   <si>
     <t>53279</t>
   </si>
   <si>
     <t>Сыворотка для кожи вокруг глаз с ретинолом и коллагеном Farm Stay Retinol &amp; Collagen Rolling Eye Serum 25 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/</t>
   </si>
   <si>
     <t>53278</t>
   </si>
@@ -2468,50 +2918,59 @@
   <si>
     <t>Мини-парфюм 10 мл Christian Dior J'Adore (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-j-adore-vip/</t>
   </si>
   <si>
     <t>53193</t>
   </si>
   <si>
     <t>Мини-парфюм 10 мл Byredo Blanche (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-10-ml-byredo-blanche-vip/</t>
   </si>
   <si>
     <t>53189</t>
   </si>
   <si>
     <t>Тестер 40 мл Hormone Paris Gaba</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-hormone-paris-gaba/</t>
   </si>
   <si>
+    <t>53188</t>
+  </si>
+  <si>
+    <t>Тестер 40 мл Louis Vuitton Symphony</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-40-ml-louis-vuitton-symphony/</t>
+  </si>
+  <si>
     <t>53187</t>
   </si>
   <si>
     <t>Тестер 40 мл Louis Vuitton Afternoon Swim</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-louis-vuitton-afternoon-swim/</t>
   </si>
   <si>
     <t>53186</t>
   </si>
   <si>
     <t>Тестер 40 мл Les Liquides Imaginaires Blanche Bete</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-les-liquides-imaginaires-blanche-bete/</t>
   </si>
   <si>
     <t>53185</t>
   </si>
   <si>
     <t>Тестер 40 мл Louis Vuitton Pacific Chill</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-louis-vuitton-pacific-chill/</t>
@@ -2657,59 +3116,50 @@
   <si>
     <t>Тестер 40 мл Victoria's Secret Bombshell</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-victoria-s-secret-bombshell/</t>
   </si>
   <si>
     <t>53151</t>
   </si>
   <si>
     <t>Anfar Biscotti Truffle 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/</t>
   </si>
   <si>
     <t>53150</t>
   </si>
   <si>
     <t>Anfar Cotton Candy 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/anfar-cotton-candy-80-ml/</t>
   </si>
   <si>
-    <t>53149</t>
-[...7 lines deleted...]
-  <si>
     <t>53148</t>
   </si>
   <si>
     <t>Тестер 66 мл Marc-Antoine Barrois Aldebaran</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-marc-antoine-barrois-aldebaran/</t>
   </si>
   <si>
     <t>53147</t>
   </si>
   <si>
     <t>Тестер 66 мл Louis Vuitton Pacific Chill</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-louis-vuitton-pacific-chill/</t>
   </si>
   <si>
     <t>53145</t>
   </si>
   <si>
     <t>Тестер 66 мл Asdaaf Ameerat Al Arab</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-asdaaf-ameerat-al-arab/</t>
@@ -3494,63 +3944,63 @@
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Burberry Her Eau de Parfum</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-burberry-her-eau-de-parfum/</t>
   </si>
   <si>
     <t>53001</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Givenchy L'Interdit</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-givenchy-l-interdit/</t>
   </si>
   <si>
     <t>53000</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Zadig &amp; Voltaire This is Her</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-zadig-voltaire-this-is-her/</t>
   </si>
   <si>
-    <t>52994</t>
-[...2 lines deleted...]
-    <t>Палетка теней Chanel Les 7 Ombres  Тон 04</t>
+    <t>52997</t>
+  </si>
+  <si>
+    <t>Палетка теней Chanel Les 7 Ombres  Тон 08</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/</t>
   </si>
   <si>
-    <t>52988</t>
-[...2 lines deleted...]
-    <t>Тени Yves Saint Laurent Couture Mini Clutch 100 Stora Dolls</t>
+    <t>52991</t>
+  </si>
+  <si>
+    <t>Тени Yves Saint Laurent Couture Mini Clutch 500 Medina Glow</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/</t>
   </si>
   <si>
     <t>52987</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/</t>
   </si>
   <si>
     <t>52981</t>
   </si>
   <si>
     <t>Набор Bvlgari Omnia Crystalline 65 мл + 15 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/</t>
   </si>
   <si>
     <t>52980</t>
   </si>
@@ -3584,104 +4034,50 @@
   <si>
     <t>Тушь для ресниц Million Pauline Haute &amp; Naughty Lash 10 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/</t>
   </si>
   <si>
     <t>52974</t>
   </si>
   <si>
     <t>Ампульная сыворотка с гиалуроновой кислотой FarmStay Hyaluronic Acid 100 Ampoule 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/</t>
   </si>
   <si>
     <t>52973</t>
   </si>
   <si>
     <t>Крем для кожи вокруг глаз с гиалуроновой кислотой FarmStay Hyaluronic Acid Super Aqua Eye Cream 45 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/</t>
   </si>
   <si>
-    <t>52972</t>
-[...52 lines deleted...]
-  <si>
     <t>52966</t>
   </si>
   <si>
     <t>Набор 2 в 1 Gegemoon тушь + гель для фиксации бровей</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/</t>
   </si>
   <si>
     <t>52965</t>
   </si>
   <si>
     <t>Набор 2 в 1 Gegemoon водостойкая тушь + водостойкая подводка для глаз</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/</t>
   </si>
   <si>
     <t>52964</t>
   </si>
   <si>
     <t>Тестер Simimi Esprit de Candela 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-simimi-esprit-de-candela-65-ml-oae/</t>
@@ -4347,50 +4743,95 @@
     <t>52835</t>
   </si>
   <si>
     <t>Тестер Attar Collection Crystal Love For Her 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-attar-collection-crystal-love-for-her-65-ml-oae/</t>
   </si>
   <si>
     <t>52559</t>
   </si>
   <si>
     <t>Hormone Paris Gaba 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hormone-paris-gaba-100-ml/</t>
   </si>
   <si>
     <t>52056</t>
   </si>
   <si>
     <t>Louis Vuitton Symphony 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/louis-vuitton-symphony-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-1364713857</t>
+  </si>
+  <si>
+    <t>Тестер Tom Ford Ombre Leather 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/</t>
+  </si>
+  <si>
+    <t>ART-66416797</t>
+  </si>
+  <si>
+    <t>Тестер Gucci By Gucci Pour Homme 90 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/</t>
+  </si>
+  <si>
+    <t>36259</t>
+  </si>
+  <si>
+    <t>Тестер Gucci Eau de Parfum II 75 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/</t>
+  </si>
+  <si>
+    <t>ART-66646820</t>
+  </si>
+  <si>
+    <t>Тестер Gucci Envy Me 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-gucci-envy-me-100-ml/</t>
+  </si>
+  <si>
+    <t>ART-89839139</t>
+  </si>
+  <si>
+    <t>Тестер Dolce &amp; Gabbana Pour Femme Intense 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-1402114258</t>
   </si>
   <si>
     <t>Paloma Picasso Paloma Picasso 30 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paloma-picasso-paloma-picasso-30ml/</t>
   </si>
   <si>
     <t>ART-1201312169</t>
   </si>
   <si>
     <t>Tom Ford Metallique 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -4782,62 +5223,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/max-philip-mandarin-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-premium-status-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-yum-yum/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-clive-christian-noble-xxi-art-deco-blonde-amber/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-parfums-de-marly-valaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-her-confession/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-33-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-club-de-nuit-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-pisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-matiere-premiere-vanilla-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-fly-to-miracle/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-champs-elysees/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-cuir-beluga/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hermes-un-jardin-en-mediterranee/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-cobra-and-the-canary-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-city-on-fire-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-cactus-garden-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-language-of-glaciers-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-in-love-with-everything-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-o-unknown-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-whiff-of-waffle-cone-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-every-storm-a-serenade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-melodie-de-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-pelagos-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-moonlight-in-chiangmai-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-la-douceur-de-siam-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-issara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-splendiris-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-fleur-de-lalita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-le-sillage-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-anamcara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-erawan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-tobacco-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-narcotic-desire-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-7-5-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-forever-and-ever-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tualetnaya-voda-christian-dior-diorissimo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-escentric-molecules-escentric-01-limited-edition-e-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-tobacco-vanille-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-1-millien-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-12-12-blanc-pure-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-fleur-narcotique-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-cread-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-j-oedre-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-eau-par-pour-homme-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ard-al-zaafaran-saheb/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-mayar/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-byredo-mojave-ghost/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-montale-crazy-in-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-victoria-s-secret-tease-eau-de-parfum-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-givenchy-ange-ou-demon-le-secret-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-jump-up-and-kiss-me-hedonistic/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-jean-paul-gaultier-la-belle/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-arteolfatto-black-hashish/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chanel-chance-eau-tendre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-lalique-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-kenzo-jungle-eau-de-parfum-l-elephant/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-rave-now/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-haute-fragrance-company-hfc-wear-love-everywhere/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-lattafa-khamrah-qahwa/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-byredo-tobacco-mandarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-lattafa-teriaq/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-juliette-has-a-gun-vanilla-vibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2090-slow-dance-byredo-slow-dance-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-yara-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-metallic-musk-90-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-moon-tale-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-ink-mark-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-rain-tea-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw543-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw569-gaba-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw569-gaba-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5525-symphony-louis-vuitton-symphony-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5521-imagination-louis-vuitton-imagination-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m5033-omerta-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5526-lust-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5528-patchouli-ardendt-guerlain-patchouli-ardent-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5528-patchouli-ardendt-guerlain-patchouli-ardent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5525-symphony-louis-vuitton-symphony-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5521-louis-vuitton-imagination-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5526-lust-louis-vuitton-ombre-nomade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5524-dubai-1-limited-edition-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1129-omerta-creed-aventus-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m5521-imagination-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5033-omerta-creed-aventus-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5525-symphony-louis-vuitton-symphony-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5522-ganimmed-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5526-louis-vuitton-ombre-nomade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5524-dubai-1-limited-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m655-paco-rabanne-phantom-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-marc-antoine-barrois-tilia/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1099-homme-l-rose-maison-francis-kurkdjian-l-homme-a-la-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-victoria-s-secret-eau-so-sexy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-haute-fragrance-company-hfc-wear-love-everywhere/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-sunmusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1123-inviktus-parfum-paco-rabanne-invictus-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1127-skandalle-parfum-intense-jean-paul-gaultier-scandal-pour-hommeintense-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1198-b-optimum-over-red-yves-saint-laurent-black-opium-over-red-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1202-got-girl-blush-carolina-herrera-good-girl-blush-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2094-ganymede-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2100-black-pepper-amber-neroli-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2106-rozen-vanilla-blend-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2116-electric-cherry-tom-ford-electric-cherry-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2108-no-4-apres-amour-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2134-blue-talisman-ex-nihilo-blue-talisman-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2136-zafaran-sahab-ard-al-zaafaran-saheb-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2128-beast-love-montale-beast-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2122-white-chocola-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2138-barois-tillia-marc-antoine-barrois-tilia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-overdose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/matiere-premiere-vanilla-powder-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-cristal-gold-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-lumieres-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/m-micallef-ananda-royal-mango-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-initio-parfums-prives-narcotic-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-candy-love-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-chanel-chance-eau-tendre-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-sierra-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-capella-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/initio-parfums-prives-can-t-get-enough-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-yves-rocher-comme-une-evidence-l-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nasomatto-narcotic-venus/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-carolina-herrera-chic-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-maison-crivelli-oud-maracuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-viii-rococo-immortelle-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-xxi-art-deco-amberwood-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elizabeth-arden-green-tea-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-opus-xiv-royal-tobacco-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-tilia-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-richard-white-chocola-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-ganymede-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-lost-cherry-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-cilian-good-girl-gone-bad-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-attar-collection-hayati-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-guidance-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-haute-fragrance-company-devil-s-intrigue-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-bal-d-afrique-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-escentric-molecules-escentric-02-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-tobacco-vanille-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-sauvage-eau-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-dolce-gabbana-3-l-imperatrice-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-boadicea-the-victorious-heroine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-bvlgari-omnia-coral-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-creed-aventus-for-men-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-juliette-has-a-gun-not-a-perfume-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-franck-boclet-cocaine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-zarkoperfume-pink-molecule-090-09-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-lacoste-pour-femme-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vertus-narcos-is-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-initio-parfums-prives-musk-therapy-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-yves-saint-laurent-black-opium-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-essential-parfums-bois-imp-rial/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vilhelm-parfumerie-mango-skin-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-genyum-painter-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-kajal-almaz-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-z-r-b-pepper-a-n-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-j-adore-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-blanche-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dkny-be-delicious/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-najim-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-comete-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-ex-nihilo-blue-talisman-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-trussardi-my-name-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-bottled-bold-citrus-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/luxe-collection-100-ml-haute-fragrance-company-devil-s-intrigue/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-giorgio-armani-emporio-armani-stronger-with-you/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-maison-crivelli-oud-maracuja-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-carolina-herrera-212-sexy-for-women-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-prada-paradoxe-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-safiya-sea-breeze/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-antonio-m-slumber-party/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-antonio-m-madonna/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-roja-dove-elysium-pour-homme-parfum-cologne/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-martin-margiela-replica-by-the-fireplace-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-pink-by-pink-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mancera-red-tobacco-intense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-dior-homme-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-billie-eilish-eilish-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-trussardi-my-name-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-venus-de-nina-ricci-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-genyum-painter-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-l-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mont-blanc-black-meisterstuck-absolute-incense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-victory-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-toy-2-pearl-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-midnight-sex-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-lattafa-bade-e-al-oud-sublime/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ex-nihilo-the-hedonist-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-musamam-white-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-eternity-for-women-reflections-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-eternity-parfum-for-men-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-eau-fraiche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-testosterone-this-is-not-testosterone-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lalique-encre-noire-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-penhaligon-s-the-tragedy-of-lord-george-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-concentre-d-orange-verte-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-thierry-mugler-a-men-ultimate-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-aqva-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-man-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-night-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-marine-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-francis-kurkdjian-l-homme-a-la-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-mon-guerlain-bloom-of-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-tilia-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-ganymede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ormonde-jayne-champaca-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-the-hedonist-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-blue-talisman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-outcast-blue-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-gold-immortals-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-orion-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-draco-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-erotic-me-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-wear-love-everywhere-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-diamond-in-the-sky-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-indian-venus-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-rose-essence-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-initio-parfums-prives-psychedelic-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-xerjoff-sospiro-accento-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-intoxicated-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-sweet-redemption-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-silian-sacred-wood-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-kisses-don-t-lie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-cilling-me-slowly-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-forbidden-games-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-dangerously-in-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-bamboo-harmony-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-brisa-cubana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/state-of-mind-butterfly-mind-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-byredo-blanche/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-elizabeth-arden-green-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-burberry-her-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-givenchy-l-interdit/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-zadig-voltaire-this-is-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-aquolina-pink-sugar-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-giorgio-armani-armani-prive-vert-malachite-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/myagkaya-piling-skatka-dlya-litsa-i-tela-s-gialuronovoy-kislotoy-pretty-skin-hyaluronic-face-body-soft-peeling-gel-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-mutsinom-ulitki-3w-clinic-snail-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-chernym-zhemchugom-3w-clinic-black-pearl-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-loshadinym-zhirom-pitatelnyy-3w-clinic-horse-oil-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-s-kollagenom-osvetlyayushchiy-3w-clinic-collagen-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-vek-osvetlyayushchiy-s-gialuronovoy-kislotoy-3w-clinic-hyaluronic-eye-cream-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-simimi-esprit-de-candela-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-acqua-di-parma-ambra-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-jump-up-and-kiss-me-ecstatic-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-woman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-l-12-12-rose-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-eau-de-parfum-rouge-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-irresistible-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-over-red-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-white-suede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cafe-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-lancome-tresor-midnight-rose-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-torino-24-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-ginger-biscuit-cologne-2023-30-ml-690251129553/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-white-jasmine-mint-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-sorrel-lemon-thyme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-wild-srawberry-parsley-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-grapefruit-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-myrrh-tonka-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-velvet-rose-oud-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-stephane-humbert-lucas-777-black-gemstone-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ard-al-zaafaran-mousuf-wardi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-isola-sol-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-elysium-pour-homme-eau-intense-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-rose-oud-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-tom-ford-black-orchid-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-christian-dior-hypnotic-poison-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-off-now-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-over-the-top-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-o-zenith-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-coco-vanille-60-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-power-l-eau-de-parfum-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-anomalia-paris-ceremonie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-l-artisan-parfumeur-bois-des-sables-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-baraonda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-h01-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-power-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-richard-white-chocola-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gritti-pomelo-sorrento-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-le-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lattafa-khamrah-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-m-micallef-ananda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-intense-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-golden-sand-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-amber-spices-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-lucky-candy-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-mandarino-di-amalfi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-soleil-de-feu-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cherry-smoke-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-electric-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-q-by-dolce-gabbana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pineapple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-pour-femme-dylan-purple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-bibliotheque-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-blanche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-black-saffron-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-eclat-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-areej-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiffany-co-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-crystal-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-symphony-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paloma-picasso-paloma-picasso-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-strange-heavens-out-of-the-blue-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-ex-nihilo-blue-talisman/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ever-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ginza/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-loewe-solo-ella/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-anfar-pistachio-kunafa-dubai-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-noble-xxi-art-deco-blonde-amber-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-qaed-al-fursan/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-afeef/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-muse-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-la-nuit-de-l-homme-le-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-nectar-de-costa-rica-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-creed-eladaria-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-boss-bottled-beyond-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-fragrance-du-bois-tropiques-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5532-russia-i-amouage-guidance-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5527-moscow-ii-extrait-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-testosterone-this-is-not-testosterone/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-yves-saint-laurent-libre-vanille-couture/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-dynasty/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-azzaro-pour-elle-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-pear-inc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-byredo-bal-d-afrique-absolu/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-paco-rabanne-xs-pour-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-ex-nihilo-blue-talisman-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/max-philip-mandarin-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-premium-status-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-yum-yum/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-clive-christian-noble-xxi-art-deco-blonde-amber/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-parfums-de-marly-valaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-her-confession/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-club-de-nuit-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-pisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-matiere-premiere-vanilla-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-fly-to-miracle/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-champs-elysees/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-cuir-beluga/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hermes-un-jardin-en-mediterranee/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-cobra-and-the-canary-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-city-on-fire-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-cactus-garden-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-language-of-glaciers-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-in-love-with-everything-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-o-unknown-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-whiff-of-waffle-cone-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-every-storm-a-serenade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-melodie-de-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-pelagos-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-moonlight-in-chiangmai-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-la-douceur-de-siam-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-issara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-splendiris-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-fleur-de-lalita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-le-sillage-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-anamcara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-erawan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-tobacco-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-narcotic-desire-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-7-5-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-escentric-molecules-escentric-01-limited-edition-e-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-tobacco-vanille-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-1-millien-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-12-12-blanc-pure-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-fleur-narcotique-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-cread-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-j-oedre-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-eau-par-pour-homme-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ard-al-zaafaran-saheb/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-mayar/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-byredo-mojave-ghost/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-montale-crazy-in-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-victoria-s-secret-tease-eau-de-parfum-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-givenchy-ange-ou-demon-le-secret-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-jump-up-and-kiss-me-hedonistic/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-jean-paul-gaultier-la-belle/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-arteolfatto-black-hashish/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chanel-chance-eau-tendre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-lalique-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-kenzo-jungle-eau-de-parfum-l-elephant/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-rave-now/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-haute-fragrance-company-hfc-wear-love-everywhere/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-lattafa-khamrah-qahwa/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-byredo-tobacco-mandarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-lattafa-teriaq/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-juliette-has-a-gun-vanilla-vibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2090-slow-dance-byredo-slow-dance-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-yara-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-metallic-musk-90-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-moon-tale-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-ink-mark-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-rain-tea-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw543-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw569-gaba-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw569-gaba-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5525-symphony-louis-vuitton-symphony-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5521-imagination-louis-vuitton-imagination-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m5033-omerta-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5526-lust-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5528-patchouli-ardendt-guerlain-patchouli-ardent-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5528-patchouli-ardendt-guerlain-patchouli-ardent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5525-symphony-louis-vuitton-symphony-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5521-louis-vuitton-imagination-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5526-lust-louis-vuitton-ombre-nomade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5524-dubai-1-limited-edition-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1129-omerta-creed-aventus-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m5521-imagination-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5033-omerta-creed-aventus-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5525-symphony-louis-vuitton-symphony-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5522-ganimmed-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5526-louis-vuitton-ombre-nomade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5524-dubai-1-limited-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m655-paco-rabanne-phantom-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-marc-antoine-barrois-tilia/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1099-homme-l-rose-maison-francis-kurkdjian-l-homme-a-la-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-victoria-s-secret-eau-so-sexy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-haute-fragrance-company-hfc-wear-love-everywhere/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-sunmusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1123-inviktus-parfum-paco-rabanne-invictus-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1127-skandalle-parfum-intense-jean-paul-gaultier-scandal-pour-hommeintense-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1198-b-optimum-over-red-yves-saint-laurent-black-opium-over-red-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1202-got-girl-blush-carolina-herrera-good-girl-blush-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2094-ganymede-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2100-black-pepper-amber-neroli-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2106-rozen-vanilla-blend-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2116-electric-cherry-tom-ford-electric-cherry-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2108-no-4-apres-amour-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2134-blue-talisman-ex-nihilo-blue-talisman-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2136-zafaran-sahab-ard-al-zaafaran-saheb-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2128-beast-love-montale-beast-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2122-white-chocola-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2138-barois-tillia-marc-antoine-barrois-tilia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-overdose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/matiere-premiere-vanilla-powder-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-cristal-gold-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-lumieres-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/m-micallef-ananda-royal-mango-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-initio-parfums-prives-narcotic-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-candy-love-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-chanel-chance-eau-tendre-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-sierra-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-capella-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/initio-parfums-prives-can-t-get-enough-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-yves-rocher-comme-une-evidence-l-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nasomatto-narcotic-venus/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-carolina-herrera-chic-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-maison-crivelli-oud-maracuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-viii-rococo-immortelle-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-xxi-art-deco-amberwood-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elizabeth-arden-green-tea-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-opus-xiv-royal-tobacco-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-tilia-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-richard-white-chocola-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-ganymede-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-lost-cherry-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-cilian-good-girl-gone-bad-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-attar-collection-hayati-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-guidance-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-haute-fragrance-company-devil-s-intrigue-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-bal-d-afrique-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-escentric-molecules-escentric-02-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-tobacco-vanille-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-sauvage-eau-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-dolce-gabbana-3-l-imperatrice-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-boadicea-the-victorious-heroine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-bvlgari-omnia-coral-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-creed-aventus-for-men-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-juliette-has-a-gun-not-a-perfume-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-franck-boclet-cocaine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-zarkoperfume-pink-molecule-090-09-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-lacoste-pour-femme-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vertus-narcos-is-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-initio-parfums-prives-musk-therapy-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-yves-saint-laurent-black-opium-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-essential-parfums-bois-imp-rial/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vilhelm-parfumerie-mango-skin-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-genyum-painter-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-kajal-almaz-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-z-r-b-pepper-a-n-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-j-adore-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-blanche-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dkny-be-delicious/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-najim-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-comete-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-ex-nihilo-blue-talisman-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-trussardi-my-name-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-bottled-bold-citrus-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/luxe-collection-100-ml-haute-fragrance-company-devil-s-intrigue/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-giorgio-armani-emporio-armani-stronger-with-you/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-maison-crivelli-oud-maracuja-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-carolina-herrera-212-sexy-for-women-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-prada-paradoxe-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-safiya-sea-breeze/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-antonio-m-slumber-party/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-antonio-m-madonna/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-roja-dove-elysium-pour-homme-parfum-cologne/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-martin-margiela-replica-by-the-fireplace-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-pink-by-pink-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mancera-red-tobacco-intense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-dior-homme-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-billie-eilish-eilish-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-trussardi-my-name-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-venus-de-nina-ricci-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-genyum-painter-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-l-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mont-blanc-black-meisterstuck-absolute-incense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-victory-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-toy-2-pearl-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-midnight-sex-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-lattafa-bade-e-al-oud-sublime/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ex-nihilo-the-hedonist-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-musamam-white-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-eternity-for-women-reflections-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-eternity-parfum-for-men-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-eau-fraiche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-testosterone-this-is-not-testosterone-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lalique-encre-noire-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-penhaligon-s-the-tragedy-of-lord-george-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-concentre-d-orange-verte-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-thierry-mugler-a-men-ultimate-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-aqva-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-man-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-night-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-marine-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-francis-kurkdjian-l-homme-a-la-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-mon-guerlain-bloom-of-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-tilia-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-ganymede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ormonde-jayne-champaca-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-the-hedonist-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-blue-talisman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-outcast-blue-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-gold-immortals-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-orion-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-draco-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-erotic-me-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-wear-love-everywhere-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-diamond-in-the-sky-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-indian-venus-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-rose-essence-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-initio-parfums-prives-psychedelic-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-xerjoff-sospiro-accento-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-intoxicated-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-sweet-redemption-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-silian-sacred-wood-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-kisses-don-t-lie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-cilling-me-slowly-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-forbidden-games-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-dangerously-in-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-bamboo-harmony-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-brisa-cubana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/state-of-mind-butterfly-mind-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-byredo-blanche/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-elizabeth-arden-green-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-burberry-her-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-givenchy-l-interdit/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-zadig-voltaire-this-is-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-aquolina-pink-sugar-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-giorgio-armani-armani-prive-vert-malachite-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-simimi-esprit-de-candela-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-acqua-di-parma-ambra-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-jump-up-and-kiss-me-ecstatic-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-woman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-l-12-12-rose-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-eau-de-parfum-rouge-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-irresistible-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-over-red-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-white-suede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cafe-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-lancome-tresor-midnight-rose-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-torino-24-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-ginger-biscuit-cologne-2023-30-ml-690251129553/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-white-jasmine-mint-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-sorrel-lemon-thyme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-wild-srawberry-parsley-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-grapefruit-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-myrrh-tonka-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-velvet-rose-oud-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-stephane-humbert-lucas-777-black-gemstone-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ard-al-zaafaran-mousuf-wardi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-isola-sol-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-elysium-pour-homme-eau-intense-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-rose-oud-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-tom-ford-black-orchid-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-christian-dior-hypnotic-poison-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-off-now-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-over-the-top-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-o-zenith-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-coco-vanille-60-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-power-l-eau-de-parfum-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-anomalia-paris-ceremonie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-l-artisan-parfumeur-bois-des-sables-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-baraonda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-h01-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-power-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-richard-white-chocola-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gritti-pomelo-sorrento-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-le-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lattafa-khamrah-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-m-micallef-ananda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-intense-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-golden-sand-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-amber-spices-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-lucky-candy-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-mandarino-di-amalfi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-soleil-de-feu-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cherry-smoke-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-electric-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-q-by-dolce-gabbana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pineapple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-pour-femme-dylan-purple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-bibliotheque-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-blanche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-black-saffron-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-eclat-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-areej-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiffany-co-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-crystal-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-symphony-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paloma-picasso-paloma-picasso-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F486"/>
+  <dimension ref="A1:F535"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F486" sqref="F486"/>
+      <selection activeCell="F535" sqref="F535"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4861,267 +5302,267 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>1300</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>1200</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>790</v>
+        <v>490</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>430</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>430</v>
+        <v>800</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>430</v>
+        <v>485</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
@@ -5131,231 +5572,231 @@
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>2450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>1250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>1250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>1250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>1250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>1250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>1650</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>1650</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
         <v>1650</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
@@ -5383,555 +5824,555 @@
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
         <v>1650</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
         <v>1650</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>2200</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>750</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>590</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>590</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>530</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>530</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>1550</v>
+        <v>550</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>290</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>290</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>290</v>
+        <v>430</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>290</v>
+        <v>790</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>450</v>
+        <v>430</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
@@ -5959,483 +6400,483 @@
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
-        <v>550</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>390</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>690</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
-        <v>690</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>690</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
@@ -6445,4875 +6886,4875 @@
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>530</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>430</v>
+        <v>750</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>430</v>
+        <v>530</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="13">
-        <v>430</v>
+        <v>530</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
-        <v>430</v>
+        <v>530</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="13">
-        <v>790</v>
+        <v>530</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="13">
-        <v>790</v>
+        <v>530</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="13">
-        <v>790</v>
+        <v>530</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="13">
-        <v>430</v>
+        <v>530</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="13">
-        <v>490</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="13">
-        <v>250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="13">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="13">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="13">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="13">
-        <v>950</v>
+        <v>290</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="13">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="13">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="13">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="13">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="13">
-        <v>1700</v>
+        <v>430</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="13">
-        <v>1700</v>
+        <v>430</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="13">
-        <v>1700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>344</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>345</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="13">
-        <v>1700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>348</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="13">
-        <v>1700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="13">
-        <v>1650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="13">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="13">
-        <v>1250</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="13">
-        <v>1750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="13">
-        <v>2450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="13">
-        <v>2450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="13">
-        <v>2450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="13">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="13">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="13">
-        <v>2300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="13">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="13">
-        <v>1050</v>
+        <v>550</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="13">
-        <v>470</v>
+        <v>550</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="13">
-        <v>470</v>
+        <v>550</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="13">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="13">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="13">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="13">
-        <v>1300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="13">
-        <v>2300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="13">
-        <v>1300</v>
+        <v>690</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="13">
-        <v>1300</v>
+        <v>690</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="13">
-        <v>1300</v>
+        <v>690</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>417</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="13">
-        <v>1300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
-        <v>1300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="13">
-        <v>1300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="13">
-        <v>950</v>
+        <v>530</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="13">
-        <v>2300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="13">
-        <v>2300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="13">
-        <v>950</v>
+        <v>430</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="13">
-        <v>230</v>
+        <v>430</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="13">
-        <v>1650</v>
+        <v>790</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="13">
-        <v>2300</v>
+        <v>790</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="13">
-        <v>2300</v>
+        <v>790</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="13">
-        <v>950</v>
+        <v>430</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="13">
-        <v>2300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>460</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="13">
-        <v>2800</v>
+        <v>950</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="13">
-        <v>510</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="13">
-        <v>510</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>479</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>480</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="13">
-        <v>510</v>
+        <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="13">
-        <v>510</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="13">
-        <v>510</v>
+        <v>430</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="13">
-        <v>510</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="13">
-        <v>510</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="13">
-        <v>510</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="13">
-        <v>510</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="13">
-        <v>510</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="13">
-        <v>510</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="13">
-        <v>950</v>
+        <v>120</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="13">
-        <v>690</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="13">
-        <v>690</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>516</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="13">
-        <v>690</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="13">
-        <v>690</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="13">
-        <v>790</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="13">
-        <v>430</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>527</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>528</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="13">
-        <v>430</v>
+        <v>600</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>531</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="13">
-        <v>1650</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="13">
-        <v>1650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>536</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>537</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="13">
-        <v>1550</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>539</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>540</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>541</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="13">
-        <v>1550</v>
+        <v>470</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="13">
-        <v>950</v>
+        <v>470</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>547</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="13">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="13">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>551</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>552</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>553</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="13">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>554</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>555</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>556</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="13">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>557</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>558</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>559</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="13">
-        <v>950</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>560</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>561</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>562</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="13">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>563</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>564</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>565</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="13">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>566</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>567</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="13">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>571</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="13">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>572</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>574</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="13">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>577</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="13">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>578</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>580</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="13">
         <v>950</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>583</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="13">
-        <v>950</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>584</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>585</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>586</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="13">
-        <v>1550</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>587</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>588</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>589</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="13">
-        <v>490</v>
+        <v>950</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>590</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>591</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>592</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="13">
-        <v>490</v>
+        <v>230</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>593</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>594</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>595</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="13">
-        <v>550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>596</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="13">
-        <v>540</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="13">
-        <v>790</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="13">
         <v>950</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="13">
-        <v>2500</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>609</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>610</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="13">
-        <v>2500</v>
+        <v>950</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="13">
-        <v>1550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="13">
-        <v>1900</v>
+        <v>950</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="13">
-        <v>1650</v>
+        <v>950</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="13">
-        <v>190</v>
+        <v>490</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="13">
-        <v>190</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="13">
-        <v>190</v>
+        <v>510</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="13">
-        <v>430</v>
+        <v>510</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>632</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>633</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>634</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="13">
-        <v>430</v>
+        <v>510</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>635</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>636</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>637</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="13">
-        <v>350</v>
+        <v>510</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>638</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>639</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>640</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="13">
-        <v>300</v>
+        <v>510</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>641</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>642</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>643</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="13">
-        <v>230</v>
+        <v>510</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>644</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>646</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="13">
-        <v>650</v>
+        <v>510</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>647</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="13">
-        <v>550</v>
+        <v>510</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>650</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>651</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>652</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="13">
-        <v>550</v>
+        <v>510</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>653</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>654</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>655</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="13">
-        <v>650</v>
+        <v>510</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>656</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>657</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>658</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="13">
-        <v>50</v>
+        <v>950</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="13">
-        <v>750</v>
+        <v>690</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>662</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="13">
-        <v>790</v>
+        <v>690</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>665</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>666</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="13">
-        <v>790</v>
+        <v>690</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="13">
-        <v>490</v>
+        <v>690</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="13">
-        <v>1550</v>
+        <v>790</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>674</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>675</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>676</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="13">
-        <v>2700</v>
+        <v>430</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>677</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>678</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>679</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="13">
-        <v>2700</v>
+        <v>430</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>680</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>681</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="13">
-        <v>2200</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="13">
         <v>1650</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="13">
-        <v>1550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>695</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>696</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>697</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="13">
-        <v>430</v>
+        <v>950</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>698</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>699</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>700</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="13">
-        <v>430</v>
+        <v>950</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>701</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>702</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>703</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="13">
-        <v>430</v>
+        <v>950</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>704</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>705</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="13">
-        <v>430</v>
+        <v>950</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>707</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>708</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="13">
-        <v>2600</v>
+        <v>950</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="13">
-        <v>2600</v>
+        <v>950</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>713</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>714</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>715</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="13">
-        <v>990</v>
+        <v>950</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>716</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>717</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>718</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="13">
-        <v>1250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>719</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>720</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>721</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>722</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>723</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>734</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>735</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>736</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="13">
-        <v>370</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>737</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>738</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="13">
-        <v>370</v>
+        <v>490</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="9" t="s">
         <v>740</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>741</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="13">
-        <v>370</v>
+        <v>490</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="13">
-        <v>370</v>
+        <v>550</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="13">
-        <v>370</v>
+        <v>540</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>749</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>750</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>751</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="13">
-        <v>370</v>
+        <v>790</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>752</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>753</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>754</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>755</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>756</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>757</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="13">
-        <v>370</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>758</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>759</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="13">
-        <v>370</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
         <v>761</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>762</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>763</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="13">
-        <v>370</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="9" t="s">
         <v>764</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>765</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>766</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="13">
-        <v>370</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="13">
-        <v>370</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>770</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="13">
-        <v>370</v>
+        <v>190</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="13">
-        <v>370</v>
+        <v>190</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="13">
-        <v>370</v>
+        <v>190</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="13">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>782</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>783</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="13">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>785</v>
       </c>
       <c r="C265" s="6" t="s">
         <v>786</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>787</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="13">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>788</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>790</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="13">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>791</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>792</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>793</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="13">
-        <v>370</v>
+        <v>230</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>794</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>796</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="13">
-        <v>370</v>
+        <v>650</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="13">
-        <v>370</v>
+        <v>550</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="13">
-        <v>370</v>
+        <v>550</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="13">
-        <v>370</v>
+        <v>650</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="13">
-        <v>370</v>
+        <v>50</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="5"/>
       <c r="F273" s="13">
-        <v>370</v>
+        <v>750</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="5"/>
       <c r="F274" s="13">
-        <v>390</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>815</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E275" s="5"/>
       <c r="F275" s="13">
-        <v>490</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>818</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5"/>
       <c r="F276" s="13">
         <v>490</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5"/>
       <c r="F277" s="13">
-        <v>490</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5"/>
       <c r="F278" s="13">
-        <v>490</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="5"/>
       <c r="F279" s="13">
-        <v>490</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>830</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>831</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5"/>
       <c r="F280" s="13">
-        <v>490</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5"/>
       <c r="F281" s="13">
-        <v>490</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5"/>
       <c r="F282" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5"/>
       <c r="F283" s="13">
-        <v>250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="5"/>
       <c r="F284" s="13">
-        <v>250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>845</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>846</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>847</v>
       </c>
       <c r="E285" s="5"/>
       <c r="F285" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>848</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>849</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>850</v>
       </c>
       <c r="E286" s="5"/>
       <c r="F286" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>851</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>852</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>853</v>
       </c>
       <c r="E287" s="5"/>
       <c r="F287" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>854</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>855</v>
       </c>
       <c r="D288" s="5" t="s">
         <v>856</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="13">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>857</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>858</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>859</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="13">
-        <v>350</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>860</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>861</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>862</v>
       </c>
       <c r="E290" s="5"/>
       <c r="F290" s="13">
-        <v>350</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>863</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>864</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="5"/>
       <c r="F291" s="13">
-        <v>2900</v>
+        <v>990</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>866</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>867</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>868</v>
       </c>
       <c r="E292" s="5"/>
       <c r="F292" s="13">
-        <v>690</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>869</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>870</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5"/>
       <c r="F293" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5"/>
       <c r="F294" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="5"/>
       <c r="F295" s="13">
-        <v>1990</v>
+        <v>370</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>878</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>879</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5"/>
       <c r="F296" s="13">
-        <v>1990</v>
+        <v>370</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="5"/>
       <c r="F297" s="13">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="5"/>
       <c r="F298" s="13">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="5"/>
       <c r="F299" s="13">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="5"/>
       <c r="F300" s="13">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>893</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E301" s="5"/>
       <c r="F301" s="13">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="9" t="s">
         <v>896</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>897</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>898</v>
       </c>
       <c r="E302" s="5"/>
       <c r="F302" s="13">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="9" t="s">
         <v>899</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>900</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>901</v>
       </c>
       <c r="E303" s="5"/>
       <c r="F303" s="13">
-        <v>390</v>
+        <v>370</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="9" t="s">
         <v>902</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>903</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5"/>
       <c r="F304" s="13">
-        <v>390</v>
+        <v>370</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5"/>
       <c r="F305" s="13">
-        <v>390</v>
+        <v>370</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5"/>
       <c r="F306" s="13">
-        <v>390</v>
+        <v>370</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="9" t="s">
         <v>911</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>912</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E307" s="5"/>
       <c r="F307" s="13">
-        <v>390</v>
+        <v>370</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>914</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E308" s="5"/>
       <c r="F308" s="13">
-        <v>390</v>
+        <v>370</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>917</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>919</v>
       </c>
       <c r="E309" s="5"/>
       <c r="F309" s="13">
-        <v>790</v>
+        <v>370</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>920</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>921</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5"/>
       <c r="F310" s="13">
-        <v>790</v>
+        <v>370</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5"/>
       <c r="F311" s="13">
-        <v>790</v>
+        <v>370</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5"/>
       <c r="F312" s="13">
-        <v>790</v>
+        <v>370</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="9" t="s">
         <v>929</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>930</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>931</v>
       </c>
       <c r="E313" s="5"/>
       <c r="F313" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="9" t="s">
         <v>932</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>933</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>934</v>
       </c>
       <c r="E314" s="5"/>
       <c r="F314" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="9" t="s">
         <v>935</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>936</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E315" s="5"/>
       <c r="F315" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>938</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>939</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E316" s="5"/>
       <c r="F316" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>941</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>942</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>943</v>
       </c>
       <c r="E317" s="5"/>
       <c r="F317" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>944</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>945</v>
       </c>
       <c r="D318" s="5" t="s">
         <v>946</v>
       </c>
       <c r="E318" s="5"/>
       <c r="F318" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="9" t="s">
         <v>947</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>948</v>
       </c>
       <c r="D319" s="5" t="s">
         <v>949</v>
       </c>
       <c r="E319" s="5"/>
       <c r="F319" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>950</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>951</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>952</v>
       </c>
       <c r="E320" s="5"/>
       <c r="F320" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="9" t="s">
         <v>953</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>954</v>
       </c>
       <c r="D321" s="5" t="s">
         <v>955</v>
       </c>
       <c r="E321" s="5"/>
       <c r="F321" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="9" t="s">
         <v>956</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>957</v>
       </c>
       <c r="D322" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E322" s="5"/>
       <c r="F322" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
         <v>959</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>960</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>961</v>
       </c>
       <c r="E323" s="5"/>
       <c r="F323" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>962</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>964</v>
       </c>
       <c r="E324" s="5"/>
       <c r="F324" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E325" s="5"/>
       <c r="F325" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="9" t="s">
         <v>968</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>969</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>970</v>
       </c>
       <c r="E326" s="5"/>
       <c r="F326" s="13">
-        <v>1550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="9" t="s">
         <v>971</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>972</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>973</v>
       </c>
       <c r="E327" s="5"/>
       <c r="F327" s="13">
-        <v>790</v>
+        <v>490</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="9" t="s">
         <v>974</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>975</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>976</v>
       </c>
       <c r="E328" s="5"/>
       <c r="F328" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
         <v>977</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>978</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>979</v>
       </c>
       <c r="E329" s="5"/>
       <c r="F329" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="9" t="s">
         <v>980</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>981</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>982</v>
       </c>
       <c r="E330" s="5"/>
       <c r="F330" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="9" t="s">
         <v>983</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>984</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E331" s="5"/>
       <c r="F331" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="9" t="s">
         <v>986</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>987</v>
       </c>
       <c r="D332" s="5" t="s">
         <v>988</v>
       </c>
       <c r="E332" s="5"/>
       <c r="F332" s="13">
-        <v>1450</v>
+        <v>490</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="9" t="s">
         <v>989</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>990</v>
       </c>
       <c r="D333" s="5" t="s">
         <v>991</v>
       </c>
       <c r="E333" s="5"/>
       <c r="F333" s="13">
-        <v>2600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="9" t="s">
         <v>992</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>993</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>994</v>
       </c>
       <c r="E334" s="5"/>
       <c r="F334" s="13">
-        <v>485</v>
+        <v>250</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="9" t="s">
         <v>995</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>996</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>997</v>
       </c>
       <c r="E335" s="5"/>
       <c r="F335" s="13">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="9" t="s">
         <v>998</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>999</v>
       </c>
       <c r="D336" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="E336" s="5"/>
       <c r="F336" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="E337" s="5"/>
       <c r="F337" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>1004</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="E338" s="5"/>
       <c r="F338" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="9" t="s">
         <v>1007</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="E339" s="5"/>
       <c r="F339" s="13">
-        <v>490</v>
+        <v>350</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="E340" s="5"/>
       <c r="F340" s="13">
-        <v>2200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="E341" s="5"/>
       <c r="F341" s="13">
-        <v>1550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="9" t="s">
         <v>1016</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="E342" s="5"/>
       <c r="F342" s="13">
-        <v>485</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="9" t="s">
         <v>1019</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="E343" s="5"/>
       <c r="F343" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="9" t="s">
         <v>1022</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="E344" s="5"/>
       <c r="F344" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5"/>
       <c r="F345" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5"/>
       <c r="F346" s="13">
-        <v>485</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5"/>
       <c r="F347" s="13">
-        <v>485</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>1034</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="E348" s="5"/>
       <c r="F348" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="9" t="s">
         <v>1037</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="E349" s="5"/>
       <c r="F349" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="E350" s="5"/>
       <c r="F350" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>1043</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="E351" s="5"/>
       <c r="F351" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>1046</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="E352" s="5"/>
       <c r="F352" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="E353" s="5"/>
       <c r="F353" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="E354" s="5"/>
       <c r="F354" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E355" s="5"/>
       <c r="F355" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="E356" s="5"/>
       <c r="F356" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>1061</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>1063</v>
       </c>
       <c r="E357" s="5"/>
       <c r="F357" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>1066</v>
       </c>
       <c r="E358" s="5"/>
       <c r="F358" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5"/>
       <c r="F359" s="13">
-        <v>485</v>
+        <v>790</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5"/>
       <c r="F360" s="13">
-        <v>485</v>
+        <v>790</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5"/>
       <c r="F361" s="13">
-        <v>485</v>
+        <v>790</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>1078</v>
       </c>
       <c r="E362" s="5"/>
       <c r="F362" s="13">
-        <v>485</v>
+        <v>790</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="C363" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>1081</v>
       </c>
       <c r="E363" s="5"/>
       <c r="F363" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="9" t="s">
@@ -11395,69 +11836,69 @@
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5"/>
       <c r="F368" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5"/>
       <c r="F369" s="13">
-        <v>1690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="5"/>
       <c r="F370" s="13">
-        <v>430</v>
+        <v>485</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>1103</v>
       </c>
       <c r="C371" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="5"/>
       <c r="F371" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="9" t="s">
@@ -11521,609 +11962,609 @@
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5"/>
       <c r="F375" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5"/>
       <c r="F376" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5"/>
       <c r="F377" s="13">
-        <v>485</v>
+        <v>790</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="E378" s="5"/>
       <c r="F378" s="13">
-        <v>485</v>
+        <v>430</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E379" s="5"/>
       <c r="F379" s="13">
-        <v>485</v>
+        <v>430</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E380" s="5"/>
       <c r="F380" s="13">
-        <v>485</v>
+        <v>430</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="C381" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5"/>
       <c r="F381" s="13">
-        <v>2500</v>
+        <v>485</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5"/>
       <c r="F382" s="13">
-        <v>690</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5"/>
       <c r="F383" s="13">
-        <v>690</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="9" t="s">
         <v>1142</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5"/>
       <c r="F384" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5"/>
       <c r="F385" s="13">
-        <v>690</v>
+        <v>120</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="C386" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5"/>
       <c r="F386" s="13">
-        <v>690</v>
+        <v>490</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="E387" s="5"/>
       <c r="F387" s="13">
-        <v>690</v>
+        <v>490</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>1154</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E388" s="5"/>
       <c r="F388" s="13">
-        <v>690</v>
+        <v>490</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>384</v>
       </c>
       <c r="B389" s="9" t="s">
         <v>1157</v>
       </c>
       <c r="C389" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="E389" s="5"/>
       <c r="F389" s="13">
-        <v>690</v>
+        <v>490</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="C390" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="E390" s="5"/>
       <c r="F390" s="13">
-        <v>400</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="9" t="s">
         <v>1163</v>
       </c>
       <c r="C391" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="E391" s="5"/>
       <c r="F391" s="13">
-        <v>1350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="E392" s="5"/>
       <c r="F392" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="E393" s="5"/>
       <c r="F393" s="13">
-        <v>990</v>
+        <v>485</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="C394" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>1174</v>
       </c>
       <c r="E394" s="5"/>
       <c r="F394" s="13">
-        <v>990</v>
+        <v>485</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>390</v>
       </c>
       <c r="B395" s="9" t="s">
         <v>1175</v>
       </c>
       <c r="C395" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="D395" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="E395" s="5"/>
       <c r="F395" s="13">
-        <v>390</v>
+        <v>485</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="9" t="s">
         <v>1178</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5"/>
       <c r="F396" s="13">
-        <v>390</v>
+        <v>485</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5"/>
       <c r="F397" s="13">
-        <v>90</v>
+        <v>485</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5"/>
       <c r="F398" s="13">
-        <v>850</v>
+        <v>485</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="E399" s="5"/>
       <c r="F399" s="13">
-        <v>390</v>
+        <v>485</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5"/>
       <c r="F400" s="13">
-        <v>490</v>
+        <v>485</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5"/>
       <c r="F401" s="13">
-        <v>250</v>
+        <v>485</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5"/>
       <c r="F402" s="13">
-        <v>250</v>
+        <v>485</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="E403" s="5"/>
       <c r="F403" s="13">
-        <v>250</v>
+        <v>485</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="D404" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="E404" s="5"/>
       <c r="F404" s="13">
-        <v>250</v>
+        <v>485</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="E405" s="5"/>
       <c r="F405" s="13">
-        <v>250</v>
+        <v>485</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="E406" s="5"/>
       <c r="F406" s="13">
-        <v>170</v>
+        <v>485</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>402</v>
       </c>
       <c r="B407" s="9" t="s">
         <v>1211</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="D407" s="5" t="s">
         <v>1213</v>
       </c>
       <c r="E407" s="5"/>
       <c r="F407" s="13">
-        <v>170</v>
+        <v>485</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>403</v>
       </c>
       <c r="B408" s="9" t="s">
         <v>1214</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="D408" s="5" t="s">
         <v>1216</v>
       </c>
       <c r="E408" s="5"/>
       <c r="F408" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>404</v>
       </c>
       <c r="B409" s="9" t="s">
@@ -12277,123 +12718,123 @@
         <v>1242</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="E417" s="5"/>
       <c r="F417" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="E418" s="5"/>
       <c r="F418" s="13">
-        <v>390</v>
+        <v>485</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1249</v>
       </c>
       <c r="E419" s="5"/>
       <c r="F419" s="13">
-        <v>390</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="E420" s="5"/>
       <c r="F420" s="13">
-        <v>1700</v>
+        <v>430</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="C421" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="E421" s="5"/>
       <c r="F421" s="13">
-        <v>1850</v>
+        <v>485</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>1258</v>
       </c>
       <c r="E422" s="5"/>
       <c r="F422" s="13">
-        <v>670</v>
+        <v>485</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="C423" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="E423" s="5"/>
       <c r="F423" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="9" t="s">
@@ -12511,429 +12952,429 @@
         <v>1281</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="E430" s="5"/>
       <c r="F430" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E431" s="5"/>
       <c r="F431" s="13">
-        <v>2250</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>427</v>
       </c>
       <c r="B432" s="9" t="s">
         <v>1286</v>
       </c>
       <c r="C432" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="D432" s="5" t="s">
         <v>1288</v>
       </c>
       <c r="E432" s="5"/>
       <c r="F432" s="13">
-        <v>1400</v>
+        <v>690</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
         <v>428</v>
       </c>
       <c r="B433" s="9" t="s">
         <v>1289</v>
       </c>
       <c r="C433" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="D433" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="E433" s="5"/>
       <c r="F433" s="13">
-        <v>1750</v>
+        <v>690</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="9" t="s">
         <v>1292</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="E434" s="5"/>
       <c r="F434" s="13">
-        <v>1150</v>
+        <v>690</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="9" t="s">
         <v>1295</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="E435" s="5"/>
       <c r="F435" s="13">
-        <v>1550</v>
+        <v>690</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="9" t="s">
         <v>1298</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="E436" s="5"/>
       <c r="F436" s="13">
-        <v>1050</v>
+        <v>690</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="9" t="s">
         <v>1301</v>
       </c>
       <c r="C437" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="E437" s="5"/>
       <c r="F437" s="13">
-        <v>390</v>
+        <v>690</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="9" t="s">
         <v>1304</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="D438" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="E438" s="5"/>
       <c r="F438" s="13">
-        <v>390</v>
+        <v>690</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="9" t="s">
         <v>1307</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="D439" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="E439" s="5"/>
       <c r="F439" s="13">
-        <v>1100</v>
+        <v>690</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="9" t="s">
         <v>1310</v>
       </c>
       <c r="C440" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="D440" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="E440" s="5"/>
       <c r="F440" s="13">
-        <v>1100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="9" t="s">
         <v>1313</v>
       </c>
       <c r="C441" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="D441" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="E441" s="5"/>
       <c r="F441" s="13">
-        <v>1100</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="9" t="s">
         <v>1316</v>
       </c>
       <c r="C442" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="D442" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="E442" s="5"/>
       <c r="F442" s="13">
-        <v>1400</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
         <v>438</v>
       </c>
       <c r="B443" s="9" t="s">
         <v>1319</v>
       </c>
       <c r="C443" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="D443" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="E443" s="5"/>
       <c r="F443" s="13">
-        <v>1100</v>
+        <v>990</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>439</v>
       </c>
       <c r="B444" s="9" t="s">
         <v>1322</v>
       </c>
       <c r="C444" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="D444" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="E444" s="5"/>
       <c r="F444" s="13">
-        <v>1650</v>
+        <v>990</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>440</v>
       </c>
       <c r="B445" s="9" t="s">
         <v>1325</v>
       </c>
       <c r="C445" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="D445" s="5" t="s">
         <v>1327</v>
       </c>
       <c r="E445" s="5"/>
       <c r="F445" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>441</v>
       </c>
       <c r="B446" s="9" t="s">
         <v>1328</v>
       </c>
       <c r="C446" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="D446" s="5" t="s">
         <v>1330</v>
       </c>
       <c r="E446" s="5"/>
       <c r="F446" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>442</v>
       </c>
       <c r="B447" s="9" t="s">
         <v>1331</v>
       </c>
       <c r="C447" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="D447" s="5" t="s">
         <v>1333</v>
       </c>
       <c r="E447" s="5"/>
       <c r="F447" s="13">
-        <v>1550</v>
+        <v>90</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>443</v>
       </c>
       <c r="B448" s="9" t="s">
         <v>1334</v>
       </c>
       <c r="C448" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="D448" s="5" t="s">
         <v>1336</v>
       </c>
       <c r="E448" s="5"/>
       <c r="F448" s="13">
-        <v>1550</v>
+        <v>850</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>444</v>
       </c>
       <c r="B449" s="9" t="s">
         <v>1337</v>
       </c>
       <c r="C449" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="D449" s="5" t="s">
         <v>1339</v>
       </c>
       <c r="E449" s="5"/>
       <c r="F449" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>445</v>
       </c>
       <c r="B450" s="9" t="s">
         <v>1340</v>
       </c>
       <c r="C450" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="D450" s="5" t="s">
         <v>1342</v>
       </c>
       <c r="E450" s="5"/>
       <c r="F450" s="13">
-        <v>1550</v>
+        <v>170</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>446</v>
       </c>
       <c r="B451" s="9" t="s">
         <v>1343</v>
       </c>
       <c r="C451" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="D451" s="5" t="s">
         <v>1345</v>
       </c>
       <c r="E451" s="5"/>
       <c r="F451" s="13">
-        <v>1200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>447</v>
       </c>
       <c r="B452" s="9" t="s">
         <v>1346</v>
       </c>
       <c r="C452" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="D452" s="5" t="s">
         <v>1348</v>
       </c>
       <c r="E452" s="5"/>
       <c r="F452" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>448</v>
       </c>
       <c r="B453" s="9" t="s">
         <v>1349</v>
       </c>
       <c r="C453" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="D453" s="5" t="s">
         <v>1351</v>
       </c>
       <c r="E453" s="5"/>
       <c r="F453" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
         <v>449</v>
       </c>
       <c r="B454" s="9" t="s">
@@ -13069,123 +13510,123 @@
         <v>1374</v>
       </c>
       <c r="D461" s="5" t="s">
         <v>1375</v>
       </c>
       <c r="E461" s="5"/>
       <c r="F461" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
         <v>457</v>
       </c>
       <c r="B462" s="9" t="s">
         <v>1376</v>
       </c>
       <c r="C462" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="D462" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="E462" s="5"/>
       <c r="F462" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
         <v>458</v>
       </c>
       <c r="B463" s="9" t="s">
         <v>1379</v>
       </c>
       <c r="C463" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="D463" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="E463" s="5"/>
       <c r="F463" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>459</v>
       </c>
       <c r="B464" s="9" t="s">
         <v>1382</v>
       </c>
       <c r="C464" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="D464" s="5" t="s">
         <v>1384</v>
       </c>
       <c r="E464" s="5"/>
       <c r="F464" s="13">
-        <v>485</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>460</v>
       </c>
       <c r="B465" s="9" t="s">
         <v>1385</v>
       </c>
       <c r="C465" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="D465" s="5" t="s">
         <v>1387</v>
       </c>
       <c r="E465" s="5"/>
       <c r="F465" s="13">
-        <v>485</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>461</v>
       </c>
       <c r="B466" s="9" t="s">
         <v>1388</v>
       </c>
       <c r="C466" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="D466" s="5" t="s">
         <v>1390</v>
       </c>
       <c r="E466" s="5"/>
       <c r="F466" s="13">
-        <v>485</v>
+        <v>670</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>462</v>
       </c>
       <c r="B467" s="9" t="s">
         <v>1391</v>
       </c>
       <c r="C467" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="D467" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="E467" s="5"/>
       <c r="F467" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
         <v>463</v>
       </c>
       <c r="B468" s="9" t="s">
@@ -13249,51 +13690,51 @@
         <v>1404</v>
       </c>
       <c r="D471" s="5" t="s">
         <v>1405</v>
       </c>
       <c r="E471" s="5"/>
       <c r="F471" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
         <v>467</v>
       </c>
       <c r="B472" s="9" t="s">
         <v>1406</v>
       </c>
       <c r="C472" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="D472" s="5" t="s">
         <v>1408</v>
       </c>
       <c r="E472" s="5"/>
       <c r="F472" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>468</v>
       </c>
       <c r="B473" s="9" t="s">
         <v>1409</v>
       </c>
       <c r="C473" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="D473" s="5" t="s">
         <v>1411</v>
       </c>
       <c r="E473" s="5"/>
       <c r="F473" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
         <v>469</v>
       </c>
       <c r="B474" s="9" t="s">
@@ -13303,248 +13744,1130 @@
         <v>1413</v>
       </c>
       <c r="D474" s="5" t="s">
         <v>1414</v>
       </c>
       <c r="E474" s="5"/>
       <c r="F474" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
         <v>470</v>
       </c>
       <c r="B475" s="9" t="s">
         <v>1415</v>
       </c>
       <c r="C475" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="D475" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="E475" s="5"/>
       <c r="F475" s="13">
-        <v>790</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
         <v>471</v>
       </c>
       <c r="B476" s="9" t="s">
         <v>1418</v>
       </c>
       <c r="C476" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="D476" s="5" t="s">
         <v>1420</v>
       </c>
       <c r="E476" s="5"/>
       <c r="F476" s="13">
-        <v>485</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>472</v>
       </c>
       <c r="B477" s="9" t="s">
         <v>1421</v>
       </c>
       <c r="C477" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="D477" s="5" t="s">
         <v>1423</v>
       </c>
       <c r="E477" s="5"/>
       <c r="F477" s="13">
-        <v>485</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>473</v>
       </c>
       <c r="B478" s="9" t="s">
         <v>1424</v>
       </c>
       <c r="C478" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="D478" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="E478" s="5"/>
       <c r="F478" s="13">
-        <v>485</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>474</v>
       </c>
       <c r="B479" s="9" t="s">
         <v>1427</v>
       </c>
       <c r="C479" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="D479" s="5" t="s">
         <v>1429</v>
       </c>
       <c r="E479" s="5"/>
       <c r="F479" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
         <v>475</v>
       </c>
       <c r="B480" s="9" t="s">
         <v>1430</v>
       </c>
       <c r="C480" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="D480" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="E480" s="5"/>
       <c r="F480" s="13">
-        <v>485</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
         <v>476</v>
       </c>
       <c r="B481" s="9" t="s">
         <v>1433</v>
       </c>
       <c r="C481" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="D481" s="5" t="s">
         <v>1435</v>
       </c>
       <c r="E481" s="5"/>
       <c r="F481" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>477</v>
       </c>
       <c r="B482" s="9" t="s">
         <v>1436</v>
       </c>
       <c r="C482" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="D482" s="5" t="s">
         <v>1438</v>
       </c>
       <c r="E482" s="5"/>
       <c r="F482" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>478</v>
       </c>
       <c r="B483" s="9" t="s">
         <v>1439</v>
       </c>
       <c r="C483" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>1441</v>
       </c>
       <c r="E483" s="5"/>
       <c r="F483" s="13">
-        <v>2300</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>479</v>
       </c>
       <c r="B484" s="9" t="s">
         <v>1442</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="E484" s="5"/>
       <c r="F484" s="13">
-        <v>3900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>480</v>
       </c>
       <c r="B485" s="9" t="s">
         <v>1445</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="D485" s="5" t="s">
         <v>1447</v>
       </c>
       <c r="E485" s="5"/>
       <c r="F485" s="13">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
         <v>481</v>
       </c>
       <c r="B486" s="9" t="s">
         <v>1448</v>
       </c>
       <c r="C486" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="D486" s="5" t="s">
         <v>1450</v>
       </c>
       <c r="E486" s="5"/>
       <c r="F486" s="13">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6">
+      <c r="A487" s="4">
+        <v>482</v>
+      </c>
+      <c r="B487" s="9" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C487" s="6" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D487" s="5" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E487" s="5"/>
+      <c r="F487" s="13">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6">
+      <c r="A488" s="4">
+        <v>483</v>
+      </c>
+      <c r="B488" s="9" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C488" s="6" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D488" s="5" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E488" s="5"/>
+      <c r="F488" s="13">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6">
+      <c r="A489" s="4">
+        <v>484</v>
+      </c>
+      <c r="B489" s="9" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C489" s="6" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D489" s="5" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E489" s="5"/>
+      <c r="F489" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6">
+      <c r="A490" s="4">
+        <v>485</v>
+      </c>
+      <c r="B490" s="9" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C490" s="6" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D490" s="5" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E490" s="5"/>
+      <c r="F490" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6">
+      <c r="A491" s="4">
+        <v>486</v>
+      </c>
+      <c r="B491" s="9" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C491" s="6" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D491" s="5" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E491" s="5"/>
+      <c r="F491" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="492" spans="1:6">
+      <c r="A492" s="4">
+        <v>487</v>
+      </c>
+      <c r="B492" s="9" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C492" s="6" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D492" s="5" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E492" s="5"/>
+      <c r="F492" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="493" spans="1:6">
+      <c r="A493" s="4">
+        <v>488</v>
+      </c>
+      <c r="B493" s="9" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C493" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D493" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E493" s="5"/>
+      <c r="F493" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="494" spans="1:6">
+      <c r="A494" s="4">
+        <v>489</v>
+      </c>
+      <c r="B494" s="9" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C494" s="6" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D494" s="5" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E494" s="5"/>
+      <c r="F494" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6">
+      <c r="A495" s="4">
+        <v>490</v>
+      </c>
+      <c r="B495" s="9" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C495" s="6" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D495" s="5" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E495" s="5"/>
+      <c r="F495" s="13">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="496" spans="1:6">
+      <c r="A496" s="4">
+        <v>491</v>
+      </c>
+      <c r="B496" s="9" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C496" s="6" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D496" s="5" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E496" s="5"/>
+      <c r="F496" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="497" spans="1:6">
+      <c r="A497" s="4">
+        <v>492</v>
+      </c>
+      <c r="B497" s="9" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C497" s="6" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D497" s="5" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E497" s="5"/>
+      <c r="F497" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="498" spans="1:6">
+      <c r="A498" s="4">
+        <v>493</v>
+      </c>
+      <c r="B498" s="9" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C498" s="6" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D498" s="5" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E498" s="5"/>
+      <c r="F498" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="499" spans="1:6">
+      <c r="A499" s="4">
+        <v>494</v>
+      </c>
+      <c r="B499" s="9" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C499" s="6" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D499" s="5" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E499" s="5"/>
+      <c r="F499" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="500" spans="1:6">
+      <c r="A500" s="4">
+        <v>495</v>
+      </c>
+      <c r="B500" s="9" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C500" s="6" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D500" s="5" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E500" s="5"/>
+      <c r="F500" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="501" spans="1:6">
+      <c r="A501" s="4">
+        <v>496</v>
+      </c>
+      <c r="B501" s="9" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C501" s="6" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D501" s="5" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E501" s="5"/>
+      <c r="F501" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="502" spans="1:6">
+      <c r="A502" s="4">
+        <v>497</v>
+      </c>
+      <c r="B502" s="9" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C502" s="6" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D502" s="5" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E502" s="5"/>
+      <c r="F502" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="503" spans="1:6">
+      <c r="A503" s="4">
+        <v>498</v>
+      </c>
+      <c r="B503" s="9" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C503" s="6" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D503" s="5" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E503" s="5"/>
+      <c r="F503" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="504" spans="1:6">
+      <c r="A504" s="4">
+        <v>499</v>
+      </c>
+      <c r="B504" s="9" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C504" s="6" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D504" s="5" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E504" s="5"/>
+      <c r="F504" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="505" spans="1:6">
+      <c r="A505" s="4">
+        <v>500</v>
+      </c>
+      <c r="B505" s="9" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C505" s="6" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D505" s="5" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E505" s="5"/>
+      <c r="F505" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="506" spans="1:6">
+      <c r="A506" s="4">
+        <v>501</v>
+      </c>
+      <c r="B506" s="9" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C506" s="6" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D506" s="5" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E506" s="5"/>
+      <c r="F506" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="507" spans="1:6">
+      <c r="A507" s="4">
+        <v>502</v>
+      </c>
+      <c r="B507" s="9" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C507" s="6" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D507" s="5" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E507" s="5"/>
+      <c r="F507" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="508" spans="1:6">
+      <c r="A508" s="4">
+        <v>503</v>
+      </c>
+      <c r="B508" s="9" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C508" s="6" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D508" s="5" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E508" s="5"/>
+      <c r="F508" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="509" spans="1:6">
+      <c r="A509" s="4">
+        <v>504</v>
+      </c>
+      <c r="B509" s="9" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C509" s="6" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D509" s="5" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E509" s="5"/>
+      <c r="F509" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="510" spans="1:6">
+      <c r="A510" s="4">
+        <v>505</v>
+      </c>
+      <c r="B510" s="9" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C510" s="6" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D510" s="5" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E510" s="5"/>
+      <c r="F510" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="511" spans="1:6">
+      <c r="A511" s="4">
+        <v>506</v>
+      </c>
+      <c r="B511" s="9" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C511" s="6" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D511" s="5" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E511" s="5"/>
+      <c r="F511" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="512" spans="1:6">
+      <c r="A512" s="4">
+        <v>507</v>
+      </c>
+      <c r="B512" s="9" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C512" s="6" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D512" s="5" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E512" s="5"/>
+      <c r="F512" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="513" spans="1:6">
+      <c r="A513" s="4">
+        <v>508</v>
+      </c>
+      <c r="B513" s="9" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C513" s="6" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D513" s="5" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E513" s="5"/>
+      <c r="F513" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="514" spans="1:6">
+      <c r="A514" s="4">
+        <v>509</v>
+      </c>
+      <c r="B514" s="9" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C514" s="6" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D514" s="5" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E514" s="5"/>
+      <c r="F514" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="515" spans="1:6">
+      <c r="A515" s="4">
+        <v>510</v>
+      </c>
+      <c r="B515" s="9" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C515" s="6" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D515" s="5" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E515" s="5"/>
+      <c r="F515" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="516" spans="1:6">
+      <c r="A516" s="4">
+        <v>511</v>
+      </c>
+      <c r="B516" s="9" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C516" s="6" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D516" s="5" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E516" s="5"/>
+      <c r="F516" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="517" spans="1:6">
+      <c r="A517" s="4">
+        <v>512</v>
+      </c>
+      <c r="B517" s="9" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C517" s="6" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D517" s="5" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E517" s="5"/>
+      <c r="F517" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="518" spans="1:6">
+      <c r="A518" s="4">
+        <v>513</v>
+      </c>
+      <c r="B518" s="9" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C518" s="6" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D518" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E518" s="5"/>
+      <c r="F518" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="519" spans="1:6">
+      <c r="A519" s="4">
+        <v>514</v>
+      </c>
+      <c r="B519" s="9" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C519" s="6" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D519" s="5" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E519" s="5"/>
+      <c r="F519" s="13">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="520" spans="1:6">
+      <c r="A520" s="4">
+        <v>515</v>
+      </c>
+      <c r="B520" s="9" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C520" s="6" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D520" s="5" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E520" s="5"/>
+      <c r="F520" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="521" spans="1:6">
+      <c r="A521" s="4">
+        <v>516</v>
+      </c>
+      <c r="B521" s="9" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C521" s="6" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D521" s="5" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E521" s="5"/>
+      <c r="F521" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6">
+      <c r="A522" s="4">
+        <v>517</v>
+      </c>
+      <c r="B522" s="9" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C522" s="6" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D522" s="5" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E522" s="5"/>
+      <c r="F522" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="523" spans="1:6">
+      <c r="A523" s="4">
+        <v>518</v>
+      </c>
+      <c r="B523" s="9" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C523" s="6" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D523" s="5" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E523" s="5"/>
+      <c r="F523" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="524" spans="1:6">
+      <c r="A524" s="4">
+        <v>519</v>
+      </c>
+      <c r="B524" s="9" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C524" s="6" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D524" s="5" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E524" s="5"/>
+      <c r="F524" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="525" spans="1:6">
+      <c r="A525" s="4">
+        <v>520</v>
+      </c>
+      <c r="B525" s="9" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C525" s="6" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D525" s="5" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E525" s="5"/>
+      <c r="F525" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6">
+      <c r="A526" s="4">
+        <v>521</v>
+      </c>
+      <c r="B526" s="9" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C526" s="6" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D526" s="5" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E526" s="5"/>
+      <c r="F526" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6">
+      <c r="A527" s="4">
+        <v>522</v>
+      </c>
+      <c r="B527" s="9" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C527" s="6" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D527" s="5" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E527" s="5"/>
+      <c r="F527" s="13">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="528" spans="1:6">
+      <c r="A528" s="4">
+        <v>523</v>
+      </c>
+      <c r="B528" s="9" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C528" s="6" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D528" s="5" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E528" s="5"/>
+      <c r="F528" s="13">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="529" spans="1:6">
+      <c r="A529" s="4">
+        <v>524</v>
+      </c>
+      <c r="B529" s="9" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C529" s="6" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D529" s="5" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E529" s="5"/>
+      <c r="F529" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="530" spans="1:6">
+      <c r="A530" s="4">
+        <v>525</v>
+      </c>
+      <c r="B530" s="9" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C530" s="6" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D530" s="5" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E530" s="5"/>
+      <c r="F530" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="531" spans="1:6">
+      <c r="A531" s="4">
+        <v>526</v>
+      </c>
+      <c r="B531" s="9" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C531" s="6" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D531" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E531" s="5"/>
+      <c r="F531" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="532" spans="1:6">
+      <c r="A532" s="4">
+        <v>527</v>
+      </c>
+      <c r="B532" s="9" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C532" s="6" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D532" s="5" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E532" s="5"/>
+      <c r="F532" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="533" spans="1:6">
+      <c r="A533" s="4">
+        <v>528</v>
+      </c>
+      <c r="B533" s="9" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C533" s="6" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D533" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E533" s="5"/>
+      <c r="F533" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="534" spans="1:6">
+      <c r="A534" s="4">
+        <v>529</v>
+      </c>
+      <c r="B534" s="9" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C534" s="6" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D534" s="5" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E534" s="5"/>
+      <c r="F534" s="13">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6">
+      <c r="A535" s="4">
+        <v>530</v>
+      </c>
+      <c r="B535" s="9" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C535" s="6" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D535" s="5" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E535" s="5"/>
+      <c r="F535" s="13">
         <v>1550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -13992,50 +15315,99 @@
     <hyperlink ref="D462" r:id="rId_hyperlink_457"/>
     <hyperlink ref="D463" r:id="rId_hyperlink_458"/>
     <hyperlink ref="D464" r:id="rId_hyperlink_459"/>
     <hyperlink ref="D465" r:id="rId_hyperlink_460"/>
     <hyperlink ref="D466" r:id="rId_hyperlink_461"/>
     <hyperlink ref="D467" r:id="rId_hyperlink_462"/>
     <hyperlink ref="D468" r:id="rId_hyperlink_463"/>
     <hyperlink ref="D469" r:id="rId_hyperlink_464"/>
     <hyperlink ref="D470" r:id="rId_hyperlink_465"/>
     <hyperlink ref="D471" r:id="rId_hyperlink_466"/>
     <hyperlink ref="D472" r:id="rId_hyperlink_467"/>
     <hyperlink ref="D473" r:id="rId_hyperlink_468"/>
     <hyperlink ref="D474" r:id="rId_hyperlink_469"/>
     <hyperlink ref="D475" r:id="rId_hyperlink_470"/>
     <hyperlink ref="D476" r:id="rId_hyperlink_471"/>
     <hyperlink ref="D477" r:id="rId_hyperlink_472"/>
     <hyperlink ref="D478" r:id="rId_hyperlink_473"/>
     <hyperlink ref="D479" r:id="rId_hyperlink_474"/>
     <hyperlink ref="D480" r:id="rId_hyperlink_475"/>
     <hyperlink ref="D481" r:id="rId_hyperlink_476"/>
     <hyperlink ref="D482" r:id="rId_hyperlink_477"/>
     <hyperlink ref="D483" r:id="rId_hyperlink_478"/>
     <hyperlink ref="D484" r:id="rId_hyperlink_479"/>
     <hyperlink ref="D485" r:id="rId_hyperlink_480"/>
     <hyperlink ref="D486" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D490" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D499" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D500" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D516" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D528" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_530"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>