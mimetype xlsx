--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,76 +12,373 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1649">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>НОВИНКИ</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>53770</t>
+  </si>
+  <si>
+    <t>Nina Ricci Luna 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53768</t>
+  </si>
+  <si>
+    <t>Lux Xerjoff Opera 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-xerjoff-opera-100-ml/</t>
+  </si>
+  <si>
+    <t>53767</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 25 ml ОАЭ Louis Vuitton Symphony</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-louis-vuitton-symphony/</t>
+  </si>
+  <si>
+    <t>53766</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 25 ml ОАЭ Clive Christian Noble XXI Art Deco Blonde Amber</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-clive-christian-noble-xxi-art-deco-blonde-amber/</t>
+  </si>
+  <si>
+    <t>53765</t>
+  </si>
+  <si>
+    <t>Tom Ford Grey Vetiver Parfum 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-grey-vetiver-parfum-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>53764</t>
+  </si>
+  <si>
+    <t>Kenzo Homme Eau de Toilette 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kenzo-homme-eau-de-toilette-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>53762</t>
+  </si>
+  <si>
+    <t>Lux 18 ml Louis Vuitton Imagination</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-18-ml-louis-vuitton-imagination/</t>
+  </si>
+  <si>
+    <t>53761</t>
+  </si>
+  <si>
+    <t>Lux 18 ml Ex Nihilo Blue Talisman</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-18-ml-ex-nihilo-blue-talisman/</t>
+  </si>
+  <si>
+    <t>53760</t>
+  </si>
+  <si>
+    <t>Lux 18 ml Anfar Pistachio Kunafa Dubai Chocolate</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-18-ml-anfar-pistachio-kunafa-dubai-chocolate/</t>
+  </si>
+  <si>
+    <t>53759</t>
+  </si>
+  <si>
+    <t>Lux 18 ml Dolce &amp; Gabbana Devotion</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-18-ml-dolce-gabbana-devotion/</t>
+  </si>
+  <si>
+    <t>53758</t>
+  </si>
+  <si>
+    <t>Lux 18 ml Loewe Solo Ella</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-18-ml-loewe-solo-ella/</t>
+  </si>
+  <si>
+    <t>53757</t>
+  </si>
+  <si>
+    <t>Lux 18 ml Shiseido Ginza</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-18-ml-shiseido-ginza/</t>
+  </si>
+  <si>
+    <t>53756</t>
+  </si>
+  <si>
+    <t>Lux 18 ml Shiseido Ever Bloom</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-18-ml-shiseido-ever-bloom/</t>
+  </si>
+  <si>
+    <t>53755</t>
+  </si>
+  <si>
+    <t>Prada L'Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/prada-l-homme-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53754</t>
+  </si>
+  <si>
+    <t>Tom Ford Figue Erotique 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-figue-erotique-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53752</t>
+  </si>
+  <si>
+    <t>Giorgio Armani Power Of You 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/20260806/</t>
+  </si>
+  <si>
+    <t>53751</t>
+  </si>
+  <si>
+    <t>Burberry Hero Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/burberry-hero-parfum-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53750</t>
+  </si>
+  <si>
+    <t>Yves Saint Laurent MYSLF 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/yves-saint-laurent-myslf-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53749</t>
+  </si>
+  <si>
+    <t>Versace Pour Femme Dylan Blush Pink 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53747</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amouage Love Hibiscus 100 мл </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/amouage-love-hibiscus-100-ml/</t>
+  </si>
+  <si>
+    <t>53746</t>
+  </si>
+  <si>
+    <t>Ard Al Zaafaran Saheb Emotions 70 мл (Оригинал)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/ard-al-zaafaran-saheb-emotions-70-ml-original/</t>
+  </si>
+  <si>
+    <t>53745</t>
+  </si>
+  <si>
+    <t>SevavereK MW5533 Turkey II (Hormone Paris Gaba), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-mw5533-turkey-ii-hormone-paris-gaba-50-ml/</t>
+  </si>
+  <si>
+    <t>53744</t>
+  </si>
+  <si>
+    <t>SevavereK M5035 Bleu De L'Exclusif (Chanel Bleu De Chanel L'Exclusif), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-m5035-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-50-ml/</t>
+  </si>
+  <si>
+    <t>53743</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 35 ml ОАЭ Asdaaf Ameer Al Arab Imperium</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-35-ml-oae-asdaaf-ameer-al-arab-imperium/</t>
+  </si>
+  <si>
+    <t>53735</t>
+  </si>
+  <si>
+    <t>SevavereK MW5530 Vanilla Powder (Matiere Premiere Vanilla Powder), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-mw5530-vanilla-powder-matiere-premiere-vanilla-powder-50-ml/</t>
+  </si>
+  <si>
+    <t>53734</t>
+  </si>
+  <si>
+    <t>Victoria's Secret Bare Rose 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/victoria-s-secret-bare-rose-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53733</t>
+  </si>
+  <si>
+    <t>Victoria's Secret Bare Magnolia 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/victoria-s-secret-bare-magnolia-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53732</t>
+  </si>
+  <si>
+    <t>Viktor &amp; Rolf Bonbon 90 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/viktor-rolf-bonbon-90-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53730</t>
+  </si>
+  <si>
+    <t>Paco Rabanne 1 Million Intense 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/paco-rabanne-1-million-intense-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53729</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл Lux Parfums de Marly Althair</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-lux-parfums-de-marly-althair/</t>
+  </si>
+  <si>
+    <t>53728</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл Lux Maison Francis Kurkdjian Baccarat Rouge 540 Eau de Parfum</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-lux-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum/</t>
+  </si>
+  <si>
+    <t>53727</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл Lux Creed Absolu Aventus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-lux-creed-absolu-aventus/</t>
+  </si>
+  <si>
+    <t>53726</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл Lux Louis Vuitton Ombre Nomade</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-lux-louis-vuitton-ombre-nomade/</t>
+  </si>
+  <si>
     <t>53725</t>
   </si>
   <si>
     <t>Clive Christian Strange Heavens Out Of The Blue 50 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/clive-christian-strange-heavens-out-of-the-blue-50-ml-ad/</t>
   </si>
   <si>
     <t>53724</t>
   </si>
   <si>
     <t>Givenchy Gentleman Society 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/</t>
   </si>
   <si>
     <t>53721</t>
   </si>
   <si>
     <t>Тестер 40 мл Ex Nihilo Blue Talisman</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-ex-nihilo-blue-talisman/</t>
@@ -542,59 +839,50 @@
   <si>
     <t>Max Philip Mandarin 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/max-philip-mandarin-100-ml-euro/</t>
   </si>
   <si>
     <t>53621</t>
   </si>
   <si>
     <t>Richard Premium Status 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/richard-premium-status-100-ml/</t>
   </si>
   <si>
     <t>53620</t>
   </si>
   <si>
     <t xml:space="preserve">Мини-парфюм 25 ml ОАЭ Armaf Yum Yum </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-yum-yum/</t>
   </si>
   <si>
-    <t>53619</t>
-[...7 lines deleted...]
-  <si>
     <t>53617</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Parfums de Marly Valaya</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-parfums-de-marly-valaya/</t>
   </si>
   <si>
     <t>53616</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Bvlgari Le Gemme Tygar</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-bvlgari-le-gemme-tygar/</t>
   </si>
   <si>
     <t>53615</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Lattafa Her Confession</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-her-confession/</t>
@@ -1334,77 +1622,50 @@
   <si>
     <t>Мини-парфюм 35 ml ОАЭ Haute Fragrance Company (HFC) Wear Love Everywhere</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-35-ml-oae-haute-fragrance-company-hfc-wear-love-everywhere/</t>
   </si>
   <si>
     <t>53493</t>
   </si>
   <si>
     <t>Мини-парфюм 35 ml ОАЭ Louis Vuitton Imagination</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-35-ml-oae-louis-vuitton-imagination/</t>
   </si>
   <si>
     <t>53489</t>
   </si>
   <si>
     <t>Мини-парфюм 35 ml ОАЭ Lattafa Khamrah Qahwa</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-35-ml-oae-lattafa-khamrah-qahwa/</t>
   </si>
   <si>
-    <t>53487</t>
-[...25 lines deleted...]
-  <si>
     <t>53484</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Juliette Has A Gun Vanilla Vibes</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-juliette-has-a-gun-vanilla-vibes/</t>
   </si>
   <si>
     <t>53483</t>
   </si>
   <si>
     <t>Тестер 40 мл The House of Oud Empathy</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-the-house-of-oud-empathy/</t>
   </si>
   <si>
     <t>53482</t>
   </si>
   <si>
     <t>Lux 18 ml Juliette Has a Gun Miami Shake</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-juliette-has-a-gun-miami-shake/</t>
@@ -1577,59 +1838,50 @@
   <si>
     <t xml:space="preserve">Lattafa Eclaire Banoffi 100 мл (Копия) </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/</t>
   </si>
   <si>
     <t>53455</t>
   </si>
   <si>
     <t>Louis Vuitton Moon Tale 100 мл (в оригинальной упаковке)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/louis-vuitton-moon-tale-100-ml-v-originalnoy-upakovke/</t>
   </si>
   <si>
     <t>53454</t>
   </si>
   <si>
     <t>Louis Vuitton Ink Mark 100 мл (в оригинальной упаковке)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/louis-vuitton-ink-mark-100-ml-v-originalnoy-upakovke/</t>
   </si>
   <si>
-    <t>53453</t>
-[...7 lines deleted...]
-  <si>
     <t>53452</t>
   </si>
   <si>
     <t>Lattafa Yara Elixir 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/</t>
   </si>
   <si>
     <t>53450</t>
   </si>
   <si>
     <t>Тестер 25 мл Shaik MW543 (Richard White Chocola)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-25-ml-shaik-mw543-richard-white-chocola/</t>
   </si>
   <si>
     <t>53449</t>
   </si>
   <si>
     <t>SevavereK MW5520 Moscow III Megamare (Orto Parisi Megamare), 50 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/</t>
@@ -2027,59 +2279,50 @@
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Nobile 1942 La Danza Delle Libellule</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-nobile-1942-la-danza-delle-libellule/</t>
   </si>
   <si>
     <t>53370</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Victoria's Secret Eau So Sexy</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-victoria-s-secret-eau-so-sexy/</t>
   </si>
   <si>
     <t>53367</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Jimmy Choo I Want Choo</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-jimmy-choo-i-want-choo/</t>
   </si>
   <si>
-    <t>53366</t>
-[...7 lines deleted...]
-  <si>
     <t>53363</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Asdaaf Ameerat Al Arab</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-asdaaf-ameerat-al-arab/</t>
   </si>
   <si>
     <t>53362</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Haute Fragrance Company (HFC) Sunmusk</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-sunmusk/</t>
   </si>
   <si>
     <t>53358</t>
   </si>
   <si>
     <t>Carolina Herrera La Bomba 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/</t>
@@ -2261,59 +2504,50 @@
   <si>
     <t>Тестер 40 мл Floraiku One Umbrella for Two</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-floraiku-one-umbrella-for-two/</t>
   </si>
   <si>
     <t>53311</t>
   </si>
   <si>
     <t>Тестер 66 мл Dolce &amp; Gabbana Devotion</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-dolce-gabbana-devotion/</t>
   </si>
   <si>
     <t>53310</t>
   </si>
   <si>
     <t>Тестер 40 ml ОАЭ Genyum Painter</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-oae-genyum-painter/</t>
   </si>
   <si>
-    <t>53309</t>
-[...7 lines deleted...]
-  <si>
     <t>53308</t>
   </si>
   <si>
     <t>Clive &amp; Keira 2140 Painter (Genyum Painter) 30 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/</t>
   </si>
   <si>
     <t>53305</t>
   </si>
   <si>
     <t>Matiere Premiere Vanilla Powder 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/matiere-premiere-vanilla-powder-100-ml-ad/</t>
   </si>
   <si>
     <t>53304</t>
   </si>
   <si>
     <t>Amouage Cristal &amp; Gold Woman 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/amouage-cristal-gold-woman-50-ml/</t>
@@ -2387,54 +2621,54 @@
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Initio Parfums Prives Narcotic Delight</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-initio-parfums-prives-narcotic-delight/</t>
   </si>
   <si>
     <t>53288</t>
   </si>
   <si>
     <t>Мини-парфюм Escada Candy Love 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-escada-candy-love-80-ml/</t>
   </si>
   <si>
     <t>53287</t>
   </si>
   <si>
     <t>Хайлайтер Kakashow  Тон 03</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/khaylayter-kakashow/</t>
   </si>
   <si>
-    <t>53282</t>
-[...2 lines deleted...]
-    <t>Хайлайтер Kakashow Highlighting Powder Тон 01</t>
+    <t>53284</t>
+  </si>
+  <si>
+    <t>Хайлайтер Kakashow Highlighting Powder Тон 03</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/</t>
   </si>
   <si>
     <t>53280</t>
   </si>
   <si>
     <t>Сыворотка для кожи вокруг глаз 3w Clinic Collagen Retinol Eye Ball Serum 30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/</t>
   </si>
   <si>
     <t>53279</t>
   </si>
   <si>
     <t>Сыворотка для кожи вокруг глаз с ретинолом и коллагеном Farm Stay Retinol &amp; Collagen Rolling Eye Serum 25 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/</t>
   </si>
   <si>
     <t>53278</t>
   </si>
@@ -2459,59 +2693,50 @@
   <si>
     <t>Ночная маска с тыквой пирамидка 7 Days secret healing pumpkin sleeping pack 5 g (1 шт)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/</t>
   </si>
   <si>
     <t>53275</t>
   </si>
   <si>
     <t>Подарочный набор Louboutin 3 * 9 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/</t>
   </si>
   <si>
     <t>53274</t>
   </si>
   <si>
     <t>Мини-парфюм 30 мл Lux Les Liquides Imaginaires Blanche Bete</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-30-ml-lux-les-liquides-imaginaires-blanche-bete/</t>
   </si>
   <si>
-    <t>53273</t>
-[...7 lines deleted...]
-  <si>
     <t>53272</t>
   </si>
   <si>
     <t>Тестер 40 мл Chloe Atelier des Fleurs Cedrus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-chloe-atelier-des-fleurs-cedrus/</t>
   </si>
   <si>
     <t>52891-29303</t>
   </si>
   <si>
     <t>Versace Eros Parfum 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/</t>
   </si>
   <si>
     <t>53267</t>
   </si>
   <si>
     <t>Attar Collection Sierra 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/attar-collection-sierra-100-ml-ad/</t>
@@ -3215,86 +3440,50 @@
   <si>
     <t>Парфюмерный дезодорант Gucci Intense Oud 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/</t>
   </si>
   <si>
     <t>53136</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Carolina Herrera 212 Sexy for Women 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernyy-dezodorant-carolina-herrera-212-sexy-for-women-200-ml/</t>
   </si>
   <si>
     <t>53135</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Prada Paradoxe 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernyy-dezodorant-prada-paradoxe-200-ml/</t>
   </si>
   <si>
-    <t>53134</t>
-[...34 lines deleted...]
-  <si>
     <t>53123</t>
   </si>
   <si>
     <t>Тестер Maison Martin Margiela Replica By the Fireplace 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-maison-martin-margiela-replica-by-the-fireplace-65-ml-oae/</t>
   </si>
   <si>
     <t>53122</t>
   </si>
   <si>
     <t>Тестер Victoria's Secret Pink By Pink 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-victoria-s-secret-pink-by-pink-65-ml-oae/</t>
   </si>
   <si>
     <t>53121</t>
   </si>
   <si>
     <t>Тестер Mancera Red Tobacco Intense 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-mancera-red-tobacco-intense-65-ml-oae/</t>
@@ -3377,59 +3566,50 @@
   <si>
     <t>Тестер Moschino Toy 2 Pearl 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-moschino-toy-2-pearl-65-ml-oae/</t>
   </si>
   <si>
     <t>53110</t>
   </si>
   <si>
     <t>Тестер Paco Rabanne Midnight Sex 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-paco-rabanne-midnight-sex-65-ml-oae/</t>
   </si>
   <si>
     <t>53109</t>
   </si>
   <si>
     <t>Guerlain Aqua Alleqoria Flora Cherrysia 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/</t>
   </si>
   <si>
-    <t>53108</t>
-[...7 lines deleted...]
-  <si>
     <t>53107</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Dolce &amp; Gabbana Devotion</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-dolce-gabbana-devotion/</t>
   </si>
   <si>
     <t>53105</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Ex Nihilo The Hedonist Eau De Parfum</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-ex-nihilo-the-hedonist-eau-de-parfum/</t>
   </si>
   <si>
     <t>53103</t>
   </si>
   <si>
     <t xml:space="preserve">Мини-парфюм 25 ml ОАЭ Lattafa Musamam White Intense </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-musamam-white-intense/</t>
@@ -3944,54 +4124,54 @@
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Burberry Her Eau de Parfum</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-burberry-her-eau-de-parfum/</t>
   </si>
   <si>
     <t>53001</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Givenchy L'Interdit</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-givenchy-l-interdit/</t>
   </si>
   <si>
     <t>53000</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Zadig &amp; Voltaire This is Her</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-zadig-voltaire-this-is-her/</t>
   </si>
   <si>
-    <t>52997</t>
-[...2 lines deleted...]
-    <t>Палетка теней Chanel Les 7 Ombres  Тон 08</t>
+    <t>52993</t>
+  </si>
+  <si>
+    <t>Палетка теней Chanel Les 7 Ombres  Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/</t>
   </si>
   <si>
     <t>52991</t>
   </si>
   <si>
     <t>Тени Yves Saint Laurent Couture Mini Clutch 500 Medina Glow</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/</t>
   </si>
   <si>
     <t>52987</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/</t>
   </si>
   <si>
     <t>52981</t>
   </si>
@@ -4169,59 +4349,50 @@
   <si>
     <t>Парфюмерный дезодорант Mancera Roses Vanille 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/</t>
   </si>
   <si>
     <t>52947</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Lancome Tresor Midnight Rose 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernyy-dezodorant-lancome-tresor-midnight-rose-200-ml/</t>
   </si>
   <si>
     <t>52942</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 6 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/</t>
   </si>
   <si>
-    <t>52941</t>
-[...7 lines deleted...]
-  <si>
     <t>52940</t>
   </si>
   <si>
     <t>Jo Malone Ginger Biscuit Cologne (2023) 30 мл (690251129553)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jo-malone-ginger-biscuit-cologne-2023-30-ml-690251129553/</t>
   </si>
   <si>
     <t>52938</t>
   </si>
   <si>
     <t>Тестер Jo Malone White Jasmine &amp; Mint 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-jo-malone-white-jasmine-mint-65-ml-oae/</t>
   </si>
   <si>
     <t>52936</t>
   </si>
   <si>
     <t>Тестер Jo Malone Sorrel &amp; Lemon Thyme 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-jo-malone-sorrel-lemon-thyme-65-ml-oae/</t>
@@ -4655,59 +4826,50 @@
   <si>
     <t>Lancome Tresor In Love 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/</t>
   </si>
   <si>
     <t>52851</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Pineapple 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-pineapple-65-ml-oae/</t>
   </si>
   <si>
     <t>52848</t>
   </si>
   <si>
     <t>Тестер Versace Pour Femme Dylan Purple 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-versace-pour-femme-dylan-purple-65-ml-oae/</t>
   </si>
   <si>
-    <t>52846</t>
-[...7 lines deleted...]
-  <si>
     <t>52844</t>
   </si>
   <si>
     <t>Тестер Byredo Bibliotheque 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-byredo-bibliotheque-65-ml-oae/</t>
   </si>
   <si>
     <t>52842</t>
   </si>
   <si>
     <t>Тестер Byredo Blanche 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-byredo-blanche-65-ml-oae/</t>
   </si>
   <si>
     <t>52841</t>
   </si>
   <si>
     <t>Тестер Byredo Black Saffron 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-byredo-black-saffron-65-ml-oae/</t>
@@ -4734,59 +4896,50 @@
     <t>52837</t>
   </si>
   <si>
     <t>Тестер Tiffany &amp; Co Love For Her 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tiffany-co-love-for-her-65-ml-oae/</t>
   </si>
   <si>
     <t>52835</t>
   </si>
   <si>
     <t>Тестер Attar Collection Crystal Love For Her 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-attar-collection-crystal-love-for-her-65-ml-oae/</t>
   </si>
   <si>
     <t>52559</t>
   </si>
   <si>
     <t>Hormone Paris Gaba 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hormone-paris-gaba-100-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/louis-vuitton-symphony-100-ml/</t>
   </si>
   <si>
     <t>ART-1364713857</t>
   </si>
   <si>
     <t>Тестер Tom Ford Ombre Leather 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/</t>
   </si>
   <si>
     <t>ART-66416797</t>
   </si>
   <si>
     <t>Тестер Gucci By Gucci Pour Homme 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/</t>
   </si>
   <si>
     <t>36259</t>
   </si>
   <si>
     <t>Тестер Gucci Eau de Parfum II 75 мл</t>
   </si>
@@ -5223,62 +5376,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-strange-heavens-out-of-the-blue-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-ex-nihilo-blue-talisman/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ever-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ginza/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-loewe-solo-ella/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-anfar-pistachio-kunafa-dubai-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-noble-xxi-art-deco-blonde-amber-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-qaed-al-fursan/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-afeef/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-muse-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-la-nuit-de-l-homme-le-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-nectar-de-costa-rica-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-creed-eladaria-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-boss-bottled-beyond-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-fragrance-du-bois-tropiques-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5532-russia-i-amouage-guidance-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5527-moscow-ii-extrait-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-testosterone-this-is-not-testosterone/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-yves-saint-laurent-libre-vanille-couture/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-dynasty/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-azzaro-pour-elle-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-pear-inc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-byredo-bal-d-afrique-absolu/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-paco-rabanne-xs-pour-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-ex-nihilo-blue-talisman-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/max-philip-mandarin-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-premium-status-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-yum-yum/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-clive-christian-noble-xxi-art-deco-blonde-amber/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-parfums-de-marly-valaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-her-confession/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-club-de-nuit-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-pisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-matiere-premiere-vanilla-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-fly-to-miracle/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-champs-elysees/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-cuir-beluga/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hermes-un-jardin-en-mediterranee/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-cobra-and-the-canary-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-city-on-fire-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-cactus-garden-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-language-of-glaciers-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-in-love-with-everything-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-o-unknown-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-whiff-of-waffle-cone-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-every-storm-a-serenade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-melodie-de-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-pelagos-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-moonlight-in-chiangmai-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-la-douceur-de-siam-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-issara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-splendiris-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-fleur-de-lalita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-le-sillage-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-anamcara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-erawan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-tobacco-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-narcotic-desire-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-7-5-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-escentric-molecules-escentric-01-limited-edition-e-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-tobacco-vanille-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-1-millien-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-12-12-blanc-pure-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-fleur-narcotique-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-cread-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-j-oedre-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-eau-par-pour-homme-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ard-al-zaafaran-saheb/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-mayar/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-byredo-mojave-ghost/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-montale-crazy-in-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-victoria-s-secret-tease-eau-de-parfum-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-givenchy-ange-ou-demon-le-secret-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-jump-up-and-kiss-me-hedonistic/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-jean-paul-gaultier-la-belle/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-arteolfatto-black-hashish/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chanel-chance-eau-tendre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-lalique-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-kenzo-jungle-eau-de-parfum-l-elephant/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-rave-now/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-haute-fragrance-company-hfc-wear-love-everywhere/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-lattafa-khamrah-qahwa/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-byredo-tobacco-mandarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-lattafa-teriaq/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-juliette-has-a-gun-vanilla-vibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2090-slow-dance-byredo-slow-dance-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-yara-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-metallic-musk-90-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-moon-tale-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-ink-mark-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-rain-tea-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw543-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw569-gaba-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw569-gaba-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5525-symphony-louis-vuitton-symphony-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5521-imagination-louis-vuitton-imagination-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m5033-omerta-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5526-lust-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5528-patchouli-ardendt-guerlain-patchouli-ardent-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5528-patchouli-ardendt-guerlain-patchouli-ardent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5525-symphony-louis-vuitton-symphony-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5521-louis-vuitton-imagination-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5526-lust-louis-vuitton-ombre-nomade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5524-dubai-1-limited-edition-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1129-omerta-creed-aventus-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m5521-imagination-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5033-omerta-creed-aventus-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5525-symphony-louis-vuitton-symphony-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5522-ganimmed-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5526-louis-vuitton-ombre-nomade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5524-dubai-1-limited-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m655-paco-rabanne-phantom-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-marc-antoine-barrois-tilia/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1099-homme-l-rose-maison-francis-kurkdjian-l-homme-a-la-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-victoria-s-secret-eau-so-sexy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-haute-fragrance-company-hfc-wear-love-everywhere/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-sunmusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1123-inviktus-parfum-paco-rabanne-invictus-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1127-skandalle-parfum-intense-jean-paul-gaultier-scandal-pour-hommeintense-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1198-b-optimum-over-red-yves-saint-laurent-black-opium-over-red-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1202-got-girl-blush-carolina-herrera-good-girl-blush-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2094-ganymede-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2100-black-pepper-amber-neroli-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2106-rozen-vanilla-blend-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2116-electric-cherry-tom-ford-electric-cherry-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2108-no-4-apres-amour-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2134-blue-talisman-ex-nihilo-blue-talisman-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2136-zafaran-sahab-ard-al-zaafaran-saheb-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2128-beast-love-montale-beast-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2122-white-chocola-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2138-barois-tillia-marc-antoine-barrois-tilia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-overdose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/matiere-premiere-vanilla-powder-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-cristal-gold-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-lumieres-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/m-micallef-ananda-royal-mango-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-initio-parfums-prives-narcotic-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-candy-love-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-chanel-chance-eau-tendre-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-sierra-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-capella-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/initio-parfums-prives-can-t-get-enough-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-yves-rocher-comme-une-evidence-l-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nasomatto-narcotic-venus/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-carolina-herrera-chic-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-maison-crivelli-oud-maracuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-viii-rococo-immortelle-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-xxi-art-deco-amberwood-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elizabeth-arden-green-tea-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-opus-xiv-royal-tobacco-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-tilia-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-richard-white-chocola-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-ganymede-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-lost-cherry-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-cilian-good-girl-gone-bad-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-attar-collection-hayati-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-guidance-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-haute-fragrance-company-devil-s-intrigue-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-bal-d-afrique-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-escentric-molecules-escentric-02-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-tobacco-vanille-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-sauvage-eau-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-dolce-gabbana-3-l-imperatrice-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-boadicea-the-victorious-heroine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-bvlgari-omnia-coral-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-creed-aventus-for-men-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-juliette-has-a-gun-not-a-perfume-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-franck-boclet-cocaine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-zarkoperfume-pink-molecule-090-09-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-lacoste-pour-femme-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vertus-narcos-is-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-initio-parfums-prives-musk-therapy-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-yves-saint-laurent-black-opium-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-essential-parfums-bois-imp-rial/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vilhelm-parfumerie-mango-skin-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-genyum-painter-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-kajal-almaz-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-z-r-b-pepper-a-n-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-j-adore-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-blanche-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dkny-be-delicious/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-najim-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-comete-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-ex-nihilo-blue-talisman-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-trussardi-my-name-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-bottled-bold-citrus-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/luxe-collection-100-ml-haute-fragrance-company-devil-s-intrigue/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-giorgio-armani-emporio-armani-stronger-with-you/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-maison-crivelli-oud-maracuja-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-carolina-herrera-212-sexy-for-women-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-prada-paradoxe-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-safiya-sea-breeze/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-antonio-m-slumber-party/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-antonio-m-madonna/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-roja-dove-elysium-pour-homme-parfum-cologne/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-martin-margiela-replica-by-the-fireplace-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-pink-by-pink-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mancera-red-tobacco-intense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-dior-homme-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-billie-eilish-eilish-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-trussardi-my-name-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-venus-de-nina-ricci-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-genyum-painter-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-l-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mont-blanc-black-meisterstuck-absolute-incense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-victory-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-toy-2-pearl-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-midnight-sex-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-lattafa-bade-e-al-oud-sublime/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ex-nihilo-the-hedonist-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-musamam-white-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-eternity-for-women-reflections-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-eternity-parfum-for-men-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-eau-fraiche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-testosterone-this-is-not-testosterone-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lalique-encre-noire-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-penhaligon-s-the-tragedy-of-lord-george-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-concentre-d-orange-verte-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-thierry-mugler-a-men-ultimate-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-aqva-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-man-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-night-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-marine-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-francis-kurkdjian-l-homme-a-la-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-mon-guerlain-bloom-of-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-tilia-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-ganymede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ormonde-jayne-champaca-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-the-hedonist-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-blue-talisman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-outcast-blue-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-gold-immortals-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-orion-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-draco-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-erotic-me-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-wear-love-everywhere-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-diamond-in-the-sky-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-indian-venus-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-rose-essence-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-initio-parfums-prives-psychedelic-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-xerjoff-sospiro-accento-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-intoxicated-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-sweet-redemption-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-silian-sacred-wood-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-kisses-don-t-lie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-cilling-me-slowly-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-forbidden-games-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-dangerously-in-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-bamboo-harmony-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-brisa-cubana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/state-of-mind-butterfly-mind-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-byredo-blanche/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-elizabeth-arden-green-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-burberry-her-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-givenchy-l-interdit/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-zadig-voltaire-this-is-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-aquolina-pink-sugar-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-giorgio-armani-armani-prive-vert-malachite-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-simimi-esprit-de-candela-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-acqua-di-parma-ambra-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-jump-up-and-kiss-me-ecstatic-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-woman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-l-12-12-rose-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-eau-de-parfum-rouge-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-irresistible-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-over-red-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-white-suede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cafe-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-lancome-tresor-midnight-rose-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/xerjoff-torino-24-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-ginger-biscuit-cologne-2023-30-ml-690251129553/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-white-jasmine-mint-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-sorrel-lemon-thyme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-wild-srawberry-parsley-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-grapefruit-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-myrrh-tonka-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-velvet-rose-oud-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-stephane-humbert-lucas-777-black-gemstone-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ard-al-zaafaran-mousuf-wardi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-isola-sol-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-elysium-pour-homme-eau-intense-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-rose-oud-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-tom-ford-black-orchid-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-christian-dior-hypnotic-poison-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-off-now-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-over-the-top-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-o-zenith-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-coco-vanille-60-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-power-l-eau-de-parfum-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-anomalia-paris-ceremonie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-l-artisan-parfumeur-bois-des-sables-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-baraonda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-h01-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-power-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-richard-white-chocola-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gritti-pomelo-sorrento-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-le-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lattafa-khamrah-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-m-micallef-ananda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-intense-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-golden-sand-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-amber-spices-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-lucky-candy-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-mandarino-di-amalfi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-soleil-de-feu-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cherry-smoke-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-electric-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-q-by-dolce-gabbana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pineapple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-pour-femme-dylan-purple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-bibliotheque-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-blanche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-black-saffron-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-eclat-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-areej-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiffany-co-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-crystal-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-symphony-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paloma-picasso-paloma-picasso-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-xerjoff-opera-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-clive-christian-noble-xxi-art-deco-blonde-amber/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-grey-vetiver-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-toilette-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-ex-nihilo-blue-talisman/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-anfar-pistachio-kunafa-dubai-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-loewe-solo-ella/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-shiseido-ginza/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-shiseido-ever-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-figue-erotique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20260806/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-myslf-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-love-hibiscus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-emotions-70-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5533-turkey-ii-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5035-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-asdaaf-ameer-al-arab-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5530-vanilla-powder-matiere-premiere-vanilla-powder-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-bonbon-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-parfums-de-marly-althair/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-creed-absolu-aventus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-strange-heavens-out-of-the-blue-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-ex-nihilo-blue-talisman/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ever-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ginza/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-loewe-solo-ella/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-anfar-pistachio-kunafa-dubai-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-noble-xxi-art-deco-blonde-amber-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-qaed-al-fursan/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-afeef/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-muse-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-la-nuit-de-l-homme-le-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-nectar-de-costa-rica-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-creed-eladaria-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-boss-bottled-beyond-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-fragrance-du-bois-tropiques-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5532-russia-i-amouage-guidance-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5527-moscow-ii-extrait-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-testosterone-this-is-not-testosterone/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-yves-saint-laurent-libre-vanille-couture/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-dynasty/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-azzaro-pour-elle-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-pear-inc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-byredo-bal-d-afrique-absolu/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-paco-rabanne-xs-pour-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-ex-nihilo-blue-talisman-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/max-philip-mandarin-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-premium-status-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-yum-yum/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-parfums-de-marly-valaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-her-confession/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-club-de-nuit-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-pisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-matiere-premiere-vanilla-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-fly-to-miracle/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-champs-elysees/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-cuir-beluga/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hermes-un-jardin-en-mediterranee/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-cobra-and-the-canary-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-city-on-fire-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-cactus-garden-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-language-of-glaciers-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-in-love-with-everything-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-o-unknown-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-whiff-of-waffle-cone-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-every-storm-a-serenade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-melodie-de-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-pelagos-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-moonlight-in-chiangmai-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-la-douceur-de-siam-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-issara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-splendiris-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-fleur-de-lalita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-le-sillage-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-anamcara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-erawan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-tobacco-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-narcotic-desire-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-7-5-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-escentric-molecules-escentric-01-limited-edition-e-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-tobacco-vanille-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-1-millien-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-12-12-blanc-pure-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-fleur-narcotique-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-cread-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-j-oedre-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-eau-par-pour-homme-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ard-al-zaafaran-saheb/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-mayar/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-byredo-mojave-ghost/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-montale-crazy-in-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-victoria-s-secret-tease-eau-de-parfum-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-givenchy-ange-ou-demon-le-secret-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-jump-up-and-kiss-me-hedonistic/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-jean-paul-gaultier-la-belle/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-arteolfatto-black-hashish/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chanel-chance-eau-tendre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-lalique-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-kenzo-jungle-eau-de-parfum-l-elephant/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-rave-now/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-haute-fragrance-company-hfc-wear-love-everywhere/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-lattafa-khamrah-qahwa/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-juliette-has-a-gun-vanilla-vibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2090-slow-dance-byredo-slow-dance-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-yara-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-metallic-musk-90-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-moon-tale-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-ink-mark-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw543-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw569-gaba-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw569-gaba-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5525-symphony-louis-vuitton-symphony-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5521-imagination-louis-vuitton-imagination-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m5033-omerta-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5526-lust-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5528-patchouli-ardendt-guerlain-patchouli-ardent-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5528-patchouli-ardendt-guerlain-patchouli-ardent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5525-symphony-louis-vuitton-symphony-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5521-louis-vuitton-imagination-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5526-lust-louis-vuitton-ombre-nomade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5524-dubai-1-limited-edition-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1129-omerta-creed-aventus-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m5521-imagination-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5033-omerta-creed-aventus-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5525-symphony-louis-vuitton-symphony-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5522-ganimmed-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5526-louis-vuitton-ombre-nomade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5524-dubai-1-limited-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m655-paco-rabanne-phantom-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-marc-antoine-barrois-tilia/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1099-homme-l-rose-maison-francis-kurkdjian-l-homme-a-la-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-victoria-s-secret-eau-so-sexy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-sunmusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1123-inviktus-parfum-paco-rabanne-invictus-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1127-skandalle-parfum-intense-jean-paul-gaultier-scandal-pour-hommeintense-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1198-b-optimum-over-red-yves-saint-laurent-black-opium-over-red-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1202-got-girl-blush-carolina-herrera-good-girl-blush-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2094-ganymede-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2100-black-pepper-amber-neroli-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2106-rozen-vanilla-blend-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2116-electric-cherry-tom-ford-electric-cherry-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2108-no-4-apres-amour-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2134-blue-talisman-ex-nihilo-blue-talisman-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2136-zafaran-sahab-ard-al-zaafaran-saheb-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2128-beast-love-montale-beast-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2122-white-chocola-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2138-barois-tillia-marc-antoine-barrois-tilia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-overdose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/matiere-premiere-vanilla-powder-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-cristal-gold-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-lumieres-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/m-micallef-ananda-royal-mango-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-initio-parfums-prives-narcotic-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-candy-love-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-sierra-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-capella-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/initio-parfums-prives-can-t-get-enough-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-yves-rocher-comme-une-evidence-l-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nasomatto-narcotic-venus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-carolina-herrera-chic-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-maison-crivelli-oud-maracuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-viii-rococo-immortelle-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-xxi-art-deco-amberwood-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elizabeth-arden-green-tea-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-opus-xiv-royal-tobacco-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-tilia-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-richard-white-chocola-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-ganymede-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-lost-cherry-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-cilian-good-girl-gone-bad-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-attar-collection-hayati-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-guidance-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-haute-fragrance-company-devil-s-intrigue-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-bal-d-afrique-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-escentric-molecules-escentric-02-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-tobacco-vanille-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-sauvage-eau-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-dolce-gabbana-3-l-imperatrice-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-boadicea-the-victorious-heroine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-bvlgari-omnia-coral-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-creed-aventus-for-men-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-juliette-has-a-gun-not-a-perfume-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-franck-boclet-cocaine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-zarkoperfume-pink-molecule-090-09-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-lacoste-pour-femme-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vertus-narcos-is-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-initio-parfums-prives-musk-therapy-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-yves-saint-laurent-black-opium-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-essential-parfums-bois-imp-rial/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vilhelm-parfumerie-mango-skin-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-genyum-painter-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-kajal-almaz-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-z-r-b-pepper-a-n-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-j-adore-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-blanche-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dkny-be-delicious/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-najim-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-comete-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-ex-nihilo-blue-talisman-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-trussardi-my-name-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-bottled-bold-citrus-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/luxe-collection-100-ml-haute-fragrance-company-devil-s-intrigue/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-giorgio-armani-emporio-armani-stronger-with-you/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-maison-crivelli-oud-maracuja-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-carolina-herrera-212-sexy-for-women-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-prada-paradoxe-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-martin-margiela-replica-by-the-fireplace-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-pink-by-pink-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mancera-red-tobacco-intense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-dior-homme-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-billie-eilish-eilish-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-trussardi-my-name-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-venus-de-nina-ricci-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-genyum-painter-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-l-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mont-blanc-black-meisterstuck-absolute-incense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-victory-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-toy-2-pearl-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-midnight-sex-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ex-nihilo-the-hedonist-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-musamam-white-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-eternity-for-women-reflections-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-eternity-parfum-for-men-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-eau-fraiche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-testosterone-this-is-not-testosterone-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lalique-encre-noire-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-penhaligon-s-the-tragedy-of-lord-george-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-concentre-d-orange-verte-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-thierry-mugler-a-men-ultimate-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-aqva-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-man-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-night-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-marine-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-francis-kurkdjian-l-homme-a-la-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-mon-guerlain-bloom-of-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-tilia-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-ganymede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ormonde-jayne-champaca-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-the-hedonist-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-blue-talisman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-outcast-blue-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-gold-immortals-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-orion-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-draco-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-erotic-me-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-wear-love-everywhere-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-diamond-in-the-sky-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-indian-venus-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-rose-essence-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-initio-parfums-prives-psychedelic-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-xerjoff-sospiro-accento-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-intoxicated-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-sweet-redemption-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-silian-sacred-wood-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-kisses-don-t-lie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-cilling-me-slowly-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-forbidden-games-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-dangerously-in-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-bamboo-harmony-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-brisa-cubana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/state-of-mind-butterfly-mind-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-byredo-blanche/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-elizabeth-arden-green-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-burberry-her-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-givenchy-l-interdit/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-zadig-voltaire-this-is-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-aquolina-pink-sugar-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-giorgio-armani-armani-prive-vert-malachite-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-simimi-esprit-de-candela-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-acqua-di-parma-ambra-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-jump-up-and-kiss-me-ecstatic-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-woman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-l-12-12-rose-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-eau-de-parfum-rouge-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-irresistible-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-over-red-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-white-suede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cafe-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-lancome-tresor-midnight-rose-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-ginger-biscuit-cologne-2023-30-ml-690251129553/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-white-jasmine-mint-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-sorrel-lemon-thyme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-wild-srawberry-parsley-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-grapefruit-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-myrrh-tonka-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-velvet-rose-oud-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-stephane-humbert-lucas-777-black-gemstone-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ard-al-zaafaran-mousuf-wardi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-isola-sol-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-elysium-pour-homme-eau-intense-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-rose-oud-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-tom-ford-black-orchid-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-christian-dior-hypnotic-poison-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-off-now-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-over-the-top-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-o-zenith-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-coco-vanille-60-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-power-l-eau-de-parfum-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-anomalia-paris-ceremonie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-l-artisan-parfumeur-bois-des-sables-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-baraonda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-h01-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-power-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-richard-white-chocola-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gritti-pomelo-sorrento-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-le-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lattafa-khamrah-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-m-micallef-ananda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-intense-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-golden-sand-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-amber-spices-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-lucky-candy-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-mandarino-di-amalfi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-soleil-de-feu-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cherry-smoke-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-electric-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-q-by-dolce-gabbana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pineapple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-pour-femme-dylan-purple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-bibliotheque-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-blanche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-black-saffron-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-eclat-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-areej-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiffany-co-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-crystal-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paloma-picasso-paloma-picasso-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F535"/>
+  <dimension ref="A1:F552"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F535" sqref="F535"/>
+      <selection activeCell="F552" sqref="F552"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -5302,303 +5455,303 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>2600</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>1550</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>490</v>
+        <v>430</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>490</v>
+        <v>430</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>490</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>490</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>1100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>485</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
@@ -5626,2229 +5779,2229 @@
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>350</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>350</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>350</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>350</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
         <v>2300</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>2300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>1550</v>
+        <v>790</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>1550</v>
+        <v>790</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>1550</v>
+        <v>790</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>1650</v>
+        <v>790</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>1550</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>1550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>1550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>1550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>1550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>550</v>
+        <v>800</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>1750</v>
+        <v>430</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>550</v>
+        <v>430</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>1300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>1200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>430</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>790</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>430</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>430</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
-        <v>2450</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>1250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>1250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>1650</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
-        <v>430</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>430</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>2200</v>
+        <v>430</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>750</v>
+        <v>430</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="13">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="13">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="13">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="13">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="13">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="13">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="13">
-        <v>1650</v>
+        <v>430</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="13">
-        <v>1550</v>
+        <v>430</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="13">
-        <v>290</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="13">
-        <v>290</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="13">
-        <v>290</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="13">
-        <v>290</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="13">
-        <v>290</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="13">
-        <v>290</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="13">
-        <v>290</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="13">
-        <v>450</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>344</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>345</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>348</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="13">
-        <v>550</v>
+        <v>430</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="13">
-        <v>550</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="13">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="13">
-        <v>550</v>
+        <v>530</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="13">
-        <v>550</v>
+        <v>530</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="13">
-        <v>550</v>
+        <v>530</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="13">
-        <v>550</v>
+        <v>530</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="13">
-        <v>550</v>
+        <v>530</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="13">
-        <v>550</v>
+        <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="13">
-        <v>550</v>
+        <v>530</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="13">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="13">
-        <v>550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="13">
-        <v>390</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="13">
-        <v>1550</v>
+        <v>290</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="13">
-        <v>690</v>
+        <v>290</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="13">
-        <v>690</v>
+        <v>290</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="13">
-        <v>690</v>
+        <v>290</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>417</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="13">
-        <v>430</v>
+        <v>290</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
-        <v>430</v>
+        <v>290</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="13">
-        <v>430</v>
+        <v>290</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="13">
-        <v>530</v>
+        <v>450</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
@@ -7876,141 +8029,141 @@
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="13">
-        <v>430</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="13">
-        <v>790</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="13">
-        <v>790</v>
+        <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="13">
-        <v>790</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="13">
-        <v>430</v>
+        <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="13">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
@@ -8020,1455 +8173,1455 @@
         <v>459</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>460</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="13">
         <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="13">
-        <v>950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>479</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>480</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="13">
-        <v>430</v>
+        <v>550</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="13">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="13">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="13">
-        <v>1700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="13">
-        <v>1700</v>
+        <v>410</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="13">
-        <v>1700</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="13">
-        <v>1650</v>
+        <v>690</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="13">
-        <v>120</v>
+        <v>690</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="13">
-        <v>1250</v>
+        <v>690</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="13">
-        <v>1750</v>
+        <v>430</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>516</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="13">
-        <v>2450</v>
+        <v>430</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="13">
-        <v>2450</v>
+        <v>430</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="13">
-        <v>2450</v>
+        <v>530</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="13">
-        <v>1250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>527</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>528</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="13">
-        <v>600</v>
+        <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>531</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="13">
-        <v>2300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="13">
-        <v>600</v>
+        <v>430</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>536</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>537</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="13">
-        <v>1050</v>
+        <v>430</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>539</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>540</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>541</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="13">
-        <v>470</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="13">
-        <v>470</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>547</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="13">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="13">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>551</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>552</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>553</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="13">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>554</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>555</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>556</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="13">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>557</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>558</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>559</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="13">
-        <v>2300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>560</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>561</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>562</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="13">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>563</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>564</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>565</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="13">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>566</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>567</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="13">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>571</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="13">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>572</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>574</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="13">
-        <v>1300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>577</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="13">
-        <v>1300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>578</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>580</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="13">
-        <v>950</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>583</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="13">
-        <v>2300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>584</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>585</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>586</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="13">
-        <v>2300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>587</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>588</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>589</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="13">
-        <v>950</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>590</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>591</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>592</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="13">
-        <v>230</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>593</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>594</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>595</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="13">
-        <v>1650</v>
+        <v>120</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>596</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="13">
-        <v>2300</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="13">
-        <v>2300</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="13">
-        <v>950</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="13">
-        <v>2300</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>609</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>610</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="13">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="13">
-        <v>490</v>
+        <v>600</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="13">
-        <v>950</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="13">
-        <v>950</v>
+        <v>600</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="13">
-        <v>490</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="13">
-        <v>2800</v>
+        <v>470</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="13">
-        <v>510</v>
+        <v>470</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="13">
-        <v>510</v>
+        <v>750</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>632</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>633</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>634</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="13">
-        <v>510</v>
+        <v>750</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>635</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>636</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>637</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="13">
-        <v>510</v>
+        <v>750</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>638</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>639</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>640</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="13">
-        <v>510</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>641</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>642</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>643</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="13">
-        <v>510</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>644</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>646</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="13">
-        <v>510</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>647</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="13">
-        <v>510</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>650</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>651</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>652</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="13">
-        <v>510</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>653</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>654</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>655</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="13">
-        <v>510</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>656</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>657</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>658</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="13">
-        <v>950</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="13">
-        <v>690</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>662</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="13">
-        <v>690</v>
+        <v>950</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>665</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>666</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="13">
-        <v>690</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="13">
-        <v>690</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="13">
-        <v>790</v>
+        <v>950</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>674</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>675</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>676</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="13">
-        <v>430</v>
+        <v>230</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>677</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>678</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>679</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>680</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>681</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="13">
-        <v>1650</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="13">
-        <v>1650</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="13">
-        <v>1550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="13">
-        <v>1550</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="13">
         <v>950</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>695</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>696</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>697</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="13">
-        <v>950</v>
+        <v>490</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>698</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>699</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>700</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="13">
         <v>950</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
@@ -9478,1473 +9631,1473 @@
         <v>702</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>703</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="13">
         <v>950</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>704</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>705</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="13">
-        <v>950</v>
+        <v>490</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>707</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>708</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="13">
-        <v>950</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="13">
-        <v>950</v>
+        <v>510</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>713</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>714</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>715</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="13">
-        <v>950</v>
+        <v>510</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>716</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>717</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>718</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="13">
-        <v>950</v>
+        <v>510</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>719</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>720</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>721</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="13">
-        <v>950</v>
+        <v>510</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>722</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>723</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="13">
-        <v>950</v>
+        <v>510</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="13">
-        <v>950</v>
+        <v>510</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="13">
-        <v>950</v>
+        <v>510</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="13">
-        <v>950</v>
+        <v>510</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>734</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>735</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>736</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="13">
-        <v>1550</v>
+        <v>510</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>737</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>738</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="13">
-        <v>490</v>
+        <v>510</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="9" t="s">
         <v>740</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>741</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="13">
-        <v>490</v>
+        <v>950</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="13">
-        <v>550</v>
+        <v>690</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="13">
-        <v>540</v>
+        <v>690</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>749</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>750</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>751</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="13">
-        <v>790</v>
+        <v>690</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>752</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>753</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>754</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="13">
-        <v>950</v>
+        <v>690</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>755</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>756</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>757</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="13">
-        <v>2500</v>
+        <v>430</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>758</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>759</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="13">
-        <v>2500</v>
+        <v>430</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
         <v>761</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>762</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>763</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="13">
-        <v>1550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="9" t="s">
         <v>764</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>765</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>766</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="13">
-        <v>1900</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>770</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="13">
-        <v>190</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="13">
-        <v>190</v>
+        <v>950</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="13">
-        <v>190</v>
+        <v>950</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="13">
-        <v>430</v>
+        <v>950</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>782</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>783</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="13">
-        <v>430</v>
+        <v>950</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>785</v>
       </c>
       <c r="C265" s="6" t="s">
         <v>786</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>787</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="13">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>788</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>790</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="13">
-        <v>300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>791</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>792</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>793</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="13">
-        <v>230</v>
+        <v>950</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>794</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>796</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="13">
-        <v>650</v>
+        <v>950</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="13">
-        <v>550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="13">
-        <v>550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="13">
-        <v>650</v>
+        <v>950</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="13">
-        <v>50</v>
+        <v>950</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="5"/>
       <c r="F273" s="13">
-        <v>750</v>
+        <v>950</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="5"/>
       <c r="F274" s="13">
-        <v>790</v>
+        <v>950</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>815</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E275" s="5"/>
       <c r="F275" s="13">
-        <v>790</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>818</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5"/>
       <c r="F276" s="13">
         <v>490</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5"/>
       <c r="F277" s="13">
-        <v>1550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5"/>
       <c r="F278" s="13">
-        <v>2700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="5"/>
       <c r="F279" s="13">
-        <v>2700</v>
+        <v>540</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>830</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>831</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5"/>
       <c r="F280" s="13">
-        <v>2200</v>
+        <v>950</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5"/>
       <c r="F281" s="13">
-        <v>1650</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5"/>
       <c r="F282" s="13">
-        <v>1650</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5"/>
       <c r="F283" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="5"/>
       <c r="F284" s="13">
-        <v>1550</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>845</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>846</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>847</v>
       </c>
       <c r="E285" s="5"/>
       <c r="F285" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>848</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>849</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>850</v>
       </c>
       <c r="E286" s="5"/>
       <c r="F286" s="13">
-        <v>430</v>
+        <v>190</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>851</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>852</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>853</v>
       </c>
       <c r="E287" s="5"/>
       <c r="F287" s="13">
-        <v>430</v>
+        <v>190</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>854</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>855</v>
       </c>
       <c r="D288" s="5" t="s">
         <v>856</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="13">
-        <v>430</v>
+        <v>190</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>857</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>858</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>859</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="13">
-        <v>2600</v>
+        <v>430</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>860</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>861</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>862</v>
       </c>
       <c r="E290" s="5"/>
       <c r="F290" s="13">
-        <v>2600</v>
+        <v>430</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>863</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>864</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="5"/>
       <c r="F291" s="13">
-        <v>990</v>
+        <v>350</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>866</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>867</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>868</v>
       </c>
       <c r="E292" s="5"/>
       <c r="F292" s="13">
-        <v>1250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>869</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>870</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5"/>
       <c r="F293" s="13">
-        <v>370</v>
+        <v>230</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5"/>
       <c r="F294" s="13">
-        <v>370</v>
+        <v>650</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="5"/>
       <c r="F295" s="13">
-        <v>370</v>
+        <v>550</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>878</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>879</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5"/>
       <c r="F296" s="13">
-        <v>370</v>
+        <v>550</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="5"/>
       <c r="F297" s="13">
-        <v>370</v>
+        <v>650</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="5"/>
       <c r="F298" s="13">
-        <v>370</v>
+        <v>50</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="5"/>
       <c r="F299" s="13">
-        <v>370</v>
+        <v>750</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="5"/>
       <c r="F300" s="13">
-        <v>370</v>
+        <v>790</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>893</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E301" s="5"/>
       <c r="F301" s="13">
-        <v>370</v>
+        <v>490</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="9" t="s">
         <v>896</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>897</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>898</v>
       </c>
       <c r="E302" s="5"/>
       <c r="F302" s="13">
-        <v>370</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="9" t="s">
         <v>899</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>900</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>901</v>
       </c>
       <c r="E303" s="5"/>
       <c r="F303" s="13">
-        <v>370</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="9" t="s">
         <v>902</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>903</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5"/>
       <c r="F304" s="13">
-        <v>370</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5"/>
       <c r="F305" s="13">
-        <v>370</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5"/>
       <c r="F306" s="13">
-        <v>370</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="9" t="s">
         <v>911</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>912</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E307" s="5"/>
       <c r="F307" s="13">
-        <v>370</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>914</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E308" s="5"/>
       <c r="F308" s="13">
-        <v>370</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>917</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>919</v>
       </c>
       <c r="E309" s="5"/>
       <c r="F309" s="13">
-        <v>370</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>920</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>921</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5"/>
       <c r="F310" s="13">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5"/>
       <c r="F311" s="13">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5"/>
       <c r="F312" s="13">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="9" t="s">
         <v>929</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>930</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>931</v>
       </c>
       <c r="E313" s="5"/>
       <c r="F313" s="13">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="9" t="s">
         <v>932</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>933</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>934</v>
       </c>
       <c r="E314" s="5"/>
       <c r="F314" s="13">
-        <v>370</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="9" t="s">
         <v>935</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>936</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E315" s="5"/>
       <c r="F315" s="13">
-        <v>370</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>938</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>939</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E316" s="5"/>
       <c r="F316" s="13">
-        <v>370</v>
+        <v>990</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>941</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>942</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>943</v>
       </c>
       <c r="E317" s="5"/>
       <c r="F317" s="13">
-        <v>370</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>944</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>945</v>
       </c>
       <c r="D318" s="5" t="s">
         <v>946</v>
       </c>
       <c r="E318" s="5"/>
       <c r="F318" s="13">
         <v>370</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="9" t="s">
@@ -11026,1257 +11179,1257 @@
         <v>960</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>961</v>
       </c>
       <c r="E323" s="5"/>
       <c r="F323" s="13">
         <v>370</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>962</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>964</v>
       </c>
       <c r="E324" s="5"/>
       <c r="F324" s="13">
-        <v>390</v>
+        <v>370</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E325" s="5"/>
       <c r="F325" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="9" t="s">
         <v>968</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>969</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>970</v>
       </c>
       <c r="E326" s="5"/>
       <c r="F326" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="9" t="s">
         <v>971</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>972</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>973</v>
       </c>
       <c r="E327" s="5"/>
       <c r="F327" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="9" t="s">
         <v>974</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>975</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>976</v>
       </c>
       <c r="E328" s="5"/>
       <c r="F328" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
         <v>977</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>978</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>979</v>
       </c>
       <c r="E329" s="5"/>
       <c r="F329" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="9" t="s">
         <v>980</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>981</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>982</v>
       </c>
       <c r="E330" s="5"/>
       <c r="F330" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="9" t="s">
         <v>983</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>984</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E331" s="5"/>
       <c r="F331" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="9" t="s">
         <v>986</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>987</v>
       </c>
       <c r="D332" s="5" t="s">
         <v>988</v>
       </c>
       <c r="E332" s="5"/>
       <c r="F332" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="9" t="s">
         <v>989</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>990</v>
       </c>
       <c r="D333" s="5" t="s">
         <v>991</v>
       </c>
       <c r="E333" s="5"/>
       <c r="F333" s="13">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="9" t="s">
         <v>992</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>993</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>994</v>
       </c>
       <c r="E334" s="5"/>
       <c r="F334" s="13">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="9" t="s">
         <v>995</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>996</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>997</v>
       </c>
       <c r="E335" s="5"/>
       <c r="F335" s="13">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="9" t="s">
         <v>998</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>999</v>
       </c>
       <c r="D336" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="E336" s="5"/>
       <c r="F336" s="13">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="E337" s="5"/>
       <c r="F337" s="13">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>1004</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="E338" s="5"/>
       <c r="F338" s="13">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="9" t="s">
         <v>1007</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="E339" s="5"/>
       <c r="F339" s="13">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="E340" s="5"/>
       <c r="F340" s="13">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="E341" s="5"/>
       <c r="F341" s="13">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="9" t="s">
         <v>1016</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="E342" s="5"/>
       <c r="F342" s="13">
-        <v>2900</v>
+        <v>370</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="9" t="s">
         <v>1019</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="E343" s="5"/>
       <c r="F343" s="13">
-        <v>690</v>
+        <v>370</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="9" t="s">
         <v>1022</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="E344" s="5"/>
       <c r="F344" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5"/>
       <c r="F345" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5"/>
       <c r="F346" s="13">
-        <v>1990</v>
+        <v>370</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5"/>
       <c r="F347" s="13">
-        <v>1990</v>
+        <v>370</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>1034</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="E348" s="5"/>
       <c r="F348" s="13">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="9" t="s">
         <v>1037</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="E349" s="5"/>
       <c r="F349" s="13">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="E350" s="5"/>
       <c r="F350" s="13">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>1043</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="E351" s="5"/>
       <c r="F351" s="13">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>1046</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="E352" s="5"/>
       <c r="F352" s="13">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="E353" s="5"/>
       <c r="F353" s="13">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="E354" s="5"/>
       <c r="F354" s="13">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E355" s="5"/>
       <c r="F355" s="13">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="E356" s="5"/>
       <c r="F356" s="13">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>1061</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>1063</v>
       </c>
       <c r="E357" s="5"/>
       <c r="F357" s="13">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>1066</v>
       </c>
       <c r="E358" s="5"/>
       <c r="F358" s="13">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5"/>
       <c r="F359" s="13">
-        <v>790</v>
+        <v>250</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5"/>
       <c r="F360" s="13">
-        <v>790</v>
+        <v>250</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5"/>
       <c r="F361" s="13">
-        <v>790</v>
+        <v>250</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>1078</v>
       </c>
       <c r="E362" s="5"/>
       <c r="F362" s="13">
-        <v>790</v>
+        <v>250</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="C363" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>1081</v>
       </c>
       <c r="E363" s="5"/>
       <c r="F363" s="13">
-        <v>485</v>
+        <v>250</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="9" t="s">
         <v>1082</v>
       </c>
       <c r="C364" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="E364" s="5"/>
       <c r="F364" s="13">
-        <v>485</v>
+        <v>350</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="E365" s="5"/>
       <c r="F365" s="13">
-        <v>485</v>
+        <v>350</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>1088</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>1090</v>
       </c>
       <c r="E366" s="5"/>
       <c r="F366" s="13">
-        <v>485</v>
+        <v>350</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>1093</v>
       </c>
       <c r="E367" s="5"/>
       <c r="F367" s="13">
-        <v>485</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5"/>
       <c r="F368" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5"/>
       <c r="F369" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="5"/>
       <c r="F370" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>1103</v>
       </c>
       <c r="C371" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="5"/>
       <c r="F371" s="13">
-        <v>485</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="9" t="s">
         <v>1106</v>
       </c>
       <c r="C372" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="5"/>
       <c r="F372" s="13">
-        <v>485</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="5"/>
       <c r="F373" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="C374" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="5"/>
       <c r="F374" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5"/>
       <c r="F375" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5"/>
       <c r="F376" s="13">
-        <v>1550</v>
+        <v>550</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5"/>
       <c r="F377" s="13">
-        <v>790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="E378" s="5"/>
       <c r="F378" s="13">
-        <v>430</v>
+        <v>410</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E379" s="5"/>
       <c r="F379" s="13">
-        <v>430</v>
+        <v>410</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E380" s="5"/>
       <c r="F380" s="13">
-        <v>430</v>
+        <v>410</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="C381" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5"/>
       <c r="F381" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5"/>
       <c r="F382" s="13">
-        <v>1450</v>
+        <v>410</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5"/>
       <c r="F383" s="13">
-        <v>2600</v>
+        <v>410</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="9" t="s">
         <v>1142</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5"/>
       <c r="F384" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5"/>
       <c r="F385" s="13">
-        <v>120</v>
+        <v>485</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="C386" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5"/>
       <c r="F386" s="13">
-        <v>490</v>
+        <v>485</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="E387" s="5"/>
       <c r="F387" s="13">
-        <v>490</v>
+        <v>485</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>1154</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E388" s="5"/>
       <c r="F388" s="13">
-        <v>490</v>
+        <v>485</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>384</v>
       </c>
       <c r="B389" s="9" t="s">
         <v>1157</v>
       </c>
       <c r="C389" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="E389" s="5"/>
       <c r="F389" s="13">
-        <v>490</v>
+        <v>485</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="C390" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="E390" s="5"/>
       <c r="F390" s="13">
-        <v>2200</v>
+        <v>485</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="9" t="s">
         <v>1163</v>
       </c>
       <c r="C391" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="E391" s="5"/>
       <c r="F391" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="E392" s="5"/>
       <c r="F392" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="9" t="s">
@@ -12340,303 +12493,303 @@
         <v>1179</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5"/>
       <c r="F396" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5"/>
       <c r="F397" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5"/>
       <c r="F398" s="13">
-        <v>485</v>
+        <v>430</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="E399" s="5"/>
       <c r="F399" s="13">
-        <v>485</v>
+        <v>430</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5"/>
       <c r="F400" s="13">
-        <v>485</v>
+        <v>430</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5"/>
       <c r="F401" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5"/>
       <c r="F402" s="13">
-        <v>485</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="E403" s="5"/>
       <c r="F403" s="13">
-        <v>485</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="D404" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="E404" s="5"/>
       <c r="F404" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="E405" s="5"/>
       <c r="F405" s="13">
-        <v>485</v>
+        <v>120</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="E406" s="5"/>
       <c r="F406" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>402</v>
       </c>
       <c r="B407" s="9" t="s">
         <v>1211</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="D407" s="5" t="s">
         <v>1213</v>
       </c>
       <c r="E407" s="5"/>
       <c r="F407" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>403</v>
       </c>
       <c r="B408" s="9" t="s">
         <v>1214</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="D408" s="5" t="s">
         <v>1216</v>
       </c>
       <c r="E408" s="5"/>
       <c r="F408" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>404</v>
       </c>
       <c r="B409" s="9" t="s">
         <v>1217</v>
       </c>
       <c r="C409" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="D409" s="5" t="s">
         <v>1219</v>
       </c>
       <c r="E409" s="5"/>
       <c r="F409" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>405</v>
       </c>
       <c r="B410" s="9" t="s">
         <v>1220</v>
       </c>
       <c r="C410" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="D410" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="E410" s="5"/>
       <c r="F410" s="13">
-        <v>485</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="C411" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="E411" s="5"/>
       <c r="F411" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="E412" s="5"/>
       <c r="F412" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="9" t="s">
@@ -12736,69 +12889,69 @@
         <v>1245</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="E418" s="5"/>
       <c r="F418" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1249</v>
       </c>
       <c r="E419" s="5"/>
       <c r="F419" s="13">
-        <v>1690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="E420" s="5"/>
       <c r="F420" s="13">
-        <v>430</v>
+        <v>485</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="C421" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="E421" s="5"/>
       <c r="F421" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="9" t="s">
@@ -12952,771 +13105,771 @@
         <v>1281</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="E430" s="5"/>
       <c r="F430" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E431" s="5"/>
       <c r="F431" s="13">
-        <v>2500</v>
+        <v>485</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>427</v>
       </c>
       <c r="B432" s="9" t="s">
         <v>1286</v>
       </c>
       <c r="C432" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="D432" s="5" t="s">
         <v>1288</v>
       </c>
       <c r="E432" s="5"/>
       <c r="F432" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
         <v>428</v>
       </c>
       <c r="B433" s="9" t="s">
         <v>1289</v>
       </c>
       <c r="C433" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="D433" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="E433" s="5"/>
       <c r="F433" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="9" t="s">
         <v>1292</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="E434" s="5"/>
       <c r="F434" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="9" t="s">
         <v>1295</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="E435" s="5"/>
       <c r="F435" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="9" t="s">
         <v>1298</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="E436" s="5"/>
       <c r="F436" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="9" t="s">
         <v>1301</v>
       </c>
       <c r="C437" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="E437" s="5"/>
       <c r="F437" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="9" t="s">
         <v>1304</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="D438" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="E438" s="5"/>
       <c r="F438" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="9" t="s">
         <v>1307</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="D439" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="E439" s="5"/>
       <c r="F439" s="13">
-        <v>690</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="9" t="s">
         <v>1310</v>
       </c>
       <c r="C440" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="D440" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="E440" s="5"/>
       <c r="F440" s="13">
-        <v>400</v>
+        <v>430</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="9" t="s">
         <v>1313</v>
       </c>
       <c r="C441" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="D441" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="E441" s="5"/>
       <c r="F441" s="13">
-        <v>1350</v>
+        <v>485</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="9" t="s">
         <v>1316</v>
       </c>
       <c r="C442" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="D442" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="E442" s="5"/>
       <c r="F442" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
         <v>438</v>
       </c>
       <c r="B443" s="9" t="s">
         <v>1319</v>
       </c>
       <c r="C443" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="D443" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="E443" s="5"/>
       <c r="F443" s="13">
-        <v>990</v>
+        <v>485</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>439</v>
       </c>
       <c r="B444" s="9" t="s">
         <v>1322</v>
       </c>
       <c r="C444" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="D444" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="E444" s="5"/>
       <c r="F444" s="13">
-        <v>990</v>
+        <v>485</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>440</v>
       </c>
       <c r="B445" s="9" t="s">
         <v>1325</v>
       </c>
       <c r="C445" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="D445" s="5" t="s">
         <v>1327</v>
       </c>
       <c r="E445" s="5"/>
       <c r="F445" s="13">
-        <v>390</v>
+        <v>485</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>441</v>
       </c>
       <c r="B446" s="9" t="s">
         <v>1328</v>
       </c>
       <c r="C446" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="D446" s="5" t="s">
         <v>1330</v>
       </c>
       <c r="E446" s="5"/>
       <c r="F446" s="13">
-        <v>390</v>
+        <v>485</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>442</v>
       </c>
       <c r="B447" s="9" t="s">
         <v>1331</v>
       </c>
       <c r="C447" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="D447" s="5" t="s">
         <v>1333</v>
       </c>
       <c r="E447" s="5"/>
       <c r="F447" s="13">
-        <v>90</v>
+        <v>485</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>443</v>
       </c>
       <c r="B448" s="9" t="s">
         <v>1334</v>
       </c>
       <c r="C448" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="D448" s="5" t="s">
         <v>1336</v>
       </c>
       <c r="E448" s="5"/>
       <c r="F448" s="13">
-        <v>850</v>
+        <v>485</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>444</v>
       </c>
       <c r="B449" s="9" t="s">
         <v>1337</v>
       </c>
       <c r="C449" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="D449" s="5" t="s">
         <v>1339</v>
       </c>
       <c r="E449" s="5"/>
       <c r="F449" s="13">
-        <v>390</v>
+        <v>485</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>445</v>
       </c>
       <c r="B450" s="9" t="s">
         <v>1340</v>
       </c>
       <c r="C450" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="D450" s="5" t="s">
         <v>1342</v>
       </c>
       <c r="E450" s="5"/>
       <c r="F450" s="13">
-        <v>170</v>
+        <v>485</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>446</v>
       </c>
       <c r="B451" s="9" t="s">
         <v>1343</v>
       </c>
       <c r="C451" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="D451" s="5" t="s">
         <v>1345</v>
       </c>
       <c r="E451" s="5"/>
       <c r="F451" s="13">
-        <v>170</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>447</v>
       </c>
       <c r="B452" s="9" t="s">
         <v>1346</v>
       </c>
       <c r="C452" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="D452" s="5" t="s">
         <v>1348</v>
       </c>
       <c r="E452" s="5"/>
       <c r="F452" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>448</v>
       </c>
       <c r="B453" s="9" t="s">
         <v>1349</v>
       </c>
       <c r="C453" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="D453" s="5" t="s">
         <v>1351</v>
       </c>
       <c r="E453" s="5"/>
       <c r="F453" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
         <v>449</v>
       </c>
       <c r="B454" s="9" t="s">
         <v>1352</v>
       </c>
       <c r="C454" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="D454" s="5" t="s">
         <v>1354</v>
       </c>
       <c r="E454" s="5"/>
       <c r="F454" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
         <v>450</v>
       </c>
       <c r="B455" s="9" t="s">
         <v>1355</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="D455" s="5" t="s">
         <v>1357</v>
       </c>
       <c r="E455" s="5"/>
       <c r="F455" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
         <v>451</v>
       </c>
       <c r="B456" s="9" t="s">
         <v>1358</v>
       </c>
       <c r="C456" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="D456" s="5" t="s">
         <v>1360</v>
       </c>
       <c r="E456" s="5"/>
       <c r="F456" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
         <v>452</v>
       </c>
       <c r="B457" s="9" t="s">
         <v>1361</v>
       </c>
       <c r="C457" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="D457" s="5" t="s">
         <v>1363</v>
       </c>
       <c r="E457" s="5"/>
       <c r="F457" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
         <v>453</v>
       </c>
       <c r="B458" s="9" t="s">
         <v>1364</v>
       </c>
       <c r="C458" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="D458" s="5" t="s">
         <v>1366</v>
       </c>
       <c r="E458" s="5"/>
       <c r="F458" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
         <v>454</v>
       </c>
       <c r="B459" s="9" t="s">
         <v>1367</v>
       </c>
       <c r="C459" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="D459" s="5" t="s">
         <v>1369</v>
       </c>
       <c r="E459" s="5"/>
       <c r="F459" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
         <v>455</v>
       </c>
       <c r="B460" s="9" t="s">
         <v>1370</v>
       </c>
       <c r="C460" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="D460" s="5" t="s">
         <v>1372</v>
       </c>
       <c r="E460" s="5"/>
       <c r="F460" s="13">
-        <v>485</v>
+        <v>400</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
         <v>456</v>
       </c>
       <c r="B461" s="9" t="s">
         <v>1373</v>
       </c>
       <c r="C461" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="D461" s="5" t="s">
         <v>1375</v>
       </c>
       <c r="E461" s="5"/>
       <c r="F461" s="13">
-        <v>485</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
         <v>457</v>
       </c>
       <c r="B462" s="9" t="s">
         <v>1376</v>
       </c>
       <c r="C462" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="D462" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="E462" s="5"/>
       <c r="F462" s="13">
-        <v>390</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
         <v>458</v>
       </c>
       <c r="B463" s="9" t="s">
         <v>1379</v>
       </c>
       <c r="C463" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="D463" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="E463" s="5"/>
       <c r="F463" s="13">
-        <v>390</v>
+        <v>990</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>459</v>
       </c>
       <c r="B464" s="9" t="s">
         <v>1382</v>
       </c>
       <c r="C464" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="D464" s="5" t="s">
         <v>1384</v>
       </c>
       <c r="E464" s="5"/>
       <c r="F464" s="13">
-        <v>1700</v>
+        <v>990</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>460</v>
       </c>
       <c r="B465" s="9" t="s">
         <v>1385</v>
       </c>
       <c r="C465" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="D465" s="5" t="s">
         <v>1387</v>
       </c>
       <c r="E465" s="5"/>
       <c r="F465" s="13">
-        <v>1850</v>
+        <v>410</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>461</v>
       </c>
       <c r="B466" s="9" t="s">
         <v>1388</v>
       </c>
       <c r="C466" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="D466" s="5" t="s">
         <v>1390</v>
       </c>
       <c r="E466" s="5"/>
       <c r="F466" s="13">
-        <v>670</v>
+        <v>410</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>462</v>
       </c>
       <c r="B467" s="9" t="s">
         <v>1391</v>
       </c>
       <c r="C467" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="D467" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="E467" s="5"/>
       <c r="F467" s="13">
-        <v>485</v>
+        <v>90</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
         <v>463</v>
       </c>
       <c r="B468" s="9" t="s">
         <v>1394</v>
       </c>
       <c r="C468" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="D468" s="5" t="s">
         <v>1396</v>
       </c>
       <c r="E468" s="5"/>
       <c r="F468" s="13">
-        <v>485</v>
+        <v>850</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
         <v>464</v>
       </c>
       <c r="B469" s="9" t="s">
         <v>1397</v>
       </c>
       <c r="C469" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="D469" s="5" t="s">
         <v>1399</v>
       </c>
       <c r="E469" s="5"/>
       <c r="F469" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
         <v>465</v>
       </c>
       <c r="B470" s="9" t="s">
         <v>1400</v>
       </c>
       <c r="C470" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="D470" s="5" t="s">
         <v>1402</v>
       </c>
       <c r="E470" s="5"/>
       <c r="F470" s="13">
-        <v>485</v>
+        <v>170</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
         <v>466</v>
       </c>
       <c r="B471" s="9" t="s">
         <v>1403</v>
       </c>
       <c r="C471" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="D471" s="5" t="s">
         <v>1405</v>
       </c>
       <c r="E471" s="5"/>
       <c r="F471" s="13">
-        <v>485</v>
+        <v>170</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
         <v>467</v>
       </c>
       <c r="B472" s="9" t="s">
         <v>1406</v>
       </c>
       <c r="C472" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="D472" s="5" t="s">
         <v>1408</v>
       </c>
       <c r="E472" s="5"/>
       <c r="F472" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>468</v>
       </c>
       <c r="B473" s="9" t="s">
@@ -13744,789 +13897,789 @@
         <v>1413</v>
       </c>
       <c r="D474" s="5" t="s">
         <v>1414</v>
       </c>
       <c r="E474" s="5"/>
       <c r="F474" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
         <v>470</v>
       </c>
       <c r="B475" s="9" t="s">
         <v>1415</v>
       </c>
       <c r="C475" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="D475" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="E475" s="5"/>
       <c r="F475" s="13">
-        <v>2250</v>
+        <v>485</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
         <v>471</v>
       </c>
       <c r="B476" s="9" t="s">
         <v>1418</v>
       </c>
       <c r="C476" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="D476" s="5" t="s">
         <v>1420</v>
       </c>
       <c r="E476" s="5"/>
       <c r="F476" s="13">
-        <v>1400</v>
+        <v>485</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>472</v>
       </c>
       <c r="B477" s="9" t="s">
         <v>1421</v>
       </c>
       <c r="C477" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="D477" s="5" t="s">
         <v>1423</v>
       </c>
       <c r="E477" s="5"/>
       <c r="F477" s="13">
-        <v>1750</v>
+        <v>485</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>473</v>
       </c>
       <c r="B478" s="9" t="s">
         <v>1424</v>
       </c>
       <c r="C478" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="D478" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="E478" s="5"/>
       <c r="F478" s="13">
-        <v>1150</v>
+        <v>485</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>474</v>
       </c>
       <c r="B479" s="9" t="s">
         <v>1427</v>
       </c>
       <c r="C479" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="D479" s="5" t="s">
         <v>1429</v>
       </c>
       <c r="E479" s="5"/>
       <c r="F479" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
         <v>475</v>
       </c>
       <c r="B480" s="9" t="s">
         <v>1430</v>
       </c>
       <c r="C480" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="D480" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="E480" s="5"/>
       <c r="F480" s="13">
-        <v>1050</v>
+        <v>485</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
         <v>476</v>
       </c>
       <c r="B481" s="9" t="s">
         <v>1433</v>
       </c>
       <c r="C481" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="D481" s="5" t="s">
         <v>1435</v>
       </c>
       <c r="E481" s="5"/>
       <c r="F481" s="13">
-        <v>390</v>
+        <v>485</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>477</v>
       </c>
       <c r="B482" s="9" t="s">
         <v>1436</v>
       </c>
       <c r="C482" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="D482" s="5" t="s">
         <v>1438</v>
       </c>
       <c r="E482" s="5"/>
       <c r="F482" s="13">
-        <v>390</v>
+        <v>410</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>478</v>
       </c>
       <c r="B483" s="9" t="s">
         <v>1439</v>
       </c>
       <c r="C483" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>1441</v>
       </c>
       <c r="E483" s="5"/>
       <c r="F483" s="13">
-        <v>1100</v>
+        <v>410</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>479</v>
       </c>
       <c r="B484" s="9" t="s">
         <v>1442</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="E484" s="5"/>
       <c r="F484" s="13">
-        <v>1100</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>480</v>
       </c>
       <c r="B485" s="9" t="s">
         <v>1445</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="D485" s="5" t="s">
         <v>1447</v>
       </c>
       <c r="E485" s="5"/>
       <c r="F485" s="13">
-        <v>1100</v>
+        <v>670</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
         <v>481</v>
       </c>
       <c r="B486" s="9" t="s">
         <v>1448</v>
       </c>
       <c r="C486" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="D486" s="5" t="s">
         <v>1450</v>
       </c>
       <c r="E486" s="5"/>
       <c r="F486" s="13">
-        <v>1400</v>
+        <v>485</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
         <v>482</v>
       </c>
       <c r="B487" s="9" t="s">
         <v>1451</v>
       </c>
       <c r="C487" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="D487" s="5" t="s">
         <v>1453</v>
       </c>
       <c r="E487" s="5"/>
       <c r="F487" s="13">
-        <v>1100</v>
+        <v>485</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
         <v>483</v>
       </c>
       <c r="B488" s="9" t="s">
         <v>1454</v>
       </c>
       <c r="C488" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="D488" s="5" t="s">
         <v>1456</v>
       </c>
       <c r="E488" s="5"/>
       <c r="F488" s="13">
-        <v>1650</v>
+        <v>485</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
         <v>484</v>
       </c>
       <c r="B489" s="9" t="s">
         <v>1457</v>
       </c>
       <c r="C489" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="D489" s="5" t="s">
         <v>1459</v>
       </c>
       <c r="E489" s="5"/>
       <c r="F489" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
         <v>485</v>
       </c>
       <c r="B490" s="9" t="s">
         <v>1460</v>
       </c>
       <c r="C490" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="D490" s="5" t="s">
         <v>1462</v>
       </c>
       <c r="E490" s="5"/>
       <c r="F490" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
         <v>486</v>
       </c>
       <c r="B491" s="9" t="s">
         <v>1463</v>
       </c>
       <c r="C491" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="D491" s="5" t="s">
         <v>1465</v>
       </c>
       <c r="E491" s="5"/>
       <c r="F491" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
         <v>487</v>
       </c>
       <c r="B492" s="9" t="s">
         <v>1466</v>
       </c>
       <c r="C492" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="D492" s="5" t="s">
         <v>1468</v>
       </c>
       <c r="E492" s="5"/>
       <c r="F492" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
         <v>488</v>
       </c>
       <c r="B493" s="9" t="s">
         <v>1469</v>
       </c>
       <c r="C493" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="D493" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="E493" s="5"/>
       <c r="F493" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
         <v>489</v>
       </c>
       <c r="B494" s="9" t="s">
         <v>1472</v>
       </c>
       <c r="C494" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="D494" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="E494" s="5"/>
       <c r="F494" s="13">
-        <v>1550</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
         <v>490</v>
       </c>
       <c r="B495" s="9" t="s">
         <v>1475</v>
       </c>
       <c r="C495" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="D495" s="5" t="s">
         <v>1477</v>
       </c>
       <c r="E495" s="5"/>
       <c r="F495" s="13">
-        <v>1200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>491</v>
       </c>
       <c r="B496" s="9" t="s">
         <v>1478</v>
       </c>
       <c r="C496" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="D496" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="E496" s="5"/>
       <c r="F496" s="13">
-        <v>1550</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>492</v>
       </c>
       <c r="B497" s="9" t="s">
         <v>1481</v>
       </c>
       <c r="C497" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="D497" s="5" t="s">
         <v>1483</v>
       </c>
       <c r="E497" s="5"/>
       <c r="F497" s="13">
-        <v>485</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>493</v>
       </c>
       <c r="B498" s="9" t="s">
         <v>1484</v>
       </c>
       <c r="C498" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="D498" s="5" t="s">
         <v>1486</v>
       </c>
       <c r="E498" s="5"/>
       <c r="F498" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>494</v>
       </c>
       <c r="B499" s="9" t="s">
         <v>1487</v>
       </c>
       <c r="C499" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="D499" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="E499" s="5"/>
       <c r="F499" s="13">
-        <v>485</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
         <v>495</v>
       </c>
       <c r="B500" s="9" t="s">
         <v>1490</v>
       </c>
       <c r="C500" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="D500" s="5" t="s">
         <v>1492</v>
       </c>
       <c r="E500" s="5"/>
       <c r="F500" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
         <v>496</v>
       </c>
       <c r="B501" s="9" t="s">
         <v>1493</v>
       </c>
       <c r="C501" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="D501" s="5" t="s">
         <v>1495</v>
       </c>
       <c r="E501" s="5"/>
       <c r="F501" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
         <v>497</v>
       </c>
       <c r="B502" s="9" t="s">
         <v>1496</v>
       </c>
       <c r="C502" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="D502" s="5" t="s">
         <v>1498</v>
       </c>
       <c r="E502" s="5"/>
       <c r="F502" s="13">
-        <v>485</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
         <v>498</v>
       </c>
       <c r="B503" s="9" t="s">
         <v>1499</v>
       </c>
       <c r="C503" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="D503" s="5" t="s">
         <v>1501</v>
       </c>
       <c r="E503" s="5"/>
       <c r="F503" s="13">
-        <v>485</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>499</v>
       </c>
       <c r="B504" s="9" t="s">
         <v>1502</v>
       </c>
       <c r="C504" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="D504" s="5" t="s">
         <v>1504</v>
       </c>
       <c r="E504" s="5"/>
       <c r="F504" s="13">
-        <v>485</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>500</v>
       </c>
       <c r="B505" s="9" t="s">
         <v>1505</v>
       </c>
       <c r="C505" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="D505" s="5" t="s">
         <v>1507</v>
       </c>
       <c r="E505" s="5"/>
       <c r="F505" s="13">
-        <v>485</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>501</v>
       </c>
       <c r="B506" s="9" t="s">
         <v>1508</v>
       </c>
       <c r="C506" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="D506" s="5" t="s">
         <v>1510</v>
       </c>
       <c r="E506" s="5"/>
       <c r="F506" s="13">
-        <v>485</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>502</v>
       </c>
       <c r="B507" s="9" t="s">
         <v>1511</v>
       </c>
       <c r="C507" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="D507" s="5" t="s">
         <v>1513</v>
       </c>
       <c r="E507" s="5"/>
       <c r="F507" s="13">
-        <v>485</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>503</v>
       </c>
       <c r="B508" s="9" t="s">
         <v>1514</v>
       </c>
       <c r="C508" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="D508" s="5" t="s">
         <v>1516</v>
       </c>
       <c r="E508" s="5"/>
       <c r="F508" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>504</v>
       </c>
       <c r="B509" s="9" t="s">
         <v>1517</v>
       </c>
       <c r="C509" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="D509" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="E509" s="5"/>
       <c r="F509" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>505</v>
       </c>
       <c r="B510" s="9" t="s">
         <v>1520</v>
       </c>
       <c r="C510" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="D510" s="5" t="s">
         <v>1522</v>
       </c>
       <c r="E510" s="5"/>
       <c r="F510" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>506</v>
       </c>
       <c r="B511" s="9" t="s">
         <v>1523</v>
       </c>
       <c r="C511" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="D511" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="E511" s="5"/>
       <c r="F511" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>507</v>
       </c>
       <c r="B512" s="9" t="s">
         <v>1526</v>
       </c>
       <c r="C512" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="D512" s="5" t="s">
         <v>1528</v>
       </c>
       <c r="E512" s="5"/>
       <c r="F512" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>508</v>
       </c>
       <c r="B513" s="9" t="s">
         <v>1529</v>
       </c>
       <c r="C513" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="D513" s="5" t="s">
         <v>1531</v>
       </c>
       <c r="E513" s="5"/>
       <c r="F513" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>509</v>
       </c>
       <c r="B514" s="9" t="s">
         <v>1532</v>
       </c>
       <c r="C514" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="D514" s="5" t="s">
         <v>1534</v>
       </c>
       <c r="E514" s="5"/>
       <c r="F514" s="13">
-        <v>485</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>510</v>
       </c>
       <c r="B515" s="9" t="s">
         <v>1535</v>
       </c>
       <c r="C515" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="D515" s="5" t="s">
         <v>1537</v>
       </c>
       <c r="E515" s="5"/>
       <c r="F515" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>511</v>
       </c>
       <c r="B516" s="9" t="s">
         <v>1538</v>
       </c>
       <c r="C516" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="D516" s="5" t="s">
         <v>1540</v>
       </c>
       <c r="E516" s="5"/>
       <c r="F516" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>512</v>
       </c>
       <c r="B517" s="9" t="s">
         <v>1541</v>
       </c>
       <c r="C517" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="D517" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="E517" s="5"/>
       <c r="F517" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
         <v>513</v>
       </c>
       <c r="B518" s="9" t="s">
@@ -14536,51 +14689,51 @@
         <v>1545</v>
       </c>
       <c r="D518" s="5" t="s">
         <v>1546</v>
       </c>
       <c r="E518" s="5"/>
       <c r="F518" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
         <v>514</v>
       </c>
       <c r="B519" s="9" t="s">
         <v>1547</v>
       </c>
       <c r="C519" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="D519" s="5" t="s">
         <v>1549</v>
       </c>
       <c r="E519" s="5"/>
       <c r="F519" s="13">
-        <v>790</v>
+        <v>485</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>515</v>
       </c>
       <c r="B520" s="9" t="s">
         <v>1550</v>
       </c>
       <c r="C520" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="D520" s="5" t="s">
         <v>1552</v>
       </c>
       <c r="E520" s="5"/>
       <c r="F520" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>516</v>
       </c>
       <c r="B521" s="9" t="s">
@@ -14680,194 +14833,500 @@
         <v>1569</v>
       </c>
       <c r="D526" s="5" t="s">
         <v>1570</v>
       </c>
       <c r="E526" s="5"/>
       <c r="F526" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>522</v>
       </c>
       <c r="B527" s="9" t="s">
         <v>1571</v>
       </c>
       <c r="C527" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="D527" s="5" t="s">
         <v>1573</v>
       </c>
       <c r="E527" s="5"/>
       <c r="F527" s="13">
-        <v>2300</v>
+        <v>485</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>523</v>
       </c>
       <c r="B528" s="9" t="s">
         <v>1574</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="D528" s="5" t="s">
         <v>1576</v>
       </c>
       <c r="E528" s="5"/>
       <c r="F528" s="13">
-        <v>3900</v>
+        <v>485</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>524</v>
       </c>
       <c r="B529" s="9" t="s">
         <v>1577</v>
       </c>
       <c r="C529" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="D529" s="5" t="s">
         <v>1579</v>
       </c>
       <c r="E529" s="5"/>
       <c r="F529" s="13">
-        <v>800</v>
+        <v>485</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>525</v>
       </c>
       <c r="B530" s="9" t="s">
         <v>1580</v>
       </c>
       <c r="C530" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="D530" s="5" t="s">
         <v>1582</v>
       </c>
       <c r="E530" s="5"/>
       <c r="F530" s="13">
-        <v>800</v>
+        <v>485</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>526</v>
       </c>
       <c r="B531" s="9" t="s">
         <v>1583</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="D531" s="5" t="s">
         <v>1585</v>
       </c>
       <c r="E531" s="5"/>
       <c r="F531" s="13">
-        <v>800</v>
+        <v>485</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>527</v>
       </c>
       <c r="B532" s="9" t="s">
         <v>1586</v>
       </c>
       <c r="C532" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="D532" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="E532" s="5"/>
       <c r="F532" s="13">
-        <v>800</v>
+        <v>485</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>528</v>
       </c>
       <c r="B533" s="9" t="s">
         <v>1589</v>
       </c>
       <c r="C533" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="D533" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E533" s="5"/>
       <c r="F533" s="13">
-        <v>800</v>
+        <v>485</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>529</v>
       </c>
       <c r="B534" s="9" t="s">
         <v>1592</v>
       </c>
       <c r="C534" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="D534" s="5" t="s">
         <v>1594</v>
       </c>
       <c r="E534" s="5"/>
       <c r="F534" s="13">
-        <v>750</v>
+        <v>485</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>530</v>
       </c>
       <c r="B535" s="9" t="s">
         <v>1595</v>
       </c>
       <c r="C535" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="D535" s="5" t="s">
         <v>1597</v>
       </c>
       <c r="E535" s="5"/>
       <c r="F535" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="536" spans="1:6">
+      <c r="A536" s="4">
+        <v>531</v>
+      </c>
+      <c r="B536" s="9" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C536" s="6" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D536" s="5" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E536" s="5"/>
+      <c r="F536" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6">
+      <c r="A537" s="4">
+        <v>532</v>
+      </c>
+      <c r="B537" s="9" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C537" s="6" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D537" s="5" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E537" s="5"/>
+      <c r="F537" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6">
+      <c r="A538" s="4">
+        <v>533</v>
+      </c>
+      <c r="B538" s="9" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C538" s="6" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D538" s="5" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E538" s="5"/>
+      <c r="F538" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="539" spans="1:6">
+      <c r="A539" s="4">
+        <v>534</v>
+      </c>
+      <c r="B539" s="9" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C539" s="6" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D539" s="5" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E539" s="5"/>
+      <c r="F539" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6">
+      <c r="A540" s="4">
+        <v>535</v>
+      </c>
+      <c r="B540" s="9" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C540" s="6" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D540" s="5" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E540" s="5"/>
+      <c r="F540" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="541" spans="1:6">
+      <c r="A541" s="4">
+        <v>536</v>
+      </c>
+      <c r="B541" s="9" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C541" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D541" s="5" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E541" s="5"/>
+      <c r="F541" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="542" spans="1:6">
+      <c r="A542" s="4">
+        <v>537</v>
+      </c>
+      <c r="B542" s="9" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C542" s="6" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D542" s="5" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E542" s="5"/>
+      <c r="F542" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6">
+      <c r="A543" s="4">
+        <v>538</v>
+      </c>
+      <c r="B543" s="9" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C543" s="6" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D543" s="5" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E543" s="5"/>
+      <c r="F543" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6">
+      <c r="A544" s="4">
+        <v>539</v>
+      </c>
+      <c r="B544" s="9" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C544" s="6" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D544" s="5" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E544" s="5"/>
+      <c r="F544" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6">
+      <c r="A545" s="4">
+        <v>540</v>
+      </c>
+      <c r="B545" s="9" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C545" s="6" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D545" s="5" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E545" s="5"/>
+      <c r="F545" s="13">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6">
+      <c r="A546" s="4">
+        <v>541</v>
+      </c>
+      <c r="B546" s="9" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C546" s="6" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D546" s="5" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E546" s="5"/>
+      <c r="F546" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547" s="4">
+        <v>542</v>
+      </c>
+      <c r="B547" s="9" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C547" s="6" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D547" s="5" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E547" s="5"/>
+      <c r="F547" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6">
+      <c r="A548" s="4">
+        <v>543</v>
+      </c>
+      <c r="B548" s="9" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C548" s="6" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D548" s="5" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E548" s="5"/>
+      <c r="F548" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6">
+      <c r="A549" s="4">
+        <v>544</v>
+      </c>
+      <c r="B549" s="9" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C549" s="6" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D549" s="5" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E549" s="5"/>
+      <c r="F549" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
+      <c r="A550" s="4">
+        <v>545</v>
+      </c>
+      <c r="B550" s="9" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C550" s="6" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D550" s="5" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E550" s="5"/>
+      <c r="F550" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551" s="4">
+        <v>546</v>
+      </c>
+      <c r="B551" s="9" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C551" s="6" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D551" s="5" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E551" s="5"/>
+      <c r="F551" s="13">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
+      <c r="A552" s="4">
+        <v>547</v>
+      </c>
+      <c r="B552" s="9" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C552" s="6" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D552" s="5" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E552" s="5"/>
+      <c r="F552" s="13">
         <v>1550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -15364,50 +15823,67 @@
     <hyperlink ref="D511" r:id="rId_hyperlink_506"/>
     <hyperlink ref="D512" r:id="rId_hyperlink_507"/>
     <hyperlink ref="D513" r:id="rId_hyperlink_508"/>
     <hyperlink ref="D514" r:id="rId_hyperlink_509"/>
     <hyperlink ref="D515" r:id="rId_hyperlink_510"/>
     <hyperlink ref="D516" r:id="rId_hyperlink_511"/>
     <hyperlink ref="D517" r:id="rId_hyperlink_512"/>
     <hyperlink ref="D518" r:id="rId_hyperlink_513"/>
     <hyperlink ref="D519" r:id="rId_hyperlink_514"/>
     <hyperlink ref="D520" r:id="rId_hyperlink_515"/>
     <hyperlink ref="D521" r:id="rId_hyperlink_516"/>
     <hyperlink ref="D522" r:id="rId_hyperlink_517"/>
     <hyperlink ref="D523" r:id="rId_hyperlink_518"/>
     <hyperlink ref="D524" r:id="rId_hyperlink_519"/>
     <hyperlink ref="D525" r:id="rId_hyperlink_520"/>
     <hyperlink ref="D526" r:id="rId_hyperlink_521"/>
     <hyperlink ref="D527" r:id="rId_hyperlink_522"/>
     <hyperlink ref="D528" r:id="rId_hyperlink_523"/>
     <hyperlink ref="D529" r:id="rId_hyperlink_524"/>
     <hyperlink ref="D530" r:id="rId_hyperlink_525"/>
     <hyperlink ref="D531" r:id="rId_hyperlink_526"/>
     <hyperlink ref="D532" r:id="rId_hyperlink_527"/>
     <hyperlink ref="D533" r:id="rId_hyperlink_528"/>
     <hyperlink ref="D534" r:id="rId_hyperlink_529"/>
     <hyperlink ref="D535" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D536" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_547"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>