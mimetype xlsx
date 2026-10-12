--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,76 +12,751 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1649">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1853">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>НОВИНКИ</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>53896</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 22 мл (AD) Louis Vuitton L'Immensite</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-22-ml-ad-louis-vuitton-l-immensite/</t>
+  </si>
+  <si>
+    <t>53894</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 45 мл (A+D) - Vilhelm Parfumerie Chimilka</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-vilhelm-parfumerie-chimilka/</t>
+  </si>
+  <si>
+    <t>53893</t>
+  </si>
+  <si>
+    <t>Shaik 20 мл MW533 (Orto Parisi Megamare)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/shaik-20-ml-mw533-orto-parisi-megamare/</t>
+  </si>
+  <si>
+    <t>53891</t>
+  </si>
+  <si>
+    <t>Shaik MW533 (Orto Parisi Megamare), 10 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/shaik-mw533-orto-parisi-megamare-10-ml/</t>
+  </si>
+  <si>
+    <t>53890</t>
+  </si>
+  <si>
+    <t>Shaik MW533 (Orto Parisi Megamare), 50 ml NEW</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/shaik-mw533-orto-parisi-megamare-50-ml-new/</t>
+  </si>
+  <si>
+    <t>53889</t>
+  </si>
+  <si>
+    <t>Shaik MW533 (Orto Parisi Megamare), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/shaik-mw533-orto-parisi-megamare-50-ml/</t>
+  </si>
+  <si>
+    <t>53888</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik MW533 (Orto Parisi Megamare) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dezodorant-shaik-mw533-orto-parisi-megamare-200-ml/</t>
+  </si>
+  <si>
+    <t>53887</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik MW200 (Xerjoff Sospiro Accento) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dezodorant-shaik-mw200-xerjoff-sospiro-accento-200-ml/</t>
+  </si>
+  <si>
+    <t>53886</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 25 ml ОАЭ Lattafa Pride Art of Arabia I</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-pride-art-of-arabia-i/</t>
+  </si>
+  <si>
+    <t>53885</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 25 ml ОАЭ Lattafa Art Of Universe</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-art-of-universe/</t>
+  </si>
+  <si>
+    <t>53884</t>
+  </si>
+  <si>
+    <t>Brunello Cucinelli pour Femme 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/brunello-cucinelli-pour-femme-100-ml/</t>
+  </si>
+  <si>
+    <t>53883</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мини-парфюм 25 ml ОАЭ Lattafa Art of Arabia III </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-art-of-arabia-iii/</t>
+  </si>
+  <si>
+    <t>53882</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 22 мл (AD) Initio Parfums Prives Psychedelic Love</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-22-ml-ad-initio-parfums-prives-psychedelic-love/</t>
+  </si>
+  <si>
+    <t>53879</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 22 мл (AD) Creed Aventus For Men</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-22-ml-ad-creed-aventus-for-men/</t>
+  </si>
+  <si>
+    <t>53878</t>
+  </si>
+  <si>
+    <t>Автопарфюм в коробке Lattafa Eclaire Banoffi 8 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-eclaire-8-ml/</t>
+  </si>
+  <si>
+    <t>53877</t>
+  </si>
+  <si>
+    <t>Автопарфюм в коробке Vilhelm Parfumerie Chimilka 8 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/avtoparfyum-v-korobke-vilhelm-parfumerie-chimilka-8-ml/</t>
+  </si>
+  <si>
+    <t>53876</t>
+  </si>
+  <si>
+    <t>Clive Christian Noble VIII Rococo Magnolia 50 мл (AD)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-christian-noble-viii-rococo-magnolia-50-ml-ad/</t>
+  </si>
+  <si>
+    <t>53875</t>
+  </si>
+  <si>
+    <t>Hormone Paris Endorphin 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hormone-paris-endorphin-100-ml/</t>
+  </si>
+  <si>
+    <t>53874</t>
+  </si>
+  <si>
+    <t>Hormone Paris Caffeine (This Is Not Caffeine) 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hormone-paris-caffeine-this-is-not-caffeine-100-ml/</t>
+  </si>
+  <si>
+    <t>53873</t>
+  </si>
+  <si>
+    <t>Hormone Paris Adrenaline (This Is Not Adrenaline) 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hormone-paris-adrenaline-this-is-not-adrenaline-100-ml/</t>
+  </si>
+  <si>
+    <t>53872</t>
+  </si>
+  <si>
+    <t>By Cilian Her Majesty (You Are My High) 50 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/by-cilian-her-majesty-you-are-my-high-50-ml-euro/</t>
+  </si>
+  <si>
+    <t>53871</t>
+  </si>
+  <si>
+    <t>Kajal Ruby 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kajal-ruby-100-ml/</t>
+  </si>
+  <si>
+    <t>53870</t>
+  </si>
+  <si>
+    <t>Versace Crystal Emerald 90 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/versace-crystal-emerald-90-ml-euro/</t>
+  </si>
+  <si>
+    <t>53869</t>
+  </si>
+  <si>
+    <t>Parfums de Marly Athenais 75 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfums-de-marly-athenais-75-ml/</t>
+  </si>
+  <si>
+    <t>53868</t>
+  </si>
+  <si>
+    <t>Clive Christian Kinam 50 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-christian-kinam-50-ml/</t>
+  </si>
+  <si>
+    <t>53867</t>
+  </si>
+  <si>
+    <t>Billie Eilish Your Turn 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/billie-eilish-your-turn-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>53866</t>
+  </si>
+  <si>
+    <t>Christian Dior Miss Dior Blooming Bouquet (2023) 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-2023-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>53864</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 35 ml ОАЭ Ajmal Aurum</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-35-ml-oae-ajmal-aurum/</t>
+  </si>
+  <si>
+    <t>53863</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 35 ml ОАЭ Attar Collection Areej</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-35-ml-oae-attar-collection-areej/</t>
+  </si>
+  <si>
+    <t>53850</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 35 ml ОАЭ Juliette Has a Gun Miami Shake</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-35-ml-oae-juliette-has-a-gun-miami-shake/</t>
+  </si>
+  <si>
+    <t>37339-29876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUX Набор By Cilian Discovery Set  8 x 7.5 мл (Белый футляр) </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar/</t>
+  </si>
+  <si>
+    <t>53845</t>
+  </si>
+  <si>
+    <t>Kajal Kolada 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kajal-kolada-100-ml/</t>
+  </si>
+  <si>
+    <t>53841</t>
+  </si>
+  <si>
+    <t>Kajal Dahab 15 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/kajal-dahab-15-ml/</t>
+  </si>
+  <si>
+    <t>53840</t>
+  </si>
+  <si>
+    <t>Carolina Herrera La Bomba 15 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-la-bomba-15-ml/</t>
+  </si>
+  <si>
+    <t>53837</t>
+  </si>
+  <si>
+    <t>Dolce &amp; Gabbana L'Imperatrice Royale 15 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/dolce-gabbana-l-imperatrice-royale-15-ml/</t>
+  </si>
+  <si>
+    <t>53830</t>
+  </si>
+  <si>
+    <t>Парфюмерный дезодорант Gucci Eau de Parfum II 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-eau-de-parfum-ii-200-ml/</t>
+  </si>
+  <si>
+    <t>53827</t>
+  </si>
+  <si>
+    <t>Тестер 33 мл Louis Vuitton Afternoon Swim</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-33-ml-louis-vuitton-afternoon-swim/</t>
+  </si>
+  <si>
+    <t>53825</t>
+  </si>
+  <si>
+    <t>Тестер 33 мл Louis Vuitton Pacific Chill</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-33-ml-louis-vuitton-pacific-chill/</t>
+  </si>
+  <si>
+    <t>53824</t>
+  </si>
+  <si>
+    <t>SevavereK M5037 L Immensite (Louis Vuitton L'Immensite), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-m5037-l-immensite-louis-vuitton-l-immensite-50-ml/</t>
+  </si>
+  <si>
+    <t>53823</t>
+  </si>
+  <si>
+    <t>SevavereK MW5531 Rossiya II (Amouage Outlands), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-mw5531-rossiya-ii-amouage-outlands-50-ml/</t>
+  </si>
+  <si>
+    <t>53822</t>
+  </si>
+  <si>
+    <t>Clive &amp; Keira 1137 Tygar (Bvlgari Le Gemme Tygar) 30 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-keira-1137-tygar-bvlgari-le-gemme-tygar-30-ml/</t>
+  </si>
+  <si>
+    <t>53821</t>
+  </si>
+  <si>
+    <t>Clive &amp; Keira 5531 Russia II (Amouage Outlands) 30 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-keira-5531-russia-ii-amouage-outlands-30-ml/</t>
+  </si>
+  <si>
+    <t>53820</t>
+  </si>
+  <si>
+    <t>Clive &amp; Keira 5530 Vanilla Powder (Matiere Premiere Vanilla Powder) 30 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-keira-5530-vanilla-powder-matiere-premiere-vanilla-powder-30-ml/</t>
+  </si>
+  <si>
+    <t>53819</t>
+  </si>
+  <si>
+    <t>Clive &amp; Keira 5532 Russia I (Amouage Guidance) 30 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-keira-5532-russia-i-amouage-guidance-30-ml/</t>
+  </si>
+  <si>
+    <t>53818</t>
+  </si>
+  <si>
+    <t>Clive &amp; Keira 5037 L Immensite (Louis Vuitton L'Immensite) 30 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-keira-5037-l-immensite-louis-vuitton-l-immensite-30-ml/</t>
+  </si>
+  <si>
+    <t>53817</t>
+  </si>
+  <si>
+    <t>Тестер 25 мл Shaik MW597 (Clive Christian Jump Up And Kiss Me Hedonistic)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-25-ml-shaik-mw597-clive-christian-jump-up-and-kiss-me-hedonistic/</t>
+  </si>
+  <si>
+    <t>53815</t>
+  </si>
+  <si>
+    <t>Тестер 25 мл Shaik W510 (Carolina Herrera 212 VIP Rose Cab)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-25-ml-shaik-w510-carolina-herrera-212-vip-rose-cab/</t>
+  </si>
+  <si>
+    <t>53810</t>
+  </si>
+  <si>
+    <t>Тестер 25 мл Shaik W514 (Burberry Goddess)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tester-25-ml-shaik-w514-burberry-goddess/</t>
+  </si>
+  <si>
+    <t>53809</t>
+  </si>
+  <si>
+    <t>Shaik MW597 (Clive Christian Jump Up And Kiss Me Hedonistic), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/shaik-mw597-clive-christian-jump-up-and-kiss-me-hedonistic-50-ml/</t>
+  </si>
+  <si>
+    <t>53806</t>
+  </si>
+  <si>
+    <t>Shaik MW593 (Borntostandout Purple Stain), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/shaik-mw593-borntostandout-purple-stain-50-ml/</t>
+  </si>
+  <si>
+    <t>53805</t>
+  </si>
+  <si>
+    <t>Shaik MW599 (Xerjoff Shooting Stars Gibeon), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/shaik-mw599-xerjoff-shooting-stars-gibeon-50-ml/</t>
+  </si>
+  <si>
+    <t>53804</t>
+  </si>
+  <si>
+    <t>Shaik W508 (Thierry Mugler Alien Pulp), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/shaik-w508-thierry-mugler-alien-pulp-50-ml/</t>
+  </si>
+  <si>
+    <t>53802</t>
+  </si>
+  <si>
+    <t>Issey Miyake L'Eau Majeure d'Issey 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/issey-miyake-l-eau-majeure-d-issey-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>53801</t>
+  </si>
+  <si>
+    <t>SevavereK W5070 Rose Bombshell (Victoria's Secret Bombshell), 50 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/sevaverek-w5070-rose-bombshell-victoria-s-secret-bombshell-50-ml/</t>
+  </si>
+  <si>
+    <t>53800</t>
+  </si>
+  <si>
+    <t>Clive &amp; Keira 2194 Me Hedonistk (Clive Christian Jump Up And Kiss Me Hedonistic) 30 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-keira-2194-me-hedonistk-clive-christian-jump-up-and-kiss-me-hedonistic-30-ml/</t>
+  </si>
+  <si>
+    <t>53797</t>
+  </si>
+  <si>
+    <t>Clive &amp; Keira 2190 Purple Stain (Borntostandout Purple Stain) 30 ml</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/clive-keira-2190-purple-stain-borntostandout-purple-stain-30-ml/</t>
+  </si>
+  <si>
+    <t>53792</t>
+  </si>
+  <si>
+    <t>Vilhelm Parfumerie Dear Lord 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/vilhelm-parfumerie-dear-lord-100-ml/</t>
+  </si>
+  <si>
+    <t>53790</t>
+  </si>
+  <si>
+    <t>Tom Ford Oud Voyager 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/tom-ford-oud-voyager-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>53789</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Byredo Alto Astral 100 мл </t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/byredo-alto-astral-100-ml/</t>
+  </si>
+  <si>
+    <t>53788</t>
+  </si>
+  <si>
+    <t>Carolina Herrera Cedar Chic 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/carolina-herrera-cedar-chic-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>53787</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл ОАЭ Clive Christian Jump Up And Kiss Me Ecstatic</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-oae-clive-christian-jump-up-and-kiss-me-ecstatic/</t>
+  </si>
+  <si>
+    <t>53786</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл ОАЭ Ex Nihilo Blue Talisman</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-oae-ex-nihilo-blue-talisman/</t>
+  </si>
+  <si>
+    <t>53785</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл ОАЭ Guy Laroche Fidji</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-oae-guy-laroche-fidji/</t>
+  </si>
+  <si>
+    <t>53784</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл ОАЭ Christian Dior Addict 2</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-oae-christian-dior-addict-2/</t>
+  </si>
+  <si>
+    <t>53783</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл ОАЭ Givenchy L`Interdit</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-oae-givenchy-l-interdit/</t>
+  </si>
+  <si>
+    <t>53782</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл ОАЭ Carolina Herrera Chic For Men</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-oae-carolina-herrera-chic-for-men/</t>
+  </si>
+  <si>
+    <t>53781</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл ОАЭ Haute Fragrance Company (HFC) Devil's Intrigue</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-oae-haute-fragrance-company-hfc-devil-s-intrigue/</t>
+  </si>
+  <si>
+    <t>53780</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл ОАЭ Paloma Picasso Paloma Picasso</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-oae-paloma-picasso-paloma-picasso/</t>
+  </si>
+  <si>
+    <t>53779</t>
+  </si>
+  <si>
+    <t>Мини-парфюм 30 мл ОАЭ Zadig &amp; Voltaire This is Her</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/mini-parfyum-30-ml-oae-zadig-voltaire-this-is-her/</t>
+  </si>
+  <si>
+    <t>53778</t>
+  </si>
+  <si>
+    <t>Azzaro Wanted Girl 80 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/azzaro-wanted-girl-80-ml-euro/</t>
+  </si>
+  <si>
+    <t>53777</t>
+  </si>
+  <si>
+    <t>Lalique Encre Noire A L'Extreme 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lalique-encre-noire-a-l-extreme-100-ml-euro/</t>
+  </si>
+  <si>
+    <t>53643-29805</t>
+  </si>
+  <si>
+    <t>Creed Absolu Aventus 2025 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus-1/</t>
+  </si>
+  <si>
+    <t>53774</t>
+  </si>
+  <si>
+    <t>Lattafa His Confession 100 мл (Оригинал)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lattafa-his-confession-100-ml-original/</t>
+  </si>
+  <si>
+    <t>53773</t>
+  </si>
+  <si>
+    <t>Lattafa Her Confession 100 мл (Оригинал)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/lattafa-her-confession-100-ml-original/</t>
+  </si>
+  <si>
+    <t>53771</t>
+  </si>
+  <si>
+    <t>Hugo Boss Bottled Night 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>53770</t>
   </si>
   <si>
     <t>Nina Ricci Luna 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/</t>
   </si>
   <si>
     <t>53768</t>
   </si>
   <si>
     <t>Lux Xerjoff Opera 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-xerjoff-opera-100-ml/</t>
   </si>
   <si>
     <t>53767</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Louis Vuitton Symphony</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-louis-vuitton-symphony/</t>
@@ -677,59 +1352,50 @@
   <si>
     <t>Valentino Uomo Born In Roma 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/</t>
   </si>
   <si>
     <t>53647</t>
   </si>
   <si>
     <t>Valentino Uomo Born In Roma Intense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/</t>
   </si>
   <si>
     <t>53646</t>
   </si>
   <si>
     <t>Valentino Voce Viva 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>53645</t>
-[...7 lines deleted...]
-  <si>
     <t>53643</t>
   </si>
   <si>
     <t>Creed Absolu Aventus 2025 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/</t>
   </si>
   <si>
     <t>53642</t>
   </si>
   <si>
     <t>Jimmy Choo I Want Choo With Love 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/</t>
   </si>
   <si>
     <t>53641</t>
   </si>
   <si>
     <t>Тестер 66 мл Hormone Paris Testosterone (This Is Not Testosterone)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-hormone-paris-testosterone-this-is-not-testosterone/</t>
@@ -749,59 +1415,50 @@
   <si>
     <t>Тестер 66 мл Lattafa Dynasty</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-lattafa-dynasty/</t>
   </si>
   <si>
     <t>53638</t>
   </si>
   <si>
     <t>Тестер 66 мл Azzaro Pour Elle (2025)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-azzaro-pour-elle-2025/</t>
   </si>
   <si>
     <t>53637</t>
   </si>
   <si>
     <t>Тестер 66 мл Lattafa Eclaire Banoffi</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-lattafa-eclaire-banoffi/</t>
   </si>
   <si>
-    <t>53634</t>
-[...7 lines deleted...]
-  <si>
     <t>53633</t>
   </si>
   <si>
     <t>Тестер 66 мл Vilhelm Parfumerie Chimilka</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-chimilka/</t>
   </si>
   <si>
     <t>53631</t>
   </si>
   <si>
     <t xml:space="preserve">Тестер 66 мл Byredo Bal d'Afrique Absolu </t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-byredo-bal-d-afrique-absolu/</t>
   </si>
   <si>
     <t>53629</t>
   </si>
   <si>
     <t>Тестер 66 мл Paco Rabanne XS Pour Homme</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-paco-rabanne-xs-pour-homme/</t>
@@ -1694,59 +2351,50 @@
   <si>
     <t>Lux 18 ml Chloe Atelier des Fleurs Cedrus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-chloe-atelier-des-fleurs-cedrus/</t>
   </si>
   <si>
     <t>53478</t>
   </si>
   <si>
     <t>Lux 18 ml Matiere Premiere Santal Austral</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-matiere-premiere-santal-austral/</t>
   </si>
   <si>
     <t>53474</t>
   </si>
   <si>
     <t>Clive &amp; Keira 2090 Slow Dance (Byredo Slow Dance) 30 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/clive-keira-2090-slow-dance-byredo-slow-dance-30-ml/</t>
   </si>
   <si>
-    <t>53470</t>
-[...7 lines deleted...]
-  <si>
     <t>53469</t>
   </si>
   <si>
     <t>Lux 18 ml Xerjoff Erba Pura</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-xerjoff-erba-pura/</t>
   </si>
   <si>
     <t>53468</t>
   </si>
   <si>
     <t>Lux 18 ml Victoria's Secret Bombshell</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-victoria-s-secret-bombshell/</t>
   </si>
   <si>
     <t>53467</t>
   </si>
   <si>
     <t>Lux 18 ml Louis Vuitton Pacific Chill</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/lux-18-ml-louis-vuitton-pacific-chill/</t>
@@ -2270,59 +2918,50 @@
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Chloe Atelier des Fleurs Cedrus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chloe-atelier-des-fleurs-cedrus/</t>
   </si>
   <si>
     <t>53371</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Nobile 1942 La Danza Delle Libellule</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-nobile-1942-la-danza-delle-libellule/</t>
   </si>
   <si>
     <t>53370</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Victoria's Secret Eau So Sexy</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-victoria-s-secret-eau-so-sexy/</t>
   </si>
   <si>
-    <t>53367</t>
-[...7 lines deleted...]
-  <si>
     <t>53363</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Asdaaf Ameerat Al Arab</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-asdaaf-ameerat-al-arab/</t>
   </si>
   <si>
     <t>53362</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Haute Fragrance Company (HFC) Sunmusk</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-sunmusk/</t>
   </si>
   <si>
     <t>53358</t>
   </si>
   <si>
     <t>Carolina Herrera La Bomba 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/</t>
@@ -2495,59 +3134,50 @@
   <si>
     <t>Тестер 40 мл Gritti Pomelo Sorrento</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-gritti-pomelo-sorrento/</t>
   </si>
   <si>
     <t>53312</t>
   </si>
   <si>
     <t>Тестер 40 мл Floraiku One Umbrella for Two</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-40-ml-floraiku-one-umbrella-for-two/</t>
   </si>
   <si>
     <t>53311</t>
   </si>
   <si>
     <t>Тестер 66 мл Dolce &amp; Gabbana Devotion</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-66-ml-dolce-gabbana-devotion/</t>
   </si>
   <si>
-    <t>53310</t>
-[...7 lines deleted...]
-  <si>
     <t>53308</t>
   </si>
   <si>
     <t>Clive &amp; Keira 2140 Painter (Genyum Painter) 30 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/</t>
   </si>
   <si>
     <t>53305</t>
   </si>
   <si>
     <t>Matiere Premiere Vanilla Powder 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/matiere-premiere-vanilla-powder-100-ml-ad/</t>
   </si>
   <si>
     <t>53304</t>
   </si>
   <si>
     <t>Amouage Cristal &amp; Gold Woman 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/amouage-cristal-gold-woman-50-ml/</t>
@@ -2612,54 +3242,54 @@
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Nobile 1942 La Danza Delle Libellule</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-nobile-1942-la-danza-delle-libellule/</t>
   </si>
   <si>
     <t>53289</t>
   </si>
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Initio Parfums Prives Narcotic Delight</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-initio-parfums-prives-narcotic-delight/</t>
   </si>
   <si>
     <t>53288</t>
   </si>
   <si>
     <t>Мини-парфюм Escada Candy Love 80 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-escada-candy-love-80-ml/</t>
   </si>
   <si>
-    <t>53287</t>
-[...2 lines deleted...]
-    <t>Хайлайтер Kakashow  Тон 03</t>
+    <t>53286</t>
+  </si>
+  <si>
+    <t>Хайлайтер Kakashow  Тон 02</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/khaylayter-kakashow/</t>
   </si>
   <si>
     <t>53284</t>
   </si>
   <si>
     <t>Хайлайтер Kakashow Highlighting Powder Тон 03</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/</t>
   </si>
   <si>
     <t>53280</t>
   </si>
   <si>
     <t>Сыворотка для кожи вокруг глаз 3w Clinic Collagen Retinol Eye Ball Serum 30 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/</t>
   </si>
   <si>
     <t>53279</t>
   </si>
@@ -2675,77 +3305,59 @@
   <si>
     <t>Сыворотка для кожи вокруг глаз с керамидами Farm Stay Ceramide Wrinkle Care Relaxing Rolling Eye Serum 25 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/</t>
   </si>
   <si>
     <t>53277</t>
   </si>
   <si>
     <t>Гоммаж-пилинг для лица с углем Facis Charcoal Gommage Peeling 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/</t>
   </si>
   <si>
     <t>53276</t>
   </si>
   <si>
     <t>Ночная маска с тыквой пирамидка 7 Days secret healing pumpkin sleeping pack 5 g (1 шт)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/</t>
   </si>
   <si>
-    <t>53275</t>
-[...7 lines deleted...]
-  <si>
     <t>53274</t>
   </si>
   <si>
     <t>Мини-парфюм 30 мл Lux Les Liquides Imaginaires Blanche Bete</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-30-ml-lux-les-liquides-imaginaires-blanche-bete/</t>
   </si>
   <si>
-    <t>53272</t>
-[...7 lines deleted...]
-  <si>
     <t>52891-29303</t>
   </si>
   <si>
     <t>Versace Eros Parfum 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/</t>
   </si>
   <si>
     <t>53267</t>
   </si>
   <si>
     <t>Attar Collection Sierra 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/attar-collection-sierra-100-ml-ad/</t>
   </si>
   <si>
     <t>53266</t>
   </si>
   <si>
     <t>Attar Collection Capella 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/attar-collection-capella-100-ml-ad/</t>
@@ -2828,59 +3440,50 @@
   <si>
     <t>Мини-парфюм 25 ml ОАЭ Maison Crivelli Oud Maracuja</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-25-ml-oae-maison-crivelli-oud-maracuja/</t>
   </si>
   <si>
     <t>53256</t>
   </si>
   <si>
     <t>Clive Christian Noble Collection VIII Rococo Immortelle 50 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/clive-christian-noble-collection-viii-rococo-immortelle-50-ml-ad/</t>
   </si>
   <si>
     <t>53255</t>
   </si>
   <si>
     <t>Clive Christian Noble Collection XXI Art Deco Amberwood 50 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/clive-christian-noble-collection-xxi-art-deco-amberwood-50-ml-ad/</t>
   </si>
   <si>
-    <t>53250</t>
-[...7 lines deleted...]
-  <si>
     <t>53249</t>
   </si>
   <si>
     <t>Elizabeth Arden Green Tea 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/elizabeth-arden-green-tea-100-ml-euro/</t>
   </si>
   <si>
     <t>53246</t>
   </si>
   <si>
     <t>Мини-парфюм 10 мл Amouage Opus XIV Royal Tobacco (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-10-ml-amouage-opus-xiv-royal-tobacco-vip/</t>
   </si>
   <si>
     <t>53245</t>
   </si>
   <si>
     <t>Мини-парфюм 10 мл Marc-Antoine Barrois Tilia (VIP)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-tilia-vip/</t>
@@ -3422,59 +4025,50 @@
   <si>
     <t>Парфюмерный дезодорант Chloe Atelier des Fleurs Cedrus 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/</t>
   </si>
   <si>
     <t>53138</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Hormone Paris Gaba 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/</t>
   </si>
   <si>
     <t>53137</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Gucci Intense Oud 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/</t>
   </si>
   <si>
-    <t>53136</t>
-[...7 lines deleted...]
-  <si>
     <t>53135</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Prada Paradoxe 200 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/parfyumernyy-dezodorant-prada-paradoxe-200-ml/</t>
   </si>
   <si>
     <t>53123</t>
   </si>
   <si>
     <t>Тестер Maison Martin Margiela Replica By the Fireplace 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-maison-martin-margiela-replica-by-the-fireplace-65-ml-oae/</t>
   </si>
   <si>
     <t>53122</t>
   </si>
   <si>
     <t>Тестер Victoria's Secret Pink By Pink 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-victoria-s-secret-pink-by-pink-65-ml-oae/</t>
@@ -4124,54 +4718,54 @@
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Burberry Her Eau de Parfum</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-burberry-her-eau-de-parfum/</t>
   </si>
   <si>
     <t>53001</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Givenchy L'Interdit</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-givenchy-l-interdit/</t>
   </si>
   <si>
     <t>53000</t>
   </si>
   <si>
     <t>Мини-парфюм 45 мл (A+D) - Zadig &amp; Voltaire This is Her</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/mini-parfyum-45-ml-a-d-zadig-voltaire-this-is-her/</t>
   </si>
   <si>
-    <t>52993</t>
-[...2 lines deleted...]
-    <t>Палетка теней Chanel Les 7 Ombres  Тон 02</t>
+    <t>52997</t>
+  </si>
+  <si>
+    <t>Палетка теней Chanel Les 7 Ombres  Тон 08</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/</t>
   </si>
   <si>
     <t>52991</t>
   </si>
   <si>
     <t>Тени Yves Saint Laurent Couture Mini Clutch 500 Medina Glow</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/</t>
   </si>
   <si>
     <t>52987</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/</t>
   </si>
   <si>
     <t>52981</t>
   </si>
@@ -4430,59 +5024,50 @@
   <si>
     <t>Тестер Jo Malone Velvet Rose &amp; Oud 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-jo-malone-velvet-rose-oud-65-ml-oae/</t>
   </si>
   <si>
     <t>52931</t>
   </si>
   <si>
     <t>Тестер Stephane Humbert Lucas 777 Black Gemstone 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-stephane-humbert-lucas-777-black-gemstone-65-ml-oae/</t>
   </si>
   <si>
     <t>52929</t>
   </si>
   <si>
     <t>Тестер Ard Al Zaafaran Mousuf Wardi 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-ard-al-zaafaran-mousuf-wardi-65-ml-oae/</t>
   </si>
   <si>
-    <t>52926</t>
-[...7 lines deleted...]
-  <si>
     <t>52925</t>
   </si>
   <si>
     <t>Roja Dove Isola Sol Parfum 50 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/roja-dove-isola-sol-parfum-50-ml/</t>
   </si>
   <si>
     <t>52924</t>
   </si>
   <si>
     <t>Roja Dove Elysium Pour Homme Eau Intense 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/roja-dove-elysium-pour-homme-eau-intense-100-ml-ad/</t>
   </si>
   <si>
     <t>52923</t>
   </si>
   <si>
     <t>By Cilian Rose Oud 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/by-cilian-rose-oud-50-ml-euro/</t>
@@ -4889,59 +5474,77 @@
   <si>
     <t>Тестер Attar Collection Areej 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-attar-collection-areej-65-ml-oae/</t>
   </si>
   <si>
     <t>52837</t>
   </si>
   <si>
     <t>Тестер Tiffany &amp; Co Love For Her 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tiffany-co-love-for-her-65-ml-oae/</t>
   </si>
   <si>
     <t>52835</t>
   </si>
   <si>
     <t>Тестер Attar Collection Crystal Love For Her 65 мл (ОАЭ)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-attar-collection-crystal-love-for-her-65-ml-oae/</t>
   </si>
   <si>
+    <t>52739</t>
+  </si>
+  <si>
+    <t>Amouage Reflection Man 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/amouage-reflection-man-100-ml/</t>
+  </si>
+  <si>
     <t>52559</t>
   </si>
   <si>
     <t>Hormone Paris Gaba 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/hormone-paris-gaba-100-ml/</t>
   </si>
   <si>
+    <t>52056</t>
+  </si>
+  <si>
+    <t>Louis Vuitton Symphony 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/louis-vuitton-symphony-100-ml/</t>
+  </si>
+  <si>
     <t>ART-1364713857</t>
   </si>
   <si>
     <t>Тестер Tom Ford Ombre Leather 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/</t>
   </si>
   <si>
     <t>ART-66416797</t>
   </si>
   <si>
     <t>Тестер Gucci By Gucci Pour Homme 90 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/</t>
   </si>
   <si>
     <t>36259</t>
   </si>
   <si>
     <t>Тестер Gucci Eau de Parfum II 75 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/</t>
@@ -4950,50 +5553,59 @@
     <t>ART-66646820</t>
   </si>
   <si>
     <t>Тестер Gucci Envy Me 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-gucci-envy-me-100-ml/</t>
   </si>
   <si>
     <t>ART-89839139</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Pour Femme Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/</t>
   </si>
   <si>
     <t>ART-1402114258</t>
   </si>
   <si>
     <t>Paloma Picasso Paloma Picasso 30 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/paloma-picasso-paloma-picasso-30ml/</t>
+  </si>
+  <si>
+    <t>34133</t>
+  </si>
+  <si>
+    <t>Issey Miyake L'eau D'Issey 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/issey-miyake-l-eau-d-issey-100-ml-euro-/</t>
   </si>
   <si>
     <t>ART-1201312169</t>
   </si>
   <si>
     <t>Tom Ford Metallique 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -5376,62 +5988,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-xerjoff-opera-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-clive-christian-noble-xxi-art-deco-blonde-amber/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-grey-vetiver-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-toilette-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-ex-nihilo-blue-talisman/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-anfar-pistachio-kunafa-dubai-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-loewe-solo-ella/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-shiseido-ginza/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-shiseido-ever-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-figue-erotique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20260806/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-myslf-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-love-hibiscus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-emotions-70-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5533-turkey-ii-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5035-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-asdaaf-ameer-al-arab-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5530-vanilla-powder-matiere-premiere-vanilla-powder-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-bonbon-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-parfums-de-marly-althair/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-creed-absolu-aventus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-strange-heavens-out-of-the-blue-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-ex-nihilo-blue-talisman/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ever-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ginza/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-loewe-solo-ella/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-anfar-pistachio-kunafa-dubai-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-noble-xxi-art-deco-blonde-amber-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-qaed-al-fursan/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-afeef/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-muse-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-la-nuit-de-l-homme-le-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-nectar-de-costa-rica-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-creed-eladaria-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-boss-bottled-beyond-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-fragrance-du-bois-tropiques-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5532-russia-i-amouage-guidance-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5527-moscow-ii-extrait-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-testosterone-this-is-not-testosterone/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-yves-saint-laurent-libre-vanille-couture/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-dynasty/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-azzaro-pour-elle-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/juliette-has-a-gun-pear-inc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-byredo-bal-d-afrique-absolu/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-paco-rabanne-xs-pour-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-ex-nihilo-blue-talisman-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/max-philip-mandarin-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-premium-status-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-yum-yum/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-parfums-de-marly-valaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-her-confession/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-club-de-nuit-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-pisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-matiere-premiere-vanilla-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-fly-to-miracle/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-champs-elysees/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-cuir-beluga/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hermes-un-jardin-en-mediterranee/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-cobra-and-the-canary-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-city-on-fire-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-cactus-garden-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-language-of-glaciers-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-in-love-with-everything-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-o-unknown-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-whiff-of-waffle-cone-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-every-storm-a-serenade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-melodie-de-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-pelagos-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-moonlight-in-chiangmai-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-la-douceur-de-siam-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-issara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-splendiris-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-fleur-de-lalita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-le-sillage-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-anamcara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-erawan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-tobacco-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-narcotic-desire-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-7-5-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-escentric-molecules-escentric-01-limited-edition-e-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-tobacco-vanille-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-1-millien-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-12-12-blanc-pure-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-fleur-narcotique-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-cread-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-j-oedre-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-eau-par-pour-homme-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ard-al-zaafaran-saheb/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-mayar/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-byredo-mojave-ghost/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-montale-crazy-in-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-victoria-s-secret-tease-eau-de-parfum-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-givenchy-ange-ou-demon-le-secret-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-jump-up-and-kiss-me-hedonistic/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-jean-paul-gaultier-la-belle/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-arteolfatto-black-hashish/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chanel-chance-eau-tendre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-lalique-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-kenzo-jungle-eau-de-parfum-l-elephant/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-rave-now/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-haute-fragrance-company-hfc-wear-love-everywhere/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-lattafa-khamrah-qahwa/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-juliette-has-a-gun-vanilla-vibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2090-slow-dance-byredo-slow-dance-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-yara-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-metallic-musk-90-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-moon-tale-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-ink-mark-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw543-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw569-gaba-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw569-gaba-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5525-symphony-louis-vuitton-symphony-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5521-imagination-louis-vuitton-imagination-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m5033-omerta-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5526-lust-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5528-patchouli-ardendt-guerlain-patchouli-ardent-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5528-patchouli-ardendt-guerlain-patchouli-ardent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5525-symphony-louis-vuitton-symphony-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5521-louis-vuitton-imagination-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5526-lust-louis-vuitton-ombre-nomade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5524-dubai-1-limited-edition-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1129-omerta-creed-aventus-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m5521-imagination-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5033-omerta-creed-aventus-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5525-symphony-louis-vuitton-symphony-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5522-ganimmed-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5526-louis-vuitton-ombre-nomade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5524-dubai-1-limited-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m655-paco-rabanne-phantom-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-marc-antoine-barrois-tilia/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1099-homme-l-rose-maison-francis-kurkdjian-l-homme-a-la-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-victoria-s-secret-eau-so-sexy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-sunmusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1123-inviktus-parfum-paco-rabanne-invictus-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1127-skandalle-parfum-intense-jean-paul-gaultier-scandal-pour-hommeintense-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1198-b-optimum-over-red-yves-saint-laurent-black-opium-over-red-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1202-got-girl-blush-carolina-herrera-good-girl-blush-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2094-ganymede-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2100-black-pepper-amber-neroli-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2106-rozen-vanilla-blend-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2116-electric-cherry-tom-ford-electric-cherry-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2108-no-4-apres-amour-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2134-blue-talisman-ex-nihilo-blue-talisman-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2136-zafaran-sahab-ard-al-zaafaran-saheb-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2128-beast-love-montale-beast-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2122-white-chocola-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2138-barois-tillia-marc-antoine-barrois-tilia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-overdose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-oae-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/matiere-premiere-vanilla-powder-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-cristal-gold-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-lumieres-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/m-micallef-ananda-royal-mango-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-initio-parfums-prives-narcotic-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-candy-love-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-sierra-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-capella-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/initio-parfums-prives-can-t-get-enough-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-yves-rocher-comme-une-evidence-l-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nasomatto-narcotic-venus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-carolina-herrera-chic-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-maison-crivelli-oud-maracuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-viii-rococo-immortelle-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-xxi-art-deco-amberwood-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elizabeth-arden-green-tea-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-opus-xiv-royal-tobacco-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-tilia-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-richard-white-chocola-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-ganymede-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-lost-cherry-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-cilian-good-girl-gone-bad-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-attar-collection-hayati-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-guidance-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-haute-fragrance-company-devil-s-intrigue-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-bal-d-afrique-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-escentric-molecules-escentric-02-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-tobacco-vanille-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-sauvage-eau-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-dolce-gabbana-3-l-imperatrice-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-boadicea-the-victorious-heroine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-bvlgari-omnia-coral-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-creed-aventus-for-men-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-juliette-has-a-gun-not-a-perfume-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-franck-boclet-cocaine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-zarkoperfume-pink-molecule-090-09-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-lacoste-pour-femme-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vertus-narcos-is-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-initio-parfums-prives-musk-therapy-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-yves-saint-laurent-black-opium-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-essential-parfums-bois-imp-rial/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vilhelm-parfumerie-mango-skin-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-genyum-painter-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-kajal-almaz-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-z-r-b-pepper-a-n-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-j-adore-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-blanche-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dkny-be-delicious/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-najim-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-comete-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-ex-nihilo-blue-talisman-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-trussardi-my-name-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-bottled-bold-citrus-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/luxe-collection-100-ml-haute-fragrance-company-devil-s-intrigue/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-giorgio-armani-emporio-armani-stronger-with-you/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-maison-crivelli-oud-maracuja-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-carolina-herrera-212-sexy-for-women-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-prada-paradoxe-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-martin-margiela-replica-by-the-fireplace-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-pink-by-pink-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mancera-red-tobacco-intense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-dior-homme-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-billie-eilish-eilish-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-trussardi-my-name-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-venus-de-nina-ricci-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-genyum-painter-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-l-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mont-blanc-black-meisterstuck-absolute-incense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-victory-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-toy-2-pearl-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-midnight-sex-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ex-nihilo-the-hedonist-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-musamam-white-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-eternity-for-women-reflections-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-eternity-parfum-for-men-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-eau-fraiche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-testosterone-this-is-not-testosterone-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lalique-encre-noire-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-penhaligon-s-the-tragedy-of-lord-george-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-concentre-d-orange-verte-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-thierry-mugler-a-men-ultimate-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-aqva-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-man-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-night-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-marine-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-francis-kurkdjian-l-homme-a-la-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-mon-guerlain-bloom-of-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-tilia-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-ganymede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ormonde-jayne-champaca-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-the-hedonist-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-blue-talisman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-outcast-blue-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-gold-immortals-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-orion-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-draco-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-erotic-me-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-wear-love-everywhere-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-diamond-in-the-sky-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-indian-venus-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-rose-essence-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-initio-parfums-prives-psychedelic-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-xerjoff-sospiro-accento-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-intoxicated-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-sweet-redemption-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-silian-sacred-wood-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-kisses-don-t-lie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-cilling-me-slowly-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-forbidden-games-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-dangerously-in-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-bamboo-harmony-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-brisa-cubana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/state-of-mind-butterfly-mind-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-byredo-blanche/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-elizabeth-arden-green-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-burberry-her-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-givenchy-l-interdit/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-zadig-voltaire-this-is-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-aquolina-pink-sugar-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-giorgio-armani-armani-prive-vert-malachite-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-simimi-esprit-de-candela-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-acqua-di-parma-ambra-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-jump-up-and-kiss-me-ecstatic-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-woman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-l-12-12-rose-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-eau-de-parfum-rouge-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-irresistible-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-over-red-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-white-suede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cafe-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-lancome-tresor-midnight-rose-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-ginger-biscuit-cologne-2023-30-ml-690251129553/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-white-jasmine-mint-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-sorrel-lemon-thyme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-wild-srawberry-parsley-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-grapefruit-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-myrrh-tonka-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-velvet-rose-oud-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-stephane-humbert-lucas-777-black-gemstone-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ard-al-zaafaran-mousuf-wardi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/zhenskiy-nabor-clive-christian-3-x-10-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-isola-sol-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-elysium-pour-homme-eau-intense-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-rose-oud-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-tom-ford-black-orchid-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-christian-dior-hypnotic-poison-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-off-now-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-over-the-top-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-o-zenith-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-coco-vanille-60-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-power-l-eau-de-parfum-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-anomalia-paris-ceremonie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-l-artisan-parfumeur-bois-des-sables-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-baraonda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-h01-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-power-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-richard-white-chocola-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gritti-pomelo-sorrento-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-le-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lattafa-khamrah-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-m-micallef-ananda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-intense-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-golden-sand-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-amber-spices-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-lucky-candy-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-mandarino-di-amalfi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-soleil-de-feu-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cherry-smoke-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-electric-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-q-by-dolce-gabbana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pineapple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-pour-femme-dylan-purple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-bibliotheque-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-blanche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-black-saffron-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-eclat-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-areej-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiffany-co-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-crystal-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paloma-picasso-paloma-picasso-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-22-ml-ad-louis-vuitton-l-immensite/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw533-orto-parisi-megamare/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw533-orto-parisi-megamare-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw533-orto-parisi-megamare-50-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw533-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dezodorant-shaik-mw533-orto-parisi-megamare-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dezodorant-shaik-mw200-xerjoff-sospiro-accento-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-pride-art-of-arabia-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-art-of-universe/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/brunello-cucinelli-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-art-of-arabia-iii/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-22-ml-ad-initio-parfums-prives-psychedelic-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-22-ml-ad-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-eclaire-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vilhelm-parfumerie-chimilka-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-viii-rococo-magnolia-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-endorphin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-caffeine-this-is-not-caffeine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-adrenaline-this-is-not-adrenaline-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-her-majesty-you-are-my-high-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kajal-ruby-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-crystal-emerald-90-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfums-de-marly-athenais-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-kinam-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/billie-eilish-your-turn-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-blooming-bouquet-2023-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-ajmal-aurum/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-attar-collection-areej/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kajal-kolada-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kajal-dahab-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dolce-gabbana-l-imperatrice-royale-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-eau-de-parfum-ii-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-33-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-33-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5037-l-immensite-louis-vuitton-l-immensite-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5531-rossiya-ii-amouage-outlands-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1137-tygar-bvlgari-le-gemme-tygar-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5531-russia-ii-amouage-outlands-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5530-vanilla-powder-matiere-premiere-vanilla-powder-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5532-russia-i-amouage-guidance-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5037-l-immensite-louis-vuitton-l-immensite-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw597-clive-christian-jump-up-and-kiss-me-hedonistic/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w510-carolina-herrera-212-vip-rose-cab/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-w514-burberry-goddess/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw597-clive-christian-jump-up-and-kiss-me-hedonistic-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw593-borntostandout-purple-stain-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw599-xerjoff-shooting-stars-gibeon-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w508-thierry-mugler-alien-pulp-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-l-eau-majeure-d-issey-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-w5070-rose-bombshell-victoria-s-secret-bombshell-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2194-me-hedonistk-clive-christian-jump-up-and-kiss-me-hedonistic-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2190-purple-stain-borntostandout-purple-stain-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/vilhelm-parfumerie-dear-lord-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-oud-voyager-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/byredo-alto-astral-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-cedar-chic-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-oae-clive-christian-jump-up-and-kiss-me-ecstatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-oae-ex-nihilo-blue-talisman/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-oae-guy-laroche-fidji/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-oae-christian-dior-addict-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-oae-givenchy-l-interdit/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-oae-carolina-herrera-chic-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-oae-haute-fragrance-company-hfc-devil-s-intrigue/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-oae-paloma-picasso-paloma-picasso/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-oae-zadig-voltaire-this-is-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-wanted-girl-80-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-encre-noire-a-l-extreme-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-his-confession-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-her-confession-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hugo-boss-bottled-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nina-ricci-luna-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-xerjoff-opera-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-clive-christian-noble-xxi-art-deco-blonde-amber/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-grey-vetiver-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/kenzo-homme-eau-de-toilette-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-ex-nihilo-blue-talisman/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-anfar-pistachio-kunafa-dubai-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-loewe-solo-ella/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-shiseido-ginza/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-shiseido-ever-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-figue-erotique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/20260806/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/burberry-hero-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-myslf-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-love-hibiscus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ard-al-zaafaran-saheb-emotions-70-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5533-turkey-ii-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5035-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-asdaaf-ameer-al-arab-imperium/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5530-vanilla-powder-matiere-premiere-vanilla-powder-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/victoria-s-secret-bare-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-bonbon-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paco-rabanne-1-million-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-parfums-de-marly-althair/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-creed-absolu-aventus/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-strange-heavens-out-of-the-blue-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-ex-nihilo-blue-talisman/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ever-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-shiseido-ginza/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-loewe-solo-ella/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-anfar-pistachio-kunafa-dubai-chocolate/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-noble-xxi-art-deco-blonde-amber-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-qaed-al-fursan/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-afeef/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-muse-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-yves-saint-laurent-la-nuit-de-l-homme-le-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-nectar-de-costa-rica-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-creed-eladaria-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-boss-bottled-beyond-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-fragrance-du-bois-tropiques-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5532-russia-i-amouage-guidance-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5527-moscow-ii-extrait-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-testosterone-this-is-not-testosterone/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-yves-saint-laurent-libre-vanille-couture/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-dynasty/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-azzaro-pour-elle-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-byredo-bal-d-afrique-absolu/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-paco-rabanne-xs-pour-homme/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-ex-nihilo-blue-talisman-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/max-philip-mandarin-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/richard-premium-status-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-yum-yum/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-parfums-de-marly-valaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-her-confession/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-armaf-club-de-nuit-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-pisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-matiere-premiere-vanilla-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-fly-to-miracle/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-champs-elysees/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-cuir-beluga/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hermes-un-jardin-en-mediterranee/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-cobra-and-the-canary-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-city-on-fire-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-cactus-garden-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-the-language-of-glaciers-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-in-love-with-everything-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-o-unknown-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-a-whiff-of-waffle-cone-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/imaginary-authors-every-storm-a-serenade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-melodie-de-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-pelagos-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-moonlight-in-chiangmai-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-la-douceur-de-siam-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-issara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-splendiris-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-fleur-de-lalita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-le-sillage-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-parfums-anamcara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/dusita-erawan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-guerlain-tobacco-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-eclaire-banoffi/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/haute-fragrance-company-hfc-narcotic-desire-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-magie-noire-7-5-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-escentric-molecules-escentric-01-limited-edition-e-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-tobacco-vanille-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-1-millien-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-12-12-blanc-pure-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-fleur-narcotique-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-cread-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-j-oedre-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aumeka-l-eau-par-pour-homme-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ard-al-zaafaran-saheb/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-mayar/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-jimmy-choo-i-want-choo/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-byredo-mojave-ghost/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-montale-crazy-in-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-victoria-s-secret-tease-eau-de-parfum-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-givenchy-ange-ou-demon-le-secret-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-jump-up-and-kiss-me-hedonistic/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-jean-paul-gaultier-la-belle/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-arteolfatto-black-hashish/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chanel-chance-eau-tendre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-clive-christian-matsukita/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-lalique-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-kenzo-jungle-eau-de-parfum-l-elephant/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-rave-now/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-haute-fragrance-company-hfc-wear-love-everywhere/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-35-ml-oae-lattafa-khamrah-qahwa/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-juliette-has-a-gun-vanilla-vibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-the-house-of-oud-empathy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2090-slow-dance-byredo-slow-dance-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-18-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-yara-candy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/eisenberg-back-to-paris-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/viktor-rolf-spicebomb-metallic-musk-90-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-moon-tale-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-ink-mark-100-ml-v-originalnoy-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-elixir-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw543-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5520-moscow-iii-megamare-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw569-gaba-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw569-gaba-hormone-paris-gaba-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw5525-symphony-louis-vuitton-symphony-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m5521-imagination-louis-vuitton-imagination-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m5033-omerta-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw5526-lust-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-bleu-de-l-exclusif-chanel-bleu-de-chanel-l-exclusif-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5528-patchouli-ardendt-guerlain-patchouli-ardent-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5528-patchouli-ardendt-guerlain-patchouli-ardent-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5525-symphony-louis-vuitton-symphony-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5521-louis-vuitton-imagination-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5526-lust-louis-vuitton-ombre-nomade-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-5524-dubai-1-limited-edition-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1129-omerta-creed-aventus-for-men-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-m5521-imagination-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-m5033-omerta-creed-aventus-for-men-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5525-symphony-louis-vuitton-symphony-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-shaik-mw5525-symphony-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-mac-studio-radiance/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5522-ganimmed-marc-antoine-barrois-ganymede-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5526-louis-vuitton-ombre-nomade-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-25-ml-mw5524-dubai-1-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sevaverek-mw5524-dubai-1-limited-edition-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-w494-kayali-vanilla-28-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-m655-paco-rabanne-phantom-elixir/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-m655-paco-rabanne-phantom-elixir-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/shaik-20-ml-mw565-giorgio-armani-emporio-armani-stronger-with-you-sandalwood/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-pistache-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-dolce-gabbana-dgvib3/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-genyum-painter/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-imagination/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-marc-antoine-barrois-tilia/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-guerlain-aqua-allegoria-mandarine-basilic-harvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/de-luxe-collection-42-ml-escada-sorbetto-rosso/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1099-homme-l-rose-maison-francis-kurkdjian-l-homme-a-la-rose-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chloe-atelier-des-fleurs-cedrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-victoria-s-secret-eau-so-sexy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-haute-fragrance-company-hfc-sunmusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1123-inviktus-parfum-paco-rabanne-invictus-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1127-skandalle-parfum-intense-jean-paul-gaultier-scandal-pour-hommeintense-eau-de-parfum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1198-b-optimum-over-red-yves-saint-laurent-black-opium-over-red-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-1202-got-girl-blush-carolina-herrera-good-girl-blush-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2094-ganymede-marc-antoine-barrois-ganymede-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2100-black-pepper-amber-neroli-z-r-b-pepper-a-n-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2106-rozen-vanilla-blend-z-r-v-blend-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2116-electric-cherry-tom-ford-electric-cherry-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2108-no-4-apres-amour-thomas-kosmala-4-apres-l-amour-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2134-blue-talisman-ex-nihilo-blue-talisman-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2136-zafaran-sahab-ard-al-zaafaran-saheb-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2128-beast-love-montale-beast-love-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2122-white-chocola-richard-white-chocola-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2138-barois-tillia-marc-antoine-barrois-tilia-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tiziana-terenzi-kirke-overdose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-gritti-pomelo-sorrento/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-floraiku-one-umbrella-for-two/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-keira-2140-painter-genyum-painter-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/matiere-premiere-vanilla-powder-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-cristal-gold-woman-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/giorgio-armani-armani-prive-lumieres-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/m-micallef-ananda-royal-mango-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-yara-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nobile-1942-la-danza-delle-libellule/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-initio-parfums-prives-narcotic-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-escada-candy-love-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/khaylayter-kakashow-highlighting-powder/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-30-ml-lux-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-sierra-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/attar-collection-capella-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/initio-parfums-prives-can-t-get-enough-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-bleu-de-chanel-l-exclusif-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-le-parfum-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-essential-sport-125-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-yves-rocher-comme-une-evidence-l-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-nasomatto-narcotic-venus/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-carolina-herrera-chic-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-maison-crivelli-oud-maracuja/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-viii-rococo-immortelle-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/clive-christian-noble-collection-xxi-art-deco-amberwood-50-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/elizabeth-arden-green-tea-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-opus-xiv-royal-tobacco-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-tilia-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-richard-white-chocola-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-marc-antoine-barrois-ganymede-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-lost-cherry-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-cilian-good-girl-gone-bad-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-attar-collection-hayati-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-amouage-guidance-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-haute-fragrance-company-devil-s-intrigue-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-bal-d-afrique-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-escentric-molecules-escentric-02-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-tom-ford-tobacco-vanille-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-sauvage-eau-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-dolce-gabbana-3-l-imperatrice-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-boadicea-the-victorious-heroine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-bvlgari-omnia-coral-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-creed-aventus-for-men-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-juliette-has-a-gun-not-a-perfume-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-franck-boclet-cocaine-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-zarkoperfume-pink-molecule-090-09-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-lacoste-pour-femme-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vertus-narcos-is-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-initio-parfums-prives-musk-therapy-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-yves-saint-laurent-black-opium-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-essential-parfums-bois-imp-rial/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-vilhelm-parfumerie-mango-skin-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-genyum-painter-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-kajal-almaz-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-z-r-b-pepper-a-n-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-christian-dior-j-adore-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-10-ml-byredo-blanche-vip/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-symphony/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-afternoon-swim/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-les-liquides-imaginaires-blanche-bete/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-bvlgari-le-gemme-tygar/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-dkny-be-delicious/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-matiere-premiere-santal-austral/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/genyum-painter-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ex-nihilo-blue-talisman-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/marc-antoine-barrois-tilia-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-chance-eau-splendide-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-najim-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-comete-35-ml-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-ex-nihilo-blue-talisman-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-trussardi-my-name-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-hugo-boss-bottled-bold-citrus-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lattafa-eclaire-banoffi-100-ml-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/luxe-collection-100-ml-haute-fragrance-company-devil-s-intrigue/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-carner-barcelona-tardes/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-marc-antoine-barrois-aldebaran/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-louis-vuitton-pacific-chill/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-asdaaf-ameerat-al-arab/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-lattafa-khamrah/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-66-ml-giorgio-armani-emporio-armani-stronger-with-you/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-maison-crivelli-oud-maracuja-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-prada-paradoxe-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-martin-margiela-replica-by-the-fireplace-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-victoria-s-secret-pink-by-pink-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mancera-red-tobacco-intense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-dior-homme-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-billie-eilish-eilish-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-trussardi-my-name-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-venus-de-nina-ricci-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-genyum-painter-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-l-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-mont-blanc-black-meisterstuck-absolute-incense-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-invictus-victory-elixir-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-moschino-toy-2-pearl-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-midnight-sex-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-dolce-gabbana-devotion/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-ex-nihilo-the-hedonist-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-lattafa-musamam-white-intense/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-calvin-klein-eternity-for-women-reflections-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/calvin-klein-eternity-parfum-for-men-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-y-eau-fraiche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-xerjoff-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-juliette-has-a-gun-miami-shake/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-40-ml-initio-parfums-prives-power-self/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-testosterone-this-is-not-testosterone-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lalique-encre-noire-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-penhaligon-s-the-tragedy-of-lord-george-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hermes-concentre-d-orange-verte-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-thierry-mugler-a-men-ultimate-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-1-million-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-bvlgari-aqva-pour-homme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-man-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-night-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-boss-bottled-marine-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-maison-francis-kurkdjian-l-homme-a-la-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-guerlain-mon-guerlain-bloom-of-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-tilia-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-marc-antoine-barrois-ganymede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ormonde-jayne-champaca-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-the-hedonist-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-blue-talisman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-outcast-blue-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ex-nihilo-gold-immortals-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-orion-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiziana-terenzi-draco-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-paco-rabanne-erotic-me-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-wear-love-everywhere-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-diamond-in-the-sky-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-haute-fragrance-company-hfc-indian-venus-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-rose-essence-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-christian-dior-miss-dior-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-initio-parfums-prives-psychedelic-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lux-xerjoff-sospiro-accento-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-25-ml-oae-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-intoxicated-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-sweet-redemption-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-silian-sacred-wood-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-kisses-don-t-lie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-cilling-me-slowly-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-forbidden-games-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-dangerously-in-love-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-by-cilian-bamboo-harmony-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escada-brisa-cubana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/state-of-mind-butterfly-mind-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-hormone-paris-gaba/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-chanel-chance-eau-splendide/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-byredo-blanche/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-elizabeth-arden-green-tea/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-burberry-her-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-givenchy-l-interdit/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mini-parfyum-45-ml-a-d-zadig-voltaire-this-is-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paletka-teney-chanel-les-7-ombres/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-aquolina-pink-sugar-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-giorgio-armani-armani-prive-vert-malachite-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-simimi-esprit-de-candela-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-acqua-di-parma-ambra-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-clive-christian-jump-up-and-kiss-me-ecstatic-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-hugo-boss-hugo-woman-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lacoste-l-12-12-rose-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-l-interdit-eau-de-parfum-rouge-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-givenchy-irresistible-eau-de-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-yves-saint-laurent-black-opium-over-red-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-white-suede-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cafe-rose-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-lancome-tresor-midnight-rose-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/jo-malone-ginger-biscuit-cologne-2023-30-ml-690251129553/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-white-jasmine-mint-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-sorrel-lemon-thyme-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-wild-srawberry-parsley-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-grapefruit-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-myrrh-tonka-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-jo-malone-velvet-rose-oud-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-stephane-humbert-lucas-777-black-gemstone-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-ard-al-zaafaran-mousuf-wardi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-isola-sol-parfum-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/roja-dove-elysium-pour-homme-eau-intense-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/by-cilian-rose-oud-50-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-tom-ford-black-orchid-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/parfyumernyy-dezodorant-christian-dior-hypnotic-poison-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-off-now-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-over-the-top-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-o-zenith-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/mancera-coco-vanille-60-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-idole-power-l-eau-de-parfum-intense-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lalique-l-amour-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lacoste-pour-femme-timeless-90-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-climat-eau-de-toilette-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/bottega-veneta-eau-sensuelle-75-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-extreme-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/azzaro-chrome-aqua-100-ml-ad/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/versace-eros-parfum-100-ml-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-anomalia-paris-ceremonie-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-l-artisan-parfumeur-bois-des-sables-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nasomatto-baraonda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-escentric-molecules-h01-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-kenzo-world-power-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-richard-white-chocola-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gritti-pomelo-sorrento-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-nina-ricci-nina-le-parfum-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-lattafa-khamrah-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-m-micallef-ananda-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-intense-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-golden-sand-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-amber-spices-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-montale-lucky-candy-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-mandarino-di-amalfi-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-soleil-de-feu-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-cherry-smoke-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-electric-cherry-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-q-by-dolce-gabbana-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pineapple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-versace-pour-femme-dylan-purple-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-bibliotheque-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-blanche-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-byredo-black-saffron-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-giorgio-armani-si-passione-eclat-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-areej-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tiffany-co-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-attar-collection-crystal-love-for-her-65-ml-oae/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/amouage-reflection-man-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/hormone-paris-gaba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/louis-vuitton-symphony-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/paloma-picasso-paloma-picasso-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/issey-miyake-l-eau-d-issey-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F552"/>
+  <dimension ref="A1:F620"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F552" sqref="F552"/>
+      <selection activeCell="F620" sqref="F620"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -5455,2751 +6067,2751 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>1550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>2600</v>
+        <v>690</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>430</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>1360</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>1550</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>250</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>250</v>
+        <v>490</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>1550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>1550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>1550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>1550</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>1550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>1550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>1800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>2100</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>2300</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>2300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>2300</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
         <v>1550</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>1550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>1550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>1550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>790</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>790</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>790</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>790</v>
+        <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>2600</v>
+        <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>1550</v>
+        <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>490</v>
+        <v>410</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>490</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>490</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>490</v>
+        <v>950</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
-        <v>490</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="13">
-        <v>490</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="13">
-        <v>1100</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="13">
-        <v>800</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="13">
-        <v>485</v>
+        <v>600</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="13">
-        <v>430</v>
+        <v>600</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="13">
-        <v>430</v>
+        <v>600</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="13">
-        <v>1550</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="13">
-        <v>1550</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="13">
-        <v>1550</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="13">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="13">
-        <v>350</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
-        <v>350</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="13">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="13">
-        <v>350</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="13">
-        <v>2300</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="13">
-        <v>2300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="13">
-        <v>1650</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="13">
-        <v>1650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="13">
-        <v>1650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="13">
-        <v>1550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="13">
-        <v>1550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="13">
-        <v>1550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="13">
-        <v>1650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="13">
-        <v>1550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="13">
-        <v>1550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="13">
-        <v>1550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="13">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="13">
-        <v>1550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="13">
-        <v>1550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="13">
-        <v>1650</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="13">
-        <v>1650</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="13">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="13">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>550</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="13">
-        <v>550</v>
+        <v>430</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="13">
-        <v>550</v>
+        <v>430</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="13">
-        <v>1750</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="13">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="13">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="13">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="13">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="13">
-        <v>1200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="13">
-        <v>430</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="13">
-        <v>430</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="13">
-        <v>430</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="13">
-        <v>430</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="13">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="13">
-        <v>430</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="13">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="13">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="13">
-        <v>2450</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="13">
-        <v>1250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="13">
-        <v>1250</v>
+        <v>790</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="13">
-        <v>1250</v>
+        <v>790</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="13">
-        <v>1250</v>
+        <v>790</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="13">
-        <v>1250</v>
+        <v>790</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="13">
-        <v>1650</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="13">
-        <v>1650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>344</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>345</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>348</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="13">
-        <v>430</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="13">
-        <v>430</v>
+        <v>800</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="13">
-        <v>2200</v>
+        <v>485</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="13">
-        <v>750</v>
+        <v>430</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="13">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="13">
-        <v>530</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="13">
-        <v>530</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="13">
-        <v>530</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="13">
-        <v>530</v>
+        <v>350</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="13">
-        <v>530</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="13">
-        <v>530</v>
+        <v>350</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="13">
         <v>350</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="13">
-        <v>1650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="13">
-        <v>1550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="13">
-        <v>290</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="13">
-        <v>290</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="13">
-        <v>290</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="13">
-        <v>290</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>417</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="13">
-        <v>290</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="13">
-        <v>290</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="13">
-        <v>290</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="13">
-        <v>450</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="13">
-        <v>430</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="13">
-        <v>250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="13">
-        <v>250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="13">
-        <v>250</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>460</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="13">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
@@ -8317,195 +8929,195 @@
         <v>483</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="13">
-        <v>550</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="13">
-        <v>550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="13">
-        <v>550</v>
+        <v>430</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="13">
-        <v>550</v>
+        <v>430</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="13">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="13">
-        <v>1550</v>
+        <v>430</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="13">
-        <v>690</v>
+        <v>430</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="13">
-        <v>690</v>
+        <v>430</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="13">
-        <v>690</v>
+        <v>430</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
@@ -8533,5451 +9145,5451 @@
         <v>519</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="13">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>527</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>528</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="13">
-        <v>430</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>531</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="13">
-        <v>430</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="13">
-        <v>430</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>536</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>537</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="13">
-        <v>430</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>539</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>540</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>541</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="13">
-        <v>490</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>542</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>543</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>544</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="13">
-        <v>250</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>546</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>547</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="13">
-        <v>250</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>548</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="13">
-        <v>250</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>551</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>552</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>553</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>554</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>555</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>556</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>557</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>558</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>559</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="13">
-        <v>950</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>560</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>561</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>562</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>563</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>564</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>565</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>566</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>567</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>570</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>571</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="13">
-        <v>250</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>572</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>574</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="13">
-        <v>430</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>577</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="13">
-        <v>1700</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>578</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>580</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="13">
-        <v>1700</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>583</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="13">
-        <v>1700</v>
+        <v>430</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>584</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>585</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>586</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="13">
-        <v>1700</v>
+        <v>430</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>587</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>588</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>589</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="13">
-        <v>1700</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>590</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>591</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>592</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="13">
-        <v>1650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>593</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>594</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>595</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="13">
-        <v>120</v>
+        <v>550</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>596</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="13">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="13">
-        <v>1750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="13">
-        <v>2900</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="13">
-        <v>2450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>609</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>610</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="13">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="13">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>614</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>615</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>616</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="13">
-        <v>2300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>618</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>619</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="13">
-        <v>600</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>620</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>621</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>622</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="13">
-        <v>1050</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>625</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="13">
-        <v>470</v>
+        <v>290</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>626</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>627</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>628</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="13">
-        <v>470</v>
+        <v>290</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>630</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>631</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="13">
-        <v>750</v>
+        <v>290</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>632</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>633</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>634</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="13">
-        <v>750</v>
+        <v>290</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>635</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>636</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>637</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="13">
-        <v>750</v>
+        <v>290</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>638</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>639</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>640</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="13">
-        <v>1300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>641</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>642</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>643</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="13">
-        <v>2300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>644</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>646</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="13">
-        <v>1300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>647</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="13">
-        <v>1300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>650</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>651</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>652</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="13">
-        <v>1300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>653</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>654</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>655</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="13">
-        <v>1300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>656</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>657</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>658</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="13">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="13">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>662</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>665</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>666</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="13">
-        <v>2300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="13">
-        <v>2300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>673</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>674</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>675</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>676</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="13">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>677</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>678</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>679</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="13">
-        <v>1650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>680</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>681</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>682</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="13">
-        <v>2300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>685</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="13">
-        <v>2300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>688</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="13">
-        <v>950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>691</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="13">
-        <v>2300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>694</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="13">
-        <v>950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>695</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>696</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>697</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="13">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>698</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>699</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>700</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="13">
-        <v>950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>701</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>702</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>703</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="13">
-        <v>950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>704</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>705</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="13">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>707</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>708</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>709</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="13">
-        <v>2800</v>
+        <v>550</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>710</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>711</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>712</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="13">
-        <v>510</v>
+        <v>550</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>713</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>714</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>715</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="13">
-        <v>510</v>
+        <v>550</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>716</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>717</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>718</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="13">
-        <v>510</v>
+        <v>410</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>719</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>720</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>721</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="13">
-        <v>510</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>722</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>723</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="13">
-        <v>510</v>
+        <v>690</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>726</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="13">
-        <v>510</v>
+        <v>690</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>728</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>729</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>730</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="13">
-        <v>510</v>
+        <v>690</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>732</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="13">
-        <v>510</v>
+        <v>430</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>734</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>735</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>736</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="13">
-        <v>510</v>
+        <v>430</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>737</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>738</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="13">
-        <v>510</v>
+        <v>430</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="9" t="s">
         <v>740</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>741</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>742</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="13">
-        <v>950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>743</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>744</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="13">
-        <v>690</v>
+        <v>450</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="13">
-        <v>690</v>
+        <v>450</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>749</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>750</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>751</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="13">
-        <v>690</v>
+        <v>450</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>752</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>753</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>754</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="13">
-        <v>690</v>
+        <v>450</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>755</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>756</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>757</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>758</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>759</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>760</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
         <v>761</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>762</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>763</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="13">
-        <v>1650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="9" t="s">
         <v>764</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>765</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>766</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="13">
-        <v>1650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>767</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>768</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>769</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="13">
-        <v>1550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>770</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>771</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="13">
-        <v>1550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
         <v>773</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>774</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>775</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>776</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>777</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>778</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="13">
         <v>950</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>779</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>780</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>781</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>782</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>783</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>785</v>
       </c>
       <c r="C265" s="6" t="s">
         <v>786</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>787</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="13">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>788</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>789</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>790</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="13">
-        <v>950</v>
+        <v>430</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>791</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>792</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>793</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="13">
-        <v>950</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>794</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>796</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="13">
-        <v>950</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="13">
-        <v>950</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>800</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>802</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="13">
-        <v>950</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>803</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>805</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="13">
-        <v>950</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="13">
-        <v>950</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E273" s="5"/>
       <c r="F273" s="13">
-        <v>950</v>
+        <v>120</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E274" s="5"/>
       <c r="F274" s="13">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>815</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E275" s="5"/>
       <c r="F275" s="13">
-        <v>1550</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>818</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E276" s="5"/>
       <c r="F276" s="13">
-        <v>490</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E277" s="5"/>
       <c r="F277" s="13">
-        <v>490</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="5"/>
       <c r="F278" s="13">
-        <v>550</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="5"/>
       <c r="F279" s="13">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>830</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>831</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="5"/>
       <c r="F280" s="13">
-        <v>950</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>833</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>834</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="5"/>
       <c r="F281" s="13">
-        <v>2500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>837</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="5"/>
       <c r="F282" s="13">
-        <v>2500</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>839</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="5"/>
       <c r="F283" s="13">
-        <v>1550</v>
+        <v>470</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="5"/>
       <c r="F284" s="13">
-        <v>1900</v>
+        <v>470</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>845</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>846</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>847</v>
       </c>
       <c r="E285" s="5"/>
       <c r="F285" s="13">
-        <v>1650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>848</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>849</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>850</v>
       </c>
       <c r="E286" s="5"/>
       <c r="F286" s="13">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>851</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>852</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>853</v>
       </c>
       <c r="E287" s="5"/>
       <c r="F287" s="13">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>854</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>855</v>
       </c>
       <c r="D288" s="5" t="s">
         <v>856</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="13">
-        <v>190</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>857</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>858</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>859</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="13">
-        <v>430</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>860</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>861</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>862</v>
       </c>
       <c r="E290" s="5"/>
       <c r="F290" s="13">
-        <v>430</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>863</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>864</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>865</v>
       </c>
       <c r="E291" s="5"/>
       <c r="F291" s="13">
-        <v>350</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>866</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>867</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>868</v>
       </c>
       <c r="E292" s="5"/>
       <c r="F292" s="13">
-        <v>300</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>869</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>870</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E293" s="5"/>
       <c r="F293" s="13">
-        <v>230</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>872</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>873</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E294" s="5"/>
       <c r="F294" s="13">
-        <v>650</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>875</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>876</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E295" s="5"/>
       <c r="F295" s="13">
-        <v>550</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>878</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>879</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>880</v>
       </c>
       <c r="E296" s="5"/>
       <c r="F296" s="13">
-        <v>550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>881</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>882</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>883</v>
       </c>
       <c r="E297" s="5"/>
       <c r="F297" s="13">
-        <v>650</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>884</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>885</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E298" s="5"/>
       <c r="F298" s="13">
-        <v>50</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>887</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>888</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>889</v>
       </c>
       <c r="E299" s="5"/>
       <c r="F299" s="13">
-        <v>750</v>
+        <v>950</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>890</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>892</v>
       </c>
       <c r="E300" s="5"/>
       <c r="F300" s="13">
-        <v>790</v>
+        <v>230</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>893</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E301" s="5"/>
       <c r="F301" s="13">
-        <v>490</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="9" t="s">
         <v>896</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>897</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>898</v>
       </c>
       <c r="E302" s="5"/>
       <c r="F302" s="13">
-        <v>1550</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="9" t="s">
         <v>899</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>900</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>901</v>
       </c>
       <c r="E303" s="5"/>
       <c r="F303" s="13">
-        <v>2700</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="9" t="s">
         <v>902</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>903</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>904</v>
       </c>
       <c r="E304" s="5"/>
       <c r="F304" s="13">
-        <v>2700</v>
+        <v>950</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>905</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>906</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>907</v>
       </c>
       <c r="E305" s="5"/>
       <c r="F305" s="13">
-        <v>2200</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>908</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>910</v>
       </c>
       <c r="E306" s="5"/>
       <c r="F306" s="13">
-        <v>1650</v>
+        <v>950</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="9" t="s">
         <v>911</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>912</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E307" s="5"/>
       <c r="F307" s="13">
-        <v>1650</v>
+        <v>490</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>914</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E308" s="5"/>
       <c r="F308" s="13">
-        <v>1550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>917</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>919</v>
       </c>
       <c r="E309" s="5"/>
       <c r="F309" s="13">
-        <v>1550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>920</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>921</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>922</v>
       </c>
       <c r="E310" s="5"/>
       <c r="F310" s="13">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>923</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>925</v>
       </c>
       <c r="E311" s="5"/>
       <c r="F311" s="13">
-        <v>430</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>926</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="5"/>
       <c r="F312" s="13">
-        <v>430</v>
+        <v>510</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="9" t="s">
         <v>929</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>930</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>931</v>
       </c>
       <c r="E313" s="5"/>
       <c r="F313" s="13">
-        <v>430</v>
+        <v>510</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="9" t="s">
         <v>932</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>933</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>934</v>
       </c>
       <c r="E314" s="5"/>
       <c r="F314" s="13">
-        <v>2600</v>
+        <v>510</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="9" t="s">
         <v>935</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>936</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>937</v>
       </c>
       <c r="E315" s="5"/>
       <c r="F315" s="13">
-        <v>2600</v>
+        <v>510</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>938</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>939</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>940</v>
       </c>
       <c r="E316" s="5"/>
       <c r="F316" s="13">
-        <v>990</v>
+        <v>510</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>941</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>942</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>943</v>
       </c>
       <c r="E317" s="5"/>
       <c r="F317" s="13">
-        <v>1250</v>
+        <v>510</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>944</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>945</v>
       </c>
       <c r="D318" s="5" t="s">
         <v>946</v>
       </c>
       <c r="E318" s="5"/>
       <c r="F318" s="13">
-        <v>370</v>
+        <v>510</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="9" t="s">
         <v>947</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>948</v>
       </c>
       <c r="D319" s="5" t="s">
         <v>949</v>
       </c>
       <c r="E319" s="5"/>
       <c r="F319" s="13">
-        <v>370</v>
+        <v>510</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>950</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>951</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>952</v>
       </c>
       <c r="E320" s="5"/>
       <c r="F320" s="13">
-        <v>370</v>
+        <v>510</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="9" t="s">
         <v>953</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>954</v>
       </c>
       <c r="D321" s="5" t="s">
         <v>955</v>
       </c>
       <c r="E321" s="5"/>
       <c r="F321" s="13">
-        <v>370</v>
+        <v>510</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="9" t="s">
         <v>956</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>957</v>
       </c>
       <c r="D322" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E322" s="5"/>
       <c r="F322" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
         <v>959</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>960</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>961</v>
       </c>
       <c r="E323" s="5"/>
       <c r="F323" s="13">
-        <v>370</v>
+        <v>690</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>962</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>964</v>
       </c>
       <c r="E324" s="5"/>
       <c r="F324" s="13">
-        <v>370</v>
+        <v>690</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E325" s="5"/>
       <c r="F325" s="13">
-        <v>370</v>
+        <v>690</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="9" t="s">
         <v>968</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>969</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>970</v>
       </c>
       <c r="E326" s="5"/>
       <c r="F326" s="13">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="9" t="s">
         <v>971</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>972</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>973</v>
       </c>
       <c r="E327" s="5"/>
       <c r="F327" s="13">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="9" t="s">
         <v>974</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>975</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>976</v>
       </c>
       <c r="E328" s="5"/>
       <c r="F328" s="13">
-        <v>370</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
         <v>977</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>978</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>979</v>
       </c>
       <c r="E329" s="5"/>
       <c r="F329" s="13">
-        <v>370</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="9" t="s">
         <v>980</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>981</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>982</v>
       </c>
       <c r="E330" s="5"/>
       <c r="F330" s="13">
-        <v>370</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="9" t="s">
         <v>983</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>984</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E331" s="5"/>
       <c r="F331" s="13">
-        <v>370</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="9" t="s">
         <v>986</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>987</v>
       </c>
       <c r="D332" s="5" t="s">
         <v>988</v>
       </c>
       <c r="E332" s="5"/>
       <c r="F332" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="9" t="s">
         <v>989</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>990</v>
       </c>
       <c r="D333" s="5" t="s">
         <v>991</v>
       </c>
       <c r="E333" s="5"/>
       <c r="F333" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="9" t="s">
         <v>992</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>993</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>994</v>
       </c>
       <c r="E334" s="5"/>
       <c r="F334" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="9" t="s">
         <v>995</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>996</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>997</v>
       </c>
       <c r="E335" s="5"/>
       <c r="F335" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="9" t="s">
         <v>998</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>999</v>
       </c>
       <c r="D336" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="E336" s="5"/>
       <c r="F336" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="E337" s="5"/>
       <c r="F337" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>1004</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="E338" s="5"/>
       <c r="F338" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="9" t="s">
         <v>1007</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="E339" s="5"/>
       <c r="F339" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="E340" s="5"/>
       <c r="F340" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="E341" s="5"/>
       <c r="F341" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="9" t="s">
         <v>1016</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="E342" s="5"/>
       <c r="F342" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="9" t="s">
         <v>1019</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="E343" s="5"/>
       <c r="F343" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="9" t="s">
         <v>1022</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="E344" s="5"/>
       <c r="F344" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="E345" s="5"/>
       <c r="F345" s="13">
-        <v>370</v>
+        <v>950</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="E346" s="5"/>
       <c r="F346" s="13">
-        <v>370</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>1031</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="E347" s="5"/>
       <c r="F347" s="13">
-        <v>370</v>
+        <v>490</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>1034</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="E348" s="5"/>
       <c r="F348" s="13">
-        <v>370</v>
+        <v>490</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="9" t="s">
         <v>1037</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="E349" s="5"/>
       <c r="F349" s="13">
-        <v>390</v>
+        <v>550</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="E350" s="5"/>
       <c r="F350" s="13">
-        <v>490</v>
+        <v>950</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>1043</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="E351" s="5"/>
       <c r="F351" s="13">
-        <v>490</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>1046</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="E352" s="5"/>
       <c r="F352" s="13">
-        <v>490</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>1051</v>
       </c>
       <c r="E353" s="5"/>
       <c r="F353" s="13">
-        <v>490</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="E354" s="5"/>
       <c r="F354" s="13">
-        <v>490</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="E355" s="5"/>
       <c r="F355" s="13">
-        <v>490</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="E356" s="5"/>
       <c r="F356" s="13">
-        <v>490</v>
+        <v>190</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>1061</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>1063</v>
       </c>
       <c r="E357" s="5"/>
       <c r="F357" s="13">
-        <v>490</v>
+        <v>190</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>1066</v>
       </c>
       <c r="E358" s="5"/>
       <c r="F358" s="13">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="E359" s="5"/>
       <c r="F359" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="E360" s="5"/>
       <c r="F360" s="13">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="E361" s="5"/>
       <c r="F361" s="13">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>1078</v>
       </c>
       <c r="E362" s="5"/>
       <c r="F362" s="13">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="C363" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>1081</v>
       </c>
       <c r="E363" s="5"/>
       <c r="F363" s="13">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="9" t="s">
         <v>1082</v>
       </c>
       <c r="C364" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="E364" s="5"/>
       <c r="F364" s="13">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="E365" s="5"/>
       <c r="F365" s="13">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>1088</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>1090</v>
       </c>
       <c r="E366" s="5"/>
       <c r="F366" s="13">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>1093</v>
       </c>
       <c r="E367" s="5"/>
       <c r="F367" s="13">
-        <v>2900</v>
+        <v>650</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="E368" s="5"/>
       <c r="F368" s="13">
-        <v>690</v>
+        <v>50</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="5"/>
       <c r="F369" s="13">
-        <v>490</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="5"/>
       <c r="F370" s="13">
-        <v>490</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>1103</v>
       </c>
       <c r="C371" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="5"/>
       <c r="F371" s="13">
-        <v>1990</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="9" t="s">
         <v>1106</v>
       </c>
       <c r="C372" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="5"/>
       <c r="F372" s="13">
-        <v>1990</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="5"/>
       <c r="F373" s="13">
-        <v>550</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="C374" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="5"/>
       <c r="F374" s="13">
-        <v>550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="5"/>
       <c r="F375" s="13">
-        <v>550</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
         <v>371</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="5"/>
       <c r="F376" s="13">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
         <v>372</v>
       </c>
       <c r="B377" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="E377" s="5"/>
       <c r="F377" s="13">
-        <v>550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="E378" s="5"/>
       <c r="F378" s="13">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E379" s="5"/>
       <c r="F379" s="13">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E380" s="5"/>
       <c r="F380" s="13">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="C381" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="E381" s="5"/>
       <c r="F381" s="13">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="E382" s="5"/>
       <c r="F382" s="13">
-        <v>410</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E383" s="5"/>
       <c r="F383" s="13">
-        <v>410</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="9" t="s">
         <v>1142</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="E384" s="5"/>
       <c r="F384" s="13">
-        <v>485</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="E385" s="5"/>
       <c r="F385" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="C386" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="E386" s="5"/>
       <c r="F386" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="E387" s="5"/>
       <c r="F387" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>1154</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E388" s="5"/>
       <c r="F388" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>384</v>
       </c>
       <c r="B389" s="9" t="s">
         <v>1157</v>
       </c>
       <c r="C389" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="E389" s="5"/>
       <c r="F389" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="C390" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="E390" s="5"/>
       <c r="F390" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="9" t="s">
         <v>1163</v>
       </c>
       <c r="C391" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="E391" s="5"/>
       <c r="F391" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="E392" s="5"/>
       <c r="F392" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="E393" s="5"/>
       <c r="F393" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="C394" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>1174</v>
       </c>
       <c r="E394" s="5"/>
       <c r="F394" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>390</v>
       </c>
       <c r="B395" s="9" t="s">
         <v>1175</v>
       </c>
       <c r="C395" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="D395" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="E395" s="5"/>
       <c r="F395" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="9" t="s">
         <v>1178</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E396" s="5"/>
       <c r="F396" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="E397" s="5"/>
       <c r="F397" s="13">
-        <v>1550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E398" s="5"/>
       <c r="F398" s="13">
-        <v>430</v>
+        <v>370</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="E399" s="5"/>
       <c r="F399" s="13">
-        <v>430</v>
+        <v>370</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="E400" s="5"/>
       <c r="F400" s="13">
-        <v>430</v>
+        <v>370</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="E401" s="5"/>
       <c r="F401" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="E402" s="5"/>
       <c r="F402" s="13">
-        <v>1450</v>
+        <v>370</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>1201</v>
       </c>
       <c r="E403" s="5"/>
       <c r="F403" s="13">
-        <v>2600</v>
+        <v>370</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="D404" s="5" t="s">
         <v>1204</v>
       </c>
       <c r="E404" s="5"/>
       <c r="F404" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="E405" s="5"/>
       <c r="F405" s="13">
-        <v>120</v>
+        <v>370</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="E406" s="5"/>
       <c r="F406" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
         <v>402</v>
       </c>
       <c r="B407" s="9" t="s">
         <v>1211</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="D407" s="5" t="s">
         <v>1213</v>
       </c>
       <c r="E407" s="5"/>
       <c r="F407" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
         <v>403</v>
       </c>
       <c r="B408" s="9" t="s">
         <v>1214</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="D408" s="5" t="s">
         <v>1216</v>
       </c>
       <c r="E408" s="5"/>
       <c r="F408" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
         <v>404</v>
       </c>
       <c r="B409" s="9" t="s">
         <v>1217</v>
       </c>
       <c r="C409" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="D409" s="5" t="s">
         <v>1219</v>
       </c>
       <c r="E409" s="5"/>
       <c r="F409" s="13">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
         <v>405</v>
       </c>
       <c r="B410" s="9" t="s">
         <v>1220</v>
       </c>
       <c r="C410" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="D410" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="E410" s="5"/>
       <c r="F410" s="13">
-        <v>2200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="C411" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="E411" s="5"/>
       <c r="F411" s="13">
-        <v>1550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="E412" s="5"/>
       <c r="F412" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="C413" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="E413" s="5"/>
       <c r="F413" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
         <v>409</v>
       </c>
       <c r="B414" s="9" t="s">
         <v>1232</v>
       </c>
       <c r="C414" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="D414" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="E414" s="5"/>
       <c r="F414" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
         <v>410</v>
       </c>
       <c r="B415" s="9" t="s">
         <v>1235</v>
       </c>
       <c r="C415" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>1237</v>
       </c>
       <c r="E415" s="5"/>
       <c r="F415" s="13">
-        <v>485</v>
+        <v>370</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
         <v>411</v>
       </c>
       <c r="B416" s="9" t="s">
         <v>1238</v>
       </c>
       <c r="C416" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="D416" s="5" t="s">
         <v>1240</v>
       </c>
       <c r="E416" s="5"/>
       <c r="F416" s="13">
-        <v>485</v>
+        <v>390</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
         <v>412</v>
       </c>
       <c r="B417" s="9" t="s">
         <v>1241</v>
       </c>
       <c r="C417" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="E417" s="5"/>
       <c r="F417" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="E418" s="5"/>
       <c r="F418" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1249</v>
       </c>
       <c r="E419" s="5"/>
       <c r="F419" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="E420" s="5"/>
       <c r="F420" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="C421" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="E421" s="5"/>
       <c r="F421" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>1258</v>
       </c>
       <c r="E422" s="5"/>
       <c r="F422" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="C423" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="E423" s="5"/>
       <c r="F423" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="9" t="s">
         <v>1262</v>
       </c>
       <c r="C424" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="D424" s="5" t="s">
         <v>1264</v>
       </c>
       <c r="E424" s="5"/>
       <c r="F424" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
         <v>420</v>
       </c>
       <c r="B425" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="C425" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>1267</v>
       </c>
       <c r="E425" s="5"/>
       <c r="F425" s="13">
-        <v>485</v>
+        <v>250</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
         <v>421</v>
       </c>
       <c r="B426" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="C426" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="D426" s="5" t="s">
         <v>1270</v>
       </c>
       <c r="E426" s="5"/>
       <c r="F426" s="13">
-        <v>485</v>
+        <v>250</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
         <v>422</v>
       </c>
       <c r="B427" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="C427" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="D427" s="5" t="s">
         <v>1273</v>
       </c>
       <c r="E427" s="5"/>
       <c r="F427" s="13">
-        <v>485</v>
+        <v>250</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
         <v>423</v>
       </c>
       <c r="B428" s="9" t="s">
         <v>1274</v>
       </c>
       <c r="C428" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="D428" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="E428" s="5"/>
       <c r="F428" s="13">
-        <v>485</v>
+        <v>250</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
         <v>424</v>
       </c>
       <c r="B429" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="C429" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="D429" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="E429" s="5"/>
       <c r="F429" s="13">
-        <v>485</v>
+        <v>250</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
         <v>425</v>
       </c>
       <c r="B430" s="9" t="s">
         <v>1280</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="E430" s="5"/>
       <c r="F430" s="13">
-        <v>485</v>
+        <v>250</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E431" s="5"/>
       <c r="F431" s="13">
-        <v>485</v>
+        <v>350</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>427</v>
       </c>
       <c r="B432" s="9" t="s">
         <v>1286</v>
       </c>
       <c r="C432" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="D432" s="5" t="s">
         <v>1288</v>
       </c>
       <c r="E432" s="5"/>
       <c r="F432" s="13">
-        <v>485</v>
+        <v>350</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
         <v>428</v>
       </c>
       <c r="B433" s="9" t="s">
         <v>1289</v>
       </c>
       <c r="C433" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="D433" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="E433" s="5"/>
       <c r="F433" s="13">
-        <v>485</v>
+        <v>350</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="9" t="s">
         <v>1292</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="E434" s="5"/>
       <c r="F434" s="13">
-        <v>485</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="9" t="s">
         <v>1295</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="E435" s="5"/>
       <c r="F435" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="9" t="s">
         <v>1298</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="E436" s="5"/>
       <c r="F436" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="9" t="s">
         <v>1301</v>
       </c>
       <c r="C437" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="E437" s="5"/>
       <c r="F437" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="9" t="s">
         <v>1304</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="D438" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="E438" s="5"/>
       <c r="F438" s="13">
-        <v>485</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="9" t="s">
         <v>1307</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="D439" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="E439" s="5"/>
       <c r="F439" s="13">
-        <v>2600</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="9" t="s">
         <v>1310</v>
       </c>
       <c r="C440" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="D440" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="E440" s="5"/>
       <c r="F440" s="13">
-        <v>430</v>
+        <v>550</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="9" t="s">
         <v>1313</v>
       </c>
       <c r="C441" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="D441" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="E441" s="5"/>
       <c r="F441" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="9" t="s">
         <v>1316</v>
       </c>
       <c r="C442" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="D442" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="E442" s="5"/>
       <c r="F442" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
         <v>438</v>
       </c>
       <c r="B443" s="9" t="s">
         <v>1319</v>
       </c>
       <c r="C443" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="D443" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="E443" s="5"/>
       <c r="F443" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
         <v>439</v>
       </c>
       <c r="B444" s="9" t="s">
         <v>1322</v>
       </c>
       <c r="C444" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="D444" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="E444" s="5"/>
       <c r="F444" s="13">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
         <v>440</v>
       </c>
       <c r="B445" s="9" t="s">
         <v>1325</v>
       </c>
       <c r="C445" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="D445" s="5" t="s">
         <v>1327</v>
       </c>
       <c r="E445" s="5"/>
       <c r="F445" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
         <v>441</v>
       </c>
       <c r="B446" s="9" t="s">
         <v>1328</v>
       </c>
       <c r="C446" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="D446" s="5" t="s">
         <v>1330</v>
       </c>
       <c r="E446" s="5"/>
       <c r="F446" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
         <v>442</v>
       </c>
       <c r="B447" s="9" t="s">
         <v>1331</v>
       </c>
       <c r="C447" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="D447" s="5" t="s">
         <v>1333</v>
       </c>
       <c r="E447" s="5"/>
       <c r="F447" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
         <v>443</v>
       </c>
       <c r="B448" s="9" t="s">
         <v>1334</v>
       </c>
       <c r="C448" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="D448" s="5" t="s">
         <v>1336</v>
       </c>
       <c r="E448" s="5"/>
       <c r="F448" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
         <v>444</v>
       </c>
       <c r="B449" s="9" t="s">
         <v>1337</v>
       </c>
       <c r="C449" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="D449" s="5" t="s">
         <v>1339</v>
       </c>
       <c r="E449" s="5"/>
       <c r="F449" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
         <v>445</v>
       </c>
       <c r="B450" s="9" t="s">
         <v>1340</v>
       </c>
       <c r="C450" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="D450" s="5" t="s">
         <v>1342</v>
       </c>
       <c r="E450" s="5"/>
       <c r="F450" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
         <v>446</v>
       </c>
       <c r="B451" s="9" t="s">
         <v>1343</v>
       </c>
       <c r="C451" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="D451" s="5" t="s">
         <v>1345</v>
       </c>
       <c r="E451" s="5"/>
       <c r="F451" s="13">
-        <v>2500</v>
+        <v>485</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
         <v>447</v>
       </c>
       <c r="B452" s="9" t="s">
         <v>1346</v>
       </c>
       <c r="C452" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="D452" s="5" t="s">
         <v>1348</v>
       </c>
       <c r="E452" s="5"/>
       <c r="F452" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
         <v>448</v>
       </c>
       <c r="B453" s="9" t="s">
         <v>1349</v>
       </c>
       <c r="C453" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="D453" s="5" t="s">
         <v>1351</v>
       </c>
       <c r="E453" s="5"/>
       <c r="F453" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
         <v>449</v>
       </c>
       <c r="B454" s="9" t="s">
         <v>1352</v>
       </c>
       <c r="C454" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="D454" s="5" t="s">
         <v>1354</v>
       </c>
       <c r="E454" s="5"/>
       <c r="F454" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
         <v>450</v>
       </c>
       <c r="B455" s="9" t="s">
         <v>1355</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="D455" s="5" t="s">
         <v>1357</v>
       </c>
       <c r="E455" s="5"/>
       <c r="F455" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
         <v>451</v>
       </c>
       <c r="B456" s="9" t="s">
         <v>1358</v>
       </c>
       <c r="C456" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="D456" s="5" t="s">
         <v>1360</v>
       </c>
       <c r="E456" s="5"/>
       <c r="F456" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
         <v>452</v>
       </c>
       <c r="B457" s="9" t="s">
         <v>1361</v>
       </c>
       <c r="C457" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="D457" s="5" t="s">
         <v>1363</v>
       </c>
       <c r="E457" s="5"/>
       <c r="F457" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
         <v>453</v>
       </c>
       <c r="B458" s="9" t="s">
         <v>1364</v>
       </c>
       <c r="C458" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="D458" s="5" t="s">
         <v>1366</v>
       </c>
       <c r="E458" s="5"/>
       <c r="F458" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
         <v>454</v>
       </c>
       <c r="B459" s="9" t="s">
         <v>1367</v>
       </c>
       <c r="C459" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="D459" s="5" t="s">
         <v>1369</v>
       </c>
       <c r="E459" s="5"/>
       <c r="F459" s="13">
-        <v>690</v>
+        <v>485</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
         <v>455</v>
       </c>
       <c r="B460" s="9" t="s">
         <v>1370</v>
       </c>
       <c r="C460" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="D460" s="5" t="s">
         <v>1372</v>
       </c>
       <c r="E460" s="5"/>
       <c r="F460" s="13">
-        <v>400</v>
+        <v>485</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
         <v>456</v>
       </c>
       <c r="B461" s="9" t="s">
         <v>1373</v>
       </c>
       <c r="C461" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="D461" s="5" t="s">
         <v>1375</v>
       </c>
       <c r="E461" s="5"/>
       <c r="F461" s="13">
-        <v>1350</v>
+        <v>485</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
         <v>457</v>
       </c>
       <c r="B462" s="9" t="s">
         <v>1376</v>
       </c>
       <c r="C462" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="D462" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="E462" s="5"/>
       <c r="F462" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
         <v>458</v>
       </c>
       <c r="B463" s="9" t="s">
         <v>1379</v>
       </c>
       <c r="C463" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="D463" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="E463" s="5"/>
       <c r="F463" s="13">
-        <v>990</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
         <v>459</v>
       </c>
       <c r="B464" s="9" t="s">
         <v>1382</v>
       </c>
       <c r="C464" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="D464" s="5" t="s">
         <v>1384</v>
       </c>
       <c r="E464" s="5"/>
       <c r="F464" s="13">
-        <v>990</v>
+        <v>430</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
         <v>460</v>
       </c>
       <c r="B465" s="9" t="s">
         <v>1385</v>
       </c>
       <c r="C465" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="D465" s="5" t="s">
         <v>1387</v>
       </c>
       <c r="E465" s="5"/>
       <c r="F465" s="13">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
         <v>461</v>
       </c>
       <c r="B466" s="9" t="s">
         <v>1388</v>
       </c>
       <c r="C466" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="D466" s="5" t="s">
         <v>1390</v>
       </c>
       <c r="E466" s="5"/>
       <c r="F466" s="13">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
         <v>462</v>
       </c>
       <c r="B467" s="9" t="s">
         <v>1391</v>
       </c>
       <c r="C467" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="D467" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="E467" s="5"/>
       <c r="F467" s="13">
-        <v>90</v>
+        <v>485</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
         <v>463</v>
       </c>
       <c r="B468" s="9" t="s">
         <v>1394</v>
       </c>
       <c r="C468" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="D468" s="5" t="s">
         <v>1396</v>
       </c>
       <c r="E468" s="5"/>
       <c r="F468" s="13">
-        <v>850</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
         <v>464</v>
       </c>
       <c r="B469" s="9" t="s">
         <v>1397</v>
       </c>
       <c r="C469" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="D469" s="5" t="s">
         <v>1399</v>
       </c>
       <c r="E469" s="5"/>
       <c r="F469" s="13">
-        <v>390</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
         <v>465</v>
       </c>
       <c r="B470" s="9" t="s">
         <v>1400</v>
       </c>
       <c r="C470" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="D470" s="5" t="s">
         <v>1402</v>
       </c>
       <c r="E470" s="5"/>
       <c r="F470" s="13">
-        <v>170</v>
+        <v>485</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
         <v>466</v>
       </c>
       <c r="B471" s="9" t="s">
         <v>1403</v>
       </c>
       <c r="C471" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="D471" s="5" t="s">
         <v>1405</v>
       </c>
       <c r="E471" s="5"/>
       <c r="F471" s="13">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
         <v>467</v>
       </c>
       <c r="B472" s="9" t="s">
         <v>1406</v>
       </c>
       <c r="C472" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="D472" s="5" t="s">
         <v>1408</v>
       </c>
       <c r="E472" s="5"/>
       <c r="F472" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
         <v>468</v>
       </c>
       <c r="B473" s="9" t="s">
         <v>1409</v>
       </c>
       <c r="C473" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="D473" s="5" t="s">
         <v>1411</v>
       </c>
       <c r="E473" s="5"/>
       <c r="F473" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
         <v>469</v>
       </c>
       <c r="B474" s="9" t="s">
         <v>1412</v>
       </c>
       <c r="C474" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="D474" s="5" t="s">
         <v>1414</v>
       </c>
       <c r="E474" s="5"/>
       <c r="F474" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
         <v>470</v>
       </c>
       <c r="B475" s="9" t="s">
         <v>1415</v>
       </c>
       <c r="C475" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="D475" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="E475" s="5"/>
       <c r="F475" s="13">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
         <v>471</v>
       </c>
       <c r="B476" s="9" t="s">
         <v>1418</v>
       </c>
       <c r="C476" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="D476" s="5" t="s">
         <v>1420</v>
       </c>
       <c r="E476" s="5"/>
       <c r="F476" s="13">
-        <v>485</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
         <v>472</v>
       </c>
       <c r="B477" s="9" t="s">
         <v>1421</v>
       </c>
       <c r="C477" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="D477" s="5" t="s">
         <v>1423</v>
       </c>
       <c r="E477" s="5"/>
       <c r="F477" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
         <v>473</v>
       </c>
       <c r="B478" s="9" t="s">
         <v>1424</v>
       </c>
       <c r="C478" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="D478" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="E478" s="5"/>
       <c r="F478" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
         <v>474</v>
       </c>
       <c r="B479" s="9" t="s">
@@ -14023,105 +14635,105 @@
         <v>1434</v>
       </c>
       <c r="D481" s="5" t="s">
         <v>1435</v>
       </c>
       <c r="E481" s="5"/>
       <c r="F481" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
         <v>477</v>
       </c>
       <c r="B482" s="9" t="s">
         <v>1436</v>
       </c>
       <c r="C482" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="D482" s="5" t="s">
         <v>1438</v>
       </c>
       <c r="E482" s="5"/>
       <c r="F482" s="13">
-        <v>410</v>
+        <v>485</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
         <v>478</v>
       </c>
       <c r="B483" s="9" t="s">
         <v>1439</v>
       </c>
       <c r="C483" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>1441</v>
       </c>
       <c r="E483" s="5"/>
       <c r="F483" s="13">
-        <v>410</v>
+        <v>485</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
         <v>479</v>
       </c>
       <c r="B484" s="9" t="s">
         <v>1442</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="E484" s="5"/>
       <c r="F484" s="13">
-        <v>1700</v>
+        <v>485</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
         <v>480</v>
       </c>
       <c r="B485" s="9" t="s">
         <v>1445</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="D485" s="5" t="s">
         <v>1447</v>
       </c>
       <c r="E485" s="5"/>
       <c r="F485" s="13">
-        <v>670</v>
+        <v>485</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
         <v>481</v>
       </c>
       <c r="B486" s="9" t="s">
         <v>1448</v>
       </c>
       <c r="C486" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="D486" s="5" t="s">
         <v>1450</v>
       </c>
       <c r="E486" s="5"/>
       <c r="F486" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
         <v>482</v>
       </c>
       <c r="B487" s="9" t="s">
@@ -14239,825 +14851,825 @@
         <v>1470</v>
       </c>
       <c r="D493" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="E493" s="5"/>
       <c r="F493" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
         <v>489</v>
       </c>
       <c r="B494" s="9" t="s">
         <v>1472</v>
       </c>
       <c r="C494" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="D494" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="E494" s="5"/>
       <c r="F494" s="13">
-        <v>2250</v>
+        <v>485</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
         <v>490</v>
       </c>
       <c r="B495" s="9" t="s">
         <v>1475</v>
       </c>
       <c r="C495" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="D495" s="5" t="s">
         <v>1477</v>
       </c>
       <c r="E495" s="5"/>
       <c r="F495" s="13">
-        <v>1400</v>
+        <v>485</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
         <v>491</v>
       </c>
       <c r="B496" s="9" t="s">
         <v>1478</v>
       </c>
       <c r="C496" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="D496" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="E496" s="5"/>
       <c r="F496" s="13">
-        <v>1750</v>
+        <v>485</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
         <v>492</v>
       </c>
       <c r="B497" s="9" t="s">
         <v>1481</v>
       </c>
       <c r="C497" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="D497" s="5" t="s">
         <v>1483</v>
       </c>
       <c r="E497" s="5"/>
       <c r="F497" s="13">
-        <v>1150</v>
+        <v>485</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
         <v>493</v>
       </c>
       <c r="B498" s="9" t="s">
         <v>1484</v>
       </c>
       <c r="C498" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="D498" s="5" t="s">
         <v>1486</v>
       </c>
       <c r="E498" s="5"/>
       <c r="F498" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
         <v>494</v>
       </c>
       <c r="B499" s="9" t="s">
         <v>1487</v>
       </c>
       <c r="C499" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="D499" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="E499" s="5"/>
       <c r="F499" s="13">
-        <v>1050</v>
+        <v>485</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
         <v>495</v>
       </c>
       <c r="B500" s="9" t="s">
         <v>1490</v>
       </c>
       <c r="C500" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="D500" s="5" t="s">
         <v>1492</v>
       </c>
       <c r="E500" s="5"/>
       <c r="F500" s="13">
-        <v>410</v>
+        <v>485</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
         <v>496</v>
       </c>
       <c r="B501" s="9" t="s">
         <v>1493</v>
       </c>
       <c r="C501" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="D501" s="5" t="s">
         <v>1495</v>
       </c>
       <c r="E501" s="5"/>
       <c r="F501" s="13">
-        <v>410</v>
+        <v>485</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
         <v>497</v>
       </c>
       <c r="B502" s="9" t="s">
         <v>1496</v>
       </c>
       <c r="C502" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="D502" s="5" t="s">
         <v>1498</v>
       </c>
       <c r="E502" s="5"/>
       <c r="F502" s="13">
-        <v>1100</v>
+        <v>485</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
         <v>498</v>
       </c>
       <c r="B503" s="9" t="s">
         <v>1499</v>
       </c>
       <c r="C503" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="D503" s="5" t="s">
         <v>1501</v>
       </c>
       <c r="E503" s="5"/>
       <c r="F503" s="13">
-        <v>1100</v>
+        <v>485</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>499</v>
       </c>
       <c r="B504" s="9" t="s">
         <v>1502</v>
       </c>
       <c r="C504" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="D504" s="5" t="s">
         <v>1504</v>
       </c>
       <c r="E504" s="5"/>
       <c r="F504" s="13">
-        <v>1100</v>
+        <v>485</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>500</v>
       </c>
       <c r="B505" s="9" t="s">
         <v>1505</v>
       </c>
       <c r="C505" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="D505" s="5" t="s">
         <v>1507</v>
       </c>
       <c r="E505" s="5"/>
       <c r="F505" s="13">
-        <v>1400</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>501</v>
       </c>
       <c r="B506" s="9" t="s">
         <v>1508</v>
       </c>
       <c r="C506" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="D506" s="5" t="s">
         <v>1510</v>
       </c>
       <c r="E506" s="5"/>
       <c r="F506" s="13">
-        <v>1100</v>
+        <v>430</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>502</v>
       </c>
       <c r="B507" s="9" t="s">
         <v>1511</v>
       </c>
       <c r="C507" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="D507" s="5" t="s">
         <v>1513</v>
       </c>
       <c r="E507" s="5"/>
       <c r="F507" s="13">
-        <v>1650</v>
+        <v>485</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>503</v>
       </c>
       <c r="B508" s="9" t="s">
         <v>1514</v>
       </c>
       <c r="C508" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="D508" s="5" t="s">
         <v>1516</v>
       </c>
       <c r="E508" s="5"/>
       <c r="F508" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>504</v>
       </c>
       <c r="B509" s="9" t="s">
         <v>1517</v>
       </c>
       <c r="C509" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="D509" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="E509" s="5"/>
       <c r="F509" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>505</v>
       </c>
       <c r="B510" s="9" t="s">
         <v>1520</v>
       </c>
       <c r="C510" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="D510" s="5" t="s">
         <v>1522</v>
       </c>
       <c r="E510" s="5"/>
       <c r="F510" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>506</v>
       </c>
       <c r="B511" s="9" t="s">
         <v>1523</v>
       </c>
       <c r="C511" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="D511" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="E511" s="5"/>
       <c r="F511" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>507</v>
       </c>
       <c r="B512" s="9" t="s">
         <v>1526</v>
       </c>
       <c r="C512" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="D512" s="5" t="s">
         <v>1528</v>
       </c>
       <c r="E512" s="5"/>
       <c r="F512" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>508</v>
       </c>
       <c r="B513" s="9" t="s">
         <v>1529</v>
       </c>
       <c r="C513" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="D513" s="5" t="s">
         <v>1531</v>
       </c>
       <c r="E513" s="5"/>
       <c r="F513" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>509</v>
       </c>
       <c r="B514" s="9" t="s">
         <v>1532</v>
       </c>
       <c r="C514" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="D514" s="5" t="s">
         <v>1534</v>
       </c>
       <c r="E514" s="5"/>
       <c r="F514" s="13">
-        <v>1200</v>
+        <v>485</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
         <v>510</v>
       </c>
       <c r="B515" s="9" t="s">
         <v>1535</v>
       </c>
       <c r="C515" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="D515" s="5" t="s">
         <v>1537</v>
       </c>
       <c r="E515" s="5"/>
       <c r="F515" s="13">
-        <v>1550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
         <v>511</v>
       </c>
       <c r="B516" s="9" t="s">
         <v>1538</v>
       </c>
       <c r="C516" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="D516" s="5" t="s">
         <v>1540</v>
       </c>
       <c r="E516" s="5"/>
       <c r="F516" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
         <v>512</v>
       </c>
       <c r="B517" s="9" t="s">
         <v>1541</v>
       </c>
       <c r="C517" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="D517" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="E517" s="5"/>
       <c r="F517" s="13">
-        <v>485</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
         <v>513</v>
       </c>
       <c r="B518" s="9" t="s">
         <v>1544</v>
       </c>
       <c r="C518" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="D518" s="5" t="s">
         <v>1546</v>
       </c>
       <c r="E518" s="5"/>
       <c r="F518" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
         <v>514</v>
       </c>
       <c r="B519" s="9" t="s">
         <v>1547</v>
       </c>
       <c r="C519" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="D519" s="5" t="s">
         <v>1549</v>
       </c>
       <c r="E519" s="5"/>
       <c r="F519" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
         <v>515</v>
       </c>
       <c r="B520" s="9" t="s">
         <v>1550</v>
       </c>
       <c r="C520" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="D520" s="5" t="s">
         <v>1552</v>
       </c>
       <c r="E520" s="5"/>
       <c r="F520" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
         <v>516</v>
       </c>
       <c r="B521" s="9" t="s">
         <v>1553</v>
       </c>
       <c r="C521" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="D521" s="5" t="s">
         <v>1555</v>
       </c>
       <c r="E521" s="5"/>
       <c r="F521" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>517</v>
       </c>
       <c r="B522" s="9" t="s">
         <v>1556</v>
       </c>
       <c r="C522" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="D522" s="5" t="s">
         <v>1558</v>
       </c>
       <c r="E522" s="5"/>
       <c r="F522" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>518</v>
       </c>
       <c r="B523" s="9" t="s">
         <v>1559</v>
       </c>
       <c r="C523" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="D523" s="5" t="s">
         <v>1561</v>
       </c>
       <c r="E523" s="5"/>
       <c r="F523" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>519</v>
       </c>
       <c r="B524" s="9" t="s">
         <v>1562</v>
       </c>
       <c r="C524" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="D524" s="5" t="s">
         <v>1564</v>
       </c>
       <c r="E524" s="5"/>
       <c r="F524" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>520</v>
       </c>
       <c r="B525" s="9" t="s">
         <v>1565</v>
       </c>
       <c r="C525" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="D525" s="5" t="s">
         <v>1567</v>
       </c>
       <c r="E525" s="5"/>
       <c r="F525" s="13">
-        <v>485</v>
+        <v>690</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>521</v>
       </c>
       <c r="B526" s="9" t="s">
         <v>1568</v>
       </c>
       <c r="C526" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="D526" s="5" t="s">
         <v>1570</v>
       </c>
       <c r="E526" s="5"/>
       <c r="F526" s="13">
-        <v>485</v>
+        <v>400</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>522</v>
       </c>
       <c r="B527" s="9" t="s">
         <v>1571</v>
       </c>
       <c r="C527" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="D527" s="5" t="s">
         <v>1573</v>
       </c>
       <c r="E527" s="5"/>
       <c r="F527" s="13">
-        <v>485</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>523</v>
       </c>
       <c r="B528" s="9" t="s">
         <v>1574</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="D528" s="5" t="s">
         <v>1576</v>
       </c>
       <c r="E528" s="5"/>
       <c r="F528" s="13">
-        <v>485</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>524</v>
       </c>
       <c r="B529" s="9" t="s">
         <v>1577</v>
       </c>
       <c r="C529" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="D529" s="5" t="s">
         <v>1579</v>
       </c>
       <c r="E529" s="5"/>
       <c r="F529" s="13">
-        <v>485</v>
+        <v>990</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>525</v>
       </c>
       <c r="B530" s="9" t="s">
         <v>1580</v>
       </c>
       <c r="C530" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="D530" s="5" t="s">
         <v>1582</v>
       </c>
       <c r="E530" s="5"/>
       <c r="F530" s="13">
-        <v>485</v>
+        <v>990</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>526</v>
       </c>
       <c r="B531" s="9" t="s">
         <v>1583</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="D531" s="5" t="s">
         <v>1585</v>
       </c>
       <c r="E531" s="5"/>
       <c r="F531" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>527</v>
       </c>
       <c r="B532" s="9" t="s">
         <v>1586</v>
       </c>
       <c r="C532" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="D532" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="E532" s="5"/>
       <c r="F532" s="13">
-        <v>485</v>
+        <v>410</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>528</v>
       </c>
       <c r="B533" s="9" t="s">
         <v>1589</v>
       </c>
       <c r="C533" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="D533" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E533" s="5"/>
       <c r="F533" s="13">
-        <v>485</v>
+        <v>90</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>529</v>
       </c>
       <c r="B534" s="9" t="s">
         <v>1592</v>
       </c>
       <c r="C534" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="D534" s="5" t="s">
         <v>1594</v>
       </c>
       <c r="E534" s="5"/>
       <c r="F534" s="13">
-        <v>485</v>
+        <v>850</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>530</v>
       </c>
       <c r="B535" s="9" t="s">
         <v>1595</v>
       </c>
       <c r="C535" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="D535" s="5" t="s">
         <v>1597</v>
       </c>
       <c r="E535" s="5"/>
       <c r="F535" s="13">
-        <v>1550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>531</v>
       </c>
       <c r="B536" s="9" t="s">
         <v>1598</v>
       </c>
       <c r="C536" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="D536" s="5" t="s">
         <v>1600</v>
       </c>
       <c r="E536" s="5"/>
       <c r="F536" s="13">
-        <v>485</v>
+        <v>170</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>532</v>
       </c>
       <c r="B537" s="9" t="s">
         <v>1601</v>
       </c>
       <c r="C537" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="D537" s="5" t="s">
         <v>1603</v>
       </c>
       <c r="E537" s="5"/>
       <c r="F537" s="13">
-        <v>485</v>
+        <v>170</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>533</v>
       </c>
       <c r="B538" s="9" t="s">
         <v>1604</v>
       </c>
       <c r="C538" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="D538" s="5" t="s">
         <v>1606</v>
       </c>
       <c r="E538" s="5"/>
       <c r="F538" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>534</v>
       </c>
       <c r="B539" s="9" t="s">
@@ -15157,176 +15769,1400 @@
         <v>1623</v>
       </c>
       <c r="D544" s="5" t="s">
         <v>1624</v>
       </c>
       <c r="E544" s="5"/>
       <c r="F544" s="13">
         <v>485</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
         <v>540</v>
       </c>
       <c r="B545" s="9" t="s">
         <v>1625</v>
       </c>
       <c r="C545" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="D545" s="5" t="s">
         <v>1627</v>
       </c>
       <c r="E545" s="5"/>
       <c r="F545" s="13">
-        <v>1750</v>
+        <v>485</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
         <v>541</v>
       </c>
       <c r="B546" s="9" t="s">
         <v>1628</v>
       </c>
       <c r="C546" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="D546" s="5" t="s">
         <v>1630</v>
       </c>
       <c r="E546" s="5"/>
       <c r="F546" s="13">
-        <v>800</v>
+        <v>485</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
         <v>542</v>
       </c>
       <c r="B547" s="9" t="s">
         <v>1631</v>
       </c>
       <c r="C547" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="D547" s="5" t="s">
         <v>1633</v>
       </c>
       <c r="E547" s="5"/>
       <c r="F547" s="13">
-        <v>800</v>
+        <v>485</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
         <v>543</v>
       </c>
       <c r="B548" s="9" t="s">
         <v>1634</v>
       </c>
       <c r="C548" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="D548" s="5" t="s">
         <v>1636</v>
       </c>
       <c r="E548" s="5"/>
       <c r="F548" s="13">
-        <v>800</v>
+        <v>410</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>544</v>
       </c>
       <c r="B549" s="9" t="s">
         <v>1637</v>
       </c>
       <c r="C549" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="D549" s="5" t="s">
         <v>1639</v>
       </c>
       <c r="E549" s="5"/>
       <c r="F549" s="13">
-        <v>800</v>
+        <v>410</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
         <v>545</v>
       </c>
       <c r="B550" s="9" t="s">
         <v>1640</v>
       </c>
       <c r="C550" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="D550" s="5" t="s">
         <v>1642</v>
       </c>
       <c r="E550" s="5"/>
       <c r="F550" s="13">
-        <v>800</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
         <v>546</v>
       </c>
       <c r="B551" s="9" t="s">
         <v>1643</v>
       </c>
       <c r="C551" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="D551" s="5" t="s">
         <v>1645</v>
       </c>
       <c r="E551" s="5"/>
       <c r="F551" s="13">
-        <v>750</v>
+        <v>670</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
         <v>547</v>
       </c>
       <c r="B552" s="9" t="s">
         <v>1646</v>
       </c>
       <c r="C552" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="D552" s="5" t="s">
         <v>1648</v>
       </c>
       <c r="E552" s="5"/>
       <c r="F552" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" s="4">
+        <v>548</v>
+      </c>
+      <c r="B553" s="9" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C553" s="6" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D553" s="5" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E553" s="5"/>
+      <c r="F553" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" s="4">
+        <v>549</v>
+      </c>
+      <c r="B554" s="9" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C554" s="6" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D554" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E554" s="5"/>
+      <c r="F554" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" s="4">
+        <v>550</v>
+      </c>
+      <c r="B555" s="9" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C555" s="6" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D555" s="5" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E555" s="5"/>
+      <c r="F555" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" s="4">
+        <v>551</v>
+      </c>
+      <c r="B556" s="9" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C556" s="6" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D556" s="5" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E556" s="5"/>
+      <c r="F556" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" s="4">
+        <v>552</v>
+      </c>
+      <c r="B557" s="9" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C557" s="6" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D557" s="5" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E557" s="5"/>
+      <c r="F557" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" s="4">
+        <v>553</v>
+      </c>
+      <c r="B558" s="9" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C558" s="6" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D558" s="5" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E558" s="5"/>
+      <c r="F558" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559" s="4">
+        <v>554</v>
+      </c>
+      <c r="B559" s="9" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C559" s="6" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D559" s="5" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E559" s="5"/>
+      <c r="F559" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
+      <c r="A560" s="4">
+        <v>555</v>
+      </c>
+      <c r="B560" s="9" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C560" s="6" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D560" s="5" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E560" s="5"/>
+      <c r="F560" s="13">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561" s="4">
+        <v>556</v>
+      </c>
+      <c r="B561" s="9" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C561" s="6" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D561" s="5" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E561" s="5"/>
+      <c r="F561" s="13">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
+      <c r="A562" s="4">
+        <v>557</v>
+      </c>
+      <c r="B562" s="9" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C562" s="6" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D562" s="5" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E562" s="5"/>
+      <c r="F562" s="13">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6">
+      <c r="A563" s="4">
+        <v>558</v>
+      </c>
+      <c r="B563" s="9" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C563" s="6" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D563" s="5" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E563" s="5"/>
+      <c r="F563" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" s="4">
+        <v>559</v>
+      </c>
+      <c r="B564" s="9" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C564" s="6" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D564" s="5" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E564" s="5"/>
+      <c r="F564" s="13">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" s="4">
+        <v>560</v>
+      </c>
+      <c r="B565" s="9" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C565" s="6" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D565" s="5" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E565" s="5"/>
+      <c r="F565" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6">
+      <c r="A566" s="4">
+        <v>561</v>
+      </c>
+      <c r="B566" s="9" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C566" s="6" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D566" s="5" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E566" s="5"/>
+      <c r="F566" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6">
+      <c r="A567" s="4">
+        <v>562</v>
+      </c>
+      <c r="B567" s="9" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C567" s="6" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D567" s="5" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E567" s="5"/>
+      <c r="F567" s="13">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6">
+      <c r="A568" s="4">
+        <v>563</v>
+      </c>
+      <c r="B568" s="9" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C568" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D568" s="5" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E568" s="5"/>
+      <c r="F568" s="13">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6">
+      <c r="A569" s="4">
+        <v>564</v>
+      </c>
+      <c r="B569" s="9" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C569" s="6" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D569" s="5" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E569" s="5"/>
+      <c r="F569" s="13">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6">
+      <c r="A570" s="4">
+        <v>565</v>
+      </c>
+      <c r="B570" s="9" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C570" s="6" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D570" s="5" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E570" s="5"/>
+      <c r="F570" s="13">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6">
+      <c r="A571" s="4">
+        <v>566</v>
+      </c>
+      <c r="B571" s="9" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C571" s="6" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D571" s="5" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E571" s="5"/>
+      <c r="F571" s="13">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6">
+      <c r="A572" s="4">
+        <v>567</v>
+      </c>
+      <c r="B572" s="9" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C572" s="6" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D572" s="5" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E572" s="5"/>
+      <c r="F572" s="13">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="573" spans="1:6">
+      <c r="A573" s="4">
+        <v>568</v>
+      </c>
+      <c r="B573" s="9" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C573" s="6" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D573" s="5" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E573" s="5"/>
+      <c r="F573" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="574" spans="1:6">
+      <c r="A574" s="4">
+        <v>569</v>
+      </c>
+      <c r="B574" s="9" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C574" s="6" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D574" s="5" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E574" s="5"/>
+      <c r="F574" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="575" spans="1:6">
+      <c r="A575" s="4">
+        <v>570</v>
+      </c>
+      <c r="B575" s="9" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C575" s="6" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D575" s="5" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E575" s="5"/>
+      <c r="F575" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="576" spans="1:6">
+      <c r="A576" s="4">
+        <v>571</v>
+      </c>
+      <c r="B576" s="9" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C576" s="6" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D576" s="5" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E576" s="5"/>
+      <c r="F576" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="577" spans="1:6">
+      <c r="A577" s="4">
+        <v>572</v>
+      </c>
+      <c r="B577" s="9" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C577" s="6" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D577" s="5" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E577" s="5"/>
+      <c r="F577" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="578" spans="1:6">
+      <c r="A578" s="4">
+        <v>573</v>
+      </c>
+      <c r="B578" s="9" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C578" s="6" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D578" s="5" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E578" s="5"/>
+      <c r="F578" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="579" spans="1:6">
+      <c r="A579" s="4">
+        <v>574</v>
+      </c>
+      <c r="B579" s="9" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C579" s="6" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D579" s="5" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E579" s="5"/>
+      <c r="F579" s="13">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="580" spans="1:6">
+      <c r="A580" s="4">
+        <v>575</v>
+      </c>
+      <c r="B580" s="9" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C580" s="6" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D580" s="5" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E580" s="5"/>
+      <c r="F580" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="581" spans="1:6">
+      <c r="A581" s="4">
+        <v>576</v>
+      </c>
+      <c r="B581" s="9" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C581" s="6" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D581" s="5" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E581" s="5"/>
+      <c r="F581" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="582" spans="1:6">
+      <c r="A582" s="4">
+        <v>577</v>
+      </c>
+      <c r="B582" s="9" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C582" s="6" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D582" s="5" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E582" s="5"/>
+      <c r="F582" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="583" spans="1:6">
+      <c r="A583" s="4">
+        <v>578</v>
+      </c>
+      <c r="B583" s="9" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C583" s="6" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D583" s="5" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E583" s="5"/>
+      <c r="F583" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="584" spans="1:6">
+      <c r="A584" s="4">
+        <v>579</v>
+      </c>
+      <c r="B584" s="9" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C584" s="6" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D584" s="5" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E584" s="5"/>
+      <c r="F584" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6">
+      <c r="A585" s="4">
+        <v>580</v>
+      </c>
+      <c r="B585" s="9" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C585" s="6" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D585" s="5" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E585" s="5"/>
+      <c r="F585" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6">
+      <c r="A586" s="4">
+        <v>581</v>
+      </c>
+      <c r="B586" s="9" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C586" s="6" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D586" s="5" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E586" s="5"/>
+      <c r="F586" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="587" spans="1:6">
+      <c r="A587" s="4">
+        <v>582</v>
+      </c>
+      <c r="B587" s="9" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C587" s="6" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D587" s="5" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E587" s="5"/>
+      <c r="F587" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="588" spans="1:6">
+      <c r="A588" s="4">
+        <v>583</v>
+      </c>
+      <c r="B588" s="9" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C588" s="6" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D588" s="5" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E588" s="5"/>
+      <c r="F588" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6">
+      <c r="A589" s="4">
+        <v>584</v>
+      </c>
+      <c r="B589" s="9" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C589" s="6" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D589" s="5" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E589" s="5"/>
+      <c r="F589" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6">
+      <c r="A590" s="4">
+        <v>585</v>
+      </c>
+      <c r="B590" s="9" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C590" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D590" s="5" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E590" s="5"/>
+      <c r="F590" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6">
+      <c r="A591" s="4">
+        <v>586</v>
+      </c>
+      <c r="B591" s="9" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C591" s="6" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D591" s="5" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E591" s="5"/>
+      <c r="F591" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6">
+      <c r="A592" s="4">
+        <v>587</v>
+      </c>
+      <c r="B592" s="9" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C592" s="6" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D592" s="5" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E592" s="5"/>
+      <c r="F592" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6">
+      <c r="A593" s="4">
+        <v>588</v>
+      </c>
+      <c r="B593" s="9" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C593" s="6" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D593" s="5" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E593" s="5"/>
+      <c r="F593" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6">
+      <c r="A594" s="4">
+        <v>589</v>
+      </c>
+      <c r="B594" s="9" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C594" s="6" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D594" s="5" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E594" s="5"/>
+      <c r="F594" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6">
+      <c r="A595" s="4">
+        <v>590</v>
+      </c>
+      <c r="B595" s="9" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C595" s="6" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D595" s="5" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E595" s="5"/>
+      <c r="F595" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6">
+      <c r="A596" s="4">
+        <v>591</v>
+      </c>
+      <c r="B596" s="9" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C596" s="6" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D596" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E596" s="5"/>
+      <c r="F596" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6">
+      <c r="A597" s="4">
+        <v>592</v>
+      </c>
+      <c r="B597" s="9" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C597" s="6" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D597" s="5" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E597" s="5"/>
+      <c r="F597" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6">
+      <c r="A598" s="4">
+        <v>593</v>
+      </c>
+      <c r="B598" s="9" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C598" s="6" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D598" s="5" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E598" s="5"/>
+      <c r="F598" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6">
+      <c r="A599" s="4">
+        <v>594</v>
+      </c>
+      <c r="B599" s="9" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C599" s="6" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D599" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E599" s="5"/>
+      <c r="F599" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6">
+      <c r="A600" s="4">
+        <v>595</v>
+      </c>
+      <c r="B600" s="9" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C600" s="6" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D600" s="5" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E600" s="5"/>
+      <c r="F600" s="13">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6">
+      <c r="A601" s="4">
+        <v>596</v>
+      </c>
+      <c r="B601" s="9" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C601" s="6" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D601" s="5" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E601" s="5"/>
+      <c r="F601" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6">
+      <c r="A602" s="4">
+        <v>597</v>
+      </c>
+      <c r="B602" s="9" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C602" s="6" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D602" s="5" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E602" s="5"/>
+      <c r="F602" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6">
+      <c r="A603" s="4">
+        <v>598</v>
+      </c>
+      <c r="B603" s="9" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C603" s="6" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D603" s="5" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E603" s="5"/>
+      <c r="F603" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6">
+      <c r="A604" s="4">
+        <v>599</v>
+      </c>
+      <c r="B604" s="9" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C604" s="6" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D604" s="5" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E604" s="5"/>
+      <c r="F604" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6">
+      <c r="A605" s="4">
+        <v>600</v>
+      </c>
+      <c r="B605" s="9" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C605" s="6" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D605" s="5" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E605" s="5"/>
+      <c r="F605" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6">
+      <c r="A606" s="4">
+        <v>601</v>
+      </c>
+      <c r="B606" s="9" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C606" s="6" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D606" s="5" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E606" s="5"/>
+      <c r="F606" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="607" spans="1:6">
+      <c r="A607" s="4">
+        <v>602</v>
+      </c>
+      <c r="B607" s="9" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C607" s="6" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D607" s="5" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E607" s="5"/>
+      <c r="F607" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6">
+      <c r="A608" s="4">
+        <v>603</v>
+      </c>
+      <c r="B608" s="9" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C608" s="6" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D608" s="5" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E608" s="5"/>
+      <c r="F608" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6">
+      <c r="A609" s="4">
+        <v>604</v>
+      </c>
+      <c r="B609" s="9" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C609" s="6" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D609" s="5" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E609" s="5"/>
+      <c r="F609" s="13">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6">
+      <c r="A610" s="4">
+        <v>605</v>
+      </c>
+      <c r="B610" s="9" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C610" s="6" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D610" s="5" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E610" s="5"/>
+      <c r="F610" s="13">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6">
+      <c r="A611" s="4">
+        <v>606</v>
+      </c>
+      <c r="B611" s="9" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C611" s="6" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D611" s="5" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E611" s="5"/>
+      <c r="F611" s="13">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6">
+      <c r="A612" s="4">
+        <v>607</v>
+      </c>
+      <c r="B612" s="9" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C612" s="6" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D612" s="5" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E612" s="5"/>
+      <c r="F612" s="13">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6">
+      <c r="A613" s="4">
+        <v>608</v>
+      </c>
+      <c r="B613" s="9" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C613" s="6" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D613" s="5" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E613" s="5"/>
+      <c r="F613" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6">
+      <c r="A614" s="4">
+        <v>609</v>
+      </c>
+      <c r="B614" s="9" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C614" s="6" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D614" s="5" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E614" s="5"/>
+      <c r="F614" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6">
+      <c r="A615" s="4">
+        <v>610</v>
+      </c>
+      <c r="B615" s="9" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C615" s="6" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D615" s="5" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E615" s="5"/>
+      <c r="F615" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6">
+      <c r="A616" s="4">
+        <v>611</v>
+      </c>
+      <c r="B616" s="9" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C616" s="6" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D616" s="5" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E616" s="5"/>
+      <c r="F616" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6">
+      <c r="A617" s="4">
+        <v>612</v>
+      </c>
+      <c r="B617" s="9" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C617" s="6" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D617" s="5" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E617" s="5"/>
+      <c r="F617" s="13">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6">
+      <c r="A618" s="4">
+        <v>613</v>
+      </c>
+      <c r="B618" s="9" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C618" s="6" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D618" s="5" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E618" s="5"/>
+      <c r="F618" s="13">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6">
+      <c r="A619" s="4">
+        <v>614</v>
+      </c>
+      <c r="B619" s="9" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C619" s="6" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D619" s="5" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E619" s="5"/>
+      <c r="F619" s="13">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6">
+      <c r="A620" s="4">
+        <v>615</v>
+      </c>
+      <c r="B620" s="9" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C620" s="6" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D620" s="5" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E620" s="5"/>
+      <c r="F620" s="13">
         <v>1550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -15840,50 +17676,118 @@
     <hyperlink ref="D528" r:id="rId_hyperlink_523"/>
     <hyperlink ref="D529" r:id="rId_hyperlink_524"/>
     <hyperlink ref="D530" r:id="rId_hyperlink_525"/>
     <hyperlink ref="D531" r:id="rId_hyperlink_526"/>
     <hyperlink ref="D532" r:id="rId_hyperlink_527"/>
     <hyperlink ref="D533" r:id="rId_hyperlink_528"/>
     <hyperlink ref="D534" r:id="rId_hyperlink_529"/>
     <hyperlink ref="D535" r:id="rId_hyperlink_530"/>
     <hyperlink ref="D536" r:id="rId_hyperlink_531"/>
     <hyperlink ref="D537" r:id="rId_hyperlink_532"/>
     <hyperlink ref="D538" r:id="rId_hyperlink_533"/>
     <hyperlink ref="D539" r:id="rId_hyperlink_534"/>
     <hyperlink ref="D540" r:id="rId_hyperlink_535"/>
     <hyperlink ref="D541" r:id="rId_hyperlink_536"/>
     <hyperlink ref="D542" r:id="rId_hyperlink_537"/>
     <hyperlink ref="D543" r:id="rId_hyperlink_538"/>
     <hyperlink ref="D544" r:id="rId_hyperlink_539"/>
     <hyperlink ref="D545" r:id="rId_hyperlink_540"/>
     <hyperlink ref="D546" r:id="rId_hyperlink_541"/>
     <hyperlink ref="D547" r:id="rId_hyperlink_542"/>
     <hyperlink ref="D548" r:id="rId_hyperlink_543"/>
     <hyperlink ref="D549" r:id="rId_hyperlink_544"/>
     <hyperlink ref="D550" r:id="rId_hyperlink_545"/>
     <hyperlink ref="D551" r:id="rId_hyperlink_546"/>
     <hyperlink ref="D552" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="D584" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="D585" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="D586" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D587" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D588" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D590" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="D598" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="D599" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="D600" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="D603" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="D604" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="D605" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="D606" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="D607" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="D608" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="D609" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="D610" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="D611" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="D612" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="D613" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="D614" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="D615" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="D617" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="D618" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="D619" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="D620" r:id="rId_hyperlink_615"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>