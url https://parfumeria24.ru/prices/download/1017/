--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Аромадиффузоры для дома</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -1065,227 +1065,50 @@
     <t>52600</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Ex Nihilo Blue Talisman 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/</t>
   </si>
   <si>
     <t>52749</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - La Lebo Bergamote 22 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/</t>
   </si>
   <si>
     <t>52750</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Jo Malone Blackberry &amp; Bay 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/</t>
-  </si>
-[...175 lines deleted...]
-    <t>https://parfumeria24.ru/aromadiffuzor-jo-malone-red-roses-165-ml/</t>
   </si>
   <si>
     <t>Диффузоры Shaik Bamboo</t>
   </si>
   <si>
     <t>ART-1493515198</t>
   </si>
   <si>
     <t>Аромадиффузор Shaik Bamboo - Ананас</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/diffuzory-shaik-bamboo-4-1/</t>
   </si>
   <si>
     <t>48068</t>
   </si>
   <si>
     <t>Аромадиффузор Shaik Bamboo - Ангел</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-angel/?sku=48068</t>
   </si>
   <si>
     <t>48069</t>
   </si>
@@ -2358,62 +2181,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ajmal-amber-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-alexsandre-j-rose-oud-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-black-phantom-memento-mori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-good-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-good-girl-gone-bad-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-bibliotheque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-mojave-ghost-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-carolina-herrera-good-girl/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-chance-eau-fraiche/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-christian-richard-dirty-pineapple-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-christian-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-cilian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-creed-aventus-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escada-taj-sunset/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-escentric-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-molecule-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-devil-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-lost-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-franck-boclet-cocaine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-gucci-flora-by-gucci-gorgeous-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-hugo-boss-ma-vie-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-hugo-boss-the-scent-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-initio-parfums-prives-magnetic-blend-1-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-green-almond-redcurrant/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-oud-bergamote-cologne-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-wood-sage-sea-salt-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-kajal-almaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-kajal-dahab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/?sku=47998" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/?sku=48000" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-modern-princess/?sku=48003" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lovely-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-montale-intense-cafe-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-montale-roses-musk-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/?sku=48010" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-funny/?sku=48012" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-funny/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/?sku=48014" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-nasomatto-black-afgano/?sku=48016" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/?sku=48018" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-s-palochkami-shaik-opulent-shaik-blue-77-for-men-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-shaik-opulent-shaik-blue-77-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-sospiro-perfumes-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/?sku=48023" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-gumin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-bitter-peach/?sku=48028" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-bitter-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-lost-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/?sku=48031" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-versace-bright-crystal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vertus-narcos-is/?sku=48035" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vertus-narcos-is/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-victoria-s-secret-bombshell/?sku=48037" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/?sku=48039" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/?sku=48041" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-zarkoperfume-molecule-no-8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-zarkoperfume-pink-molecule-090-09-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-eclat-d-arpege/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-guerlain-aqua-allegoria-mandarine-basilic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lattafa-yara-tous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-haute-fragrance-company-devil-s-intrigue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-devotion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-elizabeth-arden-green-tea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-parfums-de-marly-delina/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-escentric-molecules-molecule-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-jean-paul-gaultier-scandal/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-marc-antoine-barrois-ganymede/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-louis-vuitton-ombre-nomade/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-christian-dior-j-adore/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-yves-saint-laurent-libre/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-hugo-boss-boss-the-scent-for-him/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-lancome-la-vie-est-belle/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-tiziana-terenzi-kirke/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-davidoff-cool-water/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-tom-ford-black-orchid/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-jo-malone-english-pear-freesia/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-110-ml-reed-difusser-chanel-coco-mademoiselle/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-jo-malone-red-roses-165-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-angel/?sku=48068" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-apelsin/?sku=48071" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-belyy-angel/?sku=48073" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-belyy-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-vinograd/?sku=48076" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-granat-tsitrus/?sku=48078" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-granat-tsitrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/?sku=48080" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yezhevika/?sku=48084" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yezhevika/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-klubnika/?sku=48089" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-miss-chelsi/?sku=48093" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-miss-chelsi/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli/?sku=48097" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli-bergamot/?sku=48099" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli-bergamot/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-persik/?sku=48101" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-pudra/?sku=48104" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-pudra/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-rozovoe-mango/?sku=48106" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-rozovoe-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-svetlyy-yantar/?sku=48110" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-svetlyy-yantar/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-siren/?sku=48112" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/?sku=48114" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskiy-les/?sku=48116" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskiy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/?sku=48118" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chereshnya/?sku=48121" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chereshnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yabloko/?sku=48123" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/?sku=48132" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-mango--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/?sku=48144" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chistyy-soblazn/?sku=48149" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chistyy-soblazn/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ajmal-amber-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-alexsandre-j-rose-oud-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-black-phantom-memento-mori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-good-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-good-girl-gone-bad-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-bibliotheque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-mojave-ghost-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-carolina-herrera-good-girl/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-chance-eau-fraiche/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-christian-richard-dirty-pineapple-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-christian-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-cilian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-creed-aventus-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escada-taj-sunset/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-escentric-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-molecule-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-devil-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-lost-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-franck-boclet-cocaine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-gucci-flora-by-gucci-gorgeous-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-hugo-boss-ma-vie-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-hugo-boss-the-scent-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-initio-parfums-prives-magnetic-blend-1-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-green-almond-redcurrant/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-oud-bergamote-cologne-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-wood-sage-sea-salt-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-kajal-almaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-kajal-dahab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/?sku=47998" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/?sku=48000" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-modern-princess/?sku=48003" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lovely-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-montale-intense-cafe-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-montale-roses-musk-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/?sku=48010" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-funny/?sku=48012" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-funny/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/?sku=48014" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-nasomatto-black-afgano/?sku=48016" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/?sku=48018" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-s-palochkami-shaik-opulent-shaik-blue-77-for-men-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-shaik-opulent-shaik-blue-77-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-sospiro-perfumes-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/?sku=48023" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-gumin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-bitter-peach/?sku=48028" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-bitter-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-lost-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/?sku=48031" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-versace-bright-crystal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vertus-narcos-is/?sku=48035" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vertus-narcos-is/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-victoria-s-secret-bombshell/?sku=48037" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/?sku=48039" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/?sku=48041" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-zarkoperfume-molecule-no-8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-zarkoperfume-pink-molecule-090-09-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-eclat-d-arpege/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-guerlain-aqua-allegoria-mandarine-basilic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lattafa-yara-tous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-haute-fragrance-company-devil-s-intrigue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-devotion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-elizabeth-arden-green-tea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-angel/?sku=48068" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-apelsin/?sku=48071" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-belyy-angel/?sku=48073" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-belyy-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-vinograd/?sku=48076" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-granat-tsitrus/?sku=48078" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-granat-tsitrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/?sku=48080" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yezhevika/?sku=48084" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yezhevika/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-klubnika/?sku=48089" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-miss-chelsi/?sku=48093" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-miss-chelsi/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli/?sku=48097" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli-bergamot/?sku=48099" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli-bergamot/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-persik/?sku=48101" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-pudra/?sku=48104" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-pudra/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-rozovoe-mango/?sku=48106" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-rozovoe-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-svetlyy-yantar/?sku=48110" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-svetlyy-yantar/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-siren/?sku=48112" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/?sku=48114" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskiy-les/?sku=48116" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskiy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/?sku=48118" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chereshnya/?sku=48121" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chereshnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yabloko/?sku=48123" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/?sku=48132" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-mango--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/?sku=48144" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chistyy-soblazn/?sku=48149" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chistyy-soblazn/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F235"/>
+  <dimension ref="A1:F212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F235" sqref="F235"/>
+      <selection activeCell="F212" sqref="F212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2437,4162 +2260,3756 @@
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="7"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="14"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>1</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>2</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>3</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>4</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>5</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>6</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>7</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>8</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>9</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>10</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>11</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>12</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>13</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>14</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>15</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>16</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>17</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>18</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>19</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>20</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>21</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>22</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>23</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>24</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>25</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>26</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>27</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>28</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>29</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>30</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>31</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>32</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>33</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>34</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>35</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>36</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>37</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>38</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>39</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>40</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>41</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>42</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>43</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>44</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>45</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>46</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>47</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>48</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>49</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>50</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>51</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>52</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>53</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>54</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>55</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>56</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>57</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>58</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>59</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>60</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>61</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>62</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>63</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>64</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>65</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>66</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>67</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>68</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>69</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>70</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>71</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>240</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>72</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>73</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>246</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>74</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>75</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>76</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>77</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>78</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>79</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>80</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>81</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>82</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>83</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>84</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>85</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>86</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>87</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>284</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>88</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>89</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>90</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>91</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>92</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>296</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>93</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>94</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>95</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>96</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>97</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>98</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>314</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>99</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>100</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>320</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>101</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>102</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>326</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>103</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>104</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>105</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>106</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>107</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E123" s="6"/>
       <c r="F123" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>108</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>109</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>110</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>348</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="14">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5" t="s">
         <v>351</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="7"/>
       <c r="D127" s="6"/>
       <c r="E127" s="6"/>
       <c r="F127" s="14"/>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C128" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D128" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E128" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F128" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>1</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>352</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>2</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>3</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>358</v>
       </c>
       <c r="C131" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="D131" s="6" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>4</v>
       </c>
       <c r="B132" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="C132" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C132" s="7" t="s">
+      <c r="D132" s="6" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>5</v>
       </c>
       <c r="B133" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="C133" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C133" s="7" t="s">
+      <c r="D133" s="6" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>6</v>
       </c>
       <c r="B134" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D134" s="6" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>7</v>
       </c>
       <c r="B135" s="10" t="s">
+        <v>368</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D135" s="6" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>8</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>9</v>
       </c>
       <c r="B137" s="10" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>10</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>11</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>12</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>13</v>
       </c>
       <c r="B141" s="10" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>14</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>15</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>16</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>17</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>18</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="147" spans="1:6">
-      <c r="A147" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D147" s="6"/>
+      <c r="A147" s="4">
+        <v>19</v>
+      </c>
+      <c r="B147" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>401</v>
+      </c>
       <c r="E147" s="6"/>
-      <c r="F147" s="14"/>
+      <c r="F147" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="148" spans="1:6">
-      <c r="A148" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A148" s="4">
+        <v>20</v>
+      </c>
+      <c r="B148" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="E148" s="6"/>
+      <c r="F148" s="14">
+        <v>1100</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B149" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D149" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="C149" s="7" t="s">
+      <c r="E149" s="6"/>
+      <c r="F149" s="14">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="4">
+        <v>22</v>
+      </c>
+      <c r="B150" s="10" t="s">
         <v>408</v>
       </c>
-      <c r="D149" s="6" t="s">
+      <c r="C150" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="E149" s="6">
-[...7 lines deleted...]
-      <c r="A150" s="5" t="s">
+      <c r="D150" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="B150" s="6"/>
-[...1 lines deleted...]
-      <c r="D150" s="6"/>
       <c r="E150" s="6"/>
-      <c r="F150" s="14"/>
+      <c r="F150" s="14">
+        <v>1100</v>
+      </c>
     </row>
     <row r="151" spans="1:6">
-      <c r="A151" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A151" s="4">
+        <v>23</v>
+      </c>
+      <c r="B151" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="E151" s="6"/>
+      <c r="F151" s="14">
+        <v>1100</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="B154" s="10" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B169" s="10" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="B175" s="10" t="s">
+        <v>475</v>
+      </c>
+      <c r="C175" s="7" t="s">
         <v>473</v>
       </c>
-      <c r="C175" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" s="6" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="B177" s="10" t="s">
+        <v>480</v>
+      </c>
+      <c r="C177" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="C177" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="6" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="B179" s="10" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="B180" s="10" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="B181" s="10" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>491</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>495</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="B184" s="10" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B186" s="10" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="B188" s="10" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="B189" s="10" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="B191" s="10" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="B192" s="10" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="B200" s="10" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="B202" s="10" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="B206" s="10" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="E206" s="6"/>
       <c r="F206" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="E207" s="6"/>
       <c r="F207" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="E209" s="6"/>
       <c r="F209" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="B210" s="10" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="B212" s="10" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="E212" s="6"/>
       <c r="F212" s="14">
-        <v>1100</v>
-[...412 lines deleted...]
-      <c r="F235" s="14">
         <v>1100</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A127:F127"/>
-    <mergeCell ref="A147:F147"/>
-    <mergeCell ref="A150:F150"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
@@ -6688,135 +6105,116 @@
     <hyperlink ref="D120" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_137"/>
-    <hyperlink ref="D149" r:id="rId_hyperlink_138"/>
-[...83 lines deleted...]
-    <hyperlink ref="D235" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_203"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>