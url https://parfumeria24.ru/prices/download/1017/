--- v1 (2026-07-11)
+++ v2 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Аромадиффузоры для дома</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -147,59 +147,50 @@
     <t>47931</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Ajmal Amber Wood</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromadiffuzor-new-lux-ajmal-amber-wood/</t>
   </si>
   <si>
     <t>47933</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Alexsandre.J Rose Oud</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromadiffuzor-new-lux-alexsandre-j-rose-oud-/</t>
   </si>
   <si>
     <t>ART-1177411930</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Attar Collection Musk Kashmir 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-black-phantom-memento-mori-100-ml/</t>
   </si>
   <si>
     <t>ART-1177611932</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - By Cillian Dangereuses 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/</t>
   </si>
   <si>
     <t>ART-1184712003</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - By Cillian Good Girl 100 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-good-girl-100-ml/</t>
   </si>
   <si>
     <t>ART-1178011936</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - By Cillian Good Girl Gone Bad Extreme 100 мл</t>
   </si>
@@ -2181,62 +2172,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ajmal-amber-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-alexsandre-j-rose-oud-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-black-phantom-memento-mori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-good-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-good-girl-gone-bad-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-bibliotheque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-mojave-ghost-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-carolina-herrera-good-girl/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-chance-eau-fraiche/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-christian-richard-dirty-pineapple-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-christian-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-cilian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-creed-aventus-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escada-taj-sunset/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-escentric-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-molecule-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-devil-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-lost-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-franck-boclet-cocaine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-gucci-flora-by-gucci-gorgeous-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-hugo-boss-ma-vie-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-hugo-boss-the-scent-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-initio-parfums-prives-magnetic-blend-1-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-green-almond-redcurrant/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-oud-bergamote-cologne-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-wood-sage-sea-salt-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-kajal-almaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-kajal-dahab/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/?sku=47998" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/?sku=48000" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-modern-princess/?sku=48003" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lovely-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-montale-intense-cafe-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-montale-roses-musk-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/?sku=48010" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-funny/?sku=48012" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-funny/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/?sku=48014" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-nasomatto-black-afgano/?sku=48016" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/?sku=48018" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-s-palochkami-shaik-opulent-shaik-blue-77-for-men-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-shaik-opulent-shaik-blue-77-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-sospiro-perfumes-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/?sku=48023" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-gumin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-bitter-peach/?sku=48028" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-bitter-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-lost-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/?sku=48031" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-versace-bright-crystal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vertus-narcos-is/?sku=48035" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vertus-narcos-is/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-victoria-s-secret-bombshell/?sku=48037" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/?sku=48039" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/?sku=48041" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-zarkoperfume-molecule-no-8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-zarkoperfume-pink-molecule-090-09-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-eclat-d-arpege/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-guerlain-aqua-allegoria-mandarine-basilic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lattafa-yara-tous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-haute-fragrance-company-devil-s-intrigue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-devotion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-elizabeth-arden-green-tea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-angel/?sku=48068" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-apelsin/?sku=48071" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-belyy-angel/?sku=48073" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-belyy-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-vinograd/?sku=48076" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-granat-tsitrus/?sku=48078" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-granat-tsitrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/?sku=48080" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yezhevika/?sku=48084" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yezhevika/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-klubnika/?sku=48089" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-miss-chelsi/?sku=48093" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-miss-chelsi/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli/?sku=48097" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli-bergamot/?sku=48099" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli-bergamot/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-persik/?sku=48101" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-pudra/?sku=48104" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-pudra/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-rozovoe-mango/?sku=48106" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-rozovoe-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-svetlyy-yantar/?sku=48110" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-svetlyy-yantar/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-siren/?sku=48112" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/?sku=48114" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskiy-les/?sku=48116" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskiy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/?sku=48118" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chereshnya/?sku=48121" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chereshnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yabloko/?sku=48123" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/?sku=48132" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-mango--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/?sku=48144" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chistyy-soblazn/?sku=48149" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chistyy-soblazn/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ajmal-amber-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-alexsandre-j-rose-oud-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-good-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-good-girl-gone-bad-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-by-kilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-bibliotheque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-byredo-mojave-ghost-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-carolina-herrera-good-girl/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-chance-eau-fraiche/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-christian-richard-dirty-pineapple-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-christian-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-cilian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-creed-aventus-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escada-taj-sunset/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-escentric-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-escentric-molecules-molecule-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-devil-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-lost-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-franck-boclet-cocaine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-gucci-flora-by-gucci-gorgeous-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-hugo-boss-ma-vie-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-hugo-boss-the-scent-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-initio-parfums-prives-magnetic-blend-1-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-green-almond-redcurrant/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-oud-bergamote-cologne-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-wood-sage-sea-salt-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-kajal-almaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-kajal-dahab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/?sku=47998" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/?sku=48000" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lacoste-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-modern-princess/?sku=48003" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lovely-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-montale-intense-cafe-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-montale-roses-musk-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/?sku=48010" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-funny/?sku=48012" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-funny/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/?sku=48014" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-nasomatto-black-afgano/?sku=48016" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/?sku=48018" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-s-palochkami-shaik-opulent-shaik-blue-77-for-men-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-shaik-opulent-shaik-blue-77-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-sospiro-perfumes-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/?sku=48023" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-gumin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-bitter-peach/?sku=48028" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-bitter-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-lost-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/?sku=48031" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-versace-bright-crystal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vertus-narcos-is/?sku=48035" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vertus-narcos-is/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-victoria-s-secret-bombshell/?sku=48037" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/?sku=48039" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/?sku=48041" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-zarkoperfume-molecule-no-8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-zarkoperfume-pink-molecule-090-09-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lanvin-eclat-d-arpege/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-guerlain-aqua-allegoria-mandarine-basilic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lattafa-yara-tous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-haute-fragrance-company-devil-s-intrigue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-dolce-gabbana-devotion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-elizabeth-arden-green-tea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-angel/?sku=48068" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-apelsin/?sku=48071" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-belyy-angel/?sku=48073" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-belyy-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-vinograd/?sku=48076" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-granat-tsitrus/?sku=48078" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-granat-tsitrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/?sku=48080" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yezhevika/?sku=48084" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yezhevika/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-klubnika/?sku=48089" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-miss-chelsi/?sku=48093" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-miss-chelsi/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli/?sku=48097" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli-bergamot/?sku=48099" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-pachuli-bergamot/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-persik/?sku=48101" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-pudra/?sku=48104" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-pudra/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-rozovoe-mango/?sku=48106" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-rozovoe-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-svetlyy-yantar/?sku=48110" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-svetlyy-yantar/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-siren/?sku=48112" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/?sku=48114" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskiy-les/?sku=48116" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tropicheskiy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/?sku=48118" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chereshnya/?sku=48121" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chereshnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yabloko/?sku=48123" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/?sku=48132" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-mango--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/?sku=48144" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/diffuzory-shaik-bamboo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chistyy-soblazn/?sku=48149" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromadiffuzor-shaik-bamboo-chistyy-soblazn/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F212"/>
+  <dimension ref="A1:F211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F212" sqref="F212"/>
+      <selection activeCell="F211" sqref="F211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -3291,159 +3282,159 @@
       <c r="A63" s="4">
         <v>47</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>48</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C64" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D64" s="6" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>49</v>
       </c>
       <c r="B65" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="C65" s="7" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>50</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C66" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="D66" s="6" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>51</v>
       </c>
       <c r="B67" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="C67" s="7" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>52</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>53</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C69" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D69" s="6" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>54</v>
       </c>
       <c r="B70" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="C70" s="7" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>55</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="14">
         <v>800</v>
@@ -3507,213 +3498,213 @@
       <c r="A75" s="4">
         <v>59</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>60</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C76" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D76" s="6" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>61</v>
       </c>
       <c r="B77" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C77" s="7" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>62</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C78" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="D78" s="6" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="E78" s="6"/>
       <c r="F78" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>63</v>
       </c>
       <c r="B79" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="C79" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>64</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C80" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D80" s="6" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="E80" s="6"/>
       <c r="F80" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>65</v>
       </c>
       <c r="B81" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C81" s="7" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>66</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C82" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D82" s="6" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>67</v>
       </c>
       <c r="B83" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="C83" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>68</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C84" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D84" s="6" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>69</v>
       </c>
       <c r="B85" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C85" s="7" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>70</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>800</v>
@@ -3741,69 +3732,69 @@
       <c r="A88" s="4">
         <v>72</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>73</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C89" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="D89" s="6" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>74</v>
       </c>
       <c r="B90" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="C90" s="7" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>75</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="14">
         <v>800</v>
@@ -3831,123 +3822,123 @@
       <c r="A93" s="4">
         <v>77</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>78</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C94" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D94" s="6" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>79</v>
       </c>
       <c r="B95" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C95" s="7" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>80</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>81</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C97" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="D97" s="6" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>82</v>
       </c>
       <c r="B98" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="C98" s="7" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>83</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="14">
         <v>800</v>
@@ -3957,177 +3948,177 @@
       <c r="A100" s="4">
         <v>84</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>85</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C101" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D101" s="6" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>86</v>
       </c>
       <c r="B102" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="C102" s="7" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>87</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C103" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D103" s="6" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>88</v>
       </c>
       <c r="B104" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="C104" s="7" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>89</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C105" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D105" s="6" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>90</v>
       </c>
       <c r="B106" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="C106" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>91</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C107" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="D107" s="6" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>92</v>
       </c>
       <c r="B108" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="C108" s="7" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>296</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>93</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="14">
         <v>800</v>
@@ -4400,1616 +4391,1598 @@
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>109</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E125" s="6"/>
       <c r="F125" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="126" spans="1:6">
-      <c r="A126" s="4">
-[...2 lines deleted...]
-      <c r="B126" s="10" t="s">
+      <c r="A126" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="C126" s="7" t="s">
+      <c r="B126" s="6"/>
+      <c r="C126" s="7"/>
+      <c r="D126" s="6"/>
+      <c r="E126" s="6"/>
+      <c r="F126" s="14"/>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B127" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C127" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D127" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E127" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F127" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="4">
+        <v>1</v>
+      </c>
+      <c r="B128" s="10" t="s">
         <v>349</v>
       </c>
-      <c r="D126" s="6" t="s">
+      <c r="C128" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="E126" s="6"/>
-[...5 lines deleted...]
-      <c r="A127" s="5" t="s">
+      <c r="D128" s="6" t="s">
         <v>351</v>
       </c>
-      <c r="B127" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E128" s="6"/>
+      <c r="F128" s="14">
+        <v>1100</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>352</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C130" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D130" s="6" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B131" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="C131" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>360</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E132" s="6"/>
       <c r="F132" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C133" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D133" s="6" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B134" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="C134" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C135" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D135" s="6" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="E135" s="6"/>
       <c r="F135" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B136" s="10" t="s">
+        <v>370</v>
+      </c>
+      <c r="C136" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E136" s="6"/>
       <c r="F136" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C138" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="D138" s="6" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="E138" s="6"/>
       <c r="F138" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B139" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="C139" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E139" s="6"/>
       <c r="F139" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C140" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="D140" s="6" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="E140" s="6"/>
       <c r="F140" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B141" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="C141" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C142" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D142" s="6" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E142" s="6"/>
       <c r="F142" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B143" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="C143" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E143" s="6"/>
       <c r="F143" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C146" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D146" s="6" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B147" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="C147" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>401</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>402</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>405</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>407</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>408</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>411</v>
       </c>
       <c r="C151" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D151" s="6" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E151" s="6"/>
       <c r="F151" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B152" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="C152" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E152" s="6"/>
       <c r="F152" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E154" s="6"/>
       <c r="F154" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C155" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="D155" s="6" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B156" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="C156" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>426</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>427</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>429</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>430</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>433</v>
       </c>
       <c r="C159" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="D159" s="6" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B160" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="C160" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>437</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C161" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="D161" s="6" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B162" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="C162" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C163" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D163" s="6" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B164" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="C164" s="7" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C166" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D166" s="6" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B167" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C167" s="7" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>455</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>456</v>
       </c>
       <c r="C168" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="D168" s="6" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B169" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="C169" s="7" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>460</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C172" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D172" s="6" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B173" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="C173" s="7" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C174" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D174" s="6" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B175" s="10" t="s">
+        <v>474</v>
+      </c>
+      <c r="C175" s="7" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>476</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C176" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D176" s="6" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B177" s="10" t="s">
+        <v>479</v>
+      </c>
+      <c r="C177" s="7" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C178" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D178" s="6" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B179" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="C179" s="7" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C180" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D180" s="6" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B181" s="10" t="s">
+        <v>489</v>
+      </c>
+      <c r="C181" s="7" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>491</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>495</v>
       </c>
       <c r="C183" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="D183" s="6" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B184" s="10" t="s">
+        <v>497</v>
+      </c>
+      <c r="C184" s="7" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C185" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D185" s="6" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B186" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="C186" s="7" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>508</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>511</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>513</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>516</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>519</v>
       </c>
       <c r="E191" s="6"/>
       <c r="F191" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>522</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C194" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="D194" s="6" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B195" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="C195" s="7" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>530</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>531</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>533</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>536</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>537</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>539</v>
       </c>
       <c r="E198" s="6"/>
       <c r="F198" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>540</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>542</v>
       </c>
       <c r="E199" s="6"/>
       <c r="F199" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>543</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>545</v>
       </c>
       <c r="E200" s="6"/>
       <c r="F200" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>546</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>548</v>
       </c>
       <c r="E201" s="6"/>
       <c r="F201" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>551</v>
       </c>
       <c r="E202" s="6"/>
       <c r="F202" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>552</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>554</v>
       </c>
       <c r="E203" s="6"/>
       <c r="F203" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>557</v>
       </c>
       <c r="E204" s="6"/>
       <c r="F204" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>558</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>560</v>
       </c>
       <c r="E205" s="6"/>
       <c r="F205" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>561</v>
       </c>
       <c r="C206" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="D206" s="6" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="E206" s="6"/>
       <c r="F206" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B207" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="C207" s="7" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E207" s="6"/>
       <c r="F207" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>568</v>
       </c>
       <c r="E208" s="6"/>
       <c r="F208" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>569</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E209" s="6"/>
       <c r="F209" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>574</v>
       </c>
       <c r="E210" s="6"/>
       <c r="F210" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>575</v>
       </c>
       <c r="C211" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="D211" s="6" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="E211" s="6"/>
       <c r="F211" s="14">
-        <v>1100</v>
-[...16 lines deleted...]
-      <c r="F212" s="14">
         <v>1100</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A15:F15"/>
-    <mergeCell ref="A127:F127"/>
+    <mergeCell ref="A126:F126"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
@@ -6086,51 +6059,51 @@
     <hyperlink ref="D101" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_118"/>
-    <hyperlink ref="D126" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_144"/>
@@ -6170,51 +6143,50 @@
     <hyperlink ref="D187" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_202"/>
-    <hyperlink ref="D212" r:id="rId_hyperlink_203"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>