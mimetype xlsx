--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -998,51 +998,51 @@
   <si>
     <t>https://parfumeria24.ru/avtoparfyum-v-korobke-armaf-club-de-nuit-intense-8-ml/</t>
   </si>
   <si>
     <t>52261</t>
   </si>
   <si>
     <t>Автопарфюм в коробке Lanvin Modern Princess 8 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/avtoparfyum-v-korobke-lanvin-modern-princess-8-ml/</t>
   </si>
   <si>
     <t>52260</t>
   </si>
   <si>
     <t>Автопарфюм в коробке Carolina Herrera Good Girl 8 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/avtoparfyum-v-korobke-carolina-herrera-good-girl-8-ml/</t>
   </si>
   <si>
     <t>52259</t>
   </si>
   <si>
-    <t>Автопарфюм в коробке Le Labo Santal 33 8 мл</t>
+    <t>Автопарфюм в коробке L L Santal 33 8 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/avtoparfyum-v-korobke-le-labo-santal-33-8-ml/</t>
   </si>
   <si>
     <t>52258</t>
   </si>
   <si>
     <t>Автопарфюм в коробке Byredo Bal D'Afrique 8 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-bal-d-afrique-8-ml/</t>
   </si>
   <si>
     <t>52257</t>
   </si>
   <si>
     <t>Автопарфюм в коробке JM Blackberry &amp; Bay 8 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/avtoparfyum-v-korobke-jm-blackberry-bay-8-ml/</t>
   </si>
   <si>
     <t>52256</t>
   </si>