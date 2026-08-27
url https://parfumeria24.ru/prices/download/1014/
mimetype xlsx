--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="998">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="995">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ароматизаторы для автомобиля</t>
   </si>
   <si>
     <t>Ароматизаторы для авто в коробке</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -2439,59 +2439,50 @@
     <t>47738</t>
   </si>
   <si>
     <t>Ароматизатор для авто Jo Malone Peony &amp; Blush Suede 12 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-jo-malone-peony-blush-suede-12-ml/</t>
   </si>
   <si>
     <t>47740</t>
   </si>
   <si>
     <t>Ароматизатор для авто Kajal Almaz 12 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-kajal-almaz-12-ml/</t>
   </si>
   <si>
     <t>47742</t>
   </si>
   <si>
     <t>Ароматизатор для авто Kajal Dahab 12 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-kajal-dahab-12-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-intense-pour-femme-12-ml/</t>
   </si>
   <si>
     <t>ART-1106011216</t>
   </si>
   <si>
     <t>Ароматизатор для авто Kenzo L`eau Par Kenzo Pour  Homme 12 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-homme-12-ml/</t>
   </si>
   <si>
     <t>ART-1302013183</t>
   </si>
   <si>
     <t>Ароматизатор для авто Kenzo L`Eau Par Kenzo Pour Femme 12 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-femme-12-ml/</t>
   </si>
   <si>
     <t>47749</t>
   </si>
   <si>
     <t>Ароматизатор для авто Lacoste Eau De Lacoste L.12.12 Blanc 12 ml</t>
   </si>
@@ -3435,62 +3426,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-haute-fragrance-company-hfc-wear-love-everywhere-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-musk-kashmir-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-cillian-good-girl-gone-bad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-new-car-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-victoria-s-secret-bombshell-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tiziana-terenzi-kirke-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-parfums-de-marly-delina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-ombre-nomade-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-v-l-bergamot-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-creed-aventus-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-bvlgari-le-gemme-tygar-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-black-mark-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-1-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-vanilla-sex-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-o-j-vanilla-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-green-virus-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-egoiste-platinum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-khamrah-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-klubnika-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-essential-parfums-bois-imp-rial-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-antonio-banderas-blue-seduction-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-shaik-opulent-blue-77-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-versace-man-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-khamrah-qahwa-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dolce-gabbana-3-l-imperatrice-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-blue-talisman-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-s-aromatom-kofe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-elizabeth-arden-green-tea-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-coco-mademoiselle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-orto-parisi-megamare-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-thomas-kosmala-4-apres-l-amour-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-hayati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-v-blend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-initio-parfums-prives-oud-for-greatness-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-guerlain-mon-guerlain-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-asad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lanvin-eclat-d-arpege-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-zarkoperfume-the-muse-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ormonde-jayne-montabaco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-nasomatto-black-afgano-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-clive-christian-jump-up-and-kiss-me-hedonistic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-allure-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ajmal-aurum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-yara-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-guerlain-aqua-allegoria-mandarine-basilic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-azora-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-nina-ricci-nina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-initio-parfums-prives-musk-therapy-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-genyum-painter-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-imagination-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-pure-xs-for-him-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-giorgio-armani-si-passione-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-sheikh-al-shuyukh-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-essential-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-franck-boclet-cocaine-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-carolina-herrera-212-men-nyc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jo-malone-wood-sage-sea-salt-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-l-immensite-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-hugo-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-chance-eau-tendre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-matsukita-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kajal-dahab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-lost-cherry-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chloe-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-dior-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-blanche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-cillian-voulez-vous-coucher-avec-moi-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vilhelm-parfumerie-mango-skin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-asdaaf-ameerat-al-arab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-sauvage-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-dirty-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-bleu-de-chanel-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-marc-antoine-barrois-ganymede-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-roja-dove-elysium-pour-homme-parfum-cologne-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-haute-fragrance-company-hfc-devil-s-intrigue-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-amouage-guidance-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-bottled-night-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dynya-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-ajwad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kayali-lovefest-burning-cherry-48-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-molecule-01-mandarin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-yves-saint-laurent-black-opium-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-miss-dior-blooming-bouquet-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-giorgio-armani-acqua-di-gio-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-escentric-02-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-lady-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kajal-almaz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-clinique-happy-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-blue-blood-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-white-chocola-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vinnyy-pogrebok-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-ra-ed-luxe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-ange-ou-demon-le-secret-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-chance-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-b-pepper-a-n-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dolce-gabbana-light-blue-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-armaf-club-de-nuit-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lanvin-modern-princess-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-carolina-herrera-good-girl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-le-labo-santal-33-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-bal-d-afrique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jm-blackberry-bay-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-rave-now-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-red-square-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-blanc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-afternoon-swim-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-pour-homme-blue-label-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-mancera-red-tobacco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-boss-bottled-6-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-baldessarini-ambre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-invictus-legend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-trussardi-donna-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-crystal-love-for-her-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-moschino-toy-2-bubble-gum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-rasasi-rumz-al-rasasi-9325-pour-elle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-versace-bright-crystal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-la-tulipe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hermes-terre-d-hermes-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-escentric-01-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jean-paul-gaultier-le-male-le-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-arbuz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-bade-e-al-oud-sublime-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-hayaati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-symphony-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ajmal-wisal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-fakhar-rose-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ard-al-zaafaran-mousuf-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ard-al-zaafaran-saheb-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-moschino-toy-2-pearl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tiziana-terenzi-andromeda-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-marc-antoine-barrois-aldebaran-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-crivelli-oud-maracuja-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ananas-ananas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ange-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ange-de-feu-angel-ognya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-angel-blanc-belyy-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-bois-santal-sandalovoe-derevo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-brise-d-ocean-briz-okeana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-chewing-gomme-zhevatelnaya-rezinka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-grenade-citrus-granat-tsitrus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-jasmin-zhasmin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-jolie-angelique-nezhno-angelskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-mango-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-melon-dynya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-orange-apelsin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-osmanthus-fleur-tsvetok-osmantusa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-peche-persik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-perce-neige-podsnezhnik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-pomme-yabloko-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-pure-seduction-chistyy-soblazn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-the-vert-zelenyy-chay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-vanille-vanil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-m05-antonio-banderas-blue-seduction-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w06-paco-rabanne-olympea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-159-lanvin-eclat-d-arpege-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-166-escentric-molecules-escentric-02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-167-maison-francis-kurkdjian-baccarat-rouage-540-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-169-byredo-bal-d-afrique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-202-victoria-s-secret-bombshell-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w246-yves-saint-laurent-black-opium-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-42-chanel-chance-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-66-dolce-gabbana-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ange-ou-demon-elixir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-anti-tabacco-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-antonio-banderas-blue-seduction-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-antonio-banderas-the-golden-secret-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-armand-basi-in-red-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-armani-acqua-di-gioia-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-atelier-cologne-cedre-atlas-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-attar-collection-hayati-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-attar-collection-musk-kashmir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-baldessarini-ambre-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-burberry-weekend-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-bvlgari-aqva-marine-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-bal-d-afrique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-bibliotheque-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-blanche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-gypsy-water-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-marijuana-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-mojave-ghost-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-carolina-herrera-212-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-carolina-herrera-212-vip-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-carolina-herrera-good-girl-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-casharel-amor-amor-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-chanel-allure-homme-sport-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-blue-de-chanel-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-chanel-chance-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-chanel-chance-eau-fraiche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-chance-tender-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-coco-mademoiselle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-gabrielle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-platinum-egoiste-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chloe-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-dior-fahrenheit-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-homme-sport-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-j-adore-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-miss-dior-cherie-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-miss-dior-cherie-blooming-bouqet-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-christian-dior-sauvage-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kilian-forbidden-games-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kilian-good-girl-gone-bad-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-clinique-happy-for-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-greed-aventus-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-creed-love-in-white-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-3-l-imperatrice-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-dolce-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-light-blue-m-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-the-one-zh-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-the-one-m-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-dolce-gabbana-k-by-dolce-gabbana-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dolce-gabbana-light-blue-zh-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escada-into-the-blue-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escada-taj-sunset-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-escentric-01-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-escentric-02-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-escentric-05-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-molecule-01-mandarin-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-molecules-05-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-fleur-narcotique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-devil-tender-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-lust-in-paradise-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-sweet-morphine-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-giorgio-armani-acqua-di-gio-for-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-giorgio-armani-code-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-giorgio-armani-emporio-armani-because-it-s-you-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-giorgio-armani-si-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-givenchy-ange-ou-demon-le-secret-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-givenchy-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-givenchy-pour-homme-blue-label-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-bamboo-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-eau-de-parfum-ii-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-flora-gardenia-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-flora-new-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-rush-2-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-guerlain-la-petite-robe-noire-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-haute-fragrance-company-devil-s-intrigue-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-boss-bottled-sport-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-boss-bottled-tonic-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-boss-bottled-unlimited-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-boss-hugo-boss-6-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-bottled-night-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-ma-vie-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-initio-parfums-prives-oud-for-greatness-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-jo-malone-peony-blush-suede-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kajal-almaz-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kajal-dahab-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-intense-pour-femme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-femme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-lacoste-eau-de-lacoste-l-12-12-blanc-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-essencial-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-elegant-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-natural-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lancome-la-vie-est-belle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lanvin-eclat-d-erpege-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lanvin-marry-me-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lanvin-modern-princess-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-maison-francis-kurkdjian-a-la-rose-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-francis-kurkdjian-baccarat-rouge-540/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-maison-francis-kurkdjian-baccarat-rouge-540-extrait-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-mancera-cedrat-boise-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-marc-antoine-barrois-ganymede-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-memo-marfa-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-montale-intense-cafe-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-montale-roses-musk-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-moschino-funny-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-moschino-i-love-love-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-malone-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-malone-oud-bergamot-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-nasomatto-black-afgano-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-nina-ricci-l-extase-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-nina-ricci-nina-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-om-tom-ford-metallique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-orto-parisi-megamare-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-1-million-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-black-xs-pour-femme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-black-xs-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-invictus-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-lady-million-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-olympea-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-paco-rabanne-pure-xs-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-roja-parfums-oligarch-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-70-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-opulent-shaik-blue-77-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-terre-hermes-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-thomas-kosmala-4-apres-l-amour-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tiziana-terenzi-andromeda-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tiziana-terenzi-kirki-12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-bitter-peach-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-fucking-fabulous-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-lost-cherry-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-oud-wood-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-oud-wood-12-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-trussardi-donna-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-trussardi-my-land-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-bright-crystal-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-crystal-noir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-eros-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-man-eau-fraiche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-vertus-narcos-is-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-victoria-s-secret-bombshell-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-vilhelm-parfumerie-mango-skin-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-xerjoff-sospiro-erba-pura-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ysl-black-opium-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-arbuz-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-dynya-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kilian-good-girl-gone-bad-extreme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ajmal-amber-wood-12-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-haute-fragrance-company-hfc-wear-love-everywhere-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-musk-kashmir-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-cillian-good-girl-gone-bad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-new-car-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-victoria-s-secret-bombshell-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tiziana-terenzi-kirke-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-parfums-de-marly-delina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-ombre-nomade-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-v-l-bergamot-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-creed-aventus-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-bvlgari-le-gemme-tygar-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-black-mark-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-1-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-vanilla-sex-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-o-j-vanilla-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-green-virus-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-egoiste-platinum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-khamrah-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-klubnika-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-essential-parfums-bois-imp-rial-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-antonio-banderas-blue-seduction-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-shaik-opulent-blue-77-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-versace-man-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-khamrah-qahwa-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dolce-gabbana-3-l-imperatrice-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-blue-talisman-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-s-aromatom-kofe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-elizabeth-arden-green-tea-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-coco-mademoiselle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-orto-parisi-megamare-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-thomas-kosmala-4-apres-l-amour-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-hayati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-v-blend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-initio-parfums-prives-oud-for-greatness-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-guerlain-mon-guerlain-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-asad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lanvin-eclat-d-arpege-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-zarkoperfume-the-muse-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ormonde-jayne-montabaco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-nasomatto-black-afgano-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-clive-christian-jump-up-and-kiss-me-hedonistic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-allure-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ajmal-aurum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-yara-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-guerlain-aqua-allegoria-mandarine-basilic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-azora-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-nina-ricci-nina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-initio-parfums-prives-musk-therapy-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-genyum-painter-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-imagination-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-pure-xs-for-him-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-giorgio-armani-si-passione-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-sheikh-al-shuyukh-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-essential-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-franck-boclet-cocaine-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-carolina-herrera-212-men-nyc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jo-malone-wood-sage-sea-salt-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-l-immensite-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-hugo-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-chance-eau-tendre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-matsukita-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kajal-dahab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-lost-cherry-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chloe-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-dior-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-blanche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-cillian-voulez-vous-coucher-avec-moi-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vilhelm-parfumerie-mango-skin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-asdaaf-ameerat-al-arab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-sauvage-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-dirty-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-bleu-de-chanel-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-marc-antoine-barrois-ganymede-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-roja-dove-elysium-pour-homme-parfum-cologne-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-haute-fragrance-company-hfc-devil-s-intrigue-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-amouage-guidance-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-bottled-night-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dynya-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-ajwad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kayali-lovefest-burning-cherry-48-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-molecule-01-mandarin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-yves-saint-laurent-black-opium-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-miss-dior-blooming-bouquet-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-giorgio-armani-acqua-di-gio-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-escentric-02-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-lady-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kajal-almaz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-clinique-happy-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-blue-blood-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-white-chocola-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vinnyy-pogrebok-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-ra-ed-luxe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-ange-ou-demon-le-secret-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-chance-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-b-pepper-a-n-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dolce-gabbana-light-blue-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-armaf-club-de-nuit-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lanvin-modern-princess-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-carolina-herrera-good-girl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-le-labo-santal-33-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-bal-d-afrique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jm-blackberry-bay-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-rave-now-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-red-square-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-blanc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-afternoon-swim-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-pour-homme-blue-label-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-mancera-red-tobacco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-boss-bottled-6-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-baldessarini-ambre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-invictus-legend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-trussardi-donna-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-crystal-love-for-her-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-moschino-toy-2-bubble-gum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-rasasi-rumz-al-rasasi-9325-pour-elle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-versace-bright-crystal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-la-tulipe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hermes-terre-d-hermes-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-escentric-01-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jean-paul-gaultier-le-male-le-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-arbuz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-bade-e-al-oud-sublime-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-hayaati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-symphony-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ajmal-wisal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-fakhar-rose-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ard-al-zaafaran-mousuf-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ard-al-zaafaran-saheb-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-moschino-toy-2-pearl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tiziana-terenzi-andromeda-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-marc-antoine-barrois-aldebaran-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-crivelli-oud-maracuja-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ananas-ananas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ange-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ange-de-feu-angel-ognya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-angel-blanc-belyy-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-bois-santal-sandalovoe-derevo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-brise-d-ocean-briz-okeana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-chewing-gomme-zhevatelnaya-rezinka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-grenade-citrus-granat-tsitrus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-jasmin-zhasmin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-jolie-angelique-nezhno-angelskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-mango-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-melon-dynya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-orange-apelsin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-osmanthus-fleur-tsvetok-osmantusa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-peche-persik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-perce-neige-podsnezhnik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-pomme-yabloko-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-pure-seduction-chistyy-soblazn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-the-vert-zelenyy-chay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-vanille-vanil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-m05-antonio-banderas-blue-seduction-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w06-paco-rabanne-olympea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-159-lanvin-eclat-d-arpege-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-166-escentric-molecules-escentric-02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-167-maison-francis-kurkdjian-baccarat-rouage-540-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-169-byredo-bal-d-afrique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-202-victoria-s-secret-bombshell-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w246-yves-saint-laurent-black-opium-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-42-chanel-chance-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-66-dolce-gabbana-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ange-ou-demon-elixir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-anti-tabacco-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-antonio-banderas-blue-seduction-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-antonio-banderas-the-golden-secret-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-armand-basi-in-red-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-armani-acqua-di-gioia-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-atelier-cologne-cedre-atlas-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-attar-collection-hayati-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-attar-collection-musk-kashmir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-baldessarini-ambre-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-burberry-weekend-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-bvlgari-aqva-marine-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-bal-d-afrique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-bibliotheque-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-blanche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-gypsy-water-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-marijuana-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-mojave-ghost-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-carolina-herrera-212-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-carolina-herrera-212-vip-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-carolina-herrera-good-girl-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-casharel-amor-amor-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-chanel-allure-homme-sport-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-blue-de-chanel-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-chanel-chance-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-chanel-chance-eau-fraiche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-chance-tender-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-coco-mademoiselle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-gabrielle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-platinum-egoiste-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chloe-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-dior-fahrenheit-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-homme-sport-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-j-adore-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-miss-dior-cherie-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-miss-dior-cherie-blooming-bouqet-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-christian-dior-sauvage-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kilian-forbidden-games-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kilian-good-girl-gone-bad-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-clinique-happy-for-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-greed-aventus-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-creed-love-in-white-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-3-l-imperatrice-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-dolce-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-light-blue-m-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-the-one-zh-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-the-one-m-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-dolce-gabbana-k-by-dolce-gabbana-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dolce-gabbana-light-blue-zh-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escada-into-the-blue-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escada-taj-sunset-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-escentric-01-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-escentric-02-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-escentric-05-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-molecule-01-mandarin-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-molecules-05-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-fleur-narcotique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-devil-tender-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-lust-in-paradise-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-sweet-morphine-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-giorgio-armani-acqua-di-gio-for-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-giorgio-armani-code-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-giorgio-armani-emporio-armani-because-it-s-you-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-giorgio-armani-si-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-givenchy-ange-ou-demon-le-secret-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-givenchy-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-givenchy-pour-homme-blue-label-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-bamboo-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-eau-de-parfum-ii-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-flora-gardenia-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-flora-new-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-rush-2-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-guerlain-la-petite-robe-noire-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-haute-fragrance-company-devil-s-intrigue-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-boss-bottled-sport-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-boss-bottled-tonic-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-boss-bottled-unlimited-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-boss-hugo-boss-6-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-bottled-night-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-ma-vie-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-initio-parfums-prives-oud-for-greatness-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-jo-malone-peony-blush-suede-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kajal-almaz-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kajal-dahab-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-femme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-lacoste-eau-de-lacoste-l-12-12-blanc-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-essencial-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-elegant-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-natural-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lancome-la-vie-est-belle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lanvin-eclat-d-erpege-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lanvin-marry-me-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lanvin-modern-princess-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-maison-francis-kurkdjian-a-la-rose-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-francis-kurkdjian-baccarat-rouge-540/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-maison-francis-kurkdjian-baccarat-rouge-540-extrait-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-mancera-cedrat-boise-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-marc-antoine-barrois-ganymede-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-memo-marfa-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-montale-intense-cafe-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-montale-roses-musk-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-moschino-funny-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-moschino-i-love-love-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-malone-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-malone-oud-bergamot-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-nasomatto-black-afgano-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-nina-ricci-l-extase-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-nina-ricci-nina-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-om-tom-ford-metallique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-orto-parisi-megamare-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-1-million-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-black-xs-pour-femme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-black-xs-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-invictus-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-lady-million-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-olympea-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-paco-rabanne-pure-xs-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-roja-parfums-oligarch-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-70-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-opulent-shaik-blue-77-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-terre-hermes-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-thomas-kosmala-4-apres-l-amour-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tiziana-terenzi-andromeda-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tiziana-terenzi-kirki-12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-bitter-peach-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-fucking-fabulous-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-lost-cherry-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-oud-wood-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-oud-wood-12-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-trussardi-donna-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-trussardi-my-land-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-bright-crystal-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-crystal-noir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-eros-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-man-eau-fraiche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-vertus-narcos-is-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-victoria-s-secret-bombshell-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-vilhelm-parfumerie-mango-skin-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-xerjoff-sospiro-erba-pura-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ysl-black-opium-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-arbuz-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-dynya-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kilian-good-girl-gone-bad-extreme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ajmal-amber-wood-12-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F339"/>
+  <dimension ref="A1:F338"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F339" sqref="F339"/>
+      <selection activeCell="F338" sqref="F338"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -9470,68 +9461,50 @@
         <v>990</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>991</v>
       </c>
       <c r="E337" s="6"/>
       <c r="F337" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
         <v>146</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>992</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>994</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="14">
-        <v>140</v>
-[...16 lines deleted...]
-      <c r="F339" s="14">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A151:F151"/>
     <mergeCell ref="A191:F191"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
@@ -9829,51 +9802,50 @@
     <hyperlink ref="D314" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D315" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D316" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D317" r:id="rId_hyperlink_307"/>
     <hyperlink ref="D318" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D319" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D320" r:id="rId_hyperlink_310"/>
     <hyperlink ref="D321" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D326" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D327" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D328" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D329" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D330" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D331" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D332" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D333" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D334" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D335" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_328"/>
-    <hyperlink ref="D339" r:id="rId_hyperlink_329"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>