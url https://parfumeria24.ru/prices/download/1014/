--- v2 (2026-08-27)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="995">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="569">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ароматизаторы для автомобиля</t>
   </si>
   <si>
     <t>Ароматизаторы для авто в коробке</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -1337,50 +1337,68 @@
   <si>
     <t>Автопарфюм в коробке Maison Crivelli Oud Maracuja 8 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/avtoparfyum-v-korobke-maison-crivelli-oud-maracuja-8-ml/</t>
   </si>
   <si>
     <t>53091</t>
   </si>
   <si>
     <t>Автопарфюм в коробке Hormone Paris Gaba 8 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/</t>
   </si>
   <si>
     <t>53459</t>
   </si>
   <si>
     <t>Автопарфюм в коробке Tom Ford Tobacco Vanille 8 мл</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/</t>
   </si>
   <si>
+    <t>53877</t>
+  </si>
+  <si>
+    <t>Автопарфюм в коробке Vilhelm Parfumerie Chimilka 8 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/avtoparfyum-v-korobke-vilhelm-parfumerie-chimilka-8-ml/</t>
+  </si>
+  <si>
+    <t>53878</t>
+  </si>
+  <si>
+    <t>Автопарфюм в коробке Lattafa Eclaire Banoffi 8 мл</t>
+  </si>
+  <si>
+    <t>https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-eclaire-8-ml/</t>
+  </si>
+  <si>
     <t>Ароматизаторы для авто Shaik №</t>
   </si>
   <si>
     <t>47556</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik Ananas (Ананас)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ananas-ananas-/</t>
   </si>
   <si>
     <t>47558</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik Ange (Ангел)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ange-angel-/</t>
   </si>
   <si>
     <t>47560</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik Ange De Feu (Ангел огня)</t>
@@ -1685,1353 +1703,57 @@
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-shaik-42-chanel-chance-eau-fraiche-/</t>
   </si>
   <si>
     <t>47628</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik №66 (Dolce &amp; Gabbana 3 L'Imperatrice)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-shaik-66-dolce-gabbana-3-l-imperatrice-/</t>
   </si>
   <si>
     <t>47630</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik №95 (Paco Rabanne Invictus)</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-shaik-95-paco-rabanne-invictus-/</t>
   </si>
   <si>
     <t>Ароматизаторы для авто брендовые</t>
   </si>
   <si>
-    <t>ART-1299313156</t>
-[...1087 lines deleted...]
-  <si>
     <t>ART-89249080</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik Opulent Shaik Blue №77 12 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-shaik-opulent-shaik-blue-77-12-ml/</t>
-  </si>
-[...205 lines deleted...]
-    <t>https://parfumeria24.ru/aromatizator-dlya-avto-kilian-good-girl-gone-bad-extreme-12-ml/</t>
   </si>
   <si>
     <t>47846</t>
   </si>
   <si>
     <t>Ароматизатор для авто ​Ajmal Amber Wood 12 ml</t>
   </si>
   <si>
     <t>https://parfumeria24.ru/aromatizator-dlya-avto-ajmal-amber-wood-12-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -3426,62 +2148,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-haute-fragrance-company-hfc-wear-love-everywhere-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-musk-kashmir-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-cillian-good-girl-gone-bad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-new-car-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-victoria-s-secret-bombshell-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tiziana-terenzi-kirke-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-parfums-de-marly-delina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-ombre-nomade-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-v-l-bergamot-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-creed-aventus-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-bvlgari-le-gemme-tygar-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-black-mark-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-1-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-vanilla-sex-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-o-j-vanilla-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-green-virus-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-egoiste-platinum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-khamrah-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-klubnika-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-essential-parfums-bois-imp-rial-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-antonio-banderas-blue-seduction-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-shaik-opulent-blue-77-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-versace-man-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-khamrah-qahwa-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dolce-gabbana-3-l-imperatrice-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-blue-talisman-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-s-aromatom-kofe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-elizabeth-arden-green-tea-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-coco-mademoiselle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-orto-parisi-megamare-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-thomas-kosmala-4-apres-l-amour-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-hayati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-v-blend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-initio-parfums-prives-oud-for-greatness-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-guerlain-mon-guerlain-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-asad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lanvin-eclat-d-arpege-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-zarkoperfume-the-muse-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ormonde-jayne-montabaco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-nasomatto-black-afgano-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-clive-christian-jump-up-and-kiss-me-hedonistic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-allure-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ajmal-aurum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-yara-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-guerlain-aqua-allegoria-mandarine-basilic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-azora-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-nina-ricci-nina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-initio-parfums-prives-musk-therapy-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-genyum-painter-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-imagination-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-pure-xs-for-him-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-giorgio-armani-si-passione-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-sheikh-al-shuyukh-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-essential-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-franck-boclet-cocaine-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-carolina-herrera-212-men-nyc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jo-malone-wood-sage-sea-salt-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-l-immensite-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-hugo-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-chance-eau-tendre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-matsukita-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kajal-dahab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-lost-cherry-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chloe-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-dior-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-blanche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-cillian-voulez-vous-coucher-avec-moi-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vilhelm-parfumerie-mango-skin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-asdaaf-ameerat-al-arab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-sauvage-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-dirty-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-bleu-de-chanel-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-marc-antoine-barrois-ganymede-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-roja-dove-elysium-pour-homme-parfum-cologne-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-haute-fragrance-company-hfc-devil-s-intrigue-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-amouage-guidance-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-bottled-night-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dynya-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-ajwad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kayali-lovefest-burning-cherry-48-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-molecule-01-mandarin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-yves-saint-laurent-black-opium-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-miss-dior-blooming-bouquet-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-giorgio-armani-acqua-di-gio-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-escentric-02-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-lady-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kajal-almaz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-clinique-happy-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-blue-blood-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-white-chocola-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vinnyy-pogrebok-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-ra-ed-luxe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-ange-ou-demon-le-secret-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-chance-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-b-pepper-a-n-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dolce-gabbana-light-blue-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-armaf-club-de-nuit-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lanvin-modern-princess-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-carolina-herrera-good-girl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-le-labo-santal-33-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-bal-d-afrique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jm-blackberry-bay-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-rave-now-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-red-square-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-blanc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-afternoon-swim-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-pour-homme-blue-label-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-mancera-red-tobacco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-boss-bottled-6-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-baldessarini-ambre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-invictus-legend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-trussardi-donna-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-crystal-love-for-her-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-moschino-toy-2-bubble-gum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-rasasi-rumz-al-rasasi-9325-pour-elle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-versace-bright-crystal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-la-tulipe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hermes-terre-d-hermes-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-escentric-01-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jean-paul-gaultier-le-male-le-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-arbuz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-bade-e-al-oud-sublime-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-hayaati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-symphony-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ajmal-wisal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-fakhar-rose-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ard-al-zaafaran-mousuf-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ard-al-zaafaran-saheb-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-moschino-toy-2-pearl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tiziana-terenzi-andromeda-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-marc-antoine-barrois-aldebaran-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-crivelli-oud-maracuja-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ananas-ananas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ange-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ange-de-feu-angel-ognya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-angel-blanc-belyy-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-bois-santal-sandalovoe-derevo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-brise-d-ocean-briz-okeana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-chewing-gomme-zhevatelnaya-rezinka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-grenade-citrus-granat-tsitrus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-jasmin-zhasmin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-jolie-angelique-nezhno-angelskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-mango-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-melon-dynya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-orange-apelsin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-osmanthus-fleur-tsvetok-osmantusa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-peche-persik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-perce-neige-podsnezhnik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-pomme-yabloko-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-pure-seduction-chistyy-soblazn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-the-vert-zelenyy-chay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-vanille-vanil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-m05-antonio-banderas-blue-seduction-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w06-paco-rabanne-olympea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-159-lanvin-eclat-d-arpege-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-166-escentric-molecules-escentric-02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-167-maison-francis-kurkdjian-baccarat-rouage-540-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-169-byredo-bal-d-afrique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-202-victoria-s-secret-bombshell-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w246-yves-saint-laurent-black-opium-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-42-chanel-chance-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-66-dolce-gabbana-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ange-ou-demon-elixir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-anti-tabacco-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-antonio-banderas-blue-seduction-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-antonio-banderas-the-golden-secret-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-armand-basi-in-red-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-armani-acqua-di-gioia-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-atelier-cologne-cedre-atlas-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-attar-collection-hayati-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-attar-collection-musk-kashmir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-baldessarini-ambre-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-burberry-weekend-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-bvlgari-aqva-marine-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-bal-d-afrique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-bibliotheque-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-blanche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-gypsy-water-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-marijuana-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-byredo-mojave-ghost-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-carolina-herrera-212-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-carolina-herrera-212-vip-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-carolina-herrera-good-girl-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-casharel-amor-amor-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-chanel-allure-homme-sport-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-blue-de-chanel-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-chanel-chance-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-chanel-chance-eau-fraiche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-chance-tender-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-coco-mademoiselle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-gabrielle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chanel-platinum-egoiste-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-chloe-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-dior-fahrenheit-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-homme-sport-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-j-adore-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-miss-dior-cherie-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-christian-dior-miss-dior-cherie-blooming-bouqet-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-christian-dior-sauvage-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kilian-forbidden-games-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kilian-good-girl-gone-bad-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-clinique-happy-for-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-greed-aventus-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-creed-love-in-white-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-3-l-imperatrice-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-dolce-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-light-blue-m-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-the-one-zh-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-d-g-the-one-m-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-dolce-gabbana-k-by-dolce-gabbana-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dolce-gabbana-light-blue-zh-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escada-into-the-blue-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escada-taj-sunset-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-escentric-01-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-escentric-02-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-escentric-05-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-molecule-01-mandarin-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-escentric-molecules-molecules-05-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-fleur-narcotique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-devil-tender-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-lust-in-paradise-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ex-nihilo-sweet-morphine-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-giorgio-armani-acqua-di-gio-for-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-giorgio-armani-code-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-giorgio-armani-emporio-armani-because-it-s-you-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-giorgio-armani-si-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-givenchy-ange-ou-demon-le-secret-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-givenchy-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-givenchy-pour-homme-blue-label-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-bamboo-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-eau-de-parfum-ii-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-flora-gardenia-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-flora-new-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-gucci-rush-2-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-guerlain-la-petite-robe-noire-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-haute-fragrance-company-devil-s-intrigue-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-boss-bottled-sport-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-boss-bottled-tonic-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-boss-bottled-unlimited-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/car-perfume-boss-hugo-boss-6-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-bottled-night-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-hugo-boss-ma-vie-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-initio-parfums-prives-oud-for-greatness-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-jo-malone-peony-blush-suede-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kajal-almaz-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kajal-dahab-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-femme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-lacoste-eau-de-lacoste-l-12-12-blanc-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-essencial-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-elegant-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-natural-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lancome-la-vie-est-belle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lanvin-eclat-d-erpege-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lanvin-marry-me-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-lanvin-modern-princess-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-maison-francis-kurkdjian-a-la-rose-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-francis-kurkdjian-baccarat-rouge-540/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-maison-francis-kurkdjian-baccarat-rouge-540-extrait-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-mancera-cedrat-boise-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-marc-antoine-barrois-ganymede-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-memo-marfa-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-montale-intense-cafe-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-montale-roses-musk-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-moschino-funny-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-moschino-i-love-love-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-malone-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-malone-oud-bergamot-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-nasomatto-black-afgano-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-nina-ricci-l-extase-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-nina-ricci-nina-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-om-tom-ford-metallique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-orto-parisi-megamare-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-1-million-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-black-xs-pour-femme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-black-xs-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-invictus-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-lady-million-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-paco-rabanne-olympea-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-paco-rabanne-pure-xs-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-roja-parfums-oligarch-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-70-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-opulent-shaik-blue-77-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-terre-hermes-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-thomas-kosmala-4-apres-l-amour-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tiziana-terenzi-andromeda-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tiziana-terenzi-kirki-12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-bitter-peach-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-fucking-fabulous-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-lost-cherry-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-oud-wood-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-tom-ford-oud-wood-12-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-trussardi-donna-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-trussardi-my-land-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-bright-crystal-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-crystal-noir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-eros-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-versace-man-eau-fraiche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-vertus-narcos-is-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-victoria-s-secret-bombshell-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-vilhelm-parfumerie-mango-skin-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-xerjoff-sospiro-erba-pura-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ysl-black-opium-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-arbuz-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-dynya-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-kilian-good-girl-gone-bad-extreme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ajmal-amber-wood-12-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-haute-fragrance-company-hfc-wear-love-everywhere-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-musk-kashmir-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-cillian-good-girl-gone-bad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-new-car-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-victoria-s-secret-bombshell-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tiziana-terenzi-kirke-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-parfums-de-marly-delina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-ombre-nomade-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-v-l-bergamot-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-creed-aventus-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-bvlgari-le-gemme-tygar-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-black-mark-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-1-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-vanilla-sex-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-o-j-vanilla-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-green-virus-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-egoiste-platinum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-khamrah-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-klubnika-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-essential-parfums-bois-imp-rial-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-antonio-banderas-blue-seduction-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-shaik-opulent-blue-77-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-versace-man-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-khamrah-qahwa-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dolce-gabbana-3-l-imperatrice-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ex-nihilo-blue-talisman-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-s-aromatom-kofe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-elizabeth-arden-green-tea-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-coco-mademoiselle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-orto-parisi-megamare-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-thomas-kosmala-4-apres-l-amour-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-hayati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-v-blend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-initio-parfums-prives-oud-for-greatness-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-guerlain-mon-guerlain-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-asad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lanvin-eclat-d-arpege-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-zarkoperfume-the-muse-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ormonde-jayne-montabaco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-nasomatto-black-afgano-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-clive-christian-jump-up-and-kiss-me-hedonistic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-allure-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ajmal-aurum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-yara-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-guerlain-aqua-allegoria-mandarine-basilic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-azora-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-nina-ricci-nina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-initio-parfums-prives-musk-therapy-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-genyum-painter-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-imagination-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-pure-xs-for-him-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-giorgio-armani-si-passione-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-sheikh-al-shuyukh-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-essential-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-franck-boclet-cocaine-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-carolina-herrera-212-men-nyc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jo-malone-wood-sage-sea-salt-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-l-immensite-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-hugo-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-chance-eau-tendre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-matsukita-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kajal-dahab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-lost-cherry-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chloe-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-dior-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-blanche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-cillian-voulez-vous-coucher-avec-moi-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vilhelm-parfumerie-mango-skin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-asdaaf-ameerat-al-arab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-sauvage-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-dirty-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-bleu-de-chanel-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-marc-antoine-barrois-ganymede-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-roja-dove-elysium-pour-homme-parfum-cologne-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-haute-fragrance-company-hfc-devil-s-intrigue-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-amouage-guidance-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-bottled-night-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dynya-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-ajwad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kayali-lovefest-burning-cherry-48-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-molecule-01-mandarin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-yves-saint-laurent-black-opium-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-christian-dior-miss-dior-blooming-bouquet-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-giorgio-armani-acqua-di-gio-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-escentric-02-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-lady-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kajal-almaz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-clinique-happy-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-blue-blood-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-white-chocola-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vinnyy-pogrebok-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-ra-ed-luxe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-ange-ou-demon-le-secret-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-chanel-chance-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-z-r-b-pepper-a-n-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-dolce-gabbana-light-blue-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-armaf-club-de-nuit-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lanvin-modern-princess-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-carolina-herrera-good-girl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-le-labo-santal-33-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-bal-d-afrique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jm-blackberry-bay-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-rave-now-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-richard-red-square-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-blanc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-afternoon-swim-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-givenchy-pour-homme-blue-label-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-mancera-red-tobacco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hugo-boss-boss-bottled-6-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-baldessarini-ambre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-paco-rabanne-invictus-legend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-trussardi-donna-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-attar-collection-crystal-love-for-her-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-moschino-toy-2-bubble-gum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-rasasi-rumz-al-rasasi-9325-pour-elle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-versace-bright-crystal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-byredo-la-tulipe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hermes-terre-d-hermes-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-escentric-molecules-escentric-01-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-jean-paul-gaultier-le-male-le-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-arbuz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-bade-e-al-oud-sublime-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-hayaati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-louis-vuitton-symphony-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ajmal-wisal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-fakhar-rose-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ard-al-zaafaran-mousuf-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-ard-al-zaafaran-saheb-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-moschino-toy-2-pearl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tiziana-terenzi-andromeda-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-marc-antoine-barrois-aldebaran-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-maison-crivelli-oud-maracuja-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-vilhelm-parfumerie-chimilka-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/avtoparfyum-v-korobke-lattafa-eclaire-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ananas-ananas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ange-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-ange-de-feu-angel-ognya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-angel-blanc-belyy-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-bois-santal-sandalovoe-derevo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-brise-d-ocean-briz-okeana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-chewing-gomme-zhevatelnaya-rezinka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-grenade-citrus-granat-tsitrus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-jasmin-zhasmin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-jolie-angelique-nezhno-angelskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-mango-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-melon-dynya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-orange-apelsin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-osmanthus-fleur-tsvetok-osmantusa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-peche-persik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-perce-neige-podsnezhnik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-pomme-yabloko-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-pure-seduction-chistyy-soblazn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-the-vert-zelenyy-chay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-vanille-vanil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-m05-antonio-banderas-blue-seduction-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w06-paco-rabanne-olympea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-159-lanvin-eclat-d-arpege-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-166-escentric-molecules-escentric-02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-167-maison-francis-kurkdjian-baccarat-rouage-540-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-169-byredo-bal-d-afrique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-202-victoria-s-secret-bombshell-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w246-yves-saint-laurent-black-opium-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-w250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-42-chanel-chance-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-66-dolce-gabbana-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-shaik-opulent-shaik-blue-77-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfumeria24.ru/aromatizator-dlya-avto-ajmal-amber-wood-12-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F338"/>
+  <dimension ref="A1:F196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F338" sqref="F338"/>
+      <selection activeCell="F196" sqref="F196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -6093,3429 +4815,873 @@
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="14">
         <v>120</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>144</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>440</v>
       </c>
       <c r="E150" s="6"/>
       <c r="F150" s="14">
         <v>120</v>
       </c>
     </row>
     <row r="151" spans="1:6">
-      <c r="A151" s="3" t="s">
+      <c r="A151" s="5">
+        <v>145</v>
+      </c>
+      <c r="B151" s="10" t="s">
         <v>441</v>
       </c>
-      <c r="B151" s="6"/>
-[...1 lines deleted...]
-      <c r="D151" s="6"/>
+      <c r="C151" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>443</v>
+      </c>
       <c r="E151" s="6"/>
-      <c r="F151" s="14"/>
+      <c r="F151" s="14">
+        <v>120</v>
+      </c>
     </row>
     <row r="152" spans="1:6">
-      <c r="A152" s="4" t="s">
+      <c r="A152" s="5">
+        <v>146</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="E152" s="6"/>
+      <c r="F152" s="14">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="B153" s="6"/>
+      <c r="C153" s="7"/>
+      <c r="D153" s="6"/>
+      <c r="E153" s="6"/>
+      <c r="F153" s="14"/>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B152" s="9" t="s">
+      <c r="B154" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C152" s="11" t="s">
+      <c r="C154" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D152" s="12" t="s">
+      <c r="D154" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E152" s="13" t="s">
+      <c r="E154" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F152" s="15" t="s">
+      <c r="F154" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E155" s="6"/>
       <c r="F155" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>453</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>454</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E157" s="6"/>
       <c r="F157" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>459</v>
       </c>
       <c r="E158" s="6"/>
       <c r="F158" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>460</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>462</v>
       </c>
       <c r="E159" s="6"/>
       <c r="F159" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>465</v>
       </c>
       <c r="E160" s="6"/>
       <c r="F160" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>466</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E161" s="6"/>
       <c r="F161" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E162" s="6"/>
       <c r="F162" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>474</v>
       </c>
       <c r="E163" s="6"/>
       <c r="F163" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>475</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>477</v>
       </c>
       <c r="E164" s="6"/>
       <c r="F164" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>480</v>
       </c>
       <c r="E165" s="6"/>
       <c r="F165" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>481</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E166" s="6"/>
       <c r="F166" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E167" s="6"/>
       <c r="F167" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>489</v>
       </c>
       <c r="E168" s="6"/>
       <c r="F168" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>490</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>492</v>
       </c>
       <c r="E169" s="6"/>
       <c r="F169" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>493</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>495</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>498</v>
       </c>
       <c r="E171" s="6"/>
       <c r="F171" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>501</v>
       </c>
       <c r="E172" s="6"/>
       <c r="F172" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E173" s="6"/>
       <c r="F173" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>508</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>511</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>513</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>516</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>519</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>522</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E180" s="6"/>
       <c r="F180" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>528</v>
       </c>
       <c r="E181" s="6"/>
       <c r="F181" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E182" s="6"/>
       <c r="F182" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E183" s="6"/>
       <c r="F183" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>535</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E184" s="6"/>
       <c r="F184" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E185" s="6"/>
       <c r="F185" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E186" s="6"/>
       <c r="F186" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>546</v>
       </c>
       <c r="E187" s="6"/>
       <c r="F187" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>549</v>
       </c>
       <c r="E188" s="6"/>
       <c r="F188" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>550</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>552</v>
       </c>
       <c r="E189" s="6"/>
       <c r="F189" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E190" s="6"/>
       <c r="F190" s="14">
         <v>260</v>
       </c>
     </row>
     <row r="191" spans="1:6">
-      <c r="A191" s="3" t="s">
+      <c r="A191" s="5">
+        <v>37</v>
+      </c>
+      <c r="B191" s="10" t="s">
         <v>556</v>
       </c>
-      <c r="B191" s="6"/>
-[...1 lines deleted...]
-      <c r="D191" s="6"/>
+      <c r="C191" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>558</v>
+      </c>
       <c r="E191" s="6"/>
-      <c r="F191" s="14"/>
+      <c r="F191" s="14">
+        <v>260</v>
+      </c>
     </row>
     <row r="192" spans="1:6">
-      <c r="A192" s="4" t="s">
+      <c r="A192" s="5">
+        <v>38</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>559</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D192" s="6" t="s">
+        <v>561</v>
+      </c>
+      <c r="E192" s="6"/>
+      <c r="F192" s="14">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="B193" s="6"/>
+      <c r="C193" s="7"/>
+      <c r="D193" s="6"/>
+      <c r="E193" s="6"/>
+      <c r="F193" s="14"/>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B192" s="9" t="s">
+      <c r="B194" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C192" s="11" t="s">
+      <c r="C194" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D192" s="12" t="s">
+      <c r="D194" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E192" s="13" t="s">
+      <c r="E194" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F192" s="15" t="s">
+      <c r="F194" s="15" t="s">
         <v>8</v>
-      </c>
-[...34 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="14">
         <v>140</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>568</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="14">
-        <v>140</v>
-[...2554 lines deleted...]
-      <c r="F338" s="14">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A151:F151"/>
-    <mergeCell ref="A191:F191"/>
+    <mergeCell ref="A153:F153"/>
+    <mergeCell ref="A193:F193"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_23"/>
@@ -9618,234 +5784,92 @@
     <hyperlink ref="D126" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_144"/>
-    <hyperlink ref="D153" r:id="rId_hyperlink_145"/>
-    <hyperlink ref="D154" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_182"/>
-    <hyperlink ref="D193" r:id="rId_hyperlink_183"/>
-    <hyperlink ref="D194" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_186"/>
-    <hyperlink ref="D197" r:id="rId_hyperlink_187"/>
-[...140 lines deleted...]
-    <hyperlink ref="D338" r:id="rId_hyperlink_328"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>